--- v0 (2026-02-21)
+++ v1 (2026-08-18)
@@ -1,5367 +1,34296 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\abul.hafidz\Desktop\NMPI 2024 recalculate\Dokumen release MPI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Banci Getah Bulanan (BGB)\1. Jadual Penerbitan\02. FEBRUARI 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3F75265-127E-45D7-9646-037D6D4E9C7C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0E92D0A-38C3-40D4-AADD-8520C1A69B96}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="11724" activeTab="2" xr2:uid="{4C7555F3-6345-4BBE-B911-B9C8FFC88227}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10215" windowHeight="6765" tabRatio="826" firstSheet="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Jadual 1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Jadual 3" sheetId="3" r:id="rId3"/>
+    <sheet name="Tab 1-Perm&amp;Penaw" sheetId="44" r:id="rId1"/>
+    <sheet name="Tab 2-Hakmilik" sheetId="45" r:id="rId2"/>
+    <sheet name="Tab 3-Exports by Type" sheetId="109" r:id="rId3"/>
+    <sheet name="Tab 4-Exports by Country" sheetId="110" r:id="rId4"/>
+    <sheet name="Tab 4-Exports by Countr_2" sheetId="111" r:id="rId5"/>
+    <sheet name="Tab 5-Exports by Gred" sheetId="112" r:id="rId6"/>
+    <sheet name="Tab 6-Imports by Type" sheetId="113" r:id="rId7"/>
+    <sheet name="Tab 7-Imports by Country" sheetId="114" r:id="rId8"/>
+    <sheet name="Tab 8&amp;9_Stok" sheetId="57" r:id="rId9"/>
+    <sheet name="Tab 10-Consumption" sheetId="90" r:id="rId10"/>
+    <sheet name="Tab 11-Price" sheetId="48" r:id="rId11"/>
+    <sheet name="Tab 12-Workers" sheetId="49" r:id="rId12"/>
+    <sheet name="Tab 13-Tren" sheetId="50" r:id="rId13"/>
+    <sheet name="Tab 14" sheetId="58" r:id="rId14"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tab 1-Perm&amp;Penaw'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'Tab 12-Workers'!$A$1:$AC$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'Tab 13-Tren'!$A$1:$AG$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'Tab 14'!$A$1:$Z$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Tab 3-Exports by Type'!$A$1:$AF$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Tab 4-Exports by Countr_2'!$A$1:$AA$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'Tab 6-Imports by Type'!$A$1:$AF$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'Tab 7-Imports by Country'!$A$1:$AA$42</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="99">
-[...115 lines deleted...]
-    <t>Peratusan (%)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="829" uniqueCount="432">
+  <si>
+    <t>JADUAL 1 :  PENAWARAN DAN PERMINTAAN GETAH ASLI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Table 1 : Supply and Demand of Natural Rubber      </t>
+  </si>
+  <si>
+    <t>Tan metrik  K.G.K.</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                Tonnes  D.R.C.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Tempoh</t>
+  </si>
+  <si>
+    <t>Penawaran</t>
+  </si>
+  <si>
+    <t>Permintaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Period</t>
+  </si>
+  <si>
+    <t>Supply</t>
+  </si>
+  <si>
+    <t>Demand</t>
+  </si>
+  <si>
+    <t>Stok</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Import *</t>
+  </si>
+  <si>
+    <t>Pengeluaran</t>
+  </si>
+  <si>
+    <t>Jumlah</t>
+  </si>
+  <si>
+    <t>Eksport *</t>
+  </si>
+  <si>
+    <t>Penggunaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pada </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Imports</t>
+  </si>
+  <si>
+    <t>Production</t>
+  </si>
+  <si>
+    <t>Exports</t>
+  </si>
+  <si>
+    <t>Domestik</t>
+  </si>
+  <si>
+    <t>awal</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Domestic</t>
+  </si>
+  <si>
+    <t>akhir</t>
+  </si>
+  <si>
+    <t>tempoh</t>
+  </si>
+  <si>
+    <t>Consumption</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stocks </t>
+  </si>
+  <si>
+    <t>Estet</t>
+  </si>
+  <si>
+    <t>Kebun Kecil**</t>
+  </si>
+  <si>
+    <t>at the</t>
+  </si>
+  <si>
+    <t>Estates</t>
+  </si>
+  <si>
+    <t>Smallholdings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">at the </t>
+  </si>
+  <si>
+    <t>beginning</t>
+  </si>
+  <si>
+    <t>end of</t>
+  </si>
+  <si>
+    <t>of period</t>
+  </si>
+  <si>
+    <t>period</t>
+  </si>
+  <si>
+    <t>Jan.</t>
+  </si>
+  <si>
+    <t>Dis.</t>
   </si>
   <si>
     <r>
-      <t>percentage</t>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-        <color rgb="FFFFFFFF"/>
+        <i/>
+        <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (%)</t>
-[...10 lines deleted...]
-      <t>Kehadiran ke sekolah</t>
+      <t>Notes</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t xml:space="preserve"> :   </t>
     </r>
-  </si>
-[...57 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Jumlah / </t>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Awalan / </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-        <color rgb="FF000000"/>
+        <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Total</t>
-[...20 lines deleted...]
-</t>
+      <t xml:space="preserve">Provisional      </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-[...153 lines deleted...]
-        <color theme="1"/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2024</t>
-[...40 lines deleted...]
-      <t xml:space="preserve">  Bandar/ </t>
+      <t xml:space="preserve"> r</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-        <color rgb="FF000000"/>
+        <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Urban</t>
+      <t xml:space="preserve"> </t>
     </r>
-  </si>
-  <si>
     <r>
-      <t xml:space="preserve">  Luar bandar/ </t>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pindaan</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="9"/>
-        <color rgb="FF000000"/>
+        <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Rural</t>
+      <t xml:space="preserve"> / Revised</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>K.G.K /</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">*  Import dan Eksport - data hanya meliputi kod getah asli di bawah HS4001.10.000 hingga HS4001.29.999 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Imports and Exports -the data only covers natural rubber codes under HS4001.10.000 to HS4001.29.999 </t>
+  </si>
+  <si>
+    <t>** Termasuk kebun kecil Lembaga Kemajuan Tanah Persekutuan (FELDA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Includes Federal Land Development Authority (FELDA) smallholdings</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>JADUAL 2 :   PENGELUARAN GETAH ASLI MENGIKUT HAK MILIK</t>
+  </si>
+  <si>
+    <t>Table 2 :  Production of Natural Rubber by Ownership</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Tempoh</t>
+  </si>
+  <si>
+    <t>Kebun Kecil*</t>
+  </si>
+  <si>
+    <t>Period</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estate                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smallholding                                                                                   </t>
+  </si>
+  <si>
+    <t>Residen Malaysia</t>
+  </si>
+  <si>
+    <t>Bukan Residen Malaysia</t>
+  </si>
+  <si>
+    <t>Lain-lain</t>
+  </si>
+  <si>
+    <t>Total Production</t>
+  </si>
+  <si>
+    <t>Malaysian</t>
+  </si>
+  <si>
+    <t>dan Hak Milik Bersama</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Residents</t>
+  </si>
+  <si>
+    <t>Non-Malaysian Residents</t>
+  </si>
+  <si>
+    <t>and Joint Ownership</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> :   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Awalan / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provisional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                        K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <t>* Termasuk kebun kecil Lembaga Kemajuan Tanah Persekutuan (FELDA)</t>
+  </si>
+  <si>
+    <t>Table 3 :  Exports of Natural Rubber by Selected Types</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Jenis</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ke dan melalui Singapura</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Terus Negeri Asing</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To and via Singapore </t>
+  </si>
+  <si>
+    <t>Direct Foreign</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Getah Asap Berbunga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ribbed Smoked Sheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Lateks Pekat</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Latex Concentrate</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Getah Mutu Malaysia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Standard Malaysian Rubber</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jenis-jenis lain</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other types</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Jumlah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Jenis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Type</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Jumlah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Total</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                      K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                      Jumlah berbeza disebabkan pembundaran / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The total differs due to rounding</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 4 :  EKSPORT GETAH ASLI MENGIKUT NEGARA YANG DITUJU</t>
+  </si>
+  <si>
+    <t>Table 4 :  Exports of Natural Rubber by Country of Destination</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Tonnes  D.R.C.</t>
+  </si>
+  <si>
+    <t>Negara-Negara Utama</t>
+  </si>
+  <si>
+    <t>Major Countries</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Afrika Selatan/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>South Africa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Amerika Syarikat/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>U.S.A</t>
+    </r>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Belanda/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Netherlands</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Belgium </t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Emiriah Arab Bersatu
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>United Arab Emirates</t>
+    </r>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Iran, Republik Islam</t>
+  </si>
+  <si>
+    <t>Iran, Islamic Republic of</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Itali/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Italy</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Jepun/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Japan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Jerman/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Germany</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kanada/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Canada</t>
+    </r>
+  </si>
+  <si>
+    <t>Korea, Rep.</t>
+  </si>
+  <si>
+    <t>Korea, Rep. of</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">   K.G.K</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <t>Table 4 :  Exports of Natural Rubber by Country of Destination (cont'd)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mesir/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Egypt</t>
+    </r>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Perancis/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>France</t>
+    </r>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Sepanyol/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Spain</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Singapura/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Singapore</t>
+    </r>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Turki/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Turkiye</t>
+    </r>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>Negara lain</t>
+  </si>
+  <si>
+    <t>Other countries</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                       K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                    Jumlah berbeza disebabkan pembundaran / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The total differs due to rounding</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 5:  EKSPORT GETAH MUTU MALAYSIA (G.M.M.) MENGIKUT GRED</t>
+  </si>
+  <si>
+    <t>Table 5:  Exports of Standard Malaysian Rubber (S.M.R.) by Grade</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Gred</t>
+  </si>
+  <si>
+    <t>Grade</t>
+  </si>
+  <si>
+    <t>G.M.M. L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  L  </t>
+  </si>
+  <si>
+    <t>G.M.M. 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  5  </t>
+  </si>
+  <si>
+    <t>G.M.M. 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  10  </t>
+  </si>
+  <si>
+    <t>G.M.M.  20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  20 </t>
+  </si>
+  <si>
+    <t>G.M.M. GP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  GP   </t>
+  </si>
+  <si>
+    <t>G.M.M.  CV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S.M.R.  CV   </t>
+  </si>
+  <si>
+    <t>Lain-Lain *</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                       *  Lain-lain termasuk</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>housegrade / Others includes housegrade</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                       Jumlah berbeza disebabkan pembundaran / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The total differs due to rounding</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 6 :  IMPORT GETAH ASLI MENGIKUT JENIS TERPILIH</t>
+  </si>
+  <si>
+    <t>Table 6 :  Imports of Natural Rubber by Selected Types</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Tonnes  D.R.C.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dari dan melalui Singapura</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">From and via Singapore </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Getah Asap Berbunga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Ribbed Smoked Sheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Lateks Pekat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Latex Concentrate</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Getah Berpiawaian</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Standard Rubber</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Jenis-jenis lain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Other types</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                         * Piawaian getah secara teknikal setaraf dengan G.M.M. / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Rubber by technical standard similar to S.M.R. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                         K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                         Jumlah berbeza disebabkan pembundaran / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>The total differs due to rounding</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>JADUAL 7</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> :  IMPORT GETAH ASLI MENGIKUT NEGARA ASAL</t>
+    </r>
+  </si>
+  <si>
+    <t>Table 7:  Imports of Natural Rubber by Country of Origin</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Argentina</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cameroon</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> China</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cote D'Ivoire</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Congo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Filipina/ Philipines</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ghana</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Guatemala</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Guinea</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> India</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indonesia Rep.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Kemboja/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cambodia</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Liberia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Myanmar</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nigeria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Papua New Guinea</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sri Lanka</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Thailand</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Viet Nam</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Negara lain/ </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Other countries</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 8:  STOK GETAH ASLI PADA AKHIR BULAN MENGIKUT BANCI</t>
+  </si>
+  <si>
+    <t>JADUAL 9 :  PENGELUARAN DAN STOK LATEKS PEKAT</t>
+  </si>
+  <si>
+    <t>Table 8:  Stocks of Natural Rubber held at the end of the month by Census</t>
+  </si>
+  <si>
+    <t>Table 9 :  Production and Stocks of Concentrated Latex</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         Tan metrik  K.G.K.</t>
+  </si>
+  <si>
+    <t>Tonnes D.R.C.</t>
+  </si>
+  <si>
+    <t>Pada</t>
+  </si>
+  <si>
+    <t>Stok pada</t>
+  </si>
+  <si>
+    <t>akhir tempoh</t>
+  </si>
+  <si>
+    <t>bulan</t>
+  </si>
+  <si>
+    <t>Stocks at the</t>
+  </si>
+  <si>
+    <t>At the end</t>
+  </si>
+  <si>
+    <t>end of period</t>
+  </si>
+  <si>
+    <t>of the</t>
+  </si>
+  <si>
+    <t>Banci</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> month</t>
+  </si>
+  <si>
+    <t>Census</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Estet Getah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rubber Estates</t>
+  </si>
+  <si>
+    <t>Pemproses Getah</t>
+  </si>
+  <si>
+    <t>Rubber Processors</t>
+  </si>
+  <si>
+    <t>Pengguna Getah</t>
+  </si>
+  <si>
+    <t>Rubber Consumers</t>
+  </si>
+  <si>
+    <t>JADUAL 10 :  PENGGUNAAN DOMESTIK GETAH ASLI MENGIKUT INDUSTRI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Table 10 :  Domestic Consumption of Natural Rubber by Industry </t>
+  </si>
+  <si>
+    <t>Keterangan</t>
+  </si>
+  <si>
+    <t>Industri</t>
+  </si>
+  <si>
+    <t>Membuat</t>
+  </si>
+  <si>
+    <t>Membuat produk getah lain, t.k.m.</t>
+  </si>
+  <si>
+    <t>Semua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Jumlah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tayar dan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kasut </t>
+  </si>
+  <si>
+    <t>Manufacture of other rubber products, n.e.c.</t>
+  </si>
+  <si>
+    <t>industri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Total</t>
+  </si>
+  <si>
+    <t>Industry</t>
+  </si>
+  <si>
+    <t>tiub</t>
+  </si>
+  <si>
+    <t>getah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">pembuatan </t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyres and </t>
+  </si>
+  <si>
+    <t>Manufacture</t>
+  </si>
+  <si>
+    <t>lain yang</t>
+  </si>
+  <si>
+    <t>tubes</t>
+  </si>
+  <si>
+    <t>of rubber</t>
+  </si>
+  <si>
+    <t>Campuran</t>
+  </si>
+  <si>
+    <t>Gelang</t>
+  </si>
+  <si>
+    <t>Kepingan-</t>
+  </si>
+  <si>
+    <t>Produk lateks</t>
+  </si>
+  <si>
+    <t>Produk</t>
+  </si>
+  <si>
+    <t>menggunakan</t>
+  </si>
+  <si>
+    <t>industries</t>
+  </si>
+  <si>
+    <t>footwear</t>
+  </si>
+  <si>
+    <t>kepingan</t>
+  </si>
+  <si>
+    <t>Latex products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">getah </t>
+  </si>
+  <si>
+    <t>getah asli</t>
+  </si>
+  <si>
+    <t>Rubber</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rubber </t>
+  </si>
+  <si>
+    <t>lain</t>
+  </si>
+  <si>
+    <t>All other</t>
+  </si>
+  <si>
+    <t>compound</t>
+  </si>
+  <si>
+    <t>bands</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sarung </t>
+  </si>
+  <si>
+    <t>Benang</t>
+  </si>
+  <si>
+    <t>Foam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other </t>
+  </si>
+  <si>
+    <t>manufacturing</t>
+  </si>
+  <si>
+    <t>sheeting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tangan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">lateks </t>
+  </si>
+  <si>
+    <t>rubber</t>
+  </si>
+  <si>
+    <t>products</t>
+  </si>
+  <si>
+    <t>consuming</t>
+  </si>
+  <si>
+    <t>thread</t>
+  </si>
+  <si>
+    <t>Other latex</t>
+  </si>
+  <si>
+    <t>natural rubber</t>
+  </si>
+  <si>
+    <t>gloves</t>
+  </si>
+  <si>
+    <t>(a)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Notes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Awalan / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provisional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">                     K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(a)</t>
+    </r>
+  </si>
+  <si>
+    <t>Semua industri pembuatan lain yang menggunakan getah asli mengikut keterangan industri termasuk industri membuat tali-temali, tali dan pintal, membuat keluaran pulpa, kertas dan kertas tebal, t.k.m., membuat keluaran-keluaran kimia, t.k.m., membuat keluaran-keluaran plastik, t.k.m., bengkel-bengkel, kabel dan dawai, membuat bahagian pengganti kereta motor dan kelengkapannya, membuat dan memasang basikal, basikal roda tiga dan beca.</t>
+  </si>
+  <si>
+    <t>All other manufacturing industries consuming natural rubber according to industry description includes cordage, rope  and  twine industries, manufacture of pulp, paper and paperboard articles, n.e.c., manufacture of chemical products, n.e.c., manufacture of plastic products, n.e.c., foundries, cables and wires, manufacture of motor vehicle parts and accessories, manufacture and assembly of bicycles, tricycles and trishaws.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">JADUAL 11:  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">HARGA PURATA BULANAN BAGI GETAH ASLI </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">        Average Monthly Price of Natural Rubber (Noon Quotations - F.O.B.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Table 11 :  Average Monthly Price of Natural Rubber </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Sen/Kg</t>
+  </si>
+  <si>
+    <t>Harga di ladang</t>
+  </si>
+  <si>
+    <t>Sebut Harga pada waktu tengah hari - "F.O.B."**</t>
+  </si>
+  <si>
+    <t>Farmgate price</t>
+  </si>
+  <si>
+    <t>Noon Quotations - F.O.B.</t>
+  </si>
+  <si>
+    <t>Susu Getah Cair</t>
+  </si>
+  <si>
+    <t>Sekerap</t>
+  </si>
+  <si>
+    <t>Lateks Pekat*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Getah Mutu Malaysia (1 - Pallet tan metrik)  </t>
+  </si>
+  <si>
+    <t>Field Latex</t>
+  </si>
+  <si>
+    <t>Scrap</t>
+  </si>
+  <si>
+    <t>Latex Concentrate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Standard Malaysian Rubber (1 - Tonne pallet)    </t>
+  </si>
+  <si>
+    <t>G.M.M. CV</t>
+  </si>
+  <si>
+    <t>G.M.M. 20</t>
+  </si>
+  <si>
+    <t>S.M.R. CV</t>
+  </si>
+  <si>
+    <t>S.M.R. L</t>
+  </si>
+  <si>
+    <t>S.M.R. 5</t>
+  </si>
+  <si>
+    <t>S.M.R. GP</t>
+  </si>
+  <si>
+    <t>S.M.R. 10</t>
+  </si>
+  <si>
+    <t>S.M.R. 20</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Notes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>* 60% Kandungan Getah Kering (K.G.K)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> /</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 60% Dry Rubber Content (D.R.C.)</t>
+    </r>
+  </si>
+  <si>
+    <t>Punca: Lembaga Getah Malaysia (LGM)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">** </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>F.O.B.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Free On Board</t>
+    </r>
+  </si>
+  <si>
+    <t>Source: Malaysian Rubber Board (MRB)</t>
+  </si>
+  <si>
+    <t>JADUAL 12 :  GUNA TENAGA DAN GAJI &amp; UPAH DIBAYAR MENGIKUT KATEGORI PEKERJA DI ESTET GETAH</t>
+  </si>
+  <si>
+    <t>Table 12 :  Employment and Salaries &amp; Wages Paid in Rubber Estates by Category of Workers</t>
+  </si>
+  <si>
+    <t>Seperti</t>
+  </si>
+  <si>
+    <t>Pekerja bergaji dan Gaji &amp; Upah</t>
+  </si>
+  <si>
+    <t>Employees and Salaries &amp; Wages</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As at end </t>
+  </si>
+  <si>
+    <t>Pekerja diambil secara langsung</t>
+  </si>
+  <si>
+    <t>Pekerja diambil secara kontrak</t>
+  </si>
+  <si>
+    <t>Employees directly employed</t>
+  </si>
+  <si>
+    <t>Employees on contract basis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kakitangan </t>
+  </si>
+  <si>
+    <t>Pekerja Estet</t>
+  </si>
+  <si>
+    <t>Pekerja Kilang</t>
+  </si>
+  <si>
+    <t>Pentadbiran</t>
+  </si>
+  <si>
+    <t>Estate Workers</t>
+  </si>
+  <si>
+    <t>Factory Workers</t>
+  </si>
+  <si>
+    <t>Administrative Staff</t>
+  </si>
+  <si>
+    <t>Bilangan</t>
+  </si>
+  <si>
+    <t>Gaji &amp;</t>
+  </si>
+  <si>
+    <t>pekerja</t>
+  </si>
+  <si>
+    <t>Upah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Number </t>
+  </si>
+  <si>
+    <t>Salaries</t>
+  </si>
+  <si>
+    <t>of workers</t>
+  </si>
+  <si>
+    <t>&amp; Wages</t>
+  </si>
+  <si>
+    <t>(RM'000)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> : </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">p </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Awalan</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provisional</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">JADUAL 13 :  PRODUKTIVITI PENGELUARAN DAN PENOREH BAGI ESTET GETAH </t>
+  </si>
+  <si>
+    <t>Table 13 :  Productivity of Production and Tappers in Rubber Estates</t>
+  </si>
+  <si>
+    <t>Bilangan pekerja pada akhir tempoh</t>
+  </si>
+  <si>
+    <t>Gaji &amp; Upah (RM '000)</t>
+  </si>
+  <si>
+    <t>Keluasan</t>
+  </si>
+  <si>
+    <t>Purata</t>
+  </si>
+  <si>
+    <t>Produktiviti</t>
+  </si>
+  <si>
+    <t>Number of workers at end of period</t>
+  </si>
+  <si>
+    <t>Salaries &amp; Wages</t>
+  </si>
+  <si>
+    <t>ditanam</t>
+  </si>
+  <si>
+    <t>ditoreh</t>
+  </si>
+  <si>
+    <t>bil. hari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pengeluaran </t>
+  </si>
+  <si>
+    <t>penoreh</t>
+  </si>
+  <si>
+    <t>(Kg K.G.K)</t>
+  </si>
+  <si>
+    <t>menoreh</t>
+  </si>
+  <si>
+    <t>Productivity</t>
+  </si>
+  <si>
+    <t>(sehari)</t>
+  </si>
+  <si>
+    <t>(Kg D.R.C)</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>of production</t>
+  </si>
+  <si>
+    <t>Productivity of</t>
+  </si>
+  <si>
+    <t>Lain-Lain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">number </t>
+  </si>
+  <si>
+    <t>(Kg/Hek)</t>
+  </si>
+  <si>
+    <t>tappers</t>
+  </si>
+  <si>
+    <t>Planted</t>
+  </si>
+  <si>
+    <t>Tapped</t>
+  </si>
+  <si>
+    <t>of</t>
+  </si>
+  <si>
+    <t>(Kg/Ha)</t>
+  </si>
+  <si>
+    <t>(per day)</t>
+  </si>
+  <si>
+    <t>area</t>
+  </si>
+  <si>
+    <t>tapping</t>
+  </si>
+  <si>
+    <t>at end of</t>
+  </si>
+  <si>
+    <t>days</t>
+  </si>
+  <si>
+    <t>Penoreh</t>
+  </si>
+  <si>
+    <t>Pekerja</t>
+  </si>
+  <si>
+    <t>(RM)</t>
+  </si>
+  <si>
+    <t>Tappers</t>
+  </si>
+  <si>
+    <t>Ladang</t>
+  </si>
+  <si>
+    <t>(Hektar)</t>
+  </si>
+  <si>
+    <t>(Kg D.R.C.)</t>
+  </si>
+  <si>
+    <t>Field</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Hectare</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Workers</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Notes </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Awalan</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provisional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">K.G.K / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>D.R.C</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Kandungan Getah Kering / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dry Rubber Content</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">JADUAL 14 :  PENGELUARAN, KELUASAN DITOREH DAN PURATA BILANGAN HARI MENOREH BAGI ESTET GETAH MENGIKUT NEGERI </t>
+  </si>
+  <si>
+    <t>Table 14 :  Production, Tapped Area and Average Number of Tapping Days in Rubber Estates by State</t>
+  </si>
+  <si>
+    <t>Negeri</t>
+  </si>
+  <si>
+    <t>Keluasan ditoreh pada akhir tempoh</t>
+  </si>
+  <si>
+    <t>Purata bilangan hari menoreh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">State </t>
+  </si>
+  <si>
+    <t>estet</t>
+  </si>
+  <si>
+    <t>Tapped area at end of period</t>
+  </si>
+  <si>
+    <t>Average number of tapping days</t>
+  </si>
+  <si>
+    <t>Tan metrik K.G.K.</t>
+  </si>
+  <si>
+    <t>Hektar</t>
+  </si>
+  <si>
+    <t>of estates</t>
+  </si>
+  <si>
+    <t>Hectare</t>
+  </si>
+  <si>
+    <t>Johor</t>
+  </si>
+  <si>
+    <t>Kedah &amp; Perlis</t>
+  </si>
+  <si>
+    <t>Kelantan &amp; Terengganu</t>
+  </si>
+  <si>
+    <t>Melaka &amp; Negeri Sembilan</t>
+  </si>
+  <si>
+    <t>Pahang</t>
+  </si>
+  <si>
+    <t>Perak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selangor </t>
+  </si>
+  <si>
+    <t>Sabah &amp; Sarawak</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> :   </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">p </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Awalan / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provisional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(a)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Tiada estet direkodkan bagi negeri Pulau Pinang / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>No estates were recorded in Pulau Pinang.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Feb. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <t>Feb.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jan. - Feb. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <t>Jan. - Feb.</t>
+  </si>
+  <si>
+    <t>JADUAL 3 :  EKSPORT GETAH ASLI MENGIKUT JENIS TERPILIH</t>
+  </si>
+  <si>
+    <t>Jumlah Terkumpul</t>
+  </si>
+  <si>
+    <t>Cumulative</t>
+  </si>
+  <si>
+    <r>
+      <t>Feb.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <charset val="134"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Jan. - Feb.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 4 :  EKSPORT GETAH ASLI MENGIKUT NEGARA YANG DITUJU (samb.)</t>
+  </si>
+  <si>
+    <r>
+      <t>Feb.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
+  </si>
+  <si>
+    <t>Feb</t>
+  </si>
+  <si>
+    <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <numFmts count="10">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="0_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="0.0"/>
+    <numFmt numFmtId="170" formatCode="0.00_)"/>
+    <numFmt numFmtId="171" formatCode="_(* #,##0.000_);_(* \(#,##0.000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="172" formatCode="0.000"/>
+  </numFmts>
+  <fonts count="35">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="9"/>
-      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF006600"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Courier"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FFFFFFFF"/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <u/>
       <sz val="9"/>
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="8"/>
       <name val="Arial"/>
-      <family val="2"/>
+      <charset val="134"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <charset val="134"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <sz val="8"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...13 lines deleted...]
-      <family val="2"/>
+      <charset val="134"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF215D66"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDEEAF6"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
       <right/>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-        <color indexed="64"/>
+      <right style="thin">
+        <color auto="1"/>
       </right>
-      <top/>
-[...20 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top/>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="974">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="9" xfId="21" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...122 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="12" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="4" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="1" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="6" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="4" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="4" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="8" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="39" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="10" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="3" borderId="12" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="12" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="39" fontId="1" fillId="0" borderId="13" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="17"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="17" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="17" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="17" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="17" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="31" fillId="0" borderId="0" xfId="17" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="2" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="5" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="9" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="31" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="17" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="9" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="11" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="0" borderId="0" xfId="17" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="31" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="7" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="17" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="31" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="31" fillId="0" borderId="0" xfId="17" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="17" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="17" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="1" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="4" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="8" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="2" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="6" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="17" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="17" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="11" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="17" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="17" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="17" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="17" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="3" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="17" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="170" fontId="2" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="17" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="6" fillId="2" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="180"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="22">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Comma 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Comma 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Comma 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Comma 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Comma 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Comma 3 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Comma 3 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Comma 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Comma 4 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Comma 5" xfId="13" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Comma_Sheet1" xfId="14" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 16" xfId="15" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Normal 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Normal 2 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Normal 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Normal 3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Normal 4" xfId="20" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Normal_jadual baru 2011 latest" xfId="21" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>308811</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>661236</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D27CC5C-EAFE-4A6C-A7EC-DE9294E3C9CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="813636" y="3524250"/>
+          <a:ext cx="352425" cy="228600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1000"/>
+            <a:t>..</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="40595" name="Line 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-0000939E0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="447675" y="990600"/>
+          <a:ext cx="1038225" cy="1295400"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:round/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="41041" name="Line 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000051A00000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeShapeType="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="457200" y="685800"/>
+          <a:ext cx="1133475" cy="1665605"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:round/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:noFill/>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Cambria-Calibri">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007-2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:satMod val="350000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFC09E5C-F4D7-4883-9D67-04B995C8BCB0}">
-  <dimension ref="A1:K28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:AE83"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="E12" zoomScale="145" zoomScaleNormal="115" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="15.109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="11" width="38.33203125" customWidth="1"/>
+    <col min="1" max="1" width="7.5703125" style="92" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" style="92" customWidth="1"/>
+    <col min="3" max="3" width="2.28515625" style="92" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="2.42578125" style="92" customWidth="1"/>
+    <col min="7" max="7" width="9.28515625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="2.7109375" style="92" customWidth="1"/>
+    <col min="9" max="9" width="7.28515625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="2.42578125" style="92" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" style="92" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="1" style="92" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="92" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0.7109375" style="92" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="1.5703125" style="92" customWidth="1"/>
+    <col min="17" max="17" width="12.5703125" style="92" customWidth="1"/>
+    <col min="18" max="18" width="3.28515625" style="92" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" style="92" customWidth="1"/>
+    <col min="20" max="20" width="2.7109375" style="92" customWidth="1"/>
+    <col min="21" max="21" width="7.7109375" style="92" customWidth="1"/>
+    <col min="22" max="22" width="2.28515625" style="92" customWidth="1"/>
+    <col min="23" max="23" width="9" style="92" customWidth="1"/>
+    <col min="24" max="24" width="3.42578125" style="92" customWidth="1"/>
+    <col min="25" max="25" width="9.42578125" style="92" customWidth="1"/>
+    <col min="26" max="26" width="1.7109375" style="92" customWidth="1"/>
+    <col min="27" max="27" width="9.7109375" style="92" customWidth="1"/>
+    <col min="28" max="28" width="0.85546875" style="92" customWidth="1"/>
+    <col min="29" max="29" width="0.7109375" style="92" customWidth="1"/>
+    <col min="30" max="30" width="2.28515625" style="92" customWidth="1"/>
+    <col min="31" max="32" width="7.7109375" style="92"/>
+    <col min="33" max="33" width="9.7109375" style="92" customWidth="1"/>
+    <col min="34" max="34" width="7.7109375" style="92"/>
+    <col min="35" max="35" width="9.7109375" style="92" customWidth="1"/>
+    <col min="36" max="16384" width="7.7109375" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A1" t="s">
+    <row r="1" spans="1:29" s="189" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="97"/>
+      <c r="B1" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="342"/>
+      <c r="G1" s="342"/>
+      <c r="H1" s="342"/>
+      <c r="I1" s="342"/>
+      <c r="J1" s="342"/>
+      <c r="K1" s="342"/>
+      <c r="L1" s="342"/>
+      <c r="M1" s="342"/>
+      <c r="N1" s="342"/>
+      <c r="O1" s="342"/>
+      <c r="P1" s="342"/>
+      <c r="Q1" s="342"/>
+      <c r="R1" s="342"/>
+      <c r="S1" s="342"/>
+      <c r="T1" s="342"/>
+      <c r="U1" s="342"/>
+      <c r="V1" s="342"/>
+      <c r="W1" s="342"/>
+      <c r="X1" s="342"/>
+      <c r="Y1" s="342"/>
+      <c r="Z1" s="342"/>
+      <c r="AA1" s="342"/>
+      <c r="AB1" s="342"/>
+      <c r="AC1" s="342"/>
+    </row>
+    <row r="2" spans="1:29" ht="12" customHeight="1">
+      <c r="A2" s="101"/>
+      <c r="B2" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+    </row>
+    <row r="3" spans="1:29" ht="12" customHeight="1">
+      <c r="A3" s="100"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="96"/>
+      <c r="AA3" s="96"/>
+      <c r="AB3" s="353" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC3" s="153"/>
+    </row>
+    <row r="4" spans="1:29" ht="12" customHeight="1">
+      <c r="A4" s="936" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="674"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="354" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC4" s="542"/>
+    </row>
+    <row r="5" spans="1:29" ht="5.25" customHeight="1">
+      <c r="A5" s="937"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100"/>
+      <c r="R5" s="100"/>
+      <c r="S5" s="100"/>
+      <c r="T5" s="100"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100"/>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100"/>
+    </row>
+    <row r="6" spans="1:29" ht="6" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="108"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
+      <c r="L6" s="108"/>
+      <c r="M6" s="108"/>
+      <c r="N6" s="108"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="108"/>
+      <c r="Q6" s="108"/>
+      <c r="R6" s="108"/>
+      <c r="S6" s="108"/>
+      <c r="T6" s="108"/>
+      <c r="U6" s="108"/>
+      <c r="V6" s="108"/>
+      <c r="W6" s="108"/>
+      <c r="X6" s="108"/>
+      <c r="Y6" s="108"/>
+      <c r="Z6" s="108"/>
+      <c r="AA6" s="108"/>
+      <c r="AB6" s="108"/>
+      <c r="AC6" s="183"/>
+    </row>
+    <row r="7" spans="1:29" ht="10.5" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="109" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="748"/>
+      <c r="D7" s="748"/>
+      <c r="E7" s="748" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="749"/>
+      <c r="G7" s="749"/>
+      <c r="H7" s="749"/>
+      <c r="I7" s="749"/>
+      <c r="J7" s="749"/>
+      <c r="K7" s="749"/>
+      <c r="L7" s="749"/>
+      <c r="M7" s="749"/>
+      <c r="N7" s="749"/>
+      <c r="O7" s="749"/>
+      <c r="P7" s="749"/>
+      <c r="Q7" s="749"/>
+      <c r="R7" s="749"/>
+      <c r="S7" s="749"/>
+      <c r="T7" s="749"/>
+      <c r="U7" s="748" t="s">
+        <v>7</v>
+      </c>
+      <c r="V7" s="749"/>
+      <c r="W7" s="749"/>
+      <c r="X7" s="749"/>
+      <c r="Y7" s="749"/>
+      <c r="Z7" s="749"/>
+      <c r="AA7" s="749"/>
+      <c r="AB7" s="748"/>
+      <c r="AC7" s="184"/>
+    </row>
+    <row r="8" spans="1:29" ht="9.75" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="750" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="751"/>
+      <c r="D8" s="751"/>
+      <c r="E8" s="751" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="749"/>
+      <c r="G8" s="749"/>
+      <c r="H8" s="749"/>
+      <c r="I8" s="749"/>
+      <c r="J8" s="749"/>
+      <c r="K8" s="749"/>
+      <c r="L8" s="749"/>
+      <c r="M8" s="749"/>
+      <c r="N8" s="749"/>
+      <c r="O8" s="749"/>
+      <c r="P8" s="749"/>
+      <c r="Q8" s="749"/>
+      <c r="R8" s="749"/>
+      <c r="S8" s="749"/>
+      <c r="T8" s="749"/>
+      <c r="U8" s="751" t="s">
+        <v>10</v>
+      </c>
+      <c r="V8" s="749"/>
+      <c r="W8" s="749"/>
+      <c r="X8" s="749"/>
+      <c r="Y8" s="749"/>
+      <c r="Z8" s="749"/>
+      <c r="AA8" s="749"/>
+      <c r="AB8" s="748"/>
+      <c r="AC8" s="184"/>
+    </row>
+    <row r="9" spans="1:29" ht="6" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="749"/>
+      <c r="D9" s="749"/>
+      <c r="E9" s="118"/>
+      <c r="F9" s="118"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="118"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="118"/>
+      <c r="K9" s="118"/>
+      <c r="L9" s="118"/>
+      <c r="M9" s="118"/>
+      <c r="N9" s="118"/>
+      <c r="O9" s="118"/>
+      <c r="P9" s="118"/>
+      <c r="Q9" s="118"/>
+      <c r="R9" s="118"/>
+      <c r="S9" s="118"/>
+      <c r="T9" s="749"/>
+      <c r="U9" s="118"/>
+      <c r="V9" s="118"/>
+      <c r="W9" s="118"/>
+      <c r="X9" s="118"/>
+      <c r="Y9" s="118"/>
+      <c r="Z9" s="118"/>
+      <c r="AA9" s="118"/>
+      <c r="AB9" s="775"/>
+      <c r="AC9" s="184"/>
+    </row>
+    <row r="10" spans="1:29" ht="6" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="749"/>
+      <c r="D10" s="749"/>
+      <c r="E10" s="749"/>
+      <c r="F10" s="749"/>
+      <c r="G10" s="749"/>
+      <c r="H10" s="749"/>
+      <c r="I10" s="749"/>
+      <c r="J10" s="749"/>
+      <c r="K10" s="749"/>
+      <c r="L10" s="749"/>
+      <c r="M10" s="749"/>
+      <c r="N10" s="749"/>
+      <c r="O10" s="749"/>
+      <c r="P10" s="749"/>
+      <c r="Q10" s="749"/>
+      <c r="R10" s="749"/>
+      <c r="S10" s="749"/>
+      <c r="T10" s="749"/>
+      <c r="U10" s="749"/>
+      <c r="V10" s="749"/>
+      <c r="W10" s="749"/>
+      <c r="X10" s="749"/>
+      <c r="Y10" s="749"/>
+      <c r="Z10" s="749"/>
+      <c r="AA10" s="749"/>
+      <c r="AB10" s="751"/>
+      <c r="AC10" s="184"/>
+    </row>
+    <row r="11" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="109"/>
+      <c r="C11" s="748"/>
+      <c r="D11" s="748"/>
+      <c r="E11" s="752" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="749"/>
+      <c r="G11" s="752" t="s">
+        <v>12</v>
+      </c>
+      <c r="H11" s="748"/>
+      <c r="I11" s="748" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="749"/>
+      <c r="K11" s="749"/>
+      <c r="L11" s="749"/>
+      <c r="M11" s="749"/>
+      <c r="N11" s="749"/>
+      <c r="O11" s="749"/>
+      <c r="P11" s="749"/>
+      <c r="Q11" s="749"/>
+      <c r="R11" s="749"/>
+      <c r="S11" s="748" t="s">
+        <v>14</v>
+      </c>
+      <c r="T11" s="748"/>
+      <c r="U11" s="748" t="s">
+        <v>15</v>
+      </c>
+      <c r="V11" s="748"/>
+      <c r="W11" s="748" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="748"/>
+      <c r="Y11" s="752" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="748"/>
+      <c r="AA11" s="752" t="s">
+        <v>14</v>
+      </c>
+      <c r="AB11" s="751"/>
+      <c r="AC11" s="184"/>
+    </row>
+    <row r="12" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A12" s="937"/>
+      <c r="B12" s="750"/>
+      <c r="C12" s="751"/>
+      <c r="D12" s="751"/>
+      <c r="E12" s="752" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="749"/>
+      <c r="G12" s="753" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="751"/>
+      <c r="I12" s="751" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="749"/>
+      <c r="K12" s="749"/>
+      <c r="L12" s="749"/>
+      <c r="M12" s="749"/>
+      <c r="N12" s="749"/>
+      <c r="O12" s="749"/>
+      <c r="P12" s="749"/>
+      <c r="Q12" s="749"/>
+      <c r="R12" s="749"/>
+      <c r="S12" s="748" t="s">
+        <v>6</v>
+      </c>
+      <c r="T12" s="749"/>
+      <c r="U12" s="751" t="s">
+        <v>20</v>
+      </c>
+      <c r="V12" s="749"/>
+      <c r="W12" s="748" t="s">
+        <v>21</v>
+      </c>
+      <c r="X12" s="749"/>
+      <c r="Y12" s="752" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z12" s="749"/>
+      <c r="AA12" s="752" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="751"/>
+      <c r="AC12" s="184"/>
+    </row>
+    <row r="13" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="749"/>
+      <c r="D13" s="749"/>
+      <c r="E13" s="752" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="749"/>
+      <c r="G13" s="749"/>
+      <c r="H13" s="749"/>
+      <c r="I13" s="118"/>
+      <c r="J13" s="118"/>
+      <c r="K13" s="118"/>
+      <c r="L13" s="118"/>
+      <c r="M13" s="118"/>
+      <c r="N13" s="118"/>
+      <c r="O13" s="118"/>
+      <c r="P13" s="118"/>
+      <c r="Q13" s="118"/>
+      <c r="R13" s="749"/>
+      <c r="S13" s="751" t="s">
+        <v>23</v>
+      </c>
+      <c r="T13" s="749"/>
+      <c r="U13" s="749"/>
+      <c r="V13" s="749"/>
+      <c r="W13" s="751" t="s">
+        <v>24</v>
+      </c>
+      <c r="X13" s="749"/>
+      <c r="Y13" s="752" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z13" s="749"/>
+      <c r="AA13" s="753" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB13" s="751"/>
+      <c r="AC13" s="184"/>
+    </row>
+    <row r="14" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A14" s="937"/>
+      <c r="B14" s="198"/>
+      <c r="C14" s="584"/>
+      <c r="D14" s="584"/>
+      <c r="E14" s="752" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="F14" s="584"/>
+      <c r="G14" s="584"/>
+      <c r="H14" s="584"/>
+      <c r="I14" s="584"/>
+      <c r="J14" s="584"/>
+      <c r="K14" s="584"/>
+      <c r="L14" s="584"/>
+      <c r="M14" s="584"/>
+      <c r="N14" s="584"/>
+      <c r="O14" s="584"/>
+      <c r="P14" s="584"/>
+      <c r="Q14" s="584"/>
+      <c r="R14" s="584"/>
+      <c r="S14" s="751" t="s">
+        <v>9</v>
+      </c>
+      <c r="T14" s="584"/>
+      <c r="U14" s="584"/>
+      <c r="V14" s="584"/>
+      <c r="W14" s="751" t="s">
         <v>27</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="E4" s="49">
+      <c r="X14" s="584"/>
+      <c r="Y14" s="752" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" s="584"/>
+      <c r="AA14" s="753" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB14" s="584"/>
+      <c r="AC14" s="355"/>
+    </row>
+    <row r="15" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A15" s="937"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="749"/>
+      <c r="D15" s="749"/>
+      <c r="E15" s="753" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="749"/>
+      <c r="G15" s="749"/>
+      <c r="H15" s="749"/>
+      <c r="I15" s="752" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="748"/>
+      <c r="K15" s="933" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="933"/>
+      <c r="M15" s="933"/>
+      <c r="N15" s="933"/>
+      <c r="O15" s="933"/>
+      <c r="P15" s="749"/>
+      <c r="Q15" s="752" t="s">
+        <v>14</v>
+      </c>
+      <c r="R15" s="749"/>
+      <c r="S15" s="749"/>
+      <c r="T15" s="749"/>
+      <c r="U15" s="749"/>
+      <c r="V15" s="749"/>
+      <c r="W15" s="749"/>
+      <c r="X15" s="749"/>
+      <c r="Y15" s="753" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="749"/>
+      <c r="AA15" s="749"/>
+      <c r="AB15" s="749"/>
+      <c r="AC15" s="184"/>
+    </row>
+    <row r="16" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="749"/>
+      <c r="D16" s="749"/>
+      <c r="E16" s="753" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="749"/>
+      <c r="G16" s="749"/>
+      <c r="H16" s="749"/>
+      <c r="I16" s="753" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="751"/>
+      <c r="K16" s="934" t="s">
+        <v>33</v>
+      </c>
+      <c r="L16" s="934"/>
+      <c r="M16" s="934"/>
+      <c r="N16" s="934"/>
+      <c r="O16" s="934"/>
+      <c r="P16" s="749"/>
+      <c r="Q16" s="752" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="749"/>
+      <c r="S16" s="749"/>
+      <c r="T16" s="749"/>
+      <c r="U16" s="749"/>
+      <c r="V16" s="749"/>
+      <c r="W16" s="749"/>
+      <c r="X16" s="749"/>
+      <c r="Y16" s="753" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z16" s="749"/>
+      <c r="AA16" s="749"/>
+      <c r="AB16" s="749"/>
+      <c r="AC16" s="184"/>
+    </row>
+    <row r="17" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="749"/>
+      <c r="D17" s="749"/>
+      <c r="E17" s="753" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="749"/>
+      <c r="G17" s="749"/>
+      <c r="H17" s="749"/>
+      <c r="I17" s="749"/>
+      <c r="J17" s="749"/>
+      <c r="K17" s="749"/>
+      <c r="L17" s="749"/>
+      <c r="M17" s="749"/>
+      <c r="N17" s="749"/>
+      <c r="O17" s="749"/>
+      <c r="P17" s="749"/>
+      <c r="Q17" s="753" t="s">
+        <v>23</v>
+      </c>
+      <c r="R17" s="749"/>
+      <c r="S17" s="749"/>
+      <c r="T17" s="749"/>
+      <c r="U17" s="749"/>
+      <c r="V17" s="749"/>
+      <c r="W17" s="749"/>
+      <c r="X17" s="749"/>
+      <c r="Y17" s="753" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z17" s="749"/>
+      <c r="AA17" s="749"/>
+      <c r="AB17" s="749"/>
+      <c r="AC17" s="184"/>
+    </row>
+    <row r="18" spans="1:29" ht="10.15" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="749"/>
+      <c r="D18" s="749"/>
+      <c r="E18" s="753" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" s="749"/>
+      <c r="G18" s="749"/>
+      <c r="H18" s="749"/>
+      <c r="I18" s="749"/>
+      <c r="J18" s="749"/>
+      <c r="K18" s="749"/>
+      <c r="L18" s="749"/>
+      <c r="M18" s="749"/>
+      <c r="N18" s="749"/>
+      <c r="O18" s="749"/>
+      <c r="P18" s="749"/>
+      <c r="Q18" s="753" t="s">
+        <v>19</v>
+      </c>
+      <c r="R18" s="749"/>
+      <c r="S18" s="749"/>
+      <c r="T18" s="749"/>
+      <c r="U18" s="749"/>
+      <c r="V18" s="749"/>
+      <c r="W18" s="749"/>
+      <c r="X18" s="749"/>
+      <c r="Y18" s="753" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z18" s="749"/>
+      <c r="AA18" s="749"/>
+      <c r="AB18" s="749"/>
+      <c r="AC18" s="184"/>
+    </row>
+    <row r="19" spans="1:29" ht="6" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="120"/>
+      <c r="C19" s="118"/>
+      <c r="D19" s="118"/>
+      <c r="E19" s="118"/>
+      <c r="F19" s="118"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="118"/>
+      <c r="I19" s="118"/>
+      <c r="J19" s="118"/>
+      <c r="K19" s="118"/>
+      <c r="L19" s="118"/>
+      <c r="M19" s="118"/>
+      <c r="N19" s="118"/>
+      <c r="O19" s="118"/>
+      <c r="P19" s="118"/>
+      <c r="Q19" s="118"/>
+      <c r="R19" s="118"/>
+      <c r="S19" s="118"/>
+      <c r="T19" s="118"/>
+      <c r="U19" s="118"/>
+      <c r="V19" s="118"/>
+      <c r="W19" s="118"/>
+      <c r="X19" s="118"/>
+      <c r="Y19" s="118"/>
+      <c r="Z19" s="118"/>
+      <c r="AA19" s="118"/>
+      <c r="AB19" s="118"/>
+      <c r="AC19" s="185"/>
+    </row>
+    <row r="20" spans="1:29" ht="7.15" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="754"/>
+      <c r="C20" s="755"/>
+      <c r="D20" s="755"/>
+      <c r="E20" s="755"/>
+      <c r="F20" s="755"/>
+      <c r="G20" s="755"/>
+      <c r="H20" s="755"/>
+      <c r="I20" s="755"/>
+      <c r="J20" s="755"/>
+      <c r="K20" s="755"/>
+      <c r="L20" s="755"/>
+      <c r="M20" s="755"/>
+      <c r="N20" s="755"/>
+      <c r="O20" s="755"/>
+      <c r="P20" s="755"/>
+      <c r="Q20" s="755"/>
+      <c r="R20" s="755"/>
+      <c r="S20" s="755"/>
+      <c r="T20" s="755"/>
+      <c r="U20" s="755"/>
+      <c r="V20" s="755"/>
+      <c r="W20" s="755"/>
+      <c r="X20" s="755"/>
+      <c r="Y20" s="755"/>
+      <c r="Z20" s="755"/>
+      <c r="AA20" s="755"/>
+      <c r="AB20" s="755"/>
+      <c r="AC20" s="776"/>
+    </row>
+    <row r="21" spans="1:29" ht="12.75" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="718">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="756"/>
+      <c r="D21" s="136"/>
+      <c r="E21" s="437">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="F21" s="159"/>
+      <c r="G21" s="61">
+        <v>870170.07005999982</v>
+      </c>
+      <c r="H21" s="159"/>
+      <c r="I21" s="159">
+        <v>44754.834999999999</v>
+      </c>
+      <c r="J21" s="159"/>
+      <c r="K21" s="159"/>
+      <c r="L21" s="159"/>
+      <c r="M21" s="159"/>
+      <c r="N21" s="159"/>
+      <c r="O21" s="766">
+        <v>291920.78019234678</v>
+      </c>
+      <c r="P21" s="159"/>
+      <c r="Q21" s="145">
+        <v>336675.6151923468</v>
+      </c>
+      <c r="R21" s="159"/>
+      <c r="S21" s="766">
+        <v>1374647.0522523466</v>
+      </c>
+      <c r="T21" s="159"/>
+      <c r="U21" s="159">
+        <v>485428.59936350002</v>
+      </c>
+      <c r="V21" s="159"/>
+      <c r="W21" s="159">
+        <v>269006.49599999998</v>
+      </c>
+      <c r="X21" s="159"/>
+      <c r="Y21" s="159">
+        <v>121686.46600000001</v>
+      </c>
+      <c r="Z21" s="159"/>
+      <c r="AA21" s="766">
+        <v>876121.56136350008</v>
+      </c>
+      <c r="AB21" s="755"/>
+      <c r="AC21" s="776"/>
+    </row>
+    <row r="22" spans="1:29" ht="7.15" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="754"/>
+      <c r="C22" s="755"/>
+      <c r="D22" s="755"/>
+      <c r="E22" s="755"/>
+      <c r="F22" s="755"/>
+      <c r="G22" s="755"/>
+      <c r="H22" s="755"/>
+      <c r="I22" s="755"/>
+      <c r="J22" s="755"/>
+      <c r="K22" s="755"/>
+      <c r="L22" s="755"/>
+      <c r="M22" s="755"/>
+      <c r="N22" s="755"/>
+      <c r="O22" s="755"/>
+      <c r="P22" s="755"/>
+      <c r="Q22" s="755"/>
+      <c r="R22" s="755"/>
+      <c r="S22" s="755"/>
+      <c r="T22" s="755"/>
+      <c r="U22" s="755"/>
+      <c r="V22" s="755"/>
+      <c r="W22" s="755"/>
+      <c r="X22" s="755"/>
+      <c r="Y22" s="755"/>
+      <c r="Z22" s="755"/>
+      <c r="AA22" s="755"/>
+      <c r="AB22" s="755"/>
+      <c r="AC22" s="776"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="937"/>
+      <c r="B23" s="718">
+        <v>2024</v>
+      </c>
+      <c r="C23" s="756"/>
+      <c r="D23" s="136"/>
+      <c r="E23" s="437">
+        <v>191304.04399999999</v>
+      </c>
+      <c r="F23" s="159"/>
+      <c r="G23" s="61">
+        <v>1031724.69893</v>
+      </c>
+      <c r="H23" s="159"/>
+      <c r="I23" s="159">
+        <v>46318.714999999997</v>
+      </c>
+      <c r="J23" s="159"/>
+      <c r="K23" s="159"/>
+      <c r="L23" s="159"/>
+      <c r="M23" s="159"/>
+      <c r="N23" s="159"/>
+      <c r="O23" s="766">
+        <v>340193.34759170702</v>
+      </c>
+      <c r="P23" s="159"/>
+      <c r="Q23" s="145">
+        <v>386512.06259170698</v>
+      </c>
+      <c r="R23" s="159"/>
+      <c r="S23" s="766">
+        <v>1609540.8055217071</v>
+      </c>
+      <c r="T23" s="159"/>
+      <c r="U23" s="159">
+        <v>577213.0822860999</v>
+      </c>
+      <c r="V23" s="159"/>
+      <c r="W23" s="159">
+        <v>270514.44299999997</v>
+      </c>
+      <c r="X23" s="159"/>
+      <c r="Y23" s="159">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="Z23" s="159"/>
+      <c r="AA23" s="766">
+        <v>1015528.8922861</v>
+      </c>
+      <c r="AB23" s="755"/>
+      <c r="AC23" s="776"/>
+    </row>
+    <row r="24" spans="1:29" ht="7.15" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="754"/>
+      <c r="C24" s="755"/>
+      <c r="D24" s="755"/>
+      <c r="E24" s="755"/>
+      <c r="F24" s="755"/>
+      <c r="G24" s="755"/>
+      <c r="H24" s="755"/>
+      <c r="I24" s="755"/>
+      <c r="J24" s="755"/>
+      <c r="K24" s="755"/>
+      <c r="L24" s="755"/>
+      <c r="M24" s="755"/>
+      <c r="N24" s="755"/>
+      <c r="O24" s="755"/>
+      <c r="P24" s="755"/>
+      <c r="Q24" s="755"/>
+      <c r="R24" s="755"/>
+      <c r="S24" s="755"/>
+      <c r="T24" s="755"/>
+      <c r="U24" s="755"/>
+      <c r="V24" s="755"/>
+      <c r="W24" s="755"/>
+      <c r="X24" s="755"/>
+      <c r="Y24" s="755"/>
+      <c r="Z24" s="755"/>
+      <c r="AA24" s="755"/>
+      <c r="AB24" s="755"/>
+      <c r="AC24" s="776"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="937"/>
+      <c r="B25" s="718">
+        <v>2023</v>
+      </c>
+      <c r="C25" s="757"/>
+      <c r="D25" s="755"/>
+      <c r="E25" s="30">
+        <v>201359.58800000002</v>
+      </c>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30">
+        <v>1002933.5368900001</v>
+      </c>
+      <c r="H25" s="453"/>
+      <c r="I25" s="30">
+        <v>50381.491999999998</v>
+      </c>
+      <c r="J25" s="453"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="30"/>
+      <c r="O25" s="453">
+        <v>297474.29107085359</v>
+      </c>
+      <c r="P25" s="453"/>
+      <c r="Q25" s="30">
+        <v>347855.78307085356</v>
+      </c>
+      <c r="R25" s="453"/>
+      <c r="S25" s="453">
+        <v>1552148.9079608535</v>
+      </c>
+      <c r="T25" s="30"/>
+      <c r="U25" s="30">
+        <v>578682.64662050002</v>
+      </c>
+      <c r="V25" s="453"/>
+      <c r="W25" s="194">
+        <v>310397.935</v>
+      </c>
+      <c r="X25" s="453"/>
+      <c r="Y25" s="30">
+        <v>191304.04399999999</v>
+      </c>
+      <c r="Z25" s="30"/>
+      <c r="AA25" s="453">
+        <v>1080384.6256205</v>
+      </c>
+      <c r="AB25" s="755"/>
+      <c r="AC25" s="776"/>
+    </row>
+    <row r="26" spans="1:29" ht="7.15" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="754"/>
+      <c r="C26" s="755"/>
+      <c r="D26" s="755"/>
+      <c r="E26" s="755"/>
+      <c r="F26" s="755"/>
+      <c r="G26" s="755"/>
+      <c r="H26" s="755"/>
+      <c r="I26" s="755"/>
+      <c r="J26" s="755"/>
+      <c r="K26" s="755"/>
+      <c r="L26" s="755"/>
+      <c r="M26" s="755"/>
+      <c r="N26" s="755"/>
+      <c r="O26" s="755"/>
+      <c r="P26" s="755"/>
+      <c r="Q26" s="755"/>
+      <c r="R26" s="755"/>
+      <c r="S26" s="755"/>
+      <c r="T26" s="755"/>
+      <c r="U26" s="755"/>
+      <c r="V26" s="755"/>
+      <c r="W26" s="755"/>
+      <c r="X26" s="755"/>
+      <c r="Y26" s="755"/>
+      <c r="Z26" s="755"/>
+      <c r="AA26" s="755"/>
+      <c r="AB26" s="755"/>
+      <c r="AC26" s="776"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="937"/>
+      <c r="B27" s="718">
         <v>2022</v>
       </c>
-      <c r="F4" s="49"/>
-[...1 lines deleted...]
-      <c r="H4" s="49">
+      <c r="C27" s="757"/>
+      <c r="D27" s="755"/>
+      <c r="E27" s="30">
+        <v>285244.63400000002</v>
+      </c>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30">
+        <v>1164882.592586</v>
+      </c>
+      <c r="H27" s="453"/>
+      <c r="I27" s="30">
+        <v>47387.067999999999</v>
+      </c>
+      <c r="J27" s="453"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="453">
+        <v>329659.80175434262</v>
+      </c>
+      <c r="P27" s="453"/>
+      <c r="Q27" s="30">
+        <v>377046.8697543426</v>
+      </c>
+      <c r="R27" s="453"/>
+      <c r="S27" s="453">
+        <v>1827174.0963403427</v>
+      </c>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30">
+        <v>621324.35880149994</v>
+      </c>
+      <c r="V27" s="453"/>
+      <c r="W27" s="194">
+        <v>426593.56099999993</v>
+      </c>
+      <c r="X27" s="453"/>
+      <c r="Y27" s="30">
+        <v>201359.58800000002</v>
+      </c>
+      <c r="Z27" s="30"/>
+      <c r="AA27" s="453">
+        <v>1249277.5078014999</v>
+      </c>
+      <c r="AB27" s="755"/>
+      <c r="AC27" s="777"/>
+    </row>
+    <row r="28" spans="1:29" ht="7.15" customHeight="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="758"/>
+      <c r="C28" s="755"/>
+      <c r="D28" s="755"/>
+      <c r="E28" s="211"/>
+      <c r="F28" s="211"/>
+      <c r="G28" s="211"/>
+      <c r="H28" s="211"/>
+      <c r="I28" s="211"/>
+      <c r="J28" s="211"/>
+      <c r="K28" s="211"/>
+      <c r="L28" s="211"/>
+      <c r="M28" s="211"/>
+      <c r="N28" s="211"/>
+      <c r="O28" s="453"/>
+      <c r="P28" s="211"/>
+      <c r="Q28" s="211"/>
+      <c r="R28" s="211"/>
+      <c r="S28" s="453"/>
+      <c r="T28" s="211"/>
+      <c r="U28" s="211"/>
+      <c r="V28" s="211"/>
+      <c r="W28" s="211"/>
+      <c r="X28" s="211"/>
+      <c r="Y28" s="211"/>
+      <c r="Z28" s="211"/>
+      <c r="AA28" s="453"/>
+      <c r="AB28" s="755"/>
+      <c r="AC28" s="776"/>
+    </row>
+    <row r="29" spans="1:29" ht="11.25" customHeight="1">
+      <c r="A29" s="937"/>
+      <c r="B29" s="732">
+        <v>2026</v>
+      </c>
+      <c r="C29" s="756"/>
+      <c r="D29" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="E29" s="437">
+        <v>121686.46600000001</v>
+      </c>
+      <c r="F29" s="159"/>
+      <c r="G29" s="61">
+        <v>175904.7683</v>
+      </c>
+      <c r="H29" s="159"/>
+      <c r="I29" s="159">
+        <v>6236.5640000000003</v>
+      </c>
+      <c r="J29" s="159"/>
+      <c r="K29" s="159"/>
+      <c r="L29" s="159"/>
+      <c r="M29" s="159"/>
+      <c r="N29" s="159"/>
+      <c r="O29" s="766">
+        <v>44047.733691232293</v>
+      </c>
+      <c r="P29" s="159"/>
+      <c r="Q29" s="145">
+        <v>50284.297691232292</v>
+      </c>
+      <c r="R29" s="159"/>
+      <c r="S29" s="766">
+        <v>347875.5319912323</v>
+      </c>
+      <c r="T29" s="159"/>
+      <c r="U29" s="159">
+        <v>76283.149417500012</v>
+      </c>
+      <c r="V29" s="159"/>
+      <c r="W29" s="159">
+        <v>43816.804000000004</v>
+      </c>
+      <c r="X29" s="159"/>
+      <c r="Y29" s="159">
+        <v>139985.481</v>
+      </c>
+      <c r="Z29" s="159"/>
+      <c r="AA29" s="766">
+        <v>260085.43441750002</v>
+      </c>
+      <c r="AB29" s="755"/>
+      <c r="AC29" s="776"/>
+    </row>
+    <row r="30" spans="1:29" ht="6" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="763"/>
+      <c r="C30" s="755"/>
+      <c r="D30" s="138"/>
+      <c r="E30" s="759"/>
+      <c r="F30" s="159"/>
+      <c r="G30" s="755"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="766"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="159"/>
+      <c r="R30" s="159"/>
+      <c r="S30" s="766"/>
+      <c r="T30" s="159"/>
+      <c r="U30" s="159"/>
+      <c r="V30" s="159"/>
+      <c r="W30" s="159"/>
+      <c r="X30" s="159"/>
+      <c r="Y30" s="159"/>
+      <c r="Z30" s="159"/>
+      <c r="AA30" s="766"/>
+      <c r="AB30" s="755"/>
+      <c r="AC30" s="776"/>
+    </row>
+    <row r="31" spans="1:29" ht="11.25" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C31" s="755"/>
+      <c r="D31" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="E31" s="447">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="F31" s="159"/>
+      <c r="G31" s="61">
+        <v>208600.38675000001</v>
+      </c>
+      <c r="H31" s="159"/>
+      <c r="I31" s="159">
+        <v>8344.4089999999997</v>
+      </c>
+      <c r="J31" s="159"/>
+      <c r="K31" s="159"/>
+      <c r="L31" s="159"/>
+      <c r="M31" s="159"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="766">
+        <v>58017.712946651591</v>
+      </c>
+      <c r="P31" s="159"/>
+      <c r="Q31" s="159">
+        <v>66362.12194665159</v>
+      </c>
+      <c r="R31" s="159"/>
+      <c r="S31" s="766">
+        <v>442763.87569665164</v>
+      </c>
+      <c r="T31" s="159"/>
+      <c r="U31" s="159">
+        <v>99184.27119900001</v>
+      </c>
+      <c r="V31" s="159"/>
+      <c r="W31" s="159">
+        <v>42784.732000000004</v>
+      </c>
+      <c r="X31" s="159"/>
+      <c r="Y31" s="145">
+        <v>208238.24099999998</v>
+      </c>
+      <c r="Z31" s="159"/>
+      <c r="AA31" s="766">
+        <v>350207.24419900001</v>
+      </c>
+      <c r="AB31" s="778"/>
+      <c r="AC31" s="777"/>
+    </row>
+    <row r="32" spans="1:29" s="231" customFormat="1" ht="7.15" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="760"/>
+      <c r="C32" s="727"/>
+      <c r="D32" s="727"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="158"/>
+      <c r="G32" s="158"/>
+      <c r="H32" s="158"/>
+      <c r="I32" s="158"/>
+      <c r="J32" s="158"/>
+      <c r="K32" s="158"/>
+      <c r="L32" s="158"/>
+      <c r="M32" s="158"/>
+      <c r="N32" s="158"/>
+      <c r="O32" s="158"/>
+      <c r="P32" s="158"/>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="158"/>
+      <c r="S32" s="158"/>
+      <c r="T32" s="158"/>
+      <c r="U32" s="158"/>
+      <c r="V32" s="158"/>
+      <c r="W32" s="158"/>
+      <c r="X32" s="158"/>
+      <c r="Y32" s="158"/>
+      <c r="Z32" s="158"/>
+      <c r="AA32" s="158"/>
+      <c r="AB32" s="779"/>
+      <c r="AC32" s="780"/>
+    </row>
+    <row r="33" spans="1:31" s="231" customFormat="1" ht="7.15" customHeight="1">
+      <c r="A33" s="937"/>
+      <c r="B33" s="761"/>
+      <c r="C33" s="762"/>
+      <c r="D33" s="731"/>
+      <c r="E33" s="159"/>
+      <c r="F33" s="159"/>
+      <c r="G33" s="159"/>
+      <c r="H33" s="159"/>
+      <c r="I33" s="159"/>
+      <c r="J33" s="159"/>
+      <c r="K33" s="159"/>
+      <c r="L33" s="159"/>
+      <c r="M33" s="159"/>
+      <c r="N33" s="159"/>
+      <c r="O33" s="159"/>
+      <c r="P33" s="145"/>
+      <c r="Q33" s="159"/>
+      <c r="R33" s="145"/>
+      <c r="S33" s="176"/>
+      <c r="T33" s="159"/>
+      <c r="U33" s="159"/>
+      <c r="V33" s="159"/>
+      <c r="W33" s="159"/>
+      <c r="X33" s="159"/>
+      <c r="Y33" s="159"/>
+      <c r="Z33" s="159"/>
+      <c r="AA33" s="159"/>
+      <c r="AB33" s="781"/>
+      <c r="AC33" s="782"/>
+    </row>
+    <row r="34" spans="1:31" s="231" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="732">
+        <v>2026</v>
+      </c>
+      <c r="C34" s="762"/>
+      <c r="D34" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E34" s="145">
+        <v>135533.72499999998</v>
+      </c>
+      <c r="F34" s="159"/>
+      <c r="G34" s="145">
+        <v>77944.862800000003</v>
+      </c>
+      <c r="H34" s="159"/>
+      <c r="I34" s="159">
+        <v>2830.9</v>
+      </c>
+      <c r="J34" s="159"/>
+      <c r="K34" s="159"/>
+      <c r="L34" s="159"/>
+      <c r="M34" s="159"/>
+      <c r="N34" s="159"/>
+      <c r="O34" s="766">
+        <v>18874.079882588801</v>
+      </c>
+      <c r="P34" s="145"/>
+      <c r="Q34" s="159">
+        <v>21704.979882588803</v>
+      </c>
+      <c r="R34" s="145"/>
+      <c r="S34" s="766">
+        <v>235183.56768258879</v>
+      </c>
+      <c r="T34" s="159"/>
+      <c r="U34" s="159">
+        <v>33897.1457075</v>
+      </c>
+      <c r="V34" s="159"/>
+      <c r="W34" s="159">
+        <v>21238.281999999999</v>
+      </c>
+      <c r="X34" s="159"/>
+      <c r="Y34" s="159">
+        <v>139985.481</v>
+      </c>
+      <c r="Z34" s="159"/>
+      <c r="AA34" s="766">
+        <v>195120.9087075</v>
+      </c>
+      <c r="AB34" s="781"/>
+      <c r="AC34" s="782"/>
+    </row>
+    <row r="35" spans="1:31" s="231" customFormat="1" ht="6" customHeight="1">
+      <c r="A35" s="937"/>
+      <c r="B35" s="763"/>
+      <c r="C35" s="762"/>
+      <c r="D35" s="136"/>
+      <c r="E35" s="145"/>
+      <c r="F35" s="159"/>
+      <c r="G35" s="145"/>
+      <c r="H35" s="159"/>
+      <c r="I35" s="159"/>
+      <c r="J35" s="159"/>
+      <c r="K35" s="159"/>
+      <c r="L35" s="159"/>
+      <c r="M35" s="159"/>
+      <c r="N35" s="159"/>
+      <c r="O35" s="159"/>
+      <c r="P35" s="145"/>
+      <c r="Q35" s="159"/>
+      <c r="R35" s="145"/>
+      <c r="S35" s="176"/>
+      <c r="T35" s="159"/>
+      <c r="U35" s="159"/>
+      <c r="V35" s="159"/>
+      <c r="W35" s="159"/>
+      <c r="X35" s="159"/>
+      <c r="Y35" s="159"/>
+      <c r="Z35" s="159"/>
+      <c r="AA35" s="766"/>
+      <c r="AB35" s="781"/>
+      <c r="AC35" s="782"/>
+    </row>
+    <row r="36" spans="1:31" s="231" customFormat="1" ht="12" customHeight="1">
+      <c r="A36" s="937"/>
+      <c r="B36" s="732"/>
+      <c r="C36" s="762"/>
+      <c r="D36" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="145">
+        <v>121686.46600000001</v>
+      </c>
+      <c r="F36" s="159"/>
+      <c r="G36" s="145">
+        <v>97959.905499999993</v>
+      </c>
+      <c r="H36" s="159"/>
+      <c r="I36" s="159">
+        <v>3405.6640000000002</v>
+      </c>
+      <c r="J36" s="159"/>
+      <c r="K36" s="159"/>
+      <c r="L36" s="159"/>
+      <c r="M36" s="159"/>
+      <c r="N36" s="159"/>
+      <c r="O36" s="766">
+        <v>25173.653808643492</v>
+      </c>
+      <c r="P36" s="145"/>
+      <c r="Q36" s="159">
+        <v>28579.317808643493</v>
+      </c>
+      <c r="R36" s="145"/>
+      <c r="S36" s="766">
+        <v>248225.68930864352</v>
+      </c>
+      <c r="T36" s="159"/>
+      <c r="U36" s="159">
+        <v>42386.003710000005</v>
+      </c>
+      <c r="V36" s="159"/>
+      <c r="W36" s="159">
+        <v>22578.522000000001</v>
+      </c>
+      <c r="X36" s="159"/>
+      <c r="Y36" s="159">
+        <v>135533.72499999998</v>
+      </c>
+      <c r="Z36" s="159"/>
+      <c r="AA36" s="766">
+        <v>200498.25070999999</v>
+      </c>
+      <c r="AB36" s="781"/>
+      <c r="AC36" s="782"/>
+    </row>
+    <row r="37" spans="1:31" s="231" customFormat="1" ht="7.15" customHeight="1">
+      <c r="A37" s="937"/>
+      <c r="B37" s="763"/>
+      <c r="C37" s="762"/>
+      <c r="D37" s="136"/>
+      <c r="E37" s="145"/>
+      <c r="F37" s="159"/>
+      <c r="G37" s="145"/>
+      <c r="H37" s="159"/>
+      <c r="I37" s="159"/>
+      <c r="J37" s="159"/>
+      <c r="K37" s="159"/>
+      <c r="L37" s="159"/>
+      <c r="M37" s="159"/>
+      <c r="N37" s="159"/>
+      <c r="O37" s="159"/>
+      <c r="P37" s="145"/>
+      <c r="Q37" s="159"/>
+      <c r="R37" s="145"/>
+      <c r="S37" s="176"/>
+      <c r="T37" s="159"/>
+      <c r="U37" s="159"/>
+      <c r="V37" s="159"/>
+      <c r="W37" s="159"/>
+      <c r="X37" s="159"/>
+      <c r="Y37" s="159"/>
+      <c r="Z37" s="159"/>
+      <c r="AA37" s="766"/>
+      <c r="AB37" s="781"/>
+      <c r="AC37" s="782"/>
+    </row>
+    <row r="38" spans="1:31" s="231" customFormat="1">
+      <c r="A38" s="937"/>
+      <c r="B38" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C38" s="762"/>
+      <c r="D38" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="145">
+        <v>120029.889</v>
+      </c>
+      <c r="F38" s="159"/>
+      <c r="G38" s="145">
+        <v>72708.147479999985</v>
+      </c>
+      <c r="H38" s="159"/>
+      <c r="I38" s="159">
+        <v>3682.933</v>
+      </c>
+      <c r="J38" s="159"/>
+      <c r="K38" s="159"/>
+      <c r="L38" s="159"/>
+      <c r="M38" s="159"/>
+      <c r="N38" s="159"/>
+      <c r="O38" s="766">
+        <v>25000.667135685046</v>
+      </c>
+      <c r="P38" s="145"/>
+      <c r="Q38" s="159">
+        <v>28683.600135685047</v>
+      </c>
+      <c r="R38" s="145"/>
+      <c r="S38" s="766">
+        <v>221421.63661568501</v>
+      </c>
+      <c r="T38" s="159"/>
+      <c r="U38" s="159">
+        <v>32139.280362000001</v>
+      </c>
+      <c r="V38" s="159"/>
+      <c r="W38" s="159">
+        <v>24811.298999999999</v>
+      </c>
+      <c r="X38" s="159"/>
+      <c r="Y38" s="159">
+        <v>121686.46600000001</v>
+      </c>
+      <c r="Z38" s="159"/>
+      <c r="AA38" s="766">
+        <v>178637.045362</v>
+      </c>
+      <c r="AB38" s="194"/>
+      <c r="AC38" s="783"/>
+      <c r="AE38" s="784"/>
+    </row>
+    <row r="39" spans="1:31" s="231" customFormat="1" ht="7.15" customHeight="1">
+      <c r="A39" s="937"/>
+      <c r="B39" s="764"/>
+      <c r="C39" s="765"/>
+      <c r="D39" s="136"/>
+      <c r="E39" s="61"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="766"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="766"/>
+      <c r="K39" s="61"/>
+      <c r="L39" s="61"/>
+      <c r="M39" s="61"/>
+      <c r="N39" s="61"/>
+      <c r="O39" s="766"/>
+      <c r="P39" s="766"/>
+      <c r="Q39" s="61"/>
+      <c r="R39" s="766"/>
+      <c r="S39" s="766"/>
+      <c r="T39" s="61"/>
+      <c r="U39" s="61"/>
+      <c r="V39" s="61"/>
+      <c r="W39" s="61"/>
+      <c r="X39" s="61"/>
+      <c r="Y39" s="61"/>
+      <c r="Z39" s="61"/>
+      <c r="AA39" s="766"/>
+      <c r="AB39" s="785"/>
+      <c r="AC39" s="783"/>
+      <c r="AE39" s="460"/>
+    </row>
+    <row r="40" spans="1:31" s="231" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A40" s="937"/>
+      <c r="B40" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C40" s="767"/>
+      <c r="D40" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="E40" s="145">
+        <v>180618.174</v>
+      </c>
+      <c r="F40" s="145"/>
+      <c r="G40" s="145">
+        <v>107925.28909999999</v>
+      </c>
+      <c r="H40" s="145"/>
+      <c r="I40" s="145">
+        <v>4390.4219999999996</v>
+      </c>
+      <c r="J40" s="145"/>
+      <c r="K40" s="145"/>
+      <c r="L40" s="145"/>
+      <c r="M40" s="145"/>
+      <c r="N40" s="145"/>
+      <c r="O40" s="766">
+        <v>31614.239222456526</v>
+      </c>
+      <c r="P40" s="145"/>
+      <c r="Q40" s="145">
+        <v>36004.661222456525</v>
+      </c>
+      <c r="R40" s="145"/>
+      <c r="S40" s="766">
+        <v>324548.12432245654</v>
+      </c>
+      <c r="T40" s="145"/>
+      <c r="U40" s="145">
+        <v>54846.689515000005</v>
+      </c>
+      <c r="V40" s="145"/>
+      <c r="W40" s="145">
+        <v>20851.737000000001</v>
+      </c>
+      <c r="X40" s="145"/>
+      <c r="Y40" s="145">
+        <v>208238.24099999998</v>
+      </c>
+      <c r="Z40" s="145"/>
+      <c r="AA40" s="766">
+        <v>283936.66751499998</v>
+      </c>
+      <c r="AB40" s="785"/>
+      <c r="AC40" s="783"/>
+      <c r="AE40" s="460"/>
+    </row>
+    <row r="41" spans="1:31" s="231" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A41" s="937"/>
+      <c r="B41" s="732"/>
+      <c r="C41" s="767"/>
+      <c r="D41" s="136"/>
+      <c r="E41" s="145"/>
+      <c r="F41" s="145"/>
+      <c r="G41" s="145"/>
+      <c r="H41" s="145"/>
+      <c r="I41" s="145"/>
+      <c r="J41" s="145"/>
+      <c r="K41" s="145"/>
+      <c r="L41" s="145"/>
+      <c r="M41" s="145"/>
+      <c r="N41" s="145"/>
+      <c r="O41" s="145"/>
+      <c r="P41" s="145"/>
+      <c r="Q41" s="145"/>
+      <c r="R41" s="145"/>
+      <c r="S41" s="766"/>
+      <c r="T41" s="145"/>
+      <c r="U41" s="145"/>
+      <c r="V41" s="145"/>
+      <c r="W41" s="145"/>
+      <c r="X41" s="145"/>
+      <c r="Y41" s="145"/>
+      <c r="Z41" s="145"/>
+      <c r="AA41" s="766"/>
+      <c r="AB41" s="785"/>
+      <c r="AC41" s="783"/>
+      <c r="AE41" s="460"/>
+    </row>
+    <row r="42" spans="1:31" s="231" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A42" s="937"/>
+      <c r="B42" s="732"/>
+      <c r="C42" s="136"/>
+      <c r="D42" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" s="145">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="F42" s="145"/>
+      <c r="G42" s="145">
+        <v>100675.09765</v>
+      </c>
+      <c r="H42" s="145"/>
+      <c r="I42" s="145">
+        <v>3953.9870000000001</v>
+      </c>
+      <c r="J42" s="145"/>
+      <c r="K42" s="145"/>
+      <c r="L42" s="145"/>
+      <c r="M42" s="145"/>
+      <c r="N42" s="145"/>
+      <c r="O42" s="766">
+        <v>26403.473724195064</v>
+      </c>
+      <c r="P42" s="145"/>
+      <c r="Q42" s="145">
+        <v>30357.460724195065</v>
+      </c>
+      <c r="R42" s="145"/>
+      <c r="S42" s="766">
+        <v>298833.9253741951</v>
+      </c>
+      <c r="T42" s="145"/>
+      <c r="U42" s="145">
+        <v>44337.581683999997</v>
+      </c>
+      <c r="V42" s="145"/>
+      <c r="W42" s="145">
+        <v>21932.994999999999</v>
+      </c>
+      <c r="X42" s="145"/>
+      <c r="Y42" s="145">
+        <v>180618.174</v>
+      </c>
+      <c r="Z42" s="145"/>
+      <c r="AA42" s="766">
+        <v>246888.750684</v>
+      </c>
+      <c r="AB42" s="785"/>
+      <c r="AC42" s="783"/>
+      <c r="AE42" s="460"/>
+    </row>
+    <row r="43" spans="1:31" s="231" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A43" s="937"/>
+      <c r="B43" s="768"/>
+      <c r="C43" s="767"/>
+      <c r="D43" s="136"/>
+      <c r="E43" s="145"/>
+      <c r="F43" s="145"/>
+      <c r="G43" s="145"/>
+      <c r="H43" s="145"/>
+      <c r="I43" s="145"/>
+      <c r="J43" s="145"/>
+      <c r="K43" s="145"/>
+      <c r="L43" s="145"/>
+      <c r="M43" s="145"/>
+      <c r="N43" s="145"/>
+      <c r="O43" s="145"/>
+      <c r="P43" s="145"/>
+      <c r="Q43" s="145"/>
+      <c r="R43" s="145"/>
+      <c r="S43" s="766"/>
+      <c r="T43" s="145"/>
+      <c r="U43" s="145"/>
+      <c r="V43" s="145"/>
+      <c r="W43" s="145"/>
+      <c r="X43" s="145"/>
+      <c r="Y43" s="145"/>
+      <c r="Z43" s="145"/>
+      <c r="AA43" s="766"/>
+      <c r="AB43" s="785"/>
+      <c r="AC43" s="783"/>
+      <c r="AE43" s="460"/>
+    </row>
+    <row r="44" spans="1:31" s="231" customFormat="1">
+      <c r="A44" s="937"/>
+      <c r="B44" s="732">
         <v>2024</v>
       </c>
-      <c r="I4" s="49"/>
-[...5 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="C44" s="136"/>
+      <c r="D44" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" s="145">
+        <v>165384.37700000004</v>
+      </c>
+      <c r="F44" s="145"/>
+      <c r="G44" s="145">
+        <v>100362.65775000001</v>
+      </c>
+      <c r="H44" s="145"/>
+      <c r="I44" s="145">
+        <v>4076.4119999999998</v>
+      </c>
+      <c r="J44" s="145"/>
+      <c r="K44" s="145"/>
+      <c r="L44" s="145"/>
+      <c r="M44" s="145"/>
+      <c r="N44" s="145"/>
+      <c r="O44" s="766">
+        <v>34222.368607090306</v>
+      </c>
+      <c r="P44" s="145"/>
+      <c r="Q44" s="145">
+        <v>38298.780607090303</v>
+      </c>
+      <c r="R44" s="145"/>
+      <c r="S44" s="766">
+        <v>304045.81535709032</v>
+      </c>
+      <c r="T44" s="145"/>
+      <c r="U44" s="145">
+        <v>44337.795752000005</v>
+      </c>
+      <c r="V44" s="145"/>
+      <c r="W44" s="145">
+        <v>21938.562000000002</v>
+      </c>
+      <c r="X44" s="145"/>
+      <c r="Y44" s="145">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="Z44" s="145"/>
+      <c r="AA44" s="766">
+        <v>234077.72475200004</v>
+      </c>
+      <c r="AB44" s="785"/>
+      <c r="AC44" s="783"/>
+      <c r="AE44" s="460"/>
+    </row>
+    <row r="45" spans="1:31" s="231" customFormat="1" ht="7.15" customHeight="1">
+      <c r="A45" s="937"/>
+      <c r="B45" s="768"/>
+      <c r="C45" s="767"/>
+      <c r="D45" s="767"/>
+      <c r="E45" s="194"/>
+      <c r="F45" s="194"/>
+      <c r="G45" s="194"/>
+      <c r="H45" s="194"/>
+      <c r="I45" s="194"/>
+      <c r="J45" s="194"/>
+      <c r="K45" s="194"/>
+      <c r="L45" s="194"/>
+      <c r="M45" s="194"/>
+      <c r="N45" s="194"/>
+      <c r="O45" s="194"/>
+      <c r="P45" s="194"/>
+      <c r="Q45" s="194"/>
+      <c r="R45" s="194"/>
+      <c r="S45" s="194"/>
+      <c r="T45" s="194"/>
+      <c r="U45" s="194"/>
+      <c r="V45" s="194"/>
+      <c r="W45" s="194"/>
+      <c r="X45" s="194"/>
+      <c r="Y45" s="194"/>
+      <c r="Z45" s="194"/>
+      <c r="AA45" s="194"/>
+      <c r="AB45" s="785"/>
+      <c r="AC45" s="783"/>
+      <c r="AE45" s="460"/>
+    </row>
+    <row r="46" spans="1:31" ht="3.75" customHeight="1">
+      <c r="A46" s="937"/>
+      <c r="B46" s="769"/>
+      <c r="C46" s="735"/>
+      <c r="D46" s="735"/>
+      <c r="E46" s="770"/>
+      <c r="F46" s="734"/>
+      <c r="G46" s="770"/>
+      <c r="H46" s="734"/>
+      <c r="I46" s="770"/>
+      <c r="J46" s="734"/>
+      <c r="K46" s="770"/>
+      <c r="L46" s="734"/>
+      <c r="M46" s="770"/>
+      <c r="N46" s="770"/>
+      <c r="O46" s="770"/>
+      <c r="P46" s="770"/>
+      <c r="Q46" s="770"/>
+      <c r="R46" s="770"/>
+      <c r="S46" s="770"/>
+      <c r="T46" s="770"/>
+      <c r="U46" s="770"/>
+      <c r="V46" s="770"/>
+      <c r="W46" s="735"/>
+      <c r="X46" s="770"/>
+      <c r="Y46" s="770"/>
+      <c r="Z46" s="770"/>
+      <c r="AA46" s="735"/>
+      <c r="AB46" s="786"/>
+      <c r="AC46" s="787"/>
+    </row>
+    <row r="47" spans="1:31" ht="15" customHeight="1">
+      <c r="A47" s="937"/>
+      <c r="B47" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="153"/>
+      <c r="D47" s="96"/>
+      <c r="E47" s="96"/>
+      <c r="F47" s="96"/>
+      <c r="G47" s="153"/>
+      <c r="H47" s="96"/>
+      <c r="I47" s="96"/>
+      <c r="J47" s="96"/>
+      <c r="K47" s="96"/>
+      <c r="L47" s="96"/>
+      <c r="M47" s="96"/>
+      <c r="N47" s="96"/>
+      <c r="O47" s="96"/>
+      <c r="P47" s="96"/>
+      <c r="Q47" s="96"/>
+      <c r="R47" s="96"/>
+      <c r="S47" s="96"/>
+      <c r="T47" s="96"/>
+      <c r="U47" s="935" t="s">
+        <v>42</v>
+      </c>
+      <c r="V47" s="935"/>
+      <c r="W47" s="935"/>
+      <c r="X47" s="935"/>
+      <c r="Y47" s="935"/>
+      <c r="Z47" s="935"/>
+      <c r="AA47" s="935"/>
+      <c r="AB47" s="935"/>
+      <c r="AC47" s="96"/>
+    </row>
+    <row r="48" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A48" s="96"/>
+      <c r="B48" s="96"/>
+      <c r="C48" s="96"/>
+      <c r="D48" s="771" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="153"/>
+      <c r="F48" s="96"/>
+      <c r="G48" s="96"/>
+      <c r="H48" s="96"/>
+      <c r="I48" s="96"/>
+      <c r="J48" s="96"/>
+      <c r="K48" s="96"/>
+      <c r="L48" s="96"/>
+      <c r="M48" s="96"/>
+      <c r="N48" s="96"/>
+      <c r="O48" s="96"/>
+      <c r="P48" s="96"/>
+      <c r="Q48" s="96"/>
+      <c r="R48" s="96"/>
+      <c r="S48" s="96"/>
+      <c r="T48" s="96"/>
+      <c r="U48" s="96"/>
+      <c r="V48" s="96"/>
+      <c r="W48" s="96"/>
+      <c r="X48" s="96"/>
+      <c r="Y48" s="96"/>
+      <c r="Z48" s="96"/>
+      <c r="AA48" s="96"/>
+      <c r="AB48" s="96"/>
+      <c r="AC48" s="96"/>
+    </row>
+    <row r="49" spans="1:29" ht="10.5" customHeight="1">
+      <c r="A49" s="96"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="96"/>
+      <c r="D49" s="772" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="542"/>
+      <c r="F49" s="96"/>
+      <c r="G49" s="96"/>
+      <c r="H49" s="96"/>
+      <c r="I49" s="96"/>
+      <c r="J49" s="96"/>
+      <c r="K49" s="96"/>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="96"/>
+      <c r="P49" s="96"/>
+      <c r="Q49" s="96"/>
+      <c r="R49" s="96"/>
+      <c r="S49" s="96"/>
+      <c r="T49" s="96"/>
+      <c r="U49" s="96"/>
+      <c r="V49" s="96"/>
+      <c r="W49" s="153"/>
+      <c r="X49" s="96"/>
+      <c r="Y49" s="96"/>
+      <c r="Z49" s="96"/>
+      <c r="AA49" s="96"/>
+      <c r="AB49" s="96"/>
+      <c r="AC49" s="96"/>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" s="96"/>
+      <c r="B50" s="96"/>
+      <c r="C50" s="96"/>
+      <c r="D50" s="771" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="153"/>
+      <c r="F50" s="96"/>
+      <c r="G50" s="96"/>
+      <c r="H50" s="96"/>
+      <c r="I50" s="96"/>
+      <c r="J50" s="96"/>
+      <c r="K50" s="96"/>
+      <c r="L50" s="96"/>
+      <c r="M50" s="96"/>
+      <c r="N50" s="96"/>
+      <c r="O50" s="96"/>
+      <c r="P50" s="96"/>
+      <c r="Q50" s="96"/>
+      <c r="R50" s="96"/>
+      <c r="S50" s="96"/>
+      <c r="T50" s="96"/>
+      <c r="U50" s="96"/>
+      <c r="V50" s="96"/>
+      <c r="W50" s="96"/>
+      <c r="X50" s="96"/>
+      <c r="Y50" s="96"/>
+      <c r="Z50" s="96"/>
+      <c r="AA50" s="96"/>
+      <c r="AB50" s="96"/>
+      <c r="AC50" s="96"/>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" s="96"/>
+      <c r="B51" s="96"/>
+      <c r="C51" s="96"/>
+      <c r="D51" s="772" t="s">
+        <v>46</v>
+      </c>
+      <c r="E51" s="542"/>
+      <c r="F51" s="96"/>
+      <c r="G51" s="96"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="96"/>
+      <c r="J51" s="96"/>
+      <c r="K51" s="96"/>
+      <c r="L51" s="96"/>
+      <c r="M51" s="96"/>
+      <c r="N51" s="96"/>
+      <c r="O51" s="96"/>
+      <c r="P51" s="96"/>
+      <c r="Q51" s="96"/>
+      <c r="R51" s="96"/>
+      <c r="S51" s="96"/>
+      <c r="T51" s="96"/>
+      <c r="U51" s="96"/>
+      <c r="V51" s="96"/>
+      <c r="W51" s="96"/>
+      <c r="X51" s="96"/>
+      <c r="Y51" s="96"/>
+      <c r="Z51" s="96"/>
+      <c r="AA51" s="96"/>
+      <c r="AB51" s="96"/>
+      <c r="AC51" s="96"/>
+    </row>
+    <row r="52" spans="1:29">
+      <c r="A52" s="96"/>
+      <c r="B52" s="96"/>
+      <c r="C52" s="96"/>
+      <c r="D52" s="96"/>
+      <c r="E52" s="96"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="96"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+      <c r="J52" s="96"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="96"/>
+      <c r="M52" s="96"/>
+      <c r="N52" s="96"/>
+      <c r="O52" s="96"/>
+      <c r="P52" s="96"/>
+      <c r="Q52" s="96"/>
+      <c r="R52" s="96"/>
+      <c r="S52" s="96"/>
+      <c r="T52" s="96"/>
+      <c r="U52" s="774"/>
+      <c r="V52" s="96"/>
+      <c r="W52" s="96"/>
+      <c r="X52" s="96"/>
+      <c r="Y52" s="96" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z52" s="96"/>
+      <c r="AA52" s="96"/>
+      <c r="AB52" s="96"/>
+      <c r="AC52" s="96"/>
+    </row>
+    <row r="53" spans="1:29">
+      <c r="S53" s="160"/>
+    </row>
+    <row r="55" spans="1:29">
+      <c r="E55" s="773"/>
+      <c r="F55" s="773"/>
+      <c r="G55" s="773"/>
+      <c r="H55" s="773"/>
+      <c r="I55" s="773"/>
+      <c r="J55" s="773"/>
+      <c r="K55" s="773"/>
+      <c r="L55" s="773"/>
+      <c r="M55" s="773"/>
+      <c r="N55" s="773"/>
+      <c r="O55" s="773"/>
+      <c r="P55" s="773"/>
+      <c r="Q55" s="773"/>
+      <c r="R55" s="773"/>
+      <c r="S55" s="773"/>
+      <c r="T55" s="773"/>
+      <c r="U55" s="773"/>
+      <c r="V55" s="773"/>
+      <c r="W55" s="773"/>
+      <c r="X55" s="773"/>
+      <c r="Y55" s="773"/>
+      <c r="Z55" s="773"/>
+      <c r="AA55" s="773"/>
+    </row>
+    <row r="58" spans="1:29" customFormat="1" ht="12.75">
+      <c r="O58" s="92"/>
+    </row>
+    <row r="59" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="60" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="61" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="62" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="63" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="64" spans="1:29" customFormat="1" ht="12.75"/>
+    <row r="65" customFormat="1" ht="12.75"/>
+    <row r="66" customFormat="1" ht="12.75"/>
+    <row r="67" customFormat="1" ht="12.75"/>
+    <row r="68" customFormat="1" ht="12.75"/>
+    <row r="69" customFormat="1" ht="12.75"/>
+    <row r="70" customFormat="1" ht="12.75"/>
+    <row r="71" customFormat="1" ht="12.75"/>
+    <row r="72" customFormat="1" ht="12.75"/>
+    <row r="73" customFormat="1" ht="12.75"/>
+    <row r="74" customFormat="1" ht="12.75"/>
+    <row r="75" customFormat="1" ht="12.75"/>
+    <row r="76" customFormat="1" ht="12.75"/>
+    <row r="77" customFormat="1" ht="12.75"/>
+    <row r="78" customFormat="1" ht="12.75"/>
+    <row r="79" customFormat="1" ht="12.75"/>
+    <row r="80" customFormat="1" ht="12.75"/>
+    <row r="81" customFormat="1" ht="12.75"/>
+    <row r="82" customFormat="1" ht="12.75"/>
+    <row r="83" customFormat="1" ht="12.75"/>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="K15:O15"/>
+    <mergeCell ref="K16:O16"/>
+    <mergeCell ref="U47:AB47"/>
+    <mergeCell ref="A4:A47"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+  <sheetPr codeName="Sheet9"/>
+  <dimension ref="A1:BF59"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="145" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="7.7109375" style="92" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" style="92" customWidth="1"/>
+    <col min="3" max="3" width="5.7109375" style="126" customWidth="1"/>
+    <col min="4" max="4" width="0.5703125" style="92" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="92" customWidth="1"/>
+    <col min="6" max="6" width="2.28515625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="2.7109375" style="92" customWidth="1"/>
+    <col min="9" max="9" width="6.28515625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="3.28515625" style="92" customWidth="1"/>
+    <col min="11" max="11" width="6.5703125" style="92" customWidth="1"/>
+    <col min="12" max="12" width="3.28515625" style="92" customWidth="1"/>
+    <col min="13" max="13" width="6.7109375" style="92" customWidth="1"/>
+    <col min="14" max="14" width="2.42578125" style="92" customWidth="1"/>
+    <col min="15" max="15" width="6.28515625" style="92" customWidth="1"/>
+    <col min="16" max="16" width="3.28515625" style="92" customWidth="1"/>
+    <col min="17" max="17" width="8.7109375" style="92" customWidth="1"/>
+    <col min="18" max="18" width="3.28515625" style="92" customWidth="1"/>
+    <col min="19" max="19" width="7" style="92" customWidth="1"/>
+    <col min="20" max="20" width="2.28515625" style="92" customWidth="1"/>
+    <col min="21" max="21" width="6.28515625" style="92" customWidth="1"/>
+    <col min="22" max="22" width="2.28515625" style="92" customWidth="1"/>
+    <col min="23" max="23" width="7.28515625" style="92" customWidth="1"/>
+    <col min="24" max="24" width="2.5703125" style="92" customWidth="1"/>
+    <col min="25" max="25" width="6.7109375" style="92" customWidth="1"/>
+    <col min="26" max="26" width="2.7109375" style="92" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="92" customWidth="1"/>
+    <col min="28" max="28" width="2.28515625" style="92" customWidth="1"/>
+    <col min="29" max="29" width="9.42578125" style="92" customWidth="1"/>
+    <col min="30" max="30" width="0.85546875" style="92" customWidth="1"/>
+    <col min="31" max="16384" width="7.7109375" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30" ht="12" customHeight="1">
+      <c r="A1" s="96"/>
+      <c r="B1" s="97" t="s">
+        <v>222</v>
+      </c>
+      <c r="C1" s="102"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="349"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+    </row>
+    <row r="2" spans="1:30" ht="12" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="101" t="s">
+        <v>223</v>
+      </c>
+      <c r="C2" s="102"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+    </row>
+    <row r="3" spans="1:30" ht="12" customHeight="1">
+      <c r="A3" s="96"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="99"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="96"/>
+      <c r="AC3" s="789" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD3" s="805"/>
+    </row>
+    <row r="4" spans="1:30" ht="12" customHeight="1">
+      <c r="A4" s="944">
+        <v>24</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="354"/>
+      <c r="AC4" s="788" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD4" s="807"/>
+    </row>
+    <row r="5" spans="1:30" ht="6" customHeight="1">
+      <c r="A5" s="944"/>
+      <c r="B5" s="100"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
+      <c r="H5" s="100"/>
+      <c r="I5" s="100"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="100"/>
+      <c r="M5" s="100"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="100"/>
+      <c r="P5" s="100"/>
+      <c r="Q5" s="100"/>
+      <c r="R5" s="100"/>
+      <c r="S5" s="100"/>
+      <c r="T5" s="100"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100"/>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="96"/>
+      <c r="AC5" s="96"/>
+      <c r="AD5" s="100"/>
+    </row>
+    <row r="6" spans="1:30" ht="6" customHeight="1">
+      <c r="A6" s="944"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="314"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
+      <c r="L6" s="108"/>
+      <c r="M6" s="108"/>
+      <c r="N6" s="108"/>
+      <c r="O6" s="108"/>
+      <c r="P6" s="108"/>
+      <c r="Q6" s="108"/>
+      <c r="R6" s="108"/>
+      <c r="S6" s="108"/>
+      <c r="T6" s="108"/>
+      <c r="U6" s="108"/>
+      <c r="V6" s="108"/>
+      <c r="W6" s="108"/>
+      <c r="X6" s="108"/>
+      <c r="Y6" s="108"/>
+      <c r="Z6" s="108"/>
+      <c r="AA6" s="108"/>
+      <c r="AB6" s="108"/>
+      <c r="AC6" s="108"/>
+      <c r="AD6" s="183"/>
+    </row>
+    <row r="7" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A7" s="944"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="315" t="s">
+        <v>224</v>
+      </c>
+      <c r="F7" s="112"/>
+      <c r="G7" s="111" t="s">
+        <v>225</v>
+      </c>
+      <c r="H7" s="112"/>
+      <c r="I7" s="111" t="s">
+        <v>226</v>
+      </c>
+      <c r="J7" s="112"/>
+      <c r="K7" s="111" t="s">
+        <v>227</v>
+      </c>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+      <c r="O7" s="112"/>
+      <c r="P7" s="112"/>
+      <c r="Q7" s="112"/>
+      <c r="R7" s="112"/>
+      <c r="S7" s="112"/>
+      <c r="T7" s="112"/>
+      <c r="U7" s="112"/>
+      <c r="V7" s="112"/>
+      <c r="W7" s="112"/>
+      <c r="X7" s="112"/>
+      <c r="Y7" s="112"/>
+      <c r="Z7" s="112"/>
+      <c r="AA7" s="111" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB7" s="111"/>
+      <c r="AC7" s="110" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD7" s="184"/>
+    </row>
+    <row r="8" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A8" s="944"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="315" t="s">
+        <v>225</v>
+      </c>
+      <c r="F8" s="112"/>
+      <c r="G8" s="111" t="s">
+        <v>230</v>
+      </c>
+      <c r="H8" s="112"/>
+      <c r="I8" s="111" t="s">
+        <v>231</v>
+      </c>
+      <c r="J8" s="112"/>
+      <c r="K8" s="116" t="s">
+        <v>232</v>
+      </c>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+      <c r="O8" s="112"/>
+      <c r="P8" s="112"/>
+      <c r="Q8" s="112"/>
+      <c r="R8" s="112"/>
+      <c r="S8" s="112"/>
+      <c r="T8" s="112"/>
+      <c r="U8" s="112"/>
+      <c r="V8" s="112"/>
+      <c r="W8" s="112"/>
+      <c r="X8" s="112"/>
+      <c r="Y8" s="112"/>
+      <c r="Z8" s="112"/>
+      <c r="AA8" s="111" t="s">
+        <v>233</v>
+      </c>
+      <c r="AB8" s="112"/>
+      <c r="AC8" s="114" t="s">
+        <v>234</v>
+      </c>
+      <c r="AD8" s="184"/>
+    </row>
+    <row r="9" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A9" s="944"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="316" t="s">
+        <v>235</v>
+      </c>
+      <c r="F9" s="112"/>
+      <c r="G9" s="111" t="s">
+        <v>236</v>
+      </c>
+      <c r="H9" s="112"/>
+      <c r="I9" s="111" t="s">
+        <v>237</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="118" t="s">
+        <v>238</v>
+      </c>
+      <c r="L9" s="118"/>
+      <c r="M9" s="118"/>
+      <c r="N9" s="118"/>
+      <c r="O9" s="118"/>
+      <c r="P9" s="118"/>
+      <c r="Q9" s="118" t="s">
+        <v>239</v>
+      </c>
+      <c r="R9" s="118"/>
+      <c r="S9" s="118"/>
+      <c r="T9" s="118"/>
+      <c r="U9" s="118"/>
+      <c r="V9" s="118"/>
+      <c r="W9" s="118"/>
+      <c r="X9" s="118"/>
+      <c r="Y9" s="118"/>
+      <c r="Z9" s="112"/>
+      <c r="AA9" s="111" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB9" s="112"/>
+      <c r="AC9" s="112"/>
+      <c r="AD9" s="184"/>
+    </row>
+    <row r="10" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A10" s="944"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="115"/>
+      <c r="D10" s="112"/>
+      <c r="E10" s="316" t="s">
+        <v>241</v>
+      </c>
+      <c r="F10" s="112"/>
+      <c r="G10" s="116" t="s">
+        <v>242</v>
+      </c>
+      <c r="H10" s="116"/>
+      <c r="I10" s="116" t="s">
+        <v>243</v>
+      </c>
+      <c r="J10" s="112"/>
+      <c r="K10" s="112" t="s">
+        <v>238</v>
+      </c>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+      <c r="O10" s="112"/>
+      <c r="P10" s="112"/>
+      <c r="Q10" s="112" t="s">
+        <v>239</v>
+      </c>
+      <c r="R10" s="112"/>
+      <c r="S10" s="112"/>
+      <c r="T10" s="112"/>
+      <c r="U10" s="112"/>
+      <c r="V10" s="112"/>
+      <c r="W10" s="112"/>
+      <c r="X10" s="112"/>
+      <c r="Y10" s="112"/>
+      <c r="Z10" s="112"/>
+      <c r="AA10" s="111" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB10" s="112"/>
+      <c r="AC10" s="112"/>
+      <c r="AD10" s="184"/>
+    </row>
+    <row r="11" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A11" s="944"/>
+      <c r="B11" s="198"/>
+      <c r="C11" s="199"/>
+      <c r="D11" s="200"/>
+      <c r="E11" s="317"/>
+      <c r="F11" s="200"/>
+      <c r="G11" s="116" t="s">
+        <v>245</v>
+      </c>
+      <c r="H11" s="291"/>
+      <c r="I11" s="116" t="s">
+        <v>246</v>
+      </c>
+      <c r="J11" s="200"/>
+      <c r="K11" s="111" t="s">
+        <v>247</v>
+      </c>
+      <c r="L11" s="111"/>
+      <c r="M11" s="111" t="s">
+        <v>248</v>
+      </c>
+      <c r="N11" s="111"/>
+      <c r="O11" s="111" t="s">
+        <v>249</v>
+      </c>
+      <c r="P11" s="200"/>
+      <c r="Q11" s="111" t="s">
+        <v>250</v>
+      </c>
+      <c r="R11" s="200"/>
+      <c r="S11" s="200"/>
+      <c r="T11" s="200"/>
+      <c r="U11" s="200"/>
+      <c r="V11" s="200"/>
+      <c r="W11" s="200"/>
+      <c r="X11" s="200"/>
+      <c r="Y11" s="111" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z11" s="200"/>
+      <c r="AA11" s="111" t="s">
+        <v>252</v>
+      </c>
+      <c r="AB11" s="200"/>
+      <c r="AC11" s="200"/>
+      <c r="AD11" s="355"/>
+    </row>
+    <row r="12" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A12" s="944"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="318"/>
+      <c r="F12" s="112"/>
+      <c r="G12" s="116" t="s">
+        <v>253</v>
+      </c>
+      <c r="H12" s="116"/>
+      <c r="I12" s="116" t="s">
+        <v>254</v>
+      </c>
+      <c r="J12" s="112"/>
+      <c r="K12" s="111" t="s">
+        <v>237</v>
+      </c>
+      <c r="L12" s="111"/>
+      <c r="M12" s="111" t="s">
+        <v>237</v>
+      </c>
+      <c r="N12" s="111"/>
+      <c r="O12" s="111" t="s">
+        <v>255</v>
+      </c>
+      <c r="P12" s="112"/>
+      <c r="Q12" s="116" t="s">
+        <v>256</v>
+      </c>
+      <c r="R12" s="112"/>
+      <c r="S12" s="112"/>
+      <c r="T12" s="112"/>
+      <c r="U12" s="112"/>
+      <c r="V12" s="112"/>
+      <c r="W12" s="112"/>
+      <c r="X12" s="112"/>
+      <c r="Y12" s="111" t="s">
+        <v>257</v>
+      </c>
+      <c r="Z12" s="112"/>
+      <c r="AA12" s="111" t="s">
+        <v>258</v>
+      </c>
+      <c r="AB12" s="112"/>
+      <c r="AC12" s="112"/>
+      <c r="AD12" s="184"/>
+    </row>
+    <row r="13" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A13" s="944"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="115"/>
+      <c r="D13" s="112"/>
+      <c r="E13" s="318"/>
+      <c r="F13" s="112"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="112"/>
+      <c r="J13" s="112"/>
+      <c r="K13" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="L13" s="116"/>
+      <c r="M13" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="N13" s="112"/>
+      <c r="O13" s="111" t="s">
+        <v>237</v>
+      </c>
+      <c r="P13" s="112"/>
+      <c r="Q13" s="166"/>
+      <c r="R13" s="118"/>
+      <c r="S13" s="118"/>
+      <c r="T13" s="118"/>
+      <c r="U13" s="118"/>
+      <c r="V13" s="118"/>
+      <c r="W13" s="118"/>
+      <c r="X13" s="112"/>
+      <c r="Y13" s="111" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z13" s="112"/>
+      <c r="AA13" s="116" t="s">
+        <v>262</v>
+      </c>
+      <c r="AB13" s="112"/>
+      <c r="AC13" s="112"/>
+      <c r="AD13" s="184"/>
+    </row>
+    <row r="14" spans="1:30" ht="11.25" customHeight="1">
+      <c r="A14" s="944"/>
+      <c r="B14" s="113"/>
+      <c r="C14" s="115"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="318"/>
+      <c r="F14" s="112"/>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+      <c r="I14" s="112"/>
+      <c r="J14" s="112"/>
+      <c r="K14" s="116" t="s">
+        <v>263</v>
+      </c>
+      <c r="L14" s="116"/>
+      <c r="M14" s="116" t="s">
+        <v>264</v>
+      </c>
+      <c r="N14" s="112"/>
+      <c r="O14" s="116" t="s">
+        <v>259</v>
+      </c>
+      <c r="P14" s="112"/>
+      <c r="Q14" s="111" t="s">
+        <v>265</v>
+      </c>
+      <c r="R14" s="111"/>
+      <c r="S14" s="111" t="s">
+        <v>266</v>
+      </c>
+      <c r="T14" s="112"/>
+      <c r="U14" s="350" t="s">
+        <v>267</v>
+      </c>
+      <c r="V14" s="112"/>
+      <c r="W14" s="111" t="s">
+        <v>251</v>
+      </c>
+      <c r="X14" s="111"/>
+      <c r="Y14" s="116" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z14" s="112"/>
+      <c r="AA14" s="116" t="s">
+        <v>269</v>
+      </c>
+      <c r="AB14" s="112"/>
+      <c r="AC14" s="112"/>
+      <c r="AD14" s="184"/>
+    </row>
+    <row r="15" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A15" s="944"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="115"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="318"/>
+      <c r="F15" s="112"/>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+      <c r="I15" s="112"/>
+      <c r="J15" s="112"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="116"/>
+      <c r="N15" s="112"/>
+      <c r="O15" s="116" t="s">
+        <v>270</v>
+      </c>
+      <c r="P15" s="112"/>
+      <c r="Q15" s="111" t="s">
+        <v>271</v>
+      </c>
+      <c r="R15" s="111"/>
+      <c r="S15" s="111" t="s">
+        <v>257</v>
+      </c>
+      <c r="T15" s="112"/>
+      <c r="U15" s="351" t="s">
+        <v>267</v>
+      </c>
+      <c r="V15" s="112"/>
+      <c r="W15" s="111" t="s">
+        <v>272</v>
+      </c>
+      <c r="X15" s="111"/>
+      <c r="Y15" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="Z15" s="112"/>
+      <c r="AA15" s="116" t="s">
+        <v>253</v>
+      </c>
+      <c r="AB15" s="112"/>
+      <c r="AC15" s="112"/>
+      <c r="AD15" s="184"/>
+    </row>
+    <row r="16" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A16" s="944"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="110" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="111"/>
+      <c r="E16" s="318"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="112"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
+      <c r="M16" s="116"/>
+      <c r="N16" s="112"/>
+      <c r="O16" s="116"/>
+      <c r="P16" s="112"/>
+      <c r="Q16" s="111" t="s">
+        <v>237</v>
+      </c>
+      <c r="R16" s="112"/>
+      <c r="S16" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="T16" s="112"/>
+      <c r="U16" s="112"/>
+      <c r="V16" s="112"/>
+      <c r="W16" s="111" t="s">
+        <v>261</v>
+      </c>
+      <c r="X16" s="111"/>
+      <c r="Y16" s="116" t="s">
+        <v>274</v>
+      </c>
+      <c r="Z16" s="112"/>
+      <c r="AA16" s="116" t="s">
+        <v>275</v>
+      </c>
+      <c r="AB16" s="112"/>
+      <c r="AC16" s="112"/>
+      <c r="AD16" s="184"/>
+    </row>
+    <row r="17" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A17" s="944"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="114" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="116"/>
+      <c r="E17" s="318"/>
+      <c r="F17" s="112"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="112"/>
+      <c r="I17" s="112"/>
+      <c r="J17" s="112"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="112"/>
+      <c r="O17" s="112"/>
+      <c r="P17" s="112"/>
+      <c r="Q17" s="116" t="s">
+        <v>260</v>
+      </c>
+      <c r="R17" s="112"/>
+      <c r="S17" s="116" t="s">
+        <v>276</v>
+      </c>
+      <c r="T17" s="112"/>
+      <c r="U17" s="112"/>
+      <c r="V17" s="112"/>
+      <c r="W17" s="116" t="s">
+        <v>277</v>
+      </c>
+      <c r="X17" s="111"/>
+      <c r="Y17" s="116"/>
+      <c r="Z17" s="112"/>
+      <c r="AA17" s="116" t="s">
+        <v>278</v>
+      </c>
+      <c r="AB17" s="112"/>
+      <c r="AC17" s="112"/>
+      <c r="AD17" s="184"/>
+    </row>
+    <row r="18" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A18" s="944"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="115"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="318"/>
+      <c r="F18" s="112"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+      <c r="I18" s="112"/>
+      <c r="J18" s="112"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+      <c r="O18" s="112"/>
+      <c r="P18" s="112"/>
+      <c r="Q18" s="116" t="s">
+        <v>279</v>
+      </c>
+      <c r="R18" s="112"/>
+      <c r="S18" s="112"/>
+      <c r="T18" s="112"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="112"/>
+      <c r="W18" s="116" t="s">
+        <v>274</v>
+      </c>
+      <c r="X18" s="116"/>
+      <c r="Y18" s="112"/>
+      <c r="Z18" s="112"/>
+      <c r="AA18" s="167" t="s">
+        <v>280</v>
+      </c>
+      <c r="AB18" s="112"/>
+      <c r="AC18" s="112"/>
+      <c r="AD18" s="184"/>
+    </row>
+    <row r="19" spans="1:30" ht="3" customHeight="1">
+      <c r="A19" s="944"/>
+      <c r="B19" s="319"/>
+      <c r="C19" s="320"/>
+      <c r="D19" s="321"/>
+      <c r="E19" s="322"/>
+      <c r="F19" s="321"/>
+      <c r="G19" s="321"/>
+      <c r="H19" s="321"/>
+      <c r="I19" s="321"/>
+      <c r="J19" s="321"/>
+      <c r="K19" s="321"/>
+      <c r="L19" s="321"/>
+      <c r="M19" s="321"/>
+      <c r="N19" s="321"/>
+      <c r="O19" s="321"/>
+      <c r="P19" s="321"/>
+      <c r="Q19" s="290"/>
+      <c r="R19" s="321"/>
+      <c r="S19" s="321"/>
+      <c r="T19" s="321"/>
+      <c r="U19" s="321"/>
+      <c r="V19" s="321"/>
+      <c r="W19" s="166"/>
+      <c r="X19" s="166"/>
+      <c r="Y19" s="321"/>
+      <c r="Z19" s="321"/>
+      <c r="AA19" s="321"/>
+      <c r="AB19" s="321"/>
+      <c r="AC19" s="321"/>
+      <c r="AD19" s="356"/>
+    </row>
+    <row r="20" spans="1:30" ht="3" customHeight="1">
+      <c r="A20" s="944"/>
+      <c r="B20" s="130"/>
+      <c r="AD20" s="186"/>
+    </row>
+    <row r="21" spans="1:30" ht="3.75" customHeight="1">
+      <c r="A21" s="944"/>
+      <c r="B21" s="130"/>
+      <c r="AD21" s="186"/>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="944"/>
+      <c r="B22" s="130"/>
+      <c r="C22" s="146" t="s">
+        <v>417</v>
+      </c>
+      <c r="E22" s="128"/>
+      <c r="G22" s="160">
+        <v>23442.254000000004</v>
+      </c>
+      <c r="H22" s="160"/>
+      <c r="I22" s="160">
+        <v>1294.5060000000001</v>
+      </c>
+      <c r="J22" s="160"/>
+      <c r="K22" s="160">
+        <v>1893.9460000000001</v>
+      </c>
+      <c r="L22" s="160"/>
+      <c r="M22" s="160">
+        <v>2124.5129999999999</v>
+      </c>
+      <c r="N22" s="160"/>
+      <c r="O22" s="160">
+        <v>3566.0809999999997</v>
+      </c>
+      <c r="P22" s="160"/>
+      <c r="Q22" s="160">
+        <v>171438.995</v>
+      </c>
+      <c r="R22" s="160"/>
+      <c r="S22" s="160">
+        <v>35224.996999999996</v>
+      </c>
+      <c r="T22" s="160"/>
+      <c r="U22" s="160">
+        <v>620.10699999999997</v>
+      </c>
+      <c r="V22" s="160"/>
+      <c r="W22" s="160">
+        <v>9683.15</v>
+      </c>
+      <c r="X22" s="160"/>
+      <c r="Y22" s="160">
+        <v>13983.428</v>
+      </c>
+      <c r="Z22" s="160"/>
+      <c r="AA22" s="160">
+        <v>5734.5189999999984</v>
+      </c>
+      <c r="AB22" s="160"/>
+      <c r="AC22" s="335">
+        <v>269006.49599999993</v>
+      </c>
+      <c r="AD22" s="186"/>
+    </row>
+    <row r="23" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A23" s="944"/>
+      <c r="B23" s="130"/>
+      <c r="AD23" s="186"/>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="944"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="146">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="128"/>
+      <c r="G24" s="160">
+        <v>26236.810999999998</v>
+      </c>
+      <c r="H24" s="160"/>
+      <c r="I24" s="160">
+        <v>638.67999999999995</v>
+      </c>
+      <c r="J24" s="160"/>
+      <c r="K24" s="160">
+        <v>1902.6130000000001</v>
+      </c>
+      <c r="L24" s="160"/>
+      <c r="M24" s="160">
+        <v>1667.8609999999999</v>
+      </c>
+      <c r="N24" s="160"/>
+      <c r="O24" s="160">
+        <v>3168.7489999999998</v>
+      </c>
+      <c r="P24" s="160"/>
+      <c r="Q24" s="160">
+        <v>161140.08900000001</v>
+      </c>
+      <c r="R24" s="160"/>
+      <c r="S24" s="160">
+        <v>33590.285000000003</v>
+      </c>
+      <c r="T24" s="160"/>
+      <c r="U24" s="160">
+        <v>986.50699999999983</v>
+      </c>
+      <c r="V24" s="160"/>
+      <c r="W24" s="160">
+        <v>10618.743</v>
+      </c>
+      <c r="X24" s="160"/>
+      <c r="Y24" s="160">
+        <v>23787.527999999998</v>
+      </c>
+      <c r="Z24" s="160"/>
+      <c r="AA24" s="160">
+        <v>6493.0060000000003</v>
+      </c>
+      <c r="AB24" s="205"/>
+      <c r="AC24" s="357">
+        <v>270230.87200000003</v>
+      </c>
+      <c r="AD24" s="187"/>
+    </row>
+    <row r="25" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A25" s="944"/>
+      <c r="B25" s="130"/>
+      <c r="AD25" s="187"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="944"/>
+      <c r="B26" s="130"/>
+      <c r="C26" s="146">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="128"/>
+      <c r="G26" s="160">
+        <v>25603.437999999998</v>
+      </c>
+      <c r="H26" s="160"/>
+      <c r="I26" s="160">
+        <v>343.38900000000001</v>
+      </c>
+      <c r="J26" s="160"/>
+      <c r="K26" s="160">
+        <v>1565.5419999999997</v>
+      </c>
+      <c r="L26" s="160"/>
+      <c r="M26" s="160">
+        <v>1729.3939999999998</v>
+      </c>
+      <c r="N26" s="160"/>
+      <c r="O26" s="160">
+        <v>4193.8859999999995</v>
+      </c>
+      <c r="P26" s="160"/>
+      <c r="Q26" s="160">
+        <v>218807.01300000004</v>
+      </c>
+      <c r="R26" s="160"/>
+      <c r="S26" s="160">
+        <v>29799.621000000003</v>
+      </c>
+      <c r="T26" s="160"/>
+      <c r="U26" s="160">
+        <v>3788.8080000000004</v>
+      </c>
+      <c r="V26" s="160"/>
+      <c r="W26" s="160">
+        <v>12538.75</v>
+      </c>
+      <c r="X26" s="160"/>
+      <c r="Y26" s="160">
+        <v>7776.0820000000003</v>
+      </c>
+      <c r="Z26" s="160"/>
+      <c r="AA26" s="160">
+        <v>4252.1119999999992</v>
+      </c>
+      <c r="AB26" s="205"/>
+      <c r="AC26" s="357">
+        <v>310398.03500000009</v>
+      </c>
+      <c r="AD26" s="187"/>
+    </row>
+    <row r="27" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A27" s="944"/>
+      <c r="B27" s="130"/>
+      <c r="AD27" s="187"/>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" s="944"/>
+      <c r="B28" s="130"/>
+      <c r="C28" s="146">
+        <v>2022</v>
+      </c>
+      <c r="E28" s="128"/>
+      <c r="G28" s="160">
+        <v>31314.378999999997</v>
+      </c>
+      <c r="H28" s="160"/>
+      <c r="I28" s="160">
+        <v>415.00200000000001</v>
+      </c>
+      <c r="J28" s="160"/>
+      <c r="K28" s="160">
+        <v>1573.6209999999999</v>
+      </c>
+      <c r="L28" s="160"/>
+      <c r="M28" s="160">
+        <v>2024.675</v>
+      </c>
+      <c r="N28" s="160"/>
+      <c r="O28" s="160">
+        <v>6906.6670000000004</v>
+      </c>
+      <c r="P28" s="160"/>
+      <c r="Q28" s="160">
+        <v>312313.815</v>
+      </c>
+      <c r="R28" s="160"/>
+      <c r="S28" s="160">
+        <v>36876.58</v>
+      </c>
+      <c r="T28" s="160"/>
+      <c r="U28" s="160">
+        <v>4445.6890000000003</v>
+      </c>
+      <c r="V28" s="160"/>
+      <c r="W28" s="160">
+        <v>14098.718999999999</v>
+      </c>
+      <c r="X28" s="160"/>
+      <c r="Y28" s="160">
+        <v>7889.5019999999995</v>
+      </c>
+      <c r="Z28" s="160"/>
+      <c r="AA28" s="160">
+        <v>8734.9120000000003</v>
+      </c>
+      <c r="AB28" s="205"/>
+      <c r="AC28" s="357">
+        <v>426593.56099999999</v>
+      </c>
+      <c r="AD28" s="187"/>
+    </row>
+    <row r="29" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A29" s="944"/>
+      <c r="B29" s="130"/>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="131"/>
+      <c r="L29" s="131"/>
+      <c r="M29" s="131"/>
+      <c r="N29" s="131"/>
+      <c r="O29" s="131"/>
+      <c r="P29" s="131"/>
+      <c r="Q29" s="131"/>
+      <c r="R29" s="131"/>
+      <c r="S29" s="131"/>
+      <c r="T29" s="131"/>
+      <c r="U29" s="131"/>
+      <c r="V29" s="131"/>
+      <c r="W29" s="131"/>
+      <c r="X29" s="131"/>
+      <c r="Y29" s="131"/>
+      <c r="Z29" s="131"/>
+      <c r="AA29" s="131"/>
+      <c r="AB29" s="131"/>
+      <c r="AC29" s="357"/>
+      <c r="AD29" s="187"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" s="944"/>
+      <c r="B30" s="130"/>
+      <c r="C30" s="146">
+        <v>2026</v>
+      </c>
+      <c r="D30" s="231"/>
+      <c r="E30" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="G30" s="160">
+        <v>3660.77</v>
+      </c>
+      <c r="H30" s="160"/>
+      <c r="I30" s="160">
+        <v>209.95499999999998</v>
+      </c>
+      <c r="J30" s="160"/>
+      <c r="K30" s="160">
+        <v>214.30500000000001</v>
+      </c>
+      <c r="L30" s="160"/>
+      <c r="M30" s="160">
+        <v>266.79699999999997</v>
+      </c>
+      <c r="N30" s="160"/>
+      <c r="O30" s="160">
+        <v>687.80899999999997</v>
+      </c>
+      <c r="P30" s="160"/>
+      <c r="Q30" s="160">
+        <v>29681.877</v>
+      </c>
+      <c r="R30" s="160"/>
+      <c r="S30" s="160">
+        <v>5952.8060000000005</v>
+      </c>
+      <c r="T30" s="160"/>
+      <c r="U30" s="160">
+        <v>61.097999999999999</v>
+      </c>
+      <c r="V30" s="160"/>
+      <c r="W30" s="160">
+        <v>1294.136</v>
+      </c>
+      <c r="X30" s="160"/>
+      <c r="Y30" s="160">
+        <v>1035.3420000000001</v>
+      </c>
+      <c r="Z30" s="160"/>
+      <c r="AA30" s="160">
+        <v>751.90899999999999</v>
+      </c>
+      <c r="AB30" s="160"/>
+      <c r="AC30" s="335">
+        <v>43816.803999999996</v>
+      </c>
+      <c r="AD30" s="187"/>
+    </row>
+    <row r="31" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A31" s="944"/>
+      <c r="B31" s="130"/>
+      <c r="C31" s="264"/>
+      <c r="D31" s="323"/>
+      <c r="E31" s="138"/>
+      <c r="G31" s="160"/>
+      <c r="H31" s="160"/>
+      <c r="I31" s="160"/>
+      <c r="J31" s="160"/>
+      <c r="K31" s="160"/>
+      <c r="L31" s="160"/>
+      <c r="M31" s="160"/>
+      <c r="N31" s="160"/>
+      <c r="O31" s="160"/>
+      <c r="P31" s="160"/>
+      <c r="Q31" s="160"/>
+      <c r="R31" s="160"/>
+      <c r="S31" s="160"/>
+      <c r="T31" s="160"/>
+      <c r="U31" s="160"/>
+      <c r="V31" s="160"/>
+      <c r="W31" s="160"/>
+      <c r="X31" s="160"/>
+      <c r="Y31" s="160"/>
+      <c r="Z31" s="160"/>
+      <c r="AA31" s="160"/>
+      <c r="AB31" s="160"/>
+      <c r="AC31" s="335"/>
+      <c r="AD31" s="187"/>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" s="944"/>
+      <c r="B32" s="130"/>
+      <c r="C32" s="146">
+        <v>2025</v>
+      </c>
+      <c r="D32" s="324"/>
+      <c r="E32" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="G32" s="160">
+        <v>3976.84</v>
+      </c>
+      <c r="H32" s="160"/>
+      <c r="I32" s="160">
+        <v>206.88200000000001</v>
+      </c>
+      <c r="J32" s="160"/>
+      <c r="K32" s="160">
+        <v>264.03999999999996</v>
+      </c>
+      <c r="L32" s="160"/>
+      <c r="M32" s="160">
+        <v>675.38</v>
+      </c>
+      <c r="N32" s="160"/>
+      <c r="O32" s="160">
+        <v>31.319000000000003</v>
+      </c>
+      <c r="P32" s="160"/>
+      <c r="Q32" s="160">
+        <v>25052.574000000001</v>
+      </c>
+      <c r="R32" s="160"/>
+      <c r="S32" s="160">
+        <v>6017.1149999999998</v>
+      </c>
+      <c r="T32" s="160"/>
+      <c r="U32" s="160">
+        <v>64.052999999999997</v>
+      </c>
+      <c r="V32" s="160"/>
+      <c r="W32" s="160">
+        <v>1863.3150000000001</v>
+      </c>
+      <c r="X32" s="160"/>
+      <c r="Y32" s="160">
+        <v>3674.6550000000002</v>
+      </c>
+      <c r="Z32" s="160"/>
+      <c r="AA32" s="160">
+        <v>958.55899999999997</v>
+      </c>
+      <c r="AB32" s="62"/>
+      <c r="AC32" s="335">
+        <v>42784.732000000004</v>
+      </c>
+      <c r="AD32" s="187"/>
+    </row>
+    <row r="33" spans="1:58" ht="3.75" customHeight="1">
+      <c r="A33" s="944"/>
+      <c r="B33" s="130"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="221"/>
+      <c r="E33" s="146"/>
+      <c r="G33" s="325"/>
+      <c r="H33" s="156"/>
+      <c r="I33" s="325"/>
+      <c r="J33" s="156"/>
+      <c r="K33" s="325"/>
+      <c r="L33" s="156"/>
+      <c r="M33" s="325"/>
+      <c r="N33" s="156"/>
+      <c r="O33" s="325"/>
+      <c r="P33" s="156"/>
+      <c r="Q33" s="325"/>
+      <c r="R33" s="156"/>
+      <c r="S33" s="325"/>
+      <c r="T33" s="156"/>
+      <c r="U33" s="325"/>
+      <c r="V33" s="156"/>
+      <c r="W33" s="325"/>
+      <c r="X33" s="156"/>
+      <c r="Y33" s="325"/>
+      <c r="Z33" s="156"/>
+      <c r="AA33" s="325"/>
+      <c r="AB33" s="129"/>
+      <c r="AC33" s="325"/>
+      <c r="AD33" s="187"/>
+    </row>
+    <row r="34" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A34" s="944"/>
+      <c r="B34" s="206"/>
+      <c r="C34" s="266"/>
+      <c r="D34" s="326"/>
+      <c r="E34" s="267"/>
+      <c r="F34" s="327"/>
+      <c r="G34" s="175"/>
+      <c r="H34" s="158"/>
+      <c r="I34" s="175"/>
+      <c r="J34" s="158"/>
+      <c r="K34" s="175"/>
+      <c r="L34" s="158"/>
+      <c r="M34" s="175"/>
+      <c r="N34" s="158"/>
+      <c r="O34" s="175"/>
+      <c r="P34" s="158"/>
+      <c r="Q34" s="175"/>
+      <c r="R34" s="158"/>
+      <c r="S34" s="175"/>
+      <c r="T34" s="158"/>
+      <c r="U34" s="175"/>
+      <c r="V34" s="158"/>
+      <c r="W34" s="175"/>
+      <c r="X34" s="158"/>
+      <c r="Y34" s="175"/>
+      <c r="Z34" s="158"/>
+      <c r="AA34" s="175"/>
+      <c r="AB34" s="358"/>
+      <c r="AC34" s="175"/>
+      <c r="AD34" s="359"/>
+    </row>
+    <row r="35" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A35" s="944"/>
+      <c r="B35" s="328"/>
+      <c r="C35" s="329"/>
+      <c r="D35" s="330"/>
+      <c r="E35" s="331"/>
+      <c r="F35" s="332"/>
+      <c r="G35" s="333"/>
+      <c r="H35" s="334"/>
+      <c r="I35" s="333"/>
+      <c r="J35" s="334"/>
+      <c r="K35" s="333"/>
+      <c r="L35" s="334"/>
+      <c r="M35" s="333"/>
+      <c r="N35" s="334"/>
+      <c r="O35" s="333"/>
+      <c r="P35" s="334"/>
+      <c r="Q35" s="333"/>
+      <c r="R35" s="334"/>
+      <c r="S35" s="333"/>
+      <c r="T35" s="334"/>
+      <c r="U35" s="333"/>
+      <c r="V35" s="334"/>
+      <c r="W35" s="333"/>
+      <c r="X35" s="334"/>
+      <c r="Y35" s="333"/>
+      <c r="Z35" s="334"/>
+      <c r="AA35" s="333"/>
+      <c r="AB35" s="360"/>
+      <c r="AC35" s="333"/>
+      <c r="AD35" s="361"/>
+    </row>
+    <row r="36" spans="1:58">
+      <c r="A36" s="944"/>
+      <c r="B36" s="124"/>
+      <c r="C36" s="928">
+        <v>2026</v>
+      </c>
+      <c r="D36" s="929"/>
+      <c r="E36" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="G36" s="335">
+        <v>1814.1210000000001</v>
+      </c>
+      <c r="H36" s="225"/>
+      <c r="I36" s="335">
+        <v>93.995999999999995</v>
+      </c>
+      <c r="J36" s="225"/>
+      <c r="K36" s="335">
+        <v>168.97800000000001</v>
+      </c>
+      <c r="L36" s="225"/>
+      <c r="M36" s="335">
+        <v>121.139</v>
+      </c>
+      <c r="N36" s="225"/>
+      <c r="O36" s="335">
+        <v>343.93799999999999</v>
+      </c>
+      <c r="P36" s="225"/>
+      <c r="Q36" s="335">
+        <v>14534.925999999999</v>
+      </c>
+      <c r="R36" s="225"/>
+      <c r="S36" s="335">
+        <v>2758.7069999999999</v>
+      </c>
+      <c r="T36" s="225"/>
+      <c r="U36" s="335">
+        <v>26.518000000000001</v>
+      </c>
+      <c r="V36" s="225"/>
+      <c r="W36" s="335">
+        <v>544.99599999999998</v>
+      </c>
+      <c r="X36" s="225"/>
+      <c r="Y36" s="335">
+        <v>603.10199999999998</v>
+      </c>
+      <c r="Z36" s="225"/>
+      <c r="AA36" s="335">
+        <v>227.86099999999999</v>
+      </c>
+      <c r="AB36" s="62"/>
+      <c r="AC36" s="335">
+        <v>21238.281999999996</v>
+      </c>
+      <c r="AD36" s="187"/>
+      <c r="AE36" s="348"/>
+      <c r="AF36" s="210"/>
+      <c r="AG36" s="146"/>
+      <c r="AH36" s="127"/>
+      <c r="AJ36" s="357"/>
+      <c r="AK36" s="223"/>
+      <c r="AL36" s="357"/>
+      <c r="AM36" s="223"/>
+      <c r="AN36" s="357"/>
+      <c r="AO36" s="223"/>
+      <c r="AP36" s="357"/>
+      <c r="AQ36" s="223"/>
+      <c r="AR36" s="357"/>
+      <c r="AS36" s="223"/>
+      <c r="AT36" s="357"/>
+      <c r="AU36" s="223"/>
+      <c r="AV36" s="357"/>
+      <c r="AW36" s="223"/>
+      <c r="AX36" s="357"/>
+      <c r="AY36" s="223"/>
+      <c r="AZ36" s="357"/>
+      <c r="BA36" s="223"/>
+      <c r="BB36" s="357"/>
+      <c r="BC36" s="223"/>
+      <c r="BD36" s="357"/>
+      <c r="BE36" s="205"/>
+      <c r="BF36" s="357"/>
+    </row>
+    <row r="37" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A37" s="944"/>
+      <c r="B37" s="124"/>
+      <c r="C37" s="928"/>
+      <c r="D37" s="928"/>
+      <c r="E37" s="136"/>
+      <c r="G37" s="129"/>
+      <c r="H37" s="129"/>
+      <c r="I37" s="129"/>
+      <c r="J37" s="129"/>
+      <c r="K37" s="129"/>
+      <c r="L37" s="129"/>
+      <c r="M37" s="129"/>
+      <c r="N37" s="129"/>
+      <c r="O37" s="129"/>
+      <c r="P37" s="129"/>
+      <c r="Q37" s="129"/>
+      <c r="R37" s="129"/>
+      <c r="S37" s="129"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="129"/>
+      <c r="V37" s="129"/>
+      <c r="W37" s="129"/>
+      <c r="X37" s="129"/>
+      <c r="Y37" s="129"/>
+      <c r="Z37" s="129"/>
+      <c r="AA37" s="129"/>
+      <c r="AC37" s="129"/>
+      <c r="AD37" s="187"/>
+      <c r="AF37" s="210"/>
+      <c r="AG37" s="210"/>
+      <c r="AH37" s="190"/>
+      <c r="AJ37" s="131"/>
+      <c r="AK37" s="131"/>
+      <c r="AL37" s="131"/>
+      <c r="AM37" s="131"/>
+      <c r="AN37" s="131"/>
+      <c r="AO37" s="131"/>
+      <c r="AP37" s="131"/>
+      <c r="AQ37" s="131"/>
+      <c r="AR37" s="131"/>
+      <c r="AS37" s="131"/>
+      <c r="AT37" s="131"/>
+      <c r="AU37" s="131"/>
+      <c r="AV37" s="131"/>
+      <c r="AW37" s="131"/>
+      <c r="AX37" s="131"/>
+      <c r="AY37" s="131"/>
+      <c r="AZ37" s="131"/>
+      <c r="BA37" s="131"/>
+      <c r="BB37" s="131"/>
+      <c r="BC37" s="131"/>
+      <c r="BD37" s="131"/>
+      <c r="BF37" s="131"/>
+    </row>
+    <row r="38" spans="1:58">
+      <c r="A38" s="944"/>
+      <c r="B38" s="124"/>
+      <c r="C38" s="930"/>
+      <c r="D38" s="929"/>
+      <c r="E38" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="G38" s="335">
+        <v>1846.6489999999999</v>
+      </c>
+      <c r="H38" s="225"/>
+      <c r="I38" s="335">
+        <v>115.959</v>
+      </c>
+      <c r="J38" s="225"/>
+      <c r="K38" s="335">
+        <v>45.326999999999998</v>
+      </c>
+      <c r="L38" s="225"/>
+      <c r="M38" s="335">
+        <v>145.65799999999999</v>
+      </c>
+      <c r="N38" s="225"/>
+      <c r="O38" s="335">
+        <v>343.87099999999998</v>
+      </c>
+      <c r="P38" s="225"/>
+      <c r="Q38" s="335">
+        <v>15146.950999999999</v>
+      </c>
+      <c r="R38" s="225"/>
+      <c r="S38" s="335">
+        <v>3194.0990000000002</v>
+      </c>
+      <c r="T38" s="225"/>
+      <c r="U38" s="335">
+        <v>34.58</v>
+      </c>
+      <c r="V38" s="225"/>
+      <c r="W38" s="335">
+        <v>749.14</v>
+      </c>
+      <c r="X38" s="225"/>
+      <c r="Y38" s="335">
+        <v>432.24</v>
+      </c>
+      <c r="Z38" s="225"/>
+      <c r="AA38" s="335">
+        <v>524.048</v>
+      </c>
+      <c r="AB38" s="62"/>
+      <c r="AC38" s="335">
+        <v>22578.522000000004</v>
+      </c>
+      <c r="AD38" s="187"/>
+      <c r="AF38" s="210"/>
+      <c r="AG38" s="146"/>
+      <c r="AH38" s="127"/>
+      <c r="AJ38" s="357"/>
+      <c r="AK38" s="223"/>
+      <c r="AL38" s="357"/>
+      <c r="AM38" s="223"/>
+      <c r="AN38" s="357"/>
+      <c r="AO38" s="223"/>
+      <c r="AP38" s="357"/>
+      <c r="AQ38" s="223"/>
+      <c r="AR38" s="357"/>
+      <c r="AS38" s="223"/>
+      <c r="AT38" s="357"/>
+      <c r="AU38" s="223"/>
+      <c r="AV38" s="357"/>
+      <c r="AW38" s="223"/>
+      <c r="AX38" s="357"/>
+      <c r="AY38" s="223"/>
+      <c r="AZ38" s="357"/>
+      <c r="BA38" s="223"/>
+      <c r="BB38" s="357"/>
+      <c r="BC38" s="223"/>
+      <c r="BD38" s="357"/>
+      <c r="BE38" s="205"/>
+      <c r="BF38" s="357"/>
+    </row>
+    <row r="39" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A39" s="944"/>
+      <c r="B39" s="124"/>
+      <c r="C39" s="928"/>
+      <c r="D39" s="928"/>
+      <c r="E39" s="136"/>
+      <c r="G39" s="129"/>
+      <c r="H39" s="129"/>
+      <c r="I39" s="129"/>
+      <c r="J39" s="129"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="129"/>
+      <c r="M39" s="129"/>
+      <c r="N39" s="129"/>
+      <c r="O39" s="129"/>
+      <c r="P39" s="129"/>
+      <c r="Q39" s="129"/>
+      <c r="R39" s="129"/>
+      <c r="S39" s="129"/>
+      <c r="T39" s="129"/>
+      <c r="U39" s="129"/>
+      <c r="V39" s="129"/>
+      <c r="W39" s="129"/>
+      <c r="X39" s="129"/>
+      <c r="Y39" s="129"/>
+      <c r="Z39" s="129"/>
+      <c r="AA39" s="129"/>
+      <c r="AC39" s="129"/>
+      <c r="AD39" s="187"/>
+      <c r="AF39" s="210"/>
+      <c r="AG39" s="210"/>
+      <c r="AH39" s="190"/>
+      <c r="AJ39" s="131"/>
+      <c r="AK39" s="131"/>
+      <c r="AL39" s="131"/>
+      <c r="AM39" s="131"/>
+      <c r="AN39" s="131"/>
+      <c r="AO39" s="131"/>
+      <c r="AP39" s="131"/>
+      <c r="AQ39" s="131"/>
+      <c r="AR39" s="131"/>
+      <c r="AS39" s="131"/>
+      <c r="AT39" s="131"/>
+      <c r="AU39" s="131"/>
+      <c r="AV39" s="131"/>
+      <c r="AW39" s="131"/>
+      <c r="AX39" s="131"/>
+      <c r="AY39" s="131"/>
+      <c r="AZ39" s="131"/>
+      <c r="BA39" s="131"/>
+      <c r="BB39" s="131"/>
+      <c r="BC39" s="131"/>
+      <c r="BD39" s="131"/>
+      <c r="BF39" s="131"/>
+    </row>
+    <row r="40" spans="1:58">
+      <c r="A40" s="944"/>
+      <c r="B40" s="124"/>
+      <c r="C40" s="928">
+        <v>2025</v>
+      </c>
+      <c r="D40" s="929"/>
+      <c r="E40" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="G40" s="335">
+        <v>1883.4159999999999</v>
+      </c>
+      <c r="H40" s="225"/>
+      <c r="I40" s="335">
+        <v>117.026</v>
+      </c>
+      <c r="J40" s="225"/>
+      <c r="K40" s="335">
+        <v>101.211</v>
+      </c>
+      <c r="L40" s="225"/>
+      <c r="M40" s="335">
+        <v>146.84</v>
+      </c>
+      <c r="N40" s="225"/>
+      <c r="O40" s="335">
+        <v>320.93</v>
+      </c>
+      <c r="P40" s="225"/>
+      <c r="Q40" s="335">
+        <v>16655.72</v>
+      </c>
+      <c r="R40" s="225"/>
+      <c r="S40" s="335">
+        <v>3226.7710000000002</v>
+      </c>
+      <c r="T40" s="225"/>
+      <c r="U40" s="335">
+        <v>54.871000000000002</v>
+      </c>
+      <c r="V40" s="225"/>
+      <c r="W40" s="335">
+        <v>653.31600000000003</v>
+      </c>
+      <c r="X40" s="225"/>
+      <c r="Y40" s="335">
+        <v>1254.1990000000001</v>
+      </c>
+      <c r="Z40" s="225"/>
+      <c r="AA40" s="335">
+        <v>396.99900000000002</v>
+      </c>
+      <c r="AB40" s="62"/>
+      <c r="AC40" s="335">
+        <v>24811.298999999999</v>
+      </c>
+      <c r="AD40" s="187"/>
+      <c r="AF40" s="210"/>
+      <c r="AG40" s="146"/>
+      <c r="AH40" s="127"/>
+      <c r="AJ40" s="357"/>
+      <c r="AK40" s="223"/>
+      <c r="AL40" s="357"/>
+      <c r="AM40" s="223"/>
+      <c r="AN40" s="357"/>
+      <c r="AO40" s="223"/>
+      <c r="AP40" s="357"/>
+      <c r="AQ40" s="223"/>
+      <c r="AR40" s="357"/>
+      <c r="AS40" s="223"/>
+      <c r="AT40" s="357"/>
+      <c r="AU40" s="223"/>
+      <c r="AV40" s="357"/>
+      <c r="AW40" s="223"/>
+      <c r="AX40" s="357"/>
+      <c r="AY40" s="223"/>
+      <c r="AZ40" s="357"/>
+      <c r="BA40" s="223"/>
+      <c r="BB40" s="357"/>
+      <c r="BC40" s="223"/>
+      <c r="BD40" s="357"/>
+      <c r="BE40" s="205"/>
+      <c r="BF40" s="357"/>
+    </row>
+    <row r="41" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A41" s="944"/>
+      <c r="B41" s="124"/>
+      <c r="C41" s="928"/>
+      <c r="D41" s="928"/>
+      <c r="E41" s="136"/>
+      <c r="G41" s="129"/>
+      <c r="H41" s="129"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="129"/>
+      <c r="K41" s="129"/>
+      <c r="L41" s="129"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="129"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="129"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="129"/>
+      <c r="S41" s="129"/>
+      <c r="T41" s="129"/>
+      <c r="U41" s="129"/>
+      <c r="V41" s="129"/>
+      <c r="W41" s="129"/>
+      <c r="X41" s="129"/>
+      <c r="Y41" s="129"/>
+      <c r="Z41" s="129"/>
+      <c r="AA41" s="129"/>
+      <c r="AC41" s="129"/>
+      <c r="AD41" s="187"/>
+      <c r="AF41" s="210"/>
+      <c r="AG41" s="210"/>
+      <c r="AH41" s="190"/>
+      <c r="AJ41" s="131"/>
+      <c r="AK41" s="131"/>
+      <c r="AL41" s="131"/>
+      <c r="AM41" s="131"/>
+      <c r="AN41" s="131"/>
+      <c r="AO41" s="131"/>
+      <c r="AP41" s="131"/>
+      <c r="AQ41" s="131"/>
+      <c r="AR41" s="131"/>
+      <c r="AS41" s="131"/>
+      <c r="AT41" s="131"/>
+      <c r="AU41" s="131"/>
+      <c r="AV41" s="131"/>
+      <c r="AW41" s="131"/>
+      <c r="AX41" s="131"/>
+      <c r="AY41" s="131"/>
+      <c r="AZ41" s="131"/>
+      <c r="BA41" s="131"/>
+      <c r="BB41" s="131"/>
+      <c r="BC41" s="131"/>
+      <c r="BD41" s="131"/>
+      <c r="BF41" s="131"/>
+    </row>
+    <row r="42" spans="1:58" ht="13.15" customHeight="1">
+      <c r="A42" s="944"/>
+      <c r="B42" s="130"/>
+      <c r="C42" s="928">
+        <v>2025</v>
+      </c>
+      <c r="D42" s="929"/>
+      <c r="E42" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="G42" s="335">
+        <v>2067.9659999999999</v>
+      </c>
+      <c r="H42" s="225"/>
+      <c r="I42" s="335">
+        <v>107.982</v>
+      </c>
+      <c r="J42" s="225"/>
+      <c r="K42" s="335">
+        <v>96.369</v>
+      </c>
+      <c r="L42" s="225"/>
+      <c r="M42" s="335">
+        <v>653.13300000000004</v>
+      </c>
+      <c r="N42" s="225"/>
+      <c r="O42" s="335">
+        <v>10.775</v>
+      </c>
+      <c r="P42" s="225"/>
+      <c r="Q42" s="335">
+        <v>11771.145</v>
+      </c>
+      <c r="R42" s="225"/>
+      <c r="S42" s="335">
+        <v>2909.5079999999998</v>
+      </c>
+      <c r="T42" s="225"/>
+      <c r="U42" s="335">
+        <v>15.074999999999999</v>
+      </c>
+      <c r="V42" s="225"/>
+      <c r="W42" s="335">
+        <v>936.52200000000005</v>
+      </c>
+      <c r="X42" s="225"/>
+      <c r="Y42" s="335">
+        <v>1811.4380000000001</v>
+      </c>
+      <c r="Z42" s="225"/>
+      <c r="AA42" s="335">
+        <v>471.82400000000001</v>
+      </c>
+      <c r="AB42" s="62"/>
+      <c r="AC42" s="335">
+        <v>20851.737000000001</v>
+      </c>
+      <c r="AD42" s="186"/>
+      <c r="AF42" s="146"/>
+      <c r="AG42" s="146"/>
+      <c r="AH42" s="189"/>
+      <c r="AV42" s="131"/>
+      <c r="AW42" s="131"/>
+      <c r="AX42" s="131"/>
+      <c r="AY42" s="131"/>
+      <c r="AZ42" s="131"/>
+      <c r="BA42" s="131"/>
+      <c r="BB42" s="131"/>
+      <c r="BC42" s="131"/>
+      <c r="BD42" s="131"/>
+      <c r="BE42" s="131"/>
+      <c r="BF42" s="363"/>
+    </row>
+    <row r="43" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A43" s="944"/>
+      <c r="B43" s="124"/>
+      <c r="C43" s="928"/>
+      <c r="D43" s="931"/>
+      <c r="E43" s="136"/>
+      <c r="G43" s="129"/>
+      <c r="H43" s="129"/>
+      <c r="I43" s="129"/>
+      <c r="J43" s="129"/>
+      <c r="K43" s="129"/>
+      <c r="L43" s="129"/>
+      <c r="M43" s="129"/>
+      <c r="N43" s="129"/>
+      <c r="O43" s="129"/>
+      <c r="P43" s="129"/>
+      <c r="Q43" s="129"/>
+      <c r="R43" s="129"/>
+      <c r="S43" s="129"/>
+      <c r="T43" s="129"/>
+      <c r="U43" s="129"/>
+      <c r="V43" s="129"/>
+      <c r="W43" s="129"/>
+      <c r="X43" s="129"/>
+      <c r="Y43" s="129"/>
+      <c r="Z43" s="129"/>
+      <c r="AA43" s="129"/>
+      <c r="AB43" s="129"/>
+      <c r="AC43" s="335"/>
+      <c r="AD43" s="186"/>
+      <c r="AF43" s="210"/>
+      <c r="AG43" s="128"/>
+      <c r="AH43" s="127"/>
+      <c r="AJ43" s="131"/>
+      <c r="AK43" s="131"/>
+      <c r="AL43" s="131"/>
+      <c r="AM43" s="131"/>
+      <c r="AN43" s="131"/>
+      <c r="AO43" s="131"/>
+      <c r="AP43" s="131"/>
+      <c r="AQ43" s="131"/>
+      <c r="AR43" s="131"/>
+      <c r="AS43" s="131"/>
+      <c r="AT43" s="131"/>
+      <c r="AU43" s="131"/>
+      <c r="AV43" s="131"/>
+      <c r="AW43" s="131"/>
+      <c r="AX43" s="131"/>
+      <c r="AY43" s="131"/>
+      <c r="AZ43" s="131"/>
+      <c r="BA43" s="131"/>
+      <c r="BB43" s="131"/>
+      <c r="BC43" s="131"/>
+      <c r="BD43" s="131"/>
+      <c r="BE43" s="131"/>
+      <c r="BF43" s="357"/>
+    </row>
+    <row r="44" spans="1:58" ht="11.25" customHeight="1">
+      <c r="A44" s="944"/>
+      <c r="B44" s="130"/>
+      <c r="C44" s="930"/>
+      <c r="D44" s="929"/>
+      <c r="E44" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="G44" s="335">
+        <v>1908.874</v>
+      </c>
+      <c r="H44" s="225"/>
+      <c r="I44" s="335">
+        <v>98.9</v>
+      </c>
+      <c r="J44" s="225"/>
+      <c r="K44" s="335">
+        <v>167.67099999999999</v>
+      </c>
+      <c r="L44" s="225"/>
+      <c r="M44" s="335">
+        <v>22.247</v>
+      </c>
+      <c r="N44" s="225"/>
+      <c r="O44" s="335">
+        <v>20.544</v>
+      </c>
+      <c r="P44" s="225"/>
+      <c r="Q44" s="335">
+        <v>13281.429</v>
+      </c>
+      <c r="R44" s="225"/>
+      <c r="S44" s="335">
+        <v>3107.607</v>
+      </c>
+      <c r="T44" s="225"/>
+      <c r="U44" s="335">
+        <v>48.978000000000002</v>
+      </c>
+      <c r="V44" s="225"/>
+      <c r="W44" s="335">
+        <v>926.79300000000001</v>
+      </c>
+      <c r="X44" s="225"/>
+      <c r="Y44" s="335">
+        <v>1863.2170000000001</v>
+      </c>
+      <c r="Z44" s="225"/>
+      <c r="AA44" s="335">
+        <v>486.73500000000001</v>
+      </c>
+      <c r="AB44" s="62"/>
+      <c r="AC44" s="335">
+        <v>21932.995000000003</v>
+      </c>
+      <c r="AD44" s="187"/>
+      <c r="AF44" s="210"/>
+      <c r="AG44" s="210"/>
+      <c r="AH44" s="190"/>
+      <c r="AJ44" s="131"/>
+      <c r="AK44" s="131"/>
+      <c r="AL44" s="131"/>
+      <c r="AM44" s="131"/>
+      <c r="AN44" s="131"/>
+      <c r="AO44" s="131"/>
+      <c r="AP44" s="131"/>
+      <c r="AQ44" s="131"/>
+      <c r="AR44" s="131"/>
+      <c r="AS44" s="131"/>
+      <c r="AT44" s="131"/>
+      <c r="AU44" s="131"/>
+      <c r="AV44" s="131"/>
+      <c r="AW44" s="131"/>
+      <c r="AX44" s="131"/>
+      <c r="AY44" s="131"/>
+      <c r="AZ44" s="131"/>
+      <c r="BA44" s="131"/>
+      <c r="BB44" s="131"/>
+      <c r="BC44" s="131"/>
+      <c r="BD44" s="131"/>
+      <c r="BF44" s="131"/>
+    </row>
+    <row r="45" spans="1:58" ht="6.75" customHeight="1">
+      <c r="A45" s="944"/>
+      <c r="B45" s="130"/>
+      <c r="C45" s="928"/>
+      <c r="D45" s="931"/>
+      <c r="E45" s="136"/>
+      <c r="G45" s="129"/>
+      <c r="H45" s="129"/>
+      <c r="I45" s="129"/>
+      <c r="J45" s="129"/>
+      <c r="K45" s="129"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="129"/>
+      <c r="N45" s="129"/>
+      <c r="O45" s="129"/>
+      <c r="P45" s="129"/>
+      <c r="Q45" s="129"/>
+      <c r="R45" s="129"/>
+      <c r="S45" s="129"/>
+      <c r="T45" s="129"/>
+      <c r="U45" s="129"/>
+      <c r="V45" s="129"/>
+      <c r="W45" s="129"/>
+      <c r="X45" s="129"/>
+      <c r="Y45" s="129"/>
+      <c r="Z45" s="129"/>
+      <c r="AA45" s="129"/>
+      <c r="AB45" s="129"/>
+      <c r="AC45" s="335"/>
+      <c r="AD45" s="186"/>
+      <c r="AF45" s="210"/>
+      <c r="AG45" s="128"/>
+      <c r="AH45" s="127"/>
+      <c r="AJ45" s="131"/>
+      <c r="AK45" s="131"/>
+      <c r="AL45" s="131"/>
+      <c r="AM45" s="131"/>
+      <c r="AN45" s="131"/>
+      <c r="AO45" s="131"/>
+      <c r="AP45" s="131"/>
+      <c r="AQ45" s="131"/>
+      <c r="AR45" s="131"/>
+      <c r="AS45" s="131"/>
+      <c r="AT45" s="131"/>
+      <c r="AU45" s="131"/>
+      <c r="AV45" s="131"/>
+      <c r="AW45" s="131"/>
+      <c r="AX45" s="131"/>
+      <c r="AY45" s="131"/>
+      <c r="AZ45" s="131"/>
+      <c r="BA45" s="131"/>
+      <c r="BB45" s="131"/>
+      <c r="BC45" s="131"/>
+      <c r="BD45" s="131"/>
+      <c r="BE45" s="131"/>
+      <c r="BF45" s="357"/>
+    </row>
+    <row r="46" spans="1:58" ht="11.45" customHeight="1">
+      <c r="A46" s="944"/>
+      <c r="B46" s="130"/>
+      <c r="C46" s="929">
+        <v>2024</v>
+      </c>
+      <c r="D46" s="928"/>
+      <c r="E46" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" s="335">
+        <v>1463.3889999999999</v>
+      </c>
+      <c r="H46" s="225"/>
+      <c r="I46" s="335">
+        <v>86.923000000000002</v>
+      </c>
+      <c r="J46" s="225"/>
+      <c r="K46" s="335">
+        <v>94.950999999999993</v>
+      </c>
+      <c r="L46" s="225"/>
+      <c r="M46" s="335">
+        <v>159.65600000000001</v>
+      </c>
+      <c r="N46" s="225"/>
+      <c r="O46" s="335">
+        <v>440.10899999999998</v>
+      </c>
+      <c r="P46" s="225"/>
+      <c r="Q46" s="335">
+        <v>13108.894</v>
+      </c>
+      <c r="R46" s="225"/>
+      <c r="S46" s="335">
+        <v>3315.4360000000001</v>
+      </c>
+      <c r="T46" s="225"/>
+      <c r="U46" s="335">
+        <v>74.043999999999997</v>
+      </c>
+      <c r="V46" s="225"/>
+      <c r="W46" s="335">
+        <v>935.83100000000002</v>
+      </c>
+      <c r="X46" s="225"/>
+      <c r="Y46" s="335">
+        <v>1788.7940000000001</v>
+      </c>
+      <c r="Z46" s="225"/>
+      <c r="AA46" s="335">
+        <v>470.53500000000003</v>
+      </c>
+      <c r="AB46" s="62"/>
+      <c r="AC46" s="335">
+        <v>21938.562000000002</v>
+      </c>
+      <c r="AD46" s="187"/>
+      <c r="AF46" s="210"/>
+      <c r="AG46" s="210"/>
+      <c r="AH46" s="190"/>
+      <c r="AJ46" s="131"/>
+      <c r="AK46" s="131"/>
+      <c r="AL46" s="131"/>
+      <c r="AM46" s="131"/>
+      <c r="AN46" s="131"/>
+      <c r="AO46" s="131"/>
+      <c r="AP46" s="131"/>
+      <c r="AQ46" s="131"/>
+      <c r="AR46" s="131"/>
+      <c r="AS46" s="131"/>
+      <c r="AT46" s="131"/>
+      <c r="AU46" s="131"/>
+      <c r="AV46" s="131"/>
+      <c r="AW46" s="131"/>
+      <c r="AX46" s="131"/>
+      <c r="AY46" s="131"/>
+      <c r="AZ46" s="131"/>
+      <c r="BA46" s="131"/>
+      <c r="BB46" s="131"/>
+      <c r="BC46" s="131"/>
+      <c r="BD46" s="131"/>
+      <c r="BF46" s="131"/>
+    </row>
+    <row r="47" spans="1:58" ht="5.25" customHeight="1">
+      <c r="A47" s="944"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="210"/>
+      <c r="D47" s="128"/>
+      <c r="E47" s="127"/>
+      <c r="G47" s="131"/>
+      <c r="H47" s="131"/>
+      <c r="I47" s="131"/>
+      <c r="J47" s="131"/>
+      <c r="K47" s="131"/>
+      <c r="L47" s="131"/>
+      <c r="M47" s="131"/>
+      <c r="N47" s="131"/>
+      <c r="O47" s="131"/>
+      <c r="P47" s="131"/>
+      <c r="Q47" s="131"/>
+      <c r="R47" s="131"/>
+      <c r="S47" s="131"/>
+      <c r="T47" s="131"/>
+      <c r="U47" s="131"/>
+      <c r="V47" s="131"/>
+      <c r="W47" s="131"/>
+      <c r="X47" s="131"/>
+      <c r="Y47" s="131"/>
+      <c r="Z47" s="131"/>
+      <c r="AA47" s="131"/>
+      <c r="AB47" s="131"/>
+      <c r="AC47" s="357"/>
+      <c r="AD47" s="187"/>
+      <c r="AF47" s="210"/>
+      <c r="AG47" s="128"/>
+      <c r="AH47" s="127"/>
+      <c r="AJ47" s="131"/>
+      <c r="AK47" s="131"/>
+      <c r="AL47" s="131"/>
+      <c r="AM47" s="131"/>
+      <c r="AN47" s="131"/>
+      <c r="AO47" s="131"/>
+      <c r="AP47" s="131"/>
+      <c r="AQ47" s="131"/>
+      <c r="AR47" s="131"/>
+      <c r="AS47" s="131"/>
+      <c r="AT47" s="131"/>
+      <c r="AU47" s="131"/>
+      <c r="AV47" s="131"/>
+      <c r="AW47" s="131"/>
+      <c r="AX47" s="131"/>
+      <c r="AY47" s="131"/>
+      <c r="AZ47" s="131"/>
+      <c r="BA47" s="131"/>
+      <c r="BB47" s="131"/>
+      <c r="BC47" s="131"/>
+      <c r="BD47" s="131"/>
+      <c r="BE47" s="131"/>
+      <c r="BF47" s="357"/>
+    </row>
+    <row r="48" spans="1:58" ht="3" customHeight="1">
+      <c r="A48" s="944"/>
+      <c r="B48" s="130"/>
+      <c r="C48" s="146"/>
+      <c r="D48" s="146"/>
+      <c r="AD48" s="186"/>
+    </row>
+    <row r="49" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A49" s="944"/>
+      <c r="B49" s="336"/>
+      <c r="C49" s="337"/>
+      <c r="D49" s="338"/>
+      <c r="E49" s="152"/>
+      <c r="F49" s="339"/>
+      <c r="G49" s="339"/>
+      <c r="H49" s="339"/>
+      <c r="I49" s="339"/>
+      <c r="J49" s="339"/>
+      <c r="K49" s="339"/>
+      <c r="L49" s="339"/>
+      <c r="M49" s="339"/>
+      <c r="N49" s="339"/>
+      <c r="O49" s="339"/>
+      <c r="P49" s="339"/>
+      <c r="Q49" s="352"/>
+      <c r="R49" s="339"/>
+      <c r="S49" s="339"/>
+      <c r="T49" s="339"/>
+      <c r="U49" s="339"/>
+      <c r="V49" s="339"/>
+      <c r="W49" s="339"/>
+      <c r="X49" s="339"/>
+      <c r="Y49" s="339"/>
+      <c r="Z49" s="339"/>
+      <c r="AA49" s="339"/>
+      <c r="AB49" s="339"/>
+      <c r="AC49" s="339"/>
+      <c r="AD49" s="362"/>
+    </row>
+    <row r="50" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A50" s="944"/>
+      <c r="B50" s="153" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" s="99"/>
+      <c r="D50" s="100"/>
+      <c r="E50" s="100"/>
+      <c r="F50" s="100"/>
+      <c r="G50" s="100"/>
+      <c r="H50" s="100"/>
+      <c r="I50" s="153"/>
+      <c r="J50" s="100"/>
+      <c r="K50" s="181"/>
+      <c r="L50" s="100"/>
+      <c r="M50" s="181"/>
+      <c r="N50" s="100"/>
+      <c r="O50" s="181"/>
+      <c r="P50" s="100"/>
+      <c r="Q50" s="181"/>
+      <c r="R50" s="100"/>
+      <c r="S50" s="181"/>
+      <c r="T50" s="960" t="s">
+        <v>282</v>
+      </c>
+      <c r="U50" s="960"/>
+      <c r="V50" s="960"/>
+      <c r="W50" s="960"/>
+      <c r="X50" s="960"/>
+      <c r="Y50" s="960"/>
+      <c r="Z50" s="960"/>
+      <c r="AA50" s="960"/>
+      <c r="AB50" s="960"/>
+      <c r="AC50" s="960"/>
+      <c r="AD50" s="960"/>
+    </row>
+    <row r="51" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A51" s="944"/>
+      <c r="B51" s="340"/>
+      <c r="C51" s="98" t="s">
+        <v>283</v>
+      </c>
+      <c r="D51" s="341"/>
+      <c r="E51" s="962" t="s">
+        <v>284</v>
+      </c>
+      <c r="F51" s="962"/>
+      <c r="G51" s="962"/>
+      <c r="H51" s="962"/>
+      <c r="I51" s="962"/>
+      <c r="J51" s="962"/>
+      <c r="K51" s="962"/>
+      <c r="L51" s="962"/>
+      <c r="M51" s="962"/>
+      <c r="N51" s="962"/>
+      <c r="O51" s="962"/>
+      <c r="P51" s="962"/>
+      <c r="Q51" s="962"/>
+      <c r="R51" s="962"/>
+      <c r="S51" s="962"/>
+      <c r="T51" s="962"/>
+      <c r="U51" s="962"/>
+      <c r="V51" s="962"/>
+      <c r="W51" s="962"/>
+      <c r="X51" s="962"/>
+      <c r="Y51" s="962"/>
+      <c r="Z51" s="962"/>
+      <c r="AA51" s="962"/>
+      <c r="AB51" s="962"/>
+      <c r="AC51" s="962"/>
+      <c r="AD51" s="962"/>
+    </row>
+    <row r="52" spans="1:30" ht="9.75" customHeight="1">
+      <c r="A52" s="96"/>
+      <c r="B52" s="342"/>
+      <c r="C52" s="341"/>
+      <c r="D52" s="341"/>
+      <c r="E52" s="962"/>
+      <c r="F52" s="962"/>
+      <c r="G52" s="962"/>
+      <c r="H52" s="962"/>
+      <c r="I52" s="962"/>
+      <c r="J52" s="962"/>
+      <c r="K52" s="962"/>
+      <c r="L52" s="962"/>
+      <c r="M52" s="962"/>
+      <c r="N52" s="962"/>
+      <c r="O52" s="962"/>
+      <c r="P52" s="962"/>
+      <c r="Q52" s="962"/>
+      <c r="R52" s="962"/>
+      <c r="S52" s="962"/>
+      <c r="T52" s="962"/>
+      <c r="U52" s="962"/>
+      <c r="V52" s="962"/>
+      <c r="W52" s="962"/>
+      <c r="X52" s="962"/>
+      <c r="Y52" s="962"/>
+      <c r="Z52" s="962"/>
+      <c r="AA52" s="962"/>
+      <c r="AB52" s="962"/>
+      <c r="AC52" s="962"/>
+      <c r="AD52" s="962"/>
+    </row>
+    <row r="53" spans="1:30" ht="13.5" customHeight="1">
+      <c r="A53" s="96"/>
+      <c r="B53" s="342"/>
+      <c r="C53" s="341"/>
+      <c r="D53" s="341"/>
+      <c r="E53" s="962"/>
+      <c r="F53" s="962"/>
+      <c r="G53" s="962"/>
+      <c r="H53" s="962"/>
+      <c r="I53" s="962"/>
+      <c r="J53" s="962"/>
+      <c r="K53" s="962"/>
+      <c r="L53" s="962"/>
+      <c r="M53" s="962"/>
+      <c r="N53" s="962"/>
+      <c r="O53" s="962"/>
+      <c r="P53" s="962"/>
+      <c r="Q53" s="962"/>
+      <c r="R53" s="962"/>
+      <c r="S53" s="962"/>
+      <c r="T53" s="962"/>
+      <c r="U53" s="962"/>
+      <c r="V53" s="962"/>
+      <c r="W53" s="962"/>
+      <c r="X53" s="962"/>
+      <c r="Y53" s="962"/>
+      <c r="Z53" s="962"/>
+      <c r="AA53" s="962"/>
+      <c r="AB53" s="962"/>
+      <c r="AC53" s="962"/>
+      <c r="AD53" s="962"/>
+    </row>
+    <row r="54" spans="1:30" ht="14.25" customHeight="1">
+      <c r="A54" s="96"/>
+      <c r="B54" s="100"/>
+      <c r="C54" s="102"/>
+      <c r="D54" s="343"/>
+      <c r="E54" s="961" t="s">
+        <v>285</v>
+      </c>
+      <c r="F54" s="961"/>
+      <c r="G54" s="961"/>
+      <c r="H54" s="961"/>
+      <c r="I54" s="961"/>
+      <c r="J54" s="961"/>
+      <c r="K54" s="961"/>
+      <c r="L54" s="961"/>
+      <c r="M54" s="961"/>
+      <c r="N54" s="961"/>
+      <c r="O54" s="961"/>
+      <c r="P54" s="961"/>
+      <c r="Q54" s="961"/>
+      <c r="R54" s="961"/>
+      <c r="S54" s="961"/>
+      <c r="T54" s="961"/>
+      <c r="U54" s="961"/>
+      <c r="V54" s="961"/>
+      <c r="W54" s="961"/>
+      <c r="X54" s="961"/>
+      <c r="Y54" s="961"/>
+      <c r="Z54" s="961"/>
+      <c r="AA54" s="961"/>
+      <c r="AB54" s="961"/>
+      <c r="AC54" s="961"/>
+      <c r="AD54" s="961"/>
+    </row>
+    <row r="55" spans="1:30" ht="11.25" customHeight="1">
+      <c r="A55" s="96"/>
+      <c r="B55" s="100"/>
+      <c r="C55" s="344"/>
+      <c r="D55" s="344"/>
+      <c r="E55" s="961"/>
+      <c r="F55" s="961"/>
+      <c r="G55" s="961"/>
+      <c r="H55" s="961"/>
+      <c r="I55" s="961"/>
+      <c r="J55" s="961"/>
+      <c r="K55" s="961"/>
+      <c r="L55" s="961"/>
+      <c r="M55" s="961"/>
+      <c r="N55" s="961"/>
+      <c r="O55" s="961"/>
+      <c r="P55" s="961"/>
+      <c r="Q55" s="961"/>
+      <c r="R55" s="961"/>
+      <c r="S55" s="961"/>
+      <c r="T55" s="961"/>
+      <c r="U55" s="961"/>
+      <c r="V55" s="961"/>
+      <c r="W55" s="961"/>
+      <c r="X55" s="961"/>
+      <c r="Y55" s="961"/>
+      <c r="Z55" s="961"/>
+      <c r="AA55" s="961"/>
+      <c r="AB55" s="961"/>
+      <c r="AC55" s="961"/>
+      <c r="AD55" s="961"/>
+    </row>
+    <row r="56" spans="1:30" ht="9" customHeight="1">
+      <c r="A56" s="96"/>
+      <c r="B56" s="100"/>
+      <c r="C56" s="345"/>
+      <c r="D56" s="346"/>
+      <c r="E56" s="961"/>
+      <c r="F56" s="961"/>
+      <c r="G56" s="961"/>
+      <c r="H56" s="961"/>
+      <c r="I56" s="961"/>
+      <c r="J56" s="961"/>
+      <c r="K56" s="961"/>
+      <c r="L56" s="961"/>
+      <c r="M56" s="961"/>
+      <c r="N56" s="961"/>
+      <c r="O56" s="961"/>
+      <c r="P56" s="961"/>
+      <c r="Q56" s="961"/>
+      <c r="R56" s="961"/>
+      <c r="S56" s="961"/>
+      <c r="T56" s="961"/>
+      <c r="U56" s="961"/>
+      <c r="V56" s="961"/>
+      <c r="W56" s="961"/>
+      <c r="X56" s="961"/>
+      <c r="Y56" s="961"/>
+      <c r="Z56" s="961"/>
+      <c r="AA56" s="961"/>
+      <c r="AB56" s="961"/>
+      <c r="AC56" s="961"/>
+      <c r="AD56" s="961"/>
+    </row>
+    <row r="57" spans="1:30" ht="10.15" customHeight="1">
+      <c r="B57" s="221"/>
+      <c r="C57" s="220"/>
+      <c r="D57" s="221"/>
+      <c r="E57" s="221"/>
+      <c r="F57" s="221"/>
+      <c r="G57" s="347"/>
+      <c r="H57" s="347"/>
+      <c r="I57" s="347"/>
+      <c r="J57" s="347"/>
+      <c r="K57" s="347"/>
+      <c r="L57" s="347"/>
+      <c r="M57" s="347"/>
+      <c r="N57" s="347"/>
+      <c r="O57" s="347"/>
+      <c r="P57" s="347"/>
+      <c r="Q57" s="347"/>
+      <c r="R57" s="347"/>
+      <c r="S57" s="347"/>
+      <c r="T57" s="221"/>
+      <c r="U57" s="221"/>
+      <c r="V57" s="221"/>
+      <c r="W57" s="347"/>
+      <c r="X57" s="221"/>
+      <c r="Y57" s="221"/>
+      <c r="Z57" s="221"/>
+      <c r="AA57" s="221"/>
+      <c r="AB57" s="221"/>
+      <c r="AC57" s="221"/>
+      <c r="AD57" s="221"/>
+    </row>
+    <row r="58" spans="1:30" ht="10.15" customHeight="1">
+      <c r="G58" s="348"/>
+      <c r="H58" s="348"/>
+      <c r="I58" s="348"/>
+      <c r="J58" s="348"/>
+      <c r="K58" s="348"/>
+      <c r="L58" s="348"/>
+      <c r="M58" s="348"/>
+      <c r="N58" s="348"/>
+      <c r="O58" s="348"/>
+      <c r="P58" s="348"/>
+      <c r="Q58" s="348"/>
+      <c r="R58" s="348"/>
+      <c r="S58" s="348"/>
+      <c r="W58" s="348"/>
+      <c r="Y58" s="348"/>
+    </row>
+    <row r="59" spans="1:30" ht="10.15" customHeight="1">
+      <c r="B59" s="219"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="T50:AD50"/>
+    <mergeCell ref="A4:A51"/>
+    <mergeCell ref="E54:AD56"/>
+    <mergeCell ref="E51:AD53"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr codeName="Sheet10"/>
+  <dimension ref="A1:AQ51"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="70" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="1.42578125" style="92" customWidth="1"/>
+    <col min="3" max="3" width="10.85546875" style="137" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="92" customWidth="1"/>
+    <col min="5" max="5" width="9" style="92" customWidth="1"/>
+    <col min="6" max="6" width="3.42578125" style="92" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" style="92" customWidth="1"/>
+    <col min="8" max="8" width="4" style="92" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="6" style="92" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" style="92" customWidth="1"/>
+    <col min="12" max="12" width="5.7109375" style="92" customWidth="1"/>
+    <col min="13" max="13" width="8.28515625" style="92" customWidth="1"/>
+    <col min="14" max="14" width="5.7109375" style="92" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="92" customWidth="1"/>
+    <col min="16" max="16" width="5" style="92" customWidth="1"/>
+    <col min="17" max="17" width="6.5703125" style="92" customWidth="1"/>
+    <col min="18" max="18" width="6" style="92" customWidth="1"/>
+    <col min="19" max="19" width="6.5703125" style="92" customWidth="1"/>
+    <col min="20" max="20" width="5.7109375" style="92" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" style="92" customWidth="1"/>
+    <col min="22" max="22" width="3.42578125" style="92" customWidth="1"/>
+    <col min="23" max="16384" width="7.7109375" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="12" customHeight="1">
+      <c r="A1" s="96"/>
+      <c r="B1" s="232"/>
+      <c r="C1" s="233" t="s">
+        <v>286</v>
+      </c>
+      <c r="D1" s="234"/>
+      <c r="E1" s="234"/>
+      <c r="F1" s="234"/>
+      <c r="G1" s="234"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="234"/>
+      <c r="J1" s="234"/>
+      <c r="K1" s="234"/>
+      <c r="L1" s="234"/>
+      <c r="M1" s="234"/>
+      <c r="N1" s="234"/>
+      <c r="O1" s="234"/>
+      <c r="P1" s="234"/>
+      <c r="Q1" s="234"/>
+      <c r="R1" s="234"/>
+      <c r="S1" s="234"/>
+      <c r="T1" s="234"/>
+      <c r="U1" s="234"/>
+      <c r="V1" s="234"/>
+    </row>
+    <row r="2" spans="1:22" ht="12" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="235" t="s">
+        <v>287</v>
+      </c>
+      <c r="C2" s="236" t="s">
+        <v>288</v>
+      </c>
+      <c r="D2" s="234"/>
+      <c r="E2" s="234"/>
+      <c r="F2" s="234"/>
+      <c r="G2" s="234"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="234"/>
+      <c r="J2" s="234"/>
+      <c r="K2" s="234"/>
+      <c r="L2" s="234"/>
+      <c r="M2" s="234"/>
+      <c r="N2" s="234"/>
+      <c r="O2" s="234"/>
+      <c r="P2" s="234"/>
+      <c r="Q2" s="234"/>
+      <c r="R2" s="234"/>
+      <c r="S2" s="234"/>
+      <c r="T2" s="234"/>
+      <c r="U2" s="234"/>
+      <c r="V2" s="234"/>
+    </row>
+    <row r="3" spans="1:22" ht="12" customHeight="1">
+      <c r="A3" s="103"/>
+      <c r="B3" s="234"/>
+      <c r="C3" s="237"/>
+      <c r="D3" s="234"/>
+      <c r="E3" s="234"/>
+      <c r="F3" s="234"/>
+      <c r="G3" s="234"/>
+      <c r="H3" s="234"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="234"/>
+      <c r="K3" s="234"/>
+      <c r="L3" s="234"/>
+      <c r="M3" s="234"/>
+      <c r="N3" s="234"/>
+      <c r="O3" s="234"/>
+      <c r="P3" s="234"/>
+      <c r="Q3" s="234"/>
+      <c r="R3" s="234"/>
+      <c r="S3" s="301"/>
+      <c r="T3" s="234"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="302" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="5.25" customHeight="1" thickBot="1">
+      <c r="A4" s="944">
+        <v>25</v>
+      </c>
+      <c r="B4" s="234"/>
+      <c r="C4" s="237"/>
+      <c r="D4" s="234"/>
+      <c r="E4" s="234"/>
+      <c r="F4" s="234"/>
+      <c r="G4" s="234"/>
+      <c r="H4" s="234"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="234"/>
+      <c r="K4" s="234"/>
+      <c r="L4" s="234"/>
+      <c r="M4" s="234"/>
+      <c r="N4" s="234"/>
+      <c r="O4" s="234"/>
+      <c r="P4" s="234"/>
+      <c r="Q4" s="234"/>
+      <c r="R4" s="234"/>
+      <c r="S4" s="234"/>
+      <c r="T4" s="234"/>
+      <c r="U4" s="234"/>
+      <c r="V4" s="234"/>
+    </row>
+    <row r="5" spans="1:22" ht="7.5" customHeight="1">
+      <c r="A5" s="944"/>
+      <c r="B5" s="238"/>
+      <c r="C5" s="239"/>
+      <c r="D5" s="240"/>
+      <c r="E5" s="240"/>
+      <c r="F5" s="240"/>
+      <c r="G5" s="240"/>
+      <c r="H5" s="240"/>
+      <c r="I5" s="287"/>
+      <c r="J5" s="240"/>
+      <c r="K5" s="240"/>
+      <c r="L5" s="240"/>
+      <c r="M5" s="240"/>
+      <c r="N5" s="240"/>
+      <c r="O5" s="240"/>
+      <c r="P5" s="240"/>
+      <c r="Q5" s="240"/>
+      <c r="R5" s="240"/>
+      <c r="S5" s="240"/>
+      <c r="T5" s="240"/>
+      <c r="U5" s="240"/>
+      <c r="V5" s="303"/>
+    </row>
+    <row r="6" spans="1:22" ht="10.15" customHeight="1">
+      <c r="A6" s="944"/>
+      <c r="B6" s="241"/>
+      <c r="C6" s="242" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="243"/>
+      <c r="E6" s="244" t="s">
+        <v>290</v>
+      </c>
+      <c r="F6" s="244"/>
+      <c r="G6" s="245"/>
+      <c r="H6" s="243"/>
+      <c r="I6" s="288" t="s">
+        <v>291</v>
+      </c>
+      <c r="J6" s="243"/>
+      <c r="K6" s="288"/>
+      <c r="L6" s="243"/>
+      <c r="M6" s="243"/>
+      <c r="N6" s="243"/>
+      <c r="O6" s="243"/>
+      <c r="P6" s="243"/>
+      <c r="Q6" s="243"/>
+      <c r="R6" s="243"/>
+      <c r="S6" s="243"/>
+      <c r="T6" s="243"/>
+      <c r="U6" s="243"/>
+      <c r="V6" s="304"/>
+    </row>
+    <row r="7" spans="1:22" ht="11.25" customHeight="1">
+      <c r="A7" s="944"/>
+      <c r="B7" s="241"/>
+      <c r="C7" s="246" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="243"/>
+      <c r="E7" s="247" t="s">
+        <v>292</v>
+      </c>
+      <c r="F7" s="244"/>
+      <c r="G7" s="247"/>
+      <c r="H7" s="243"/>
+      <c r="I7" s="289" t="s">
+        <v>293</v>
+      </c>
+      <c r="J7" s="243"/>
+      <c r="K7" s="289"/>
+      <c r="L7" s="243"/>
+      <c r="M7" s="243"/>
+      <c r="N7" s="243"/>
+      <c r="O7" s="243"/>
+      <c r="P7" s="243"/>
+      <c r="Q7" s="243"/>
+      <c r="R7" s="243"/>
+      <c r="S7" s="243"/>
+      <c r="T7" s="243"/>
+      <c r="U7" s="243"/>
+      <c r="V7" s="304"/>
+    </row>
+    <row r="8" spans="1:22" ht="4.5" customHeight="1">
+      <c r="A8" s="944"/>
+      <c r="B8" s="241"/>
+      <c r="C8" s="248"/>
+      <c r="D8" s="243"/>
+      <c r="E8" s="249"/>
+      <c r="F8" s="249"/>
+      <c r="G8" s="249"/>
+      <c r="H8" s="243"/>
+      <c r="I8" s="290"/>
+      <c r="J8" s="250"/>
+      <c r="K8" s="250"/>
+      <c r="L8" s="250"/>
+      <c r="M8" s="250"/>
+      <c r="N8" s="250"/>
+      <c r="O8" s="250"/>
+      <c r="P8" s="250"/>
+      <c r="Q8" s="250"/>
+      <c r="R8" s="250"/>
+      <c r="S8" s="250"/>
+      <c r="T8" s="250"/>
+      <c r="U8" s="250"/>
+      <c r="V8" s="304"/>
+    </row>
+    <row r="9" spans="1:22" ht="4.5" customHeight="1">
+      <c r="A9" s="944"/>
+      <c r="B9" s="241"/>
+      <c r="C9" s="248"/>
+      <c r="D9" s="243"/>
+      <c r="E9" s="247"/>
+      <c r="F9" s="247"/>
+      <c r="G9" s="247"/>
+      <c r="H9" s="243"/>
+      <c r="I9" s="291"/>
+      <c r="J9" s="243"/>
+      <c r="K9" s="243"/>
+      <c r="L9" s="243"/>
+      <c r="M9" s="243"/>
+      <c r="N9" s="243"/>
+      <c r="O9" s="243"/>
+      <c r="P9" s="243"/>
+      <c r="Q9" s="243"/>
+      <c r="R9" s="243"/>
+      <c r="S9" s="243"/>
+      <c r="T9" s="243"/>
+      <c r="U9" s="243"/>
+      <c r="V9" s="304"/>
+    </row>
+    <row r="10" spans="1:22" ht="10.15" customHeight="1">
+      <c r="A10" s="944"/>
+      <c r="B10" s="241"/>
+      <c r="C10" s="248"/>
+      <c r="D10" s="243"/>
+      <c r="E10" s="963" t="s">
+        <v>294</v>
+      </c>
+      <c r="F10" s="963"/>
+      <c r="G10" s="251" t="s">
+        <v>295</v>
+      </c>
+      <c r="H10" s="292"/>
+      <c r="I10" s="293" t="s">
+        <v>296</v>
+      </c>
+      <c r="J10" s="253"/>
+      <c r="K10" s="294" t="s">
+        <v>297</v>
+      </c>
+      <c r="L10" s="295"/>
+      <c r="M10" s="295"/>
+      <c r="N10" s="295"/>
+      <c r="O10" s="243"/>
+      <c r="P10" s="243"/>
+      <c r="Q10" s="243"/>
+      <c r="R10" s="243"/>
+      <c r="S10" s="243"/>
+      <c r="T10" s="243"/>
+      <c r="U10" s="243"/>
+      <c r="V10" s="304"/>
+    </row>
+    <row r="11" spans="1:22" ht="10.15" customHeight="1">
+      <c r="A11" s="944"/>
+      <c r="B11" s="241"/>
+      <c r="C11" s="248"/>
+      <c r="D11" s="243"/>
+      <c r="E11" s="252" t="s">
+        <v>298</v>
+      </c>
+      <c r="F11" s="252"/>
+      <c r="G11" s="254" t="s">
+        <v>299</v>
+      </c>
+      <c r="H11" s="292"/>
+      <c r="I11" s="296" t="s">
+        <v>300</v>
+      </c>
+      <c r="J11" s="253"/>
+      <c r="K11" s="297" t="s">
+        <v>301</v>
+      </c>
+      <c r="L11" s="295"/>
+      <c r="M11" s="295"/>
+      <c r="N11" s="295"/>
+      <c r="O11" s="243"/>
+      <c r="P11" s="243"/>
+      <c r="Q11" s="243"/>
+      <c r="R11" s="243"/>
+      <c r="S11" s="243"/>
+      <c r="T11" s="243"/>
+      <c r="U11" s="243"/>
+      <c r="V11" s="304"/>
+    </row>
+    <row r="12" spans="1:22" ht="4.5" customHeight="1">
+      <c r="A12" s="944"/>
+      <c r="B12" s="241"/>
+      <c r="C12" s="248"/>
+      <c r="D12" s="243"/>
+      <c r="E12" s="247"/>
+      <c r="F12" s="247"/>
+      <c r="G12" s="247"/>
+      <c r="H12" s="243"/>
+      <c r="I12" s="291"/>
+      <c r="J12" s="243"/>
+      <c r="K12" s="250"/>
+      <c r="L12" s="250"/>
+      <c r="M12" s="250"/>
+      <c r="N12" s="250"/>
+      <c r="O12" s="250"/>
+      <c r="P12" s="250"/>
+      <c r="Q12" s="250"/>
+      <c r="R12" s="250"/>
+      <c r="S12" s="250"/>
+      <c r="T12" s="250"/>
+      <c r="U12" s="250"/>
+      <c r="V12" s="304"/>
+    </row>
+    <row r="13" spans="1:22" ht="4.5" customHeight="1">
+      <c r="A13" s="944"/>
+      <c r="B13" s="241"/>
+      <c r="C13" s="248"/>
+      <c r="D13" s="243"/>
+      <c r="E13" s="247"/>
+      <c r="F13" s="247"/>
+      <c r="G13" s="247"/>
+      <c r="H13" s="243"/>
+      <c r="I13" s="291"/>
+      <c r="J13" s="243"/>
+      <c r="K13" s="243"/>
+      <c r="L13" s="243"/>
+      <c r="M13" s="243"/>
+      <c r="N13" s="243"/>
+      <c r="O13" s="243"/>
+      <c r="P13" s="243"/>
+      <c r="Q13" s="243"/>
+      <c r="R13" s="243"/>
+      <c r="S13" s="243"/>
+      <c r="T13" s="243"/>
+      <c r="U13" s="243"/>
+      <c r="V13" s="304"/>
+    </row>
+    <row r="14" spans="1:22" ht="10.15" customHeight="1">
+      <c r="A14" s="944"/>
+      <c r="B14" s="241"/>
+      <c r="C14" s="248"/>
+      <c r="D14" s="243"/>
+      <c r="E14" s="244"/>
+      <c r="F14" s="244"/>
+      <c r="G14" s="243"/>
+      <c r="H14" s="243"/>
+      <c r="I14" s="291"/>
+      <c r="J14" s="243"/>
+      <c r="K14" s="244" t="s">
+        <v>302</v>
+      </c>
+      <c r="L14" s="244"/>
+      <c r="M14" s="244" t="s">
+        <v>146</v>
+      </c>
+      <c r="N14" s="244"/>
+      <c r="O14" s="244" t="s">
+        <v>148</v>
+      </c>
+      <c r="P14" s="243"/>
+      <c r="Q14" s="244" t="s">
+        <v>154</v>
+      </c>
+      <c r="R14" s="243"/>
+      <c r="S14" s="244" t="s">
+        <v>150</v>
+      </c>
+      <c r="T14" s="243"/>
+      <c r="U14" s="244" t="s">
+        <v>303</v>
+      </c>
+      <c r="V14" s="304"/>
+    </row>
+    <row r="15" spans="1:22" ht="9.75" customHeight="1">
+      <c r="A15" s="944"/>
+      <c r="B15" s="241"/>
+      <c r="C15" s="248"/>
+      <c r="D15" s="243"/>
+      <c r="E15" s="247"/>
+      <c r="F15" s="247"/>
+      <c r="G15" s="247"/>
+      <c r="H15" s="247"/>
+      <c r="I15" s="291"/>
+      <c r="J15" s="247"/>
+      <c r="K15" s="247" t="s">
+        <v>304</v>
+      </c>
+      <c r="L15" s="247"/>
+      <c r="M15" s="247" t="s">
+        <v>305</v>
+      </c>
+      <c r="N15" s="247"/>
+      <c r="O15" s="247" t="s">
+        <v>306</v>
+      </c>
+      <c r="P15" s="243"/>
+      <c r="Q15" s="247" t="s">
+        <v>307</v>
+      </c>
+      <c r="R15" s="243"/>
+      <c r="S15" s="247" t="s">
+        <v>308</v>
+      </c>
+      <c r="T15" s="243"/>
+      <c r="U15" s="247" t="s">
+        <v>309</v>
+      </c>
+      <c r="V15" s="304"/>
+    </row>
+    <row r="16" spans="1:22" ht="4.5" customHeight="1">
+      <c r="A16" s="944"/>
+      <c r="B16" s="255"/>
+      <c r="C16" s="256"/>
+      <c r="D16" s="250"/>
+      <c r="E16" s="249"/>
+      <c r="F16" s="249"/>
+      <c r="G16" s="249"/>
+      <c r="H16" s="249"/>
+      <c r="I16" s="290"/>
+      <c r="J16" s="249"/>
+      <c r="K16" s="249"/>
+      <c r="L16" s="249"/>
+      <c r="M16" s="249"/>
+      <c r="N16" s="249"/>
+      <c r="O16" s="249"/>
+      <c r="P16" s="250"/>
+      <c r="Q16" s="250"/>
+      <c r="R16" s="250"/>
+      <c r="S16" s="250"/>
+      <c r="T16" s="250"/>
+      <c r="U16" s="250"/>
+      <c r="V16" s="305"/>
+    </row>
+    <row r="17" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A17" s="944"/>
+      <c r="B17" s="257"/>
+      <c r="D17" s="258"/>
+      <c r="V17" s="306"/>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="944"/>
+      <c r="B18" s="257"/>
+      <c r="C18" s="135" t="s">
+        <v>418</v>
+      </c>
+      <c r="D18" s="258"/>
+      <c r="E18" s="92">
+        <v>770.54</v>
+      </c>
+      <c r="F18" s="259"/>
+      <c r="G18" s="259">
+        <v>636.20000000000005</v>
+      </c>
+      <c r="H18" s="259"/>
+      <c r="I18" s="259">
+        <v>608.82916666666665</v>
+      </c>
+      <c r="J18" s="259"/>
+      <c r="K18" s="259">
+        <v>1034.6312499999999</v>
+      </c>
+      <c r="L18" s="259"/>
+      <c r="M18" s="259">
+        <v>1024.6729166666667</v>
+      </c>
+      <c r="N18" s="259"/>
+      <c r="O18" s="259">
+        <v>788.19375000000002</v>
+      </c>
+      <c r="P18" s="259"/>
+      <c r="Q18" s="259">
+        <v>783.21458333333328</v>
+      </c>
+      <c r="R18" s="259"/>
+      <c r="S18" s="259">
+        <v>773.25625000000002</v>
+      </c>
+      <c r="T18" s="259"/>
+      <c r="U18" s="307">
+        <v>768.27708333333328</v>
+      </c>
+      <c r="V18" s="306"/>
+    </row>
+    <row r="19" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A19" s="944"/>
+      <c r="B19" s="257"/>
+      <c r="D19" s="258"/>
+      <c r="E19" s="259"/>
+      <c r="F19" s="259"/>
+      <c r="G19" s="259"/>
+      <c r="H19" s="259"/>
+      <c r="I19" s="259"/>
+      <c r="J19" s="259"/>
+      <c r="K19" s="259"/>
+      <c r="L19" s="259"/>
+      <c r="M19" s="259"/>
+      <c r="N19" s="259"/>
+      <c r="O19" s="259"/>
+      <c r="P19" s="259"/>
+      <c r="Q19" s="259"/>
+      <c r="R19" s="259"/>
+      <c r="S19" s="259"/>
+      <c r="T19" s="259"/>
+      <c r="U19" s="259"/>
+      <c r="V19" s="306"/>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="944"/>
+      <c r="B20" s="257"/>
+      <c r="C20" s="135" t="s">
+        <v>310</v>
+      </c>
+      <c r="D20" s="258"/>
+      <c r="E20" s="260">
+        <v>771.35</v>
+      </c>
+      <c r="F20" s="261"/>
+      <c r="G20" s="261">
+        <v>757.28</v>
+      </c>
+      <c r="H20" s="261"/>
+      <c r="I20" s="261">
+        <v>694.26131687242798</v>
+      </c>
+      <c r="J20" s="261"/>
+      <c r="K20" s="261">
+        <v>1167.1028806584361</v>
+      </c>
+      <c r="L20" s="261"/>
+      <c r="M20" s="261">
+        <v>1167.1028806584361</v>
+      </c>
+      <c r="N20" s="261"/>
+      <c r="O20" s="261">
+        <v>820.13786008230454</v>
+      </c>
+      <c r="P20" s="261"/>
+      <c r="Q20" s="261">
+        <v>815.13786008230454</v>
+      </c>
+      <c r="R20" s="261"/>
+      <c r="S20" s="261">
+        <v>805.13786008230454</v>
+      </c>
+      <c r="T20" s="261"/>
+      <c r="U20" s="308">
+        <v>800.13786008230454</v>
+      </c>
+      <c r="V20" s="306"/>
+    </row>
+    <row r="21" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A21" s="944"/>
+      <c r="B21" s="257"/>
+      <c r="D21" s="258"/>
+      <c r="E21" s="259"/>
+      <c r="F21" s="259"/>
+      <c r="G21" s="259"/>
+      <c r="H21" s="259"/>
+      <c r="I21" s="259"/>
+      <c r="J21" s="259"/>
+      <c r="K21" s="259"/>
+      <c r="L21" s="259"/>
+      <c r="M21" s="259"/>
+      <c r="N21" s="259"/>
+      <c r="O21" s="259"/>
+      <c r="P21" s="259"/>
+      <c r="Q21" s="259"/>
+      <c r="R21" s="259"/>
+      <c r="S21" s="259"/>
+      <c r="T21" s="259"/>
+      <c r="U21" s="259"/>
+      <c r="V21" s="306"/>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="944"/>
+      <c r="B22" s="257"/>
+      <c r="C22" s="135" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="258"/>
+      <c r="E22" s="259">
+        <v>579.58000000000004</v>
+      </c>
+      <c r="F22" s="259"/>
+      <c r="G22" s="259">
+        <v>542.89</v>
+      </c>
+      <c r="H22" s="259"/>
+      <c r="I22" s="259">
+        <v>509.6769547325103</v>
+      </c>
+      <c r="J22" s="259"/>
+      <c r="K22" s="259">
+        <v>869.47736625514403</v>
+      </c>
+      <c r="L22" s="259"/>
+      <c r="M22" s="259">
+        <v>859.47736625514403</v>
+      </c>
+      <c r="N22" s="259"/>
+      <c r="O22" s="259">
+        <v>635.582304526749</v>
+      </c>
+      <c r="P22" s="259"/>
+      <c r="Q22" s="259">
+        <v>632.582304526749</v>
+      </c>
+      <c r="R22" s="259"/>
+      <c r="S22" s="259">
+        <v>625.582304526749</v>
+      </c>
+      <c r="T22" s="259"/>
+      <c r="U22" s="307">
+        <v>623.582304526749</v>
+      </c>
+      <c r="V22" s="306"/>
+    </row>
+    <row r="23" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A23" s="944"/>
+      <c r="B23" s="257"/>
+      <c r="D23" s="258"/>
+      <c r="E23" s="259"/>
+      <c r="F23" s="259"/>
+      <c r="G23" s="259"/>
+      <c r="H23" s="259"/>
+      <c r="I23" s="259"/>
+      <c r="J23" s="259"/>
+      <c r="K23" s="259"/>
+      <c r="L23" s="259"/>
+      <c r="M23" s="259"/>
+      <c r="N23" s="259"/>
+      <c r="O23" s="259"/>
+      <c r="P23" s="259"/>
+      <c r="Q23" s="259"/>
+      <c r="R23" s="259"/>
+      <c r="S23" s="259"/>
+      <c r="T23" s="259"/>
+      <c r="U23" s="259"/>
+      <c r="V23" s="306"/>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="944"/>
+      <c r="B24" s="257"/>
+      <c r="C24" s="135" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" s="258"/>
+      <c r="E24" s="259">
+        <v>625.6391666666666</v>
+      </c>
+      <c r="F24" s="259"/>
+      <c r="G24" s="259">
+        <v>539.6925</v>
+      </c>
+      <c r="H24" s="259"/>
+      <c r="I24" s="259">
+        <v>566.92738589211615</v>
+      </c>
+      <c r="J24" s="259"/>
+      <c r="K24" s="259">
+        <v>964.87136929460576</v>
+      </c>
+      <c r="L24" s="259"/>
+      <c r="M24" s="259">
+        <v>954.87136929460576</v>
+      </c>
+      <c r="N24" s="259"/>
+      <c r="O24" s="259">
+        <v>681.58091286307058</v>
+      </c>
+      <c r="P24" s="259"/>
+      <c r="Q24" s="259">
+        <v>678.58091286307058</v>
+      </c>
+      <c r="R24" s="259"/>
+      <c r="S24" s="259">
+        <v>671.58091286307058</v>
+      </c>
+      <c r="T24" s="259"/>
+      <c r="U24" s="307">
+        <v>669.58091286307058</v>
+      </c>
+      <c r="V24" s="306"/>
+    </row>
+    <row r="25" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A25" s="944"/>
+      <c r="B25" s="257"/>
+      <c r="D25" s="258"/>
+      <c r="E25" s="262"/>
+      <c r="F25" s="262"/>
+      <c r="G25" s="262"/>
+      <c r="H25" s="263"/>
+      <c r="I25" s="263"/>
+      <c r="J25" s="263"/>
+      <c r="K25" s="262"/>
+      <c r="L25" s="263"/>
+      <c r="M25" s="262"/>
+      <c r="N25" s="262"/>
+      <c r="O25" s="262"/>
+      <c r="P25" s="263"/>
+      <c r="Q25" s="262"/>
+      <c r="R25" s="263"/>
+      <c r="S25" s="262"/>
+      <c r="T25" s="263"/>
+      <c r="U25" s="262"/>
+      <c r="V25" s="306"/>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="944"/>
+      <c r="B26" s="257"/>
+      <c r="C26" s="135" t="s">
+        <v>431</v>
+      </c>
+      <c r="D26" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="E26" s="92">
+        <v>767.07</v>
+      </c>
+      <c r="F26" s="259"/>
+      <c r="G26" s="259">
+        <v>756.86</v>
+      </c>
+      <c r="H26" s="259"/>
+      <c r="I26" s="259">
+        <v>580.70270270270271</v>
+      </c>
+      <c r="J26" s="259"/>
+      <c r="K26" s="259">
+        <v>987.8648648648649</v>
+      </c>
+      <c r="L26" s="259"/>
+      <c r="M26" s="259">
+        <v>977.8648648648649</v>
+      </c>
+      <c r="N26" s="259"/>
+      <c r="O26" s="259">
+        <v>781.22972972972968</v>
+      </c>
+      <c r="P26" s="259"/>
+      <c r="Q26" s="259">
+        <v>776.22972972972968</v>
+      </c>
+      <c r="R26" s="259"/>
+      <c r="S26" s="259">
+        <v>766.22972972972968</v>
+      </c>
+      <c r="T26" s="259"/>
+      <c r="U26" s="307">
+        <v>761.22972972972968</v>
+      </c>
+      <c r="V26" s="306"/>
+    </row>
+    <row r="27" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A27" s="944"/>
+      <c r="B27" s="257"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="138"/>
+      <c r="F27" s="259"/>
+      <c r="G27" s="259"/>
+      <c r="H27" s="259"/>
+      <c r="I27" s="259"/>
+      <c r="J27" s="259"/>
+      <c r="K27" s="259"/>
+      <c r="L27" s="259"/>
+      <c r="M27" s="259"/>
+      <c r="N27" s="259"/>
+      <c r="O27" s="259"/>
+      <c r="P27" s="259"/>
+      <c r="Q27" s="259"/>
+      <c r="R27" s="259"/>
+      <c r="S27" s="259"/>
+      <c r="T27" s="259"/>
+      <c r="U27" s="307"/>
+      <c r="V27" s="306"/>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="944"/>
+      <c r="B28" s="257"/>
+      <c r="C28" s="135" t="s">
+        <v>418</v>
+      </c>
+      <c r="D28" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="E28" s="260">
+        <v>784.73</v>
+      </c>
+      <c r="F28" s="261"/>
+      <c r="G28" s="261">
+        <v>756.86</v>
+      </c>
+      <c r="H28" s="261"/>
+      <c r="I28" s="261">
+        <v>685.77631578947364</v>
+      </c>
+      <c r="J28" s="261"/>
+      <c r="K28" s="261">
+        <v>1162.9736842105262</v>
+      </c>
+      <c r="L28" s="261"/>
+      <c r="M28" s="261">
+        <v>1152.9736842105262</v>
+      </c>
+      <c r="N28" s="261"/>
+      <c r="O28" s="261">
+        <v>911.77631578947364</v>
+      </c>
+      <c r="P28" s="261"/>
+      <c r="Q28" s="261">
+        <v>906.77631578947364</v>
+      </c>
+      <c r="R28" s="261"/>
+      <c r="S28" s="261">
+        <v>896.77631578947364</v>
+      </c>
+      <c r="T28" s="261"/>
+      <c r="U28" s="308">
+        <v>891.77631578947364</v>
+      </c>
+      <c r="V28" s="306"/>
+    </row>
+    <row r="29" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A29" s="944"/>
+      <c r="B29" s="265"/>
+      <c r="C29" s="266"/>
+      <c r="D29" s="267"/>
+      <c r="E29" s="268"/>
+      <c r="F29" s="269"/>
+      <c r="G29" s="270"/>
+      <c r="H29" s="269"/>
+      <c r="I29" s="269"/>
+      <c r="J29" s="269"/>
+      <c r="K29" s="270"/>
+      <c r="L29" s="269"/>
+      <c r="M29" s="270"/>
+      <c r="N29" s="270"/>
+      <c r="O29" s="270"/>
+      <c r="P29" s="269"/>
+      <c r="Q29" s="270"/>
+      <c r="R29" s="269"/>
+      <c r="S29" s="270"/>
+      <c r="T29" s="269"/>
+      <c r="U29" s="270"/>
+      <c r="V29" s="309"/>
+    </row>
+    <row r="30" spans="1:43" ht="3" customHeight="1">
+      <c r="A30" s="944"/>
+      <c r="B30" s="257"/>
+      <c r="C30" s="210"/>
+      <c r="E30" s="271"/>
+      <c r="F30" s="271"/>
+      <c r="G30" s="272"/>
+      <c r="H30" s="271"/>
+      <c r="I30" s="271"/>
+      <c r="J30" s="271"/>
+      <c r="K30" s="272"/>
+      <c r="L30" s="271"/>
+      <c r="M30" s="272"/>
+      <c r="N30" s="272"/>
+      <c r="O30" s="272"/>
+      <c r="P30" s="271"/>
+      <c r="Q30" s="272"/>
+      <c r="R30" s="271"/>
+      <c r="S30" s="272"/>
+      <c r="T30" s="271"/>
+      <c r="U30" s="272"/>
+      <c r="V30" s="306"/>
+    </row>
+    <row r="31" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A31" s="944"/>
+      <c r="B31" s="257"/>
+      <c r="C31" s="273"/>
+      <c r="D31" s="274"/>
+      <c r="E31" s="275"/>
+      <c r="F31" s="275"/>
+      <c r="G31" s="275"/>
+      <c r="H31" s="272"/>
+      <c r="I31" s="271"/>
+      <c r="J31" s="272"/>
+      <c r="K31" s="275"/>
+      <c r="L31" s="272"/>
+      <c r="M31" s="275"/>
+      <c r="N31" s="272"/>
+      <c r="O31" s="275"/>
+      <c r="P31" s="272"/>
+      <c r="Q31" s="275"/>
+      <c r="R31" s="272"/>
+      <c r="S31" s="275"/>
+      <c r="T31" s="272"/>
+      <c r="U31" s="275"/>
+      <c r="V31" s="306"/>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="944"/>
+      <c r="B32" s="257"/>
+      <c r="C32" s="210">
+        <v>2026</v>
+      </c>
+      <c r="D32" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E32" s="276">
+        <v>774.01</v>
+      </c>
+      <c r="F32" s="276"/>
+      <c r="G32" s="276">
+        <v>631.13</v>
+      </c>
+      <c r="H32" s="276"/>
+      <c r="I32" s="277">
+        <v>586.6875</v>
+      </c>
+      <c r="J32" s="277"/>
+      <c r="K32" s="298">
+        <v>997.8125</v>
+      </c>
+      <c r="L32" s="277"/>
+      <c r="M32" s="298">
+        <v>987.8125</v>
+      </c>
+      <c r="N32" s="277"/>
+      <c r="O32" s="276">
+        <v>790.03125</v>
+      </c>
+      <c r="P32" s="277"/>
+      <c r="Q32" s="276">
+        <v>785.03125</v>
+      </c>
+      <c r="R32" s="277"/>
+      <c r="S32" s="276">
+        <v>775.03125</v>
+      </c>
+      <c r="T32" s="277"/>
+      <c r="U32" s="276">
+        <v>770.03125</v>
+      </c>
+      <c r="V32" s="306"/>
+      <c r="X32" s="210"/>
+      <c r="Y32" s="127"/>
+      <c r="Z32" s="278"/>
+      <c r="AA32" s="278"/>
+      <c r="AB32" s="278"/>
+      <c r="AC32" s="278"/>
+      <c r="AD32" s="278"/>
+      <c r="AE32" s="313"/>
+      <c r="AF32" s="313"/>
+      <c r="AG32" s="313"/>
+      <c r="AH32" s="313"/>
+      <c r="AI32" s="313"/>
+      <c r="AJ32" s="313"/>
+      <c r="AK32" s="313"/>
+      <c r="AL32" s="313"/>
+      <c r="AM32" s="313"/>
+      <c r="AN32" s="313"/>
+      <c r="AO32" s="313"/>
+      <c r="AP32" s="313"/>
+      <c r="AQ32" s="313"/>
+    </row>
+    <row r="33" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A33" s="944"/>
+      <c r="B33" s="257"/>
+      <c r="C33" s="210"/>
+      <c r="D33" s="136"/>
+      <c r="E33" s="276"/>
+      <c r="F33" s="276"/>
+      <c r="G33" s="276"/>
+      <c r="H33" s="276"/>
+      <c r="I33" s="276"/>
+      <c r="J33" s="276"/>
+      <c r="K33" s="276"/>
+      <c r="L33" s="276"/>
+      <c r="M33" s="276"/>
+      <c r="N33" s="276"/>
+      <c r="O33" s="276"/>
+      <c r="P33" s="276"/>
+      <c r="Q33" s="276"/>
+      <c r="R33" s="276"/>
+      <c r="S33" s="276"/>
+      <c r="T33" s="276"/>
+      <c r="U33" s="276"/>
+      <c r="V33" s="306"/>
+      <c r="X33" s="210"/>
+      <c r="Y33" s="231"/>
+      <c r="Z33" s="278"/>
+      <c r="AA33" s="278"/>
+      <c r="AB33" s="278"/>
+      <c r="AC33" s="278"/>
+      <c r="AD33" s="278"/>
+      <c r="AE33" s="278"/>
+      <c r="AF33" s="278"/>
+      <c r="AG33" s="278"/>
+      <c r="AH33" s="278"/>
+      <c r="AI33" s="278"/>
+      <c r="AJ33" s="278"/>
+      <c r="AK33" s="278"/>
+      <c r="AL33" s="278"/>
+      <c r="AM33" s="278"/>
+      <c r="AN33" s="278"/>
+      <c r="AO33" s="278"/>
+      <c r="AP33" s="278"/>
+      <c r="AQ33" s="278"/>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="944"/>
+      <c r="B34" s="257"/>
+      <c r="C34" s="126"/>
+      <c r="D34" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E34" s="276">
+        <v>760.12</v>
+      </c>
+      <c r="F34" s="276"/>
+      <c r="G34" s="276">
+        <v>618.72</v>
+      </c>
+      <c r="H34" s="276"/>
+      <c r="I34" s="277">
+        <v>576.14285714285711</v>
+      </c>
+      <c r="J34" s="277"/>
+      <c r="K34" s="298">
+        <v>980.28571428571433</v>
+      </c>
+      <c r="L34" s="277"/>
+      <c r="M34" s="298">
+        <v>970.28571428571433</v>
+      </c>
+      <c r="N34" s="277"/>
+      <c r="O34" s="277">
+        <v>774.52380952380952</v>
+      </c>
+      <c r="P34" s="277"/>
+      <c r="Q34" s="277">
+        <v>769.52380952380952</v>
+      </c>
+      <c r="R34" s="277"/>
+      <c r="S34" s="277">
+        <v>759.52380952380952</v>
+      </c>
+      <c r="T34" s="277"/>
+      <c r="U34" s="277">
+        <v>754.52380952380952</v>
+      </c>
+      <c r="V34" s="306"/>
+      <c r="X34" s="210"/>
+      <c r="Y34" s="127"/>
+      <c r="Z34" s="278"/>
+      <c r="AA34" s="278"/>
+      <c r="AB34" s="278"/>
+      <c r="AC34" s="278"/>
+      <c r="AD34" s="278"/>
+      <c r="AE34" s="278"/>
+      <c r="AF34" s="278"/>
+      <c r="AG34" s="278"/>
+      <c r="AH34" s="278"/>
+      <c r="AI34" s="278"/>
+      <c r="AJ34" s="278"/>
+      <c r="AK34" s="278"/>
+      <c r="AL34" s="278"/>
+      <c r="AM34" s="278"/>
+      <c r="AN34" s="278"/>
+      <c r="AO34" s="313"/>
+      <c r="AP34" s="278"/>
+      <c r="AQ34" s="278"/>
+    </row>
+    <row r="35" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A35" s="944"/>
+      <c r="B35" s="257"/>
+      <c r="C35" s="210"/>
+      <c r="D35" s="136"/>
+      <c r="E35" s="276"/>
+      <c r="F35" s="276"/>
+      <c r="G35" s="276"/>
+      <c r="H35" s="276"/>
+      <c r="I35" s="276"/>
+      <c r="J35" s="276"/>
+      <c r="K35" s="276"/>
+      <c r="L35" s="276"/>
+      <c r="M35" s="276"/>
+      <c r="N35" s="276"/>
+      <c r="O35" s="276"/>
+      <c r="P35" s="276"/>
+      <c r="Q35" s="276"/>
+      <c r="R35" s="276"/>
+      <c r="S35" s="276"/>
+      <c r="T35" s="276"/>
+      <c r="U35" s="276"/>
+      <c r="V35" s="306"/>
+      <c r="X35" s="210"/>
+      <c r="Y35" s="231"/>
+      <c r="Z35" s="278"/>
+      <c r="AA35" s="278"/>
+      <c r="AB35" s="278"/>
+      <c r="AC35" s="278"/>
+      <c r="AD35" s="278"/>
+      <c r="AE35" s="278"/>
+      <c r="AF35" s="278"/>
+      <c r="AG35" s="278"/>
+      <c r="AH35" s="278"/>
+      <c r="AI35" s="278"/>
+      <c r="AJ35" s="278"/>
+      <c r="AK35" s="278"/>
+      <c r="AL35" s="278"/>
+      <c r="AM35" s="278"/>
+      <c r="AN35" s="278"/>
+      <c r="AO35" s="278"/>
+      <c r="AP35" s="278"/>
+      <c r="AQ35" s="278"/>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="944"/>
+      <c r="B36" s="257"/>
+      <c r="C36" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D36" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" s="276">
+        <v>760.5</v>
+      </c>
+      <c r="F36" s="276"/>
+      <c r="G36" s="276">
+        <v>592.08000000000004</v>
+      </c>
+      <c r="H36" s="276"/>
+      <c r="I36" s="277">
+        <v>576.20000000000005</v>
+      </c>
+      <c r="J36" s="277"/>
+      <c r="K36" s="298">
+        <v>980.32500000000005</v>
+      </c>
+      <c r="L36" s="277"/>
+      <c r="M36" s="298">
+        <v>970.32500000000005</v>
+      </c>
+      <c r="N36" s="277"/>
+      <c r="O36" s="277">
+        <v>747.92499999999995</v>
+      </c>
+      <c r="P36" s="277"/>
+      <c r="Q36" s="277">
+        <v>742.92499999999995</v>
+      </c>
+      <c r="R36" s="277"/>
+      <c r="S36" s="277">
+        <v>732.92499999999995</v>
+      </c>
+      <c r="T36" s="277"/>
+      <c r="U36" s="277">
+        <v>727.92499999999995</v>
+      </c>
+      <c r="V36" s="306"/>
+      <c r="X36" s="210"/>
+      <c r="Y36" s="127"/>
+      <c r="Z36" s="278"/>
+      <c r="AA36" s="278"/>
+      <c r="AB36" s="278"/>
+      <c r="AC36" s="278"/>
+      <c r="AD36" s="278"/>
+      <c r="AE36" s="278"/>
+      <c r="AF36" s="278"/>
+      <c r="AG36" s="278"/>
+      <c r="AH36" s="278"/>
+      <c r="AI36" s="278"/>
+      <c r="AJ36" s="278"/>
+      <c r="AK36" s="278"/>
+      <c r="AL36" s="278"/>
+      <c r="AM36" s="278"/>
+      <c r="AN36" s="278"/>
+      <c r="AO36" s="313"/>
+      <c r="AP36" s="278"/>
+      <c r="AQ36" s="278"/>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="944"/>
+      <c r="B37" s="257"/>
+      <c r="C37" s="210"/>
+      <c r="D37" s="136"/>
+      <c r="E37" s="276"/>
+      <c r="F37" s="276"/>
+      <c r="G37" s="276"/>
+      <c r="H37" s="276"/>
+      <c r="I37" s="277"/>
+      <c r="J37" s="277"/>
+      <c r="K37" s="277"/>
+      <c r="L37" s="277"/>
+      <c r="M37" s="277"/>
+      <c r="N37" s="277"/>
+      <c r="O37" s="277"/>
+      <c r="P37" s="277"/>
+      <c r="Q37" s="277"/>
+      <c r="R37" s="277"/>
+      <c r="S37" s="277"/>
+      <c r="T37" s="277"/>
+      <c r="U37" s="277"/>
+      <c r="V37" s="306"/>
+      <c r="X37" s="210"/>
+      <c r="Y37" s="127"/>
+      <c r="Z37" s="278"/>
+      <c r="AA37" s="278"/>
+      <c r="AB37" s="278"/>
+      <c r="AC37" s="278"/>
+      <c r="AD37" s="278"/>
+      <c r="AE37" s="278"/>
+      <c r="AF37" s="278"/>
+      <c r="AG37" s="278"/>
+      <c r="AH37" s="278"/>
+      <c r="AI37" s="278"/>
+      <c r="AJ37" s="278"/>
+      <c r="AK37" s="278"/>
+      <c r="AL37" s="278"/>
+      <c r="AM37" s="278"/>
+      <c r="AN37" s="278"/>
+      <c r="AO37" s="313"/>
+      <c r="AP37" s="278"/>
+      <c r="AQ37" s="278"/>
+    </row>
+    <row r="38" spans="1:43" ht="12.75" customHeight="1">
+      <c r="A38" s="944"/>
+      <c r="B38" s="257"/>
+      <c r="C38" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D38" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="E38" s="277">
+        <v>775.96</v>
+      </c>
+      <c r="F38" s="277"/>
+      <c r="G38" s="277">
+        <v>770.44</v>
+      </c>
+      <c r="H38" s="277"/>
+      <c r="I38" s="277">
+        <v>693.13157894736844</v>
+      </c>
+      <c r="J38" s="277"/>
+      <c r="K38" s="299">
+        <v>1175.2368421052631</v>
+      </c>
+      <c r="L38" s="277"/>
+      <c r="M38" s="277">
+        <v>1165.2368421052631</v>
+      </c>
+      <c r="N38" s="277"/>
+      <c r="O38" s="277">
+        <v>926.0526315789474</v>
+      </c>
+      <c r="P38" s="277"/>
+      <c r="Q38" s="277">
+        <v>921.0526315789474</v>
+      </c>
+      <c r="R38" s="277"/>
+      <c r="S38" s="277">
+        <v>911.0526315789474</v>
+      </c>
+      <c r="T38" s="277"/>
+      <c r="U38" s="277">
+        <v>906.0526315789474</v>
+      </c>
+      <c r="V38" s="306"/>
+      <c r="X38" s="210"/>
+      <c r="Z38" s="278"/>
+      <c r="AA38" s="278"/>
+      <c r="AB38" s="278"/>
+      <c r="AC38" s="278"/>
+      <c r="AD38" s="278"/>
+      <c r="AE38" s="278"/>
+      <c r="AF38" s="278"/>
+      <c r="AG38" s="278"/>
+      <c r="AH38" s="278"/>
+      <c r="AI38" s="278"/>
+      <c r="AJ38" s="278"/>
+      <c r="AK38" s="278"/>
+      <c r="AL38" s="278"/>
+      <c r="AM38" s="278"/>
+      <c r="AN38" s="278"/>
+      <c r="AO38" s="278"/>
+      <c r="AP38" s="278"/>
+      <c r="AQ38" s="278"/>
+    </row>
+    <row r="39" spans="1:43" ht="12" customHeight="1">
+      <c r="A39" s="944"/>
+      <c r="B39" s="257"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="136"/>
+      <c r="E39" s="276"/>
+      <c r="F39" s="276"/>
+      <c r="G39" s="276"/>
+      <c r="H39" s="276"/>
+      <c r="I39" s="276"/>
+      <c r="J39" s="276"/>
+      <c r="K39" s="276"/>
+      <c r="L39" s="276"/>
+      <c r="M39" s="276"/>
+      <c r="N39" s="276"/>
+      <c r="O39" s="276"/>
+      <c r="P39" s="276"/>
+      <c r="Q39" s="276"/>
+      <c r="R39" s="276"/>
+      <c r="S39" s="276"/>
+      <c r="T39" s="276"/>
+      <c r="U39" s="276"/>
+      <c r="V39" s="306"/>
+      <c r="X39" s="146"/>
+      <c r="Z39" s="313"/>
+      <c r="AA39" s="313"/>
+      <c r="AB39" s="313"/>
+      <c r="AC39" s="313"/>
+      <c r="AD39" s="313"/>
+      <c r="AE39" s="313"/>
+      <c r="AF39" s="313"/>
+      <c r="AG39" s="313"/>
+      <c r="AH39" s="313"/>
+      <c r="AI39" s="313"/>
+      <c r="AJ39" s="313"/>
+      <c r="AK39" s="313"/>
+      <c r="AL39" s="313"/>
+      <c r="AM39" s="313"/>
+      <c r="AN39" s="313"/>
+      <c r="AO39" s="313"/>
+      <c r="AP39" s="313"/>
+      <c r="AQ39" s="313"/>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="944"/>
+      <c r="B40" s="257"/>
+      <c r="C40" s="126"/>
+      <c r="D40" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" s="277">
+        <v>793.5</v>
+      </c>
+      <c r="F40" s="277"/>
+      <c r="G40" s="277">
+        <v>743.27</v>
+      </c>
+      <c r="H40" s="277"/>
+      <c r="I40" s="277">
+        <v>678.42105263157896</v>
+      </c>
+      <c r="J40" s="277"/>
+      <c r="K40" s="299">
+        <v>1150.7105263157894</v>
+      </c>
+      <c r="L40" s="277"/>
+      <c r="M40" s="277">
+        <v>1140.7105263157894</v>
+      </c>
+      <c r="N40" s="277"/>
+      <c r="O40" s="277">
+        <v>897.5</v>
+      </c>
+      <c r="P40" s="277"/>
+      <c r="Q40" s="277">
+        <v>892.5</v>
+      </c>
+      <c r="R40" s="277"/>
+      <c r="S40" s="277">
+        <v>882.5</v>
+      </c>
+      <c r="T40" s="277"/>
+      <c r="U40" s="277">
+        <v>877.5</v>
+      </c>
+      <c r="V40" s="310"/>
+      <c r="X40" s="210"/>
+      <c r="Y40" s="127"/>
+      <c r="Z40" s="278"/>
+      <c r="AA40" s="278"/>
+      <c r="AB40" s="278"/>
+      <c r="AC40" s="278"/>
+      <c r="AD40" s="278"/>
+      <c r="AE40" s="278"/>
+      <c r="AF40" s="278"/>
+      <c r="AG40" s="278"/>
+      <c r="AH40" s="278"/>
+      <c r="AI40" s="278"/>
+      <c r="AJ40" s="278"/>
+      <c r="AK40" s="278"/>
+      <c r="AL40" s="278"/>
+      <c r="AM40" s="278"/>
+      <c r="AN40" s="278"/>
+      <c r="AO40" s="278"/>
+      <c r="AP40" s="278"/>
+      <c r="AQ40" s="278"/>
+    </row>
+    <row r="41" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A41" s="944"/>
+      <c r="B41" s="257"/>
+      <c r="C41" s="210"/>
+      <c r="D41" s="136"/>
+      <c r="E41" s="276"/>
+      <c r="F41" s="276"/>
+      <c r="G41" s="276"/>
+      <c r="H41" s="276"/>
+      <c r="I41" s="276"/>
+      <c r="J41" s="276"/>
+      <c r="K41" s="276"/>
+      <c r="L41" s="276"/>
+      <c r="M41" s="276"/>
+      <c r="N41" s="276"/>
+      <c r="O41" s="276"/>
+      <c r="P41" s="276"/>
+      <c r="Q41" s="276"/>
+      <c r="R41" s="276"/>
+      <c r="S41" s="276"/>
+      <c r="T41" s="276"/>
+      <c r="U41" s="276"/>
+      <c r="V41" s="311"/>
+      <c r="X41" s="210"/>
+    </row>
+    <row r="42" spans="1:43" ht="11.1" customHeight="1">
+      <c r="A42" s="944"/>
+      <c r="B42" s="257"/>
+      <c r="C42" s="146">
+        <v>2024</v>
+      </c>
+      <c r="D42" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E42" s="277">
+        <v>789.33</v>
+      </c>
+      <c r="F42" s="277"/>
+      <c r="G42" s="277">
+        <v>757.28</v>
+      </c>
+      <c r="H42" s="277"/>
+      <c r="I42" s="277">
+        <v>699.35</v>
+      </c>
+      <c r="J42" s="277"/>
+      <c r="K42" s="299">
+        <v>1185.625</v>
+      </c>
+      <c r="L42" s="277"/>
+      <c r="M42" s="277">
+        <v>1175.625</v>
+      </c>
+      <c r="N42" s="277"/>
+      <c r="O42" s="277">
+        <v>912.375</v>
+      </c>
+      <c r="P42" s="277"/>
+      <c r="Q42" s="277">
+        <v>907.375</v>
+      </c>
+      <c r="R42" s="277"/>
+      <c r="S42" s="277">
+        <v>897.375</v>
+      </c>
+      <c r="T42" s="277"/>
+      <c r="U42" s="277">
+        <v>892.375</v>
+      </c>
+      <c r="V42" s="310"/>
+      <c r="X42" s="210"/>
+      <c r="Y42" s="127"/>
+      <c r="Z42" s="278"/>
+      <c r="AA42" s="278"/>
+      <c r="AB42" s="278"/>
+      <c r="AC42" s="278"/>
+      <c r="AD42" s="278"/>
+      <c r="AE42" s="278"/>
+      <c r="AF42" s="278"/>
+      <c r="AG42" s="278"/>
+      <c r="AH42" s="278"/>
+      <c r="AI42" s="278"/>
+      <c r="AJ42" s="278"/>
+      <c r="AK42" s="278"/>
+      <c r="AL42" s="278"/>
+      <c r="AM42" s="278"/>
+      <c r="AN42" s="278"/>
+      <c r="AO42" s="278"/>
+      <c r="AP42" s="278"/>
+      <c r="AQ42" s="278"/>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="944"/>
+      <c r="B43" s="257"/>
+      <c r="C43" s="210"/>
+      <c r="D43" s="127"/>
+      <c r="E43" s="278"/>
+      <c r="F43" s="278"/>
+      <c r="G43" s="278"/>
+      <c r="H43" s="278"/>
+      <c r="I43" s="278"/>
+      <c r="J43" s="278"/>
+      <c r="K43" s="278"/>
+      <c r="L43" s="278"/>
+      <c r="M43" s="278"/>
+      <c r="N43" s="278"/>
+      <c r="O43" s="278"/>
+      <c r="P43" s="278"/>
+      <c r="Q43" s="278"/>
+      <c r="R43" s="278"/>
+      <c r="S43" s="278"/>
+      <c r="T43" s="278"/>
+      <c r="U43" s="278"/>
+      <c r="V43" s="306"/>
+      <c r="X43" s="210"/>
+      <c r="Y43" s="127"/>
+      <c r="Z43" s="278"/>
+      <c r="AA43" s="278"/>
+      <c r="AB43" s="278"/>
+      <c r="AC43" s="278"/>
+      <c r="AD43" s="278"/>
+      <c r="AE43" s="278"/>
+      <c r="AF43" s="278"/>
+      <c r="AG43" s="278"/>
+      <c r="AH43" s="278"/>
+      <c r="AI43" s="278"/>
+      <c r="AJ43" s="278"/>
+      <c r="AK43" s="278"/>
+      <c r="AL43" s="278"/>
+      <c r="AM43" s="278"/>
+      <c r="AN43" s="278"/>
+      <c r="AO43" s="278"/>
+      <c r="AP43" s="278"/>
+      <c r="AQ43" s="278"/>
+    </row>
+    <row r="44" spans="1:43" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A44" s="944"/>
+      <c r="B44" s="279"/>
+      <c r="C44" s="280"/>
+      <c r="D44" s="281"/>
+      <c r="E44" s="282"/>
+      <c r="F44" s="282"/>
+      <c r="G44" s="282"/>
+      <c r="H44" s="282"/>
+      <c r="I44" s="152"/>
+      <c r="J44" s="282"/>
+      <c r="K44" s="282"/>
+      <c r="L44" s="282"/>
+      <c r="M44" s="282"/>
+      <c r="N44" s="282"/>
+      <c r="O44" s="282"/>
+      <c r="P44" s="282"/>
+      <c r="Q44" s="282"/>
+      <c r="R44" s="282"/>
+      <c r="S44" s="282"/>
+      <c r="T44" s="282"/>
+      <c r="U44" s="282"/>
+      <c r="V44" s="312"/>
+    </row>
+    <row r="45" spans="1:43" ht="15" customHeight="1">
+      <c r="A45" s="103"/>
+      <c r="B45" s="96"/>
+      <c r="C45" s="153" t="s">
+        <v>311</v>
+      </c>
+      <c r="D45" s="96" t="s">
+        <v>312</v>
+      </c>
+      <c r="E45" s="96"/>
+      <c r="F45" s="196"/>
+      <c r="G45" s="196"/>
+      <c r="H45" s="196"/>
+      <c r="I45" s="196"/>
+      <c r="J45" s="234"/>
+      <c r="K45" s="300"/>
+      <c r="L45" s="234"/>
+      <c r="M45" s="300"/>
+      <c r="N45" s="234"/>
+      <c r="O45" s="234"/>
+      <c r="P45" s="234"/>
+      <c r="Q45" s="96"/>
+      <c r="R45" s="964" t="s">
+        <v>313</v>
+      </c>
+      <c r="S45" s="965"/>
+      <c r="T45" s="965"/>
+      <c r="U45" s="965"/>
+      <c r="V45" s="965"/>
+    </row>
+    <row r="46" spans="1:43" ht="11.25" customHeight="1">
+      <c r="A46" s="103"/>
+      <c r="B46" s="196"/>
+      <c r="C46" s="283" t="s">
+        <v>314</v>
+      </c>
+      <c r="D46" s="96" t="s">
+        <v>315</v>
+      </c>
+      <c r="E46" s="96"/>
+      <c r="F46" s="196"/>
+      <c r="G46" s="196"/>
+      <c r="H46" s="196"/>
+      <c r="I46" s="196"/>
+      <c r="J46" s="234"/>
+      <c r="K46" s="234"/>
+      <c r="L46" s="234"/>
+      <c r="M46" s="234"/>
+      <c r="N46" s="234"/>
+      <c r="O46" s="234"/>
+      <c r="P46" s="234"/>
+      <c r="Q46" s="96"/>
+      <c r="R46" s="966" t="s">
+        <v>316</v>
+      </c>
+      <c r="S46" s="966"/>
+      <c r="T46" s="966"/>
+      <c r="U46" s="966"/>
+      <c r="V46" s="966"/>
+    </row>
+    <row r="47" spans="1:43">
+      <c r="A47" s="144"/>
+    </row>
+    <row r="48" spans="1:43">
+      <c r="A48" s="144"/>
+      <c r="G48" s="284"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="144"/>
+    </row>
+    <row r="50" spans="1:5" ht="12.75">
+      <c r="C50" s="285"/>
+      <c r="E50" s="93"/>
+    </row>
+    <row r="51" spans="1:5" ht="12.75">
+      <c r="C51" s="286"/>
+      <c r="E51" s="93"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="R45:V45"/>
+    <mergeCell ref="R46:V46"/>
+    <mergeCell ref="A4:A44"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+  <sheetPr codeName="Sheet11"/>
+  <dimension ref="A1:BC55"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScale="145" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="8.140625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="0.85546875" style="92" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="126" customWidth="1"/>
+    <col min="4" max="4" width="6.28515625" style="92" customWidth="1"/>
+    <col min="5" max="5" width="2.42578125" style="92" customWidth="1"/>
+    <col min="6" max="6" width="7.28515625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="2.7109375" style="92" customWidth="1"/>
+    <col min="8" max="8" width="7.5703125" style="92" customWidth="1"/>
+    <col min="9" max="9" width="3.28515625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="7.28515625" style="92" customWidth="1"/>
+    <col min="11" max="11" width="2.7109375" style="92" customWidth="1"/>
+    <col min="12" max="12" width="7.5703125" style="92" customWidth="1"/>
+    <col min="13" max="13" width="2.7109375" style="92" customWidth="1"/>
+    <col min="14" max="14" width="7.28515625" style="92" customWidth="1"/>
+    <col min="15" max="15" width="3.7109375" style="92" customWidth="1"/>
+    <col min="16" max="16" width="7.28515625" style="92" customWidth="1"/>
+    <col min="17" max="17" width="3.28515625" style="92" customWidth="1"/>
+    <col min="18" max="18" width="7.28515625" style="92" customWidth="1"/>
+    <col min="19" max="19" width="3.28515625" style="92" customWidth="1"/>
+    <col min="20" max="20" width="7.28515625" style="92" customWidth="1"/>
+    <col min="21" max="21" width="2.28515625" style="92" customWidth="1"/>
+    <col min="22" max="22" width="7.28515625" style="92" customWidth="1"/>
+    <col min="23" max="23" width="1.7109375" style="92" customWidth="1"/>
+    <col min="24" max="24" width="7.28515625" style="92" customWidth="1"/>
+    <col min="25" max="25" width="2.7109375" style="92" customWidth="1"/>
+    <col min="26" max="26" width="7.28515625" style="92" customWidth="1"/>
+    <col min="27" max="27" width="2.5703125" style="92" customWidth="1"/>
+    <col min="28" max="28" width="7.28515625" style="92" customWidth="1"/>
+    <col min="29" max="30" width="2.28515625" style="92" customWidth="1"/>
+    <col min="31" max="16384" width="7.7109375" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30" ht="12" customHeight="1">
+      <c r="A1" s="196"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="97" t="s">
+        <v>317</v>
+      </c>
+      <c r="D1" s="100"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+      <c r="AB1" s="96"/>
+      <c r="AC1" s="96"/>
+    </row>
+    <row r="2" spans="1:30" ht="12" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="101" t="s">
+        <v>318</v>
+      </c>
+      <c r="D2" s="96"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="221"/>
+    </row>
+    <row r="3" spans="1:30" ht="12" customHeight="1">
+      <c r="A3" s="96"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="221"/>
+    </row>
+    <row r="4" spans="1:30" ht="12" customHeight="1">
+      <c r="A4" s="944">
+        <v>26</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="221"/>
+    </row>
+    <row r="5" spans="1:30" ht="6.75" customHeight="1">
+      <c r="A5" s="944"/>
+      <c r="B5" s="105"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="108"/>
+      <c r="W5" s="108"/>
+      <c r="X5" s="108"/>
+      <c r="Y5" s="108"/>
+      <c r="Z5" s="108"/>
+      <c r="AA5" s="108"/>
+      <c r="AB5" s="108"/>
+      <c r="AC5" s="183"/>
+      <c r="AD5" s="221"/>
+    </row>
+    <row r="6" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A6" s="944"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110" t="s">
+        <v>319</v>
+      </c>
+      <c r="D6" s="111"/>
+      <c r="E6" s="111"/>
+      <c r="F6" s="111" t="s">
+        <v>320</v>
+      </c>
+      <c r="G6" s="111"/>
+      <c r="H6" s="111"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+      <c r="O6" s="112"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="112"/>
+      <c r="R6" s="112"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="112"/>
+      <c r="U6" s="112"/>
+      <c r="V6" s="112"/>
+      <c r="W6" s="112"/>
+      <c r="X6" s="112"/>
+      <c r="Y6" s="112"/>
+      <c r="Z6" s="112"/>
+      <c r="AA6" s="112"/>
+      <c r="AB6" s="112"/>
+      <c r="AC6" s="184"/>
+      <c r="AD6" s="221"/>
+    </row>
+    <row r="7" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A7" s="944"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="116" t="s">
+        <v>321</v>
+      </c>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+      <c r="I7" s="112"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="112"/>
+      <c r="N7" s="112"/>
+      <c r="O7" s="112"/>
+      <c r="P7" s="112"/>
+      <c r="Q7" s="112"/>
+      <c r="R7" s="112"/>
+      <c r="S7" s="112"/>
+      <c r="T7" s="112"/>
+      <c r="U7" s="112"/>
+      <c r="V7" s="112"/>
+      <c r="W7" s="112"/>
+      <c r="X7" s="112"/>
+      <c r="Y7" s="112"/>
+      <c r="Z7" s="112"/>
+      <c r="AA7" s="112"/>
+      <c r="AB7" s="112"/>
+      <c r="AC7" s="184"/>
+      <c r="AD7" s="221"/>
+    </row>
+    <row r="8" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A8" s="944"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="118"/>
+      <c r="G8" s="118"/>
+      <c r="H8" s="118"/>
+      <c r="I8" s="118"/>
+      <c r="J8" s="118"/>
+      <c r="K8" s="118"/>
+      <c r="L8" s="118"/>
+      <c r="M8" s="118"/>
+      <c r="N8" s="118"/>
+      <c r="O8" s="118"/>
+      <c r="P8" s="118"/>
+      <c r="Q8" s="118"/>
+      <c r="R8" s="118"/>
+      <c r="S8" s="118"/>
+      <c r="T8" s="118"/>
+      <c r="U8" s="118"/>
+      <c r="V8" s="118"/>
+      <c r="W8" s="118"/>
+      <c r="X8" s="118"/>
+      <c r="Y8" s="118"/>
+      <c r="Z8" s="118"/>
+      <c r="AA8" s="118"/>
+      <c r="AB8" s="118"/>
+      <c r="AC8" s="184"/>
+      <c r="AD8" s="221"/>
+    </row>
+    <row r="9" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A9" s="944"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="110" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="116"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+      <c r="O9" s="112"/>
+      <c r="P9" s="112"/>
+      <c r="Q9" s="112"/>
+      <c r="R9" s="112"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="112"/>
+      <c r="U9" s="112"/>
+      <c r="V9" s="112"/>
+      <c r="W9" s="112"/>
+      <c r="X9" s="112"/>
+      <c r="Y9" s="112"/>
+      <c r="Z9" s="112"/>
+      <c r="AA9" s="112"/>
+      <c r="AB9" s="112"/>
+      <c r="AC9" s="184"/>
+      <c r="AD9" s="221"/>
+    </row>
+    <row r="10" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A10" s="944"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="114" t="s">
+        <v>322</v>
+      </c>
+      <c r="D10" s="116"/>
+      <c r="E10" s="112"/>
+      <c r="F10" s="111" t="s">
+        <v>323</v>
+      </c>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+      <c r="I10" s="112"/>
+      <c r="J10" s="112"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="112"/>
+      <c r="M10" s="112"/>
+      <c r="N10" s="112"/>
+      <c r="O10" s="112"/>
+      <c r="P10" s="112"/>
+      <c r="Q10" s="112"/>
+      <c r="R10" s="111" t="s">
+        <v>324</v>
+      </c>
+      <c r="S10" s="112"/>
+      <c r="T10" s="112"/>
+      <c r="U10" s="112"/>
+      <c r="V10" s="112"/>
+      <c r="W10" s="112"/>
+      <c r="X10" s="112"/>
+      <c r="Y10" s="112"/>
+      <c r="Z10" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA10" s="112"/>
+      <c r="AB10" s="112"/>
+      <c r="AC10" s="184"/>
+      <c r="AD10" s="221"/>
+    </row>
+    <row r="11" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A11" s="944"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="112"/>
+      <c r="E11" s="112"/>
+      <c r="F11" s="116" t="s">
+        <v>325</v>
+      </c>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+      <c r="I11" s="112"/>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="112"/>
+      <c r="N11" s="112"/>
+      <c r="O11" s="112"/>
+      <c r="P11" s="112"/>
+      <c r="Q11" s="112"/>
+      <c r="R11" s="116" t="s">
+        <v>326</v>
+      </c>
+      <c r="S11" s="112"/>
+      <c r="T11" s="112"/>
+      <c r="U11" s="112"/>
+      <c r="V11" s="112"/>
+      <c r="W11" s="112"/>
+      <c r="X11" s="112"/>
+      <c r="Y11" s="112"/>
+      <c r="Z11" s="116" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA11" s="112"/>
+      <c r="AB11" s="112"/>
+      <c r="AC11" s="184"/>
+      <c r="AD11" s="221"/>
+    </row>
+    <row r="12" spans="1:30" ht="4.5" customHeight="1">
+      <c r="A12" s="944"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="115"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="112"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="118"/>
+      <c r="J12" s="118"/>
+      <c r="K12" s="118"/>
+      <c r="L12" s="118"/>
+      <c r="M12" s="118"/>
+      <c r="N12" s="118"/>
+      <c r="O12" s="118"/>
+      <c r="P12" s="118"/>
+      <c r="Q12" s="112"/>
+      <c r="R12" s="118"/>
+      <c r="S12" s="118"/>
+      <c r="T12" s="118"/>
+      <c r="U12" s="118"/>
+      <c r="V12" s="118"/>
+      <c r="W12" s="118"/>
+      <c r="X12" s="118"/>
+      <c r="Y12" s="112"/>
+      <c r="Z12" s="112"/>
+      <c r="AA12" s="112"/>
+      <c r="AB12" s="112"/>
+      <c r="AC12" s="184"/>
+      <c r="AD12" s="221"/>
+    </row>
+    <row r="13" spans="1:30" ht="4.5" customHeight="1">
+      <c r="A13" s="944"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="115"/>
+      <c r="D13" s="112"/>
+      <c r="E13" s="112"/>
+      <c r="F13" s="112"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="112"/>
+      <c r="J13" s="112"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+      <c r="O13" s="112"/>
+      <c r="P13" s="112"/>
+      <c r="Q13" s="112"/>
+      <c r="R13" s="112"/>
+      <c r="S13" s="112"/>
+      <c r="T13" s="112"/>
+      <c r="U13" s="112"/>
+      <c r="V13" s="112"/>
+      <c r="W13" s="112"/>
+      <c r="X13" s="112"/>
+      <c r="Y13" s="112"/>
+      <c r="Z13" s="112"/>
+      <c r="AA13" s="112"/>
+      <c r="AB13" s="112"/>
+      <c r="AC13" s="184"/>
+      <c r="AD13" s="221"/>
+    </row>
+    <row r="14" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A14" s="944"/>
+      <c r="B14" s="113"/>
+      <c r="C14" s="115"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="112"/>
+      <c r="F14" s="111" t="s">
+        <v>327</v>
+      </c>
+      <c r="G14" s="112"/>
+      <c r="H14" s="112"/>
+      <c r="I14" s="112"/>
+      <c r="J14" s="111" t="s">
+        <v>328</v>
+      </c>
+      <c r="K14" s="112"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="112"/>
+      <c r="N14" s="111" t="s">
+        <v>329</v>
+      </c>
+      <c r="O14" s="112"/>
+      <c r="P14" s="112"/>
+      <c r="Q14" s="112"/>
+      <c r="R14" s="111" t="s">
+        <v>328</v>
+      </c>
+      <c r="S14" s="111"/>
+      <c r="T14" s="111"/>
+      <c r="U14" s="111"/>
+      <c r="V14" s="111" t="s">
+        <v>329</v>
+      </c>
+      <c r="W14" s="112"/>
+      <c r="X14" s="112"/>
+      <c r="Y14" s="112"/>
+      <c r="Z14" s="112"/>
+      <c r="AA14" s="112"/>
+      <c r="AB14" s="112"/>
+      <c r="AC14" s="184"/>
+      <c r="AD14" s="221"/>
+    </row>
+    <row r="15" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A15" s="944"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="115"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="112"/>
+      <c r="F15" s="111" t="s">
+        <v>330</v>
+      </c>
+      <c r="G15" s="112"/>
+      <c r="H15" s="112"/>
+      <c r="I15" s="112"/>
+      <c r="J15" s="116" t="s">
+        <v>331</v>
+      </c>
+      <c r="K15" s="112"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="112"/>
+      <c r="N15" s="116" t="s">
+        <v>332</v>
+      </c>
+      <c r="O15" s="116"/>
+      <c r="P15" s="116"/>
+      <c r="Q15" s="116"/>
+      <c r="R15" s="116" t="s">
+        <v>331</v>
+      </c>
+      <c r="S15" s="116"/>
+      <c r="T15" s="116"/>
+      <c r="U15" s="116"/>
+      <c r="V15" s="116" t="s">
+        <v>332</v>
+      </c>
+      <c r="W15" s="116"/>
+      <c r="X15" s="112"/>
+      <c r="Y15" s="112"/>
+      <c r="Z15" s="112"/>
+      <c r="AA15" s="112"/>
+      <c r="AB15" s="112"/>
+      <c r="AC15" s="184"/>
+      <c r="AD15" s="221"/>
+    </row>
+    <row r="16" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A16" s="944"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="115"/>
+      <c r="D16" s="112"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="116" t="s">
+        <v>333</v>
+      </c>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="112"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="112"/>
+      <c r="N16" s="112"/>
+      <c r="O16" s="112"/>
+      <c r="P16" s="112"/>
+      <c r="Q16" s="112"/>
+      <c r="R16" s="112"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="112"/>
+      <c r="U16" s="112"/>
+      <c r="V16" s="112"/>
+      <c r="W16" s="112"/>
+      <c r="X16" s="112"/>
+      <c r="Y16" s="112"/>
+      <c r="Z16" s="112"/>
+      <c r="AA16" s="112"/>
+      <c r="AB16" s="112"/>
+      <c r="AC16" s="184"/>
+      <c r="AD16" s="221"/>
+    </row>
+    <row r="17" spans="1:30" ht="3.75" customHeight="1">
+      <c r="A17" s="944"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="115"/>
+      <c r="D17" s="112"/>
+      <c r="E17" s="112"/>
+      <c r="F17" s="118"/>
+      <c r="G17" s="118"/>
+      <c r="H17" s="118"/>
+      <c r="I17" s="112"/>
+      <c r="J17" s="118"/>
+      <c r="K17" s="118"/>
+      <c r="L17" s="118"/>
+      <c r="M17" s="112"/>
+      <c r="N17" s="118"/>
+      <c r="O17" s="118"/>
+      <c r="P17" s="118"/>
+      <c r="Q17" s="112"/>
+      <c r="R17" s="118"/>
+      <c r="S17" s="118"/>
+      <c r="T17" s="118"/>
+      <c r="U17" s="112"/>
+      <c r="V17" s="118"/>
+      <c r="W17" s="118"/>
+      <c r="X17" s="118"/>
+      <c r="Y17" s="112"/>
+      <c r="Z17" s="118"/>
+      <c r="AA17" s="118"/>
+      <c r="AB17" s="118"/>
+      <c r="AC17" s="184"/>
+      <c r="AD17" s="221"/>
+    </row>
+    <row r="18" spans="1:30" ht="6" customHeight="1">
+      <c r="A18" s="944"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="115"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="112"/>
+      <c r="F18" s="112"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="112"/>
+      <c r="I18" s="112"/>
+      <c r="J18" s="112"/>
+      <c r="K18" s="112"/>
+      <c r="L18" s="112"/>
+      <c r="M18" s="112"/>
+      <c r="N18" s="112"/>
+      <c r="O18" s="112"/>
+      <c r="P18" s="112"/>
+      <c r="Q18" s="112"/>
+      <c r="R18" s="112"/>
+      <c r="S18" s="112"/>
+      <c r="T18" s="112"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="112"/>
+      <c r="W18" s="112"/>
+      <c r="X18" s="112"/>
+      <c r="Y18" s="112"/>
+      <c r="Z18" s="112"/>
+      <c r="AA18" s="112"/>
+      <c r="AB18" s="112"/>
+      <c r="AC18" s="184"/>
+      <c r="AD18" s="221"/>
+    </row>
+    <row r="19" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A19" s="944"/>
+      <c r="B19" s="113"/>
+      <c r="C19" s="197"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="111"/>
+      <c r="F19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="G19" s="111"/>
+      <c r="H19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="I19" s="111"/>
+      <c r="J19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="K19" s="111"/>
+      <c r="L19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="M19" s="112"/>
+      <c r="N19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="O19" s="111"/>
+      <c r="P19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q19" s="111"/>
+      <c r="R19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="S19" s="111"/>
+      <c r="T19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="U19" s="111"/>
+      <c r="V19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="W19" s="111"/>
+      <c r="X19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="Y19" s="112"/>
+      <c r="Z19" s="111" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA19" s="111"/>
+      <c r="AB19" s="111" t="s">
+        <v>335</v>
+      </c>
+      <c r="AC19" s="184"/>
+      <c r="AD19" s="221"/>
+    </row>
+    <row r="20" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A20" s="944"/>
+      <c r="B20" s="198"/>
+      <c r="C20" s="199"/>
+      <c r="D20" s="200"/>
+      <c r="E20" s="201"/>
+      <c r="F20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="G20" s="111"/>
+      <c r="H20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="I20" s="111"/>
+      <c r="J20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="K20" s="111"/>
+      <c r="L20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="M20" s="112"/>
+      <c r="N20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="O20" s="111"/>
+      <c r="P20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="Q20" s="111"/>
+      <c r="R20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="S20" s="111"/>
+      <c r="T20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="U20" s="111"/>
+      <c r="V20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="W20" s="111"/>
+      <c r="X20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="Y20" s="112"/>
+      <c r="Z20" s="111" t="s">
+        <v>336</v>
+      </c>
+      <c r="AA20" s="111"/>
+      <c r="AB20" s="111" t="s">
+        <v>337</v>
+      </c>
+      <c r="AC20" s="184"/>
+    </row>
+    <row r="21" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A21" s="944"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="197"/>
+      <c r="D21" s="112"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="G21" s="116"/>
+      <c r="H21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="I21" s="116"/>
+      <c r="J21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="K21" s="116"/>
+      <c r="L21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="M21" s="112"/>
+      <c r="N21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="O21" s="116"/>
+      <c r="P21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q21" s="116"/>
+      <c r="R21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="S21" s="116"/>
+      <c r="T21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="U21" s="112"/>
+      <c r="V21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="W21" s="116"/>
+      <c r="X21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="Y21" s="116"/>
+      <c r="Z21" s="116" t="s">
+        <v>338</v>
+      </c>
+      <c r="AA21" s="116"/>
+      <c r="AB21" s="116" t="s">
+        <v>339</v>
+      </c>
+      <c r="AC21" s="184"/>
+      <c r="AD21" s="221"/>
+    </row>
+    <row r="22" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A22" s="944"/>
+      <c r="B22" s="113"/>
+      <c r="C22" s="197"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="G22" s="116"/>
+      <c r="H22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="I22" s="116"/>
+      <c r="J22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="K22" s="116"/>
+      <c r="L22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="M22" s="112"/>
+      <c r="N22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="O22" s="116"/>
+      <c r="P22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q22" s="116"/>
+      <c r="R22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="S22" s="116"/>
+      <c r="T22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="U22" s="112"/>
+      <c r="V22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="W22" s="116"/>
+      <c r="X22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="Y22" s="116"/>
+      <c r="Z22" s="116" t="s">
+        <v>340</v>
+      </c>
+      <c r="AA22" s="116"/>
+      <c r="AB22" s="116" t="s">
+        <v>341</v>
+      </c>
+      <c r="AC22" s="184"/>
+      <c r="AD22" s="221"/>
+    </row>
+    <row r="23" spans="1:30" ht="3.75" customHeight="1">
+      <c r="A23" s="944"/>
+      <c r="B23" s="113"/>
+      <c r="C23" s="197"/>
+      <c r="D23" s="112"/>
+      <c r="E23" s="112"/>
+      <c r="F23" s="112"/>
+      <c r="G23" s="112"/>
+      <c r="H23" s="202"/>
+      <c r="I23" s="112"/>
+      <c r="J23" s="202"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="202"/>
+      <c r="M23" s="112"/>
+      <c r="N23" s="202"/>
+      <c r="O23" s="112"/>
+      <c r="P23" s="202"/>
+      <c r="Q23" s="112"/>
+      <c r="R23" s="202"/>
+      <c r="S23" s="112"/>
+      <c r="T23" s="202"/>
+      <c r="U23" s="112"/>
+      <c r="V23" s="222"/>
+      <c r="W23" s="116"/>
+      <c r="X23" s="222"/>
+      <c r="Y23" s="116"/>
+      <c r="Z23" s="222"/>
+      <c r="AA23" s="116"/>
+      <c r="AB23" s="222"/>
+      <c r="AC23" s="184"/>
+      <c r="AD23" s="221"/>
+    </row>
+    <row r="24" spans="1:30" ht="10.15" customHeight="1">
+      <c r="A24" s="944"/>
+      <c r="B24" s="113"/>
+      <c r="C24" s="115"/>
+      <c r="D24" s="112"/>
+      <c r="E24" s="112"/>
+      <c r="F24" s="202"/>
+      <c r="G24" s="112"/>
+      <c r="H24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="I24" s="111"/>
+      <c r="J24" s="170"/>
+      <c r="K24" s="111"/>
+      <c r="L24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="M24" s="111"/>
+      <c r="N24" s="170"/>
+      <c r="O24" s="111"/>
+      <c r="P24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q24" s="111"/>
+      <c r="R24" s="170"/>
+      <c r="S24" s="111"/>
+      <c r="T24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="U24" s="111"/>
+      <c r="V24" s="170"/>
+      <c r="W24" s="111"/>
+      <c r="X24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="Y24" s="111"/>
+      <c r="Z24" s="170"/>
+      <c r="AA24" s="111"/>
+      <c r="AB24" s="167" t="s">
+        <v>342</v>
+      </c>
+      <c r="AC24" s="184"/>
+      <c r="AD24" s="221"/>
+    </row>
+    <row r="25" spans="1:30" ht="4.5" customHeight="1">
+      <c r="A25" s="944"/>
+      <c r="B25" s="120"/>
+      <c r="C25" s="122"/>
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="123"/>
+      <c r="G25" s="118"/>
+      <c r="H25" s="123"/>
+      <c r="I25" s="118"/>
+      <c r="J25" s="123"/>
+      <c r="K25" s="118"/>
+      <c r="L25" s="123"/>
+      <c r="M25" s="118"/>
+      <c r="N25" s="123"/>
+      <c r="O25" s="118"/>
+      <c r="P25" s="123"/>
+      <c r="Q25" s="118"/>
+      <c r="R25" s="123"/>
+      <c r="S25" s="118"/>
+      <c r="T25" s="123"/>
+      <c r="U25" s="118"/>
+      <c r="V25" s="123"/>
+      <c r="W25" s="118"/>
+      <c r="X25" s="123"/>
+      <c r="Y25" s="118"/>
+      <c r="Z25" s="118"/>
+      <c r="AA25" s="118"/>
+      <c r="AB25" s="118"/>
+      <c r="AC25" s="185"/>
+      <c r="AD25" s="221"/>
+    </row>
+    <row r="26" spans="1:30" ht="12" customHeight="1">
+      <c r="A26" s="944"/>
+      <c r="B26" s="124"/>
+      <c r="AC26" s="186"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" s="944"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="146" t="s">
+        <v>417</v>
+      </c>
+      <c r="D27" s="203" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" s="204"/>
+      <c r="F27" s="205">
+        <v>1298</v>
+      </c>
+      <c r="G27" s="205"/>
+      <c r="H27" s="205">
+        <v>3977.7379999999998</v>
+      </c>
+      <c r="I27" s="205"/>
+      <c r="J27" s="205">
+        <v>3242</v>
+      </c>
+      <c r="K27" s="205"/>
+      <c r="L27" s="205">
+        <v>7277.2079999999996</v>
+      </c>
+      <c r="M27" s="205"/>
+      <c r="N27" s="205">
         <v>0</v>
       </c>
-      <c r="C5" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="4" t="s">
+      <c r="O27" s="205"/>
+      <c r="P27" s="205">
         <v>0</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="Q27" s="205"/>
+      <c r="R27" s="205">
+        <v>2196</v>
+      </c>
+      <c r="S27" s="205"/>
+      <c r="T27" s="205">
+        <v>3878.884</v>
+      </c>
+      <c r="U27" s="205"/>
+      <c r="V27" s="205">
         <v>0</v>
       </c>
-      <c r="I5" s="16" t="s">
-[...25 lines deleted...]
-      <c r="C7" s="8" t="s">
+      <c r="W27" s="205"/>
+      <c r="X27" s="205">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="131"/>
+      <c r="Z27" s="194">
+        <v>6736</v>
+      </c>
+      <c r="AA27" s="223"/>
+      <c r="AB27" s="223">
+        <v>15133.83</v>
+      </c>
+      <c r="AC27" s="186"/>
+    </row>
+    <row r="28" spans="1:30" ht="12" customHeight="1">
+      <c r="A28" s="944"/>
+      <c r="B28" s="124"/>
+      <c r="C28" s="146"/>
+      <c r="D28" s="189"/>
+      <c r="E28" s="131"/>
+      <c r="F28" s="131"/>
+      <c r="G28" s="131"/>
+      <c r="H28" s="131"/>
+      <c r="I28" s="131"/>
+      <c r="J28" s="131"/>
+      <c r="K28" s="131"/>
+      <c r="L28" s="131"/>
+      <c r="M28" s="131"/>
+      <c r="N28" s="131"/>
+      <c r="O28" s="131"/>
+      <c r="P28" s="131"/>
+      <c r="Q28" s="131"/>
+      <c r="R28" s="131"/>
+      <c r="S28" s="131"/>
+      <c r="T28" s="131"/>
+      <c r="Z28" s="194"/>
+      <c r="AA28" s="194"/>
+      <c r="AB28" s="194"/>
+      <c r="AC28" s="186"/>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" s="944"/>
+      <c r="B29" s="130"/>
+      <c r="C29" s="146">
+        <v>2024</v>
+      </c>
+      <c r="D29" s="203" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="204"/>
+      <c r="F29" s="205">
+        <v>1496</v>
+      </c>
+      <c r="G29" s="205"/>
+      <c r="H29" s="205">
+        <v>4459.1679999999997</v>
+      </c>
+      <c r="I29" s="205"/>
+      <c r="J29" s="205">
+        <v>4026</v>
+      </c>
+      <c r="K29" s="205"/>
+      <c r="L29" s="205">
+        <v>8304.1319999999996</v>
+      </c>
+      <c r="M29" s="205"/>
+      <c r="N29" s="205">
+        <v>0</v>
+      </c>
+      <c r="O29" s="205"/>
+      <c r="P29" s="205">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="205"/>
+      <c r="R29" s="205">
+        <v>2421</v>
+      </c>
+      <c r="S29" s="205"/>
+      <c r="T29" s="205">
+        <v>4500.9250000000002</v>
+      </c>
+      <c r="U29" s="205"/>
+      <c r="V29" s="205">
+        <v>0</v>
+      </c>
+      <c r="W29" s="205"/>
+      <c r="X29" s="205">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="131"/>
+      <c r="Z29" s="194">
+        <v>7943</v>
+      </c>
+      <c r="AA29" s="223"/>
+      <c r="AB29" s="223">
+        <v>17264.224999999999</v>
+      </c>
+      <c r="AC29" s="187"/>
+      <c r="AD29" s="221"/>
+    </row>
+    <row r="30" spans="1:30" ht="12" customHeight="1">
+      <c r="A30" s="944"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="146"/>
+      <c r="D30" s="189"/>
+      <c r="E30" s="131"/>
+      <c r="F30" s="131"/>
+      <c r="G30" s="131"/>
+      <c r="H30" s="131"/>
+      <c r="I30" s="131"/>
+      <c r="J30" s="131"/>
+      <c r="K30" s="131"/>
+      <c r="L30" s="131"/>
+      <c r="M30" s="131"/>
+      <c r="N30" s="131"/>
+      <c r="O30" s="131"/>
+      <c r="P30" s="131"/>
+      <c r="Q30" s="131"/>
+      <c r="R30" s="131"/>
+      <c r="S30" s="131"/>
+      <c r="T30" s="131"/>
+      <c r="Z30" s="194"/>
+      <c r="AA30" s="194"/>
+      <c r="AB30" s="194"/>
+      <c r="AC30" s="186"/>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" s="944"/>
+      <c r="B31" s="130"/>
+      <c r="C31" s="146">
+        <v>2023</v>
+      </c>
+      <c r="D31" s="203" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" s="204"/>
+      <c r="F31" s="205">
+        <v>1836</v>
+      </c>
+      <c r="G31" s="205"/>
+      <c r="H31" s="205">
+        <v>5182.9660000000003</v>
+      </c>
+      <c r="I31" s="205"/>
+      <c r="J31" s="205">
+        <v>4599</v>
+      </c>
+      <c r="K31" s="205"/>
+      <c r="L31" s="205">
+        <v>8646.7810000000009</v>
+      </c>
+      <c r="M31" s="205"/>
+      <c r="N31" s="205">
+        <v>0</v>
+      </c>
+      <c r="O31" s="205"/>
+      <c r="P31" s="205">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="205"/>
+      <c r="R31" s="205">
+        <v>2810</v>
+      </c>
+      <c r="S31" s="205"/>
+      <c r="T31" s="205">
+        <v>4270.1400000000003</v>
+      </c>
+      <c r="U31" s="205"/>
+      <c r="V31" s="205">
+        <v>0</v>
+      </c>
+      <c r="W31" s="205"/>
+      <c r="X31" s="205">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="131"/>
+      <c r="Z31" s="194">
+        <v>9245</v>
+      </c>
+      <c r="AA31" s="223"/>
+      <c r="AB31" s="223">
+        <v>18099.887000000002</v>
+      </c>
+      <c r="AC31" s="187"/>
+      <c r="AD31" s="221"/>
+    </row>
+    <row r="32" spans="1:30" ht="12" customHeight="1">
+      <c r="A32" s="944"/>
+      <c r="B32" s="124"/>
+      <c r="C32" s="146"/>
+      <c r="D32" s="189"/>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131"/>
+      <c r="K32" s="131"/>
+      <c r="L32" s="131"/>
+      <c r="M32" s="131"/>
+      <c r="N32" s="131"/>
+      <c r="O32" s="131"/>
+      <c r="P32" s="131"/>
+      <c r="Q32" s="131"/>
+      <c r="R32" s="131"/>
+      <c r="S32" s="131"/>
+      <c r="T32" s="131"/>
+      <c r="Z32" s="194"/>
+      <c r="AA32" s="194"/>
+      <c r="AB32" s="194"/>
+      <c r="AC32" s="186"/>
+    </row>
+    <row r="33" spans="1:55">
+      <c r="A33" s="944"/>
+      <c r="B33" s="130"/>
+      <c r="C33" s="146">
+        <v>2022</v>
+      </c>
+      <c r="D33" s="203" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="204"/>
+      <c r="F33" s="205">
+        <v>1839</v>
+      </c>
+      <c r="G33" s="205"/>
+      <c r="H33" s="205">
+        <v>5356.1509999999998</v>
+      </c>
+      <c r="I33" s="205"/>
+      <c r="J33" s="205">
+        <v>4897</v>
+      </c>
+      <c r="K33" s="205"/>
+      <c r="L33" s="205">
+        <v>9807.3639999999996</v>
+      </c>
+      <c r="M33" s="205"/>
+      <c r="N33" s="205">
+        <v>0</v>
+      </c>
+      <c r="O33" s="205"/>
+      <c r="P33" s="205">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="205"/>
+      <c r="R33" s="205">
+        <v>2244</v>
+      </c>
+      <c r="S33" s="205"/>
+      <c r="T33" s="205">
+        <v>3817.1109999999999</v>
+      </c>
+      <c r="U33" s="205"/>
+      <c r="V33" s="205">
+        <v>0</v>
+      </c>
+      <c r="W33" s="205"/>
+      <c r="X33" s="205">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="131"/>
+      <c r="Z33" s="194">
+        <v>8980</v>
+      </c>
+      <c r="AA33" s="223"/>
+      <c r="AB33" s="223">
+        <v>18980.626</v>
+      </c>
+      <c r="AC33" s="187"/>
+      <c r="AD33" s="221"/>
+    </row>
+    <row r="34" spans="1:55" ht="12" customHeight="1">
+      <c r="A34" s="944"/>
+      <c r="B34" s="206"/>
+      <c r="C34" s="207"/>
+      <c r="D34" s="208"/>
+      <c r="E34" s="209"/>
+      <c r="F34" s="209"/>
+      <c r="G34" s="209"/>
+      <c r="H34" s="209"/>
+      <c r="I34" s="209"/>
+      <c r="J34" s="209"/>
+      <c r="K34" s="209"/>
+      <c r="L34" s="209"/>
+      <c r="M34" s="209"/>
+      <c r="N34" s="209"/>
+      <c r="O34" s="209"/>
+      <c r="P34" s="209"/>
+      <c r="Q34" s="209"/>
+      <c r="R34" s="209"/>
+      <c r="S34" s="209"/>
+      <c r="T34" s="209"/>
+      <c r="U34" s="209"/>
+      <c r="V34" s="209"/>
+      <c r="W34" s="209"/>
+      <c r="X34" s="209"/>
+      <c r="Y34" s="209"/>
+      <c r="Z34" s="209"/>
+      <c r="AA34" s="209"/>
+      <c r="AB34" s="209"/>
+      <c r="AC34" s="224"/>
+      <c r="AD34" s="221"/>
+    </row>
+    <row r="35" spans="1:55" ht="6.75" customHeight="1">
+      <c r="A35" s="944"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="210"/>
+      <c r="D35" s="128"/>
+      <c r="E35" s="211"/>
+      <c r="F35" s="211"/>
+      <c r="G35" s="211"/>
+      <c r="H35" s="211"/>
+      <c r="I35" s="211"/>
+      <c r="J35" s="211"/>
+      <c r="K35" s="211"/>
+      <c r="L35" s="131"/>
+      <c r="M35" s="211"/>
+      <c r="N35" s="211"/>
+      <c r="O35" s="211"/>
+      <c r="P35" s="211"/>
+      <c r="Q35" s="211"/>
+      <c r="R35" s="211"/>
+      <c r="S35" s="211"/>
+      <c r="T35" s="211"/>
+      <c r="U35" s="211"/>
+      <c r="V35" s="211"/>
+      <c r="W35" s="211"/>
+      <c r="X35" s="211"/>
+      <c r="Y35" s="211"/>
+      <c r="Z35" s="211"/>
+      <c r="AA35" s="211"/>
+      <c r="AB35" s="211"/>
+      <c r="AC35" s="187"/>
+      <c r="AD35" s="221"/>
+    </row>
+    <row r="36" spans="1:55" ht="12" customHeight="1">
+      <c r="A36" s="944"/>
+      <c r="B36" s="124"/>
+      <c r="C36" s="210">
+        <v>2026</v>
+      </c>
+      <c r="D36" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E36" s="212"/>
+      <c r="F36" s="62">
+        <v>1207</v>
+      </c>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62">
+        <v>3388.9810000000002</v>
+      </c>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62">
+        <v>3020</v>
+      </c>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62">
+        <v>5129.5190000000002</v>
+      </c>
+      <c r="M36" s="62"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="62">
+        <v>2162</v>
+      </c>
+      <c r="S36" s="62"/>
+      <c r="T36" s="62">
+        <v>3723.0970000000002</v>
+      </c>
+      <c r="U36" s="62"/>
+      <c r="V36" s="62">
+        <v>0</v>
+      </c>
+      <c r="W36" s="62"/>
+      <c r="X36" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="129"/>
+      <c r="Z36" s="145">
+        <v>6389</v>
+      </c>
+      <c r="AA36" s="225"/>
+      <c r="AB36" s="225">
+        <v>12241.597</v>
+      </c>
+      <c r="AC36" s="186"/>
+      <c r="AF36" s="146"/>
+      <c r="AG36" s="203"/>
+      <c r="AH36" s="204"/>
+      <c r="AI36" s="205"/>
+      <c r="AJ36" s="205"/>
+      <c r="AK36" s="205"/>
+      <c r="AL36" s="205"/>
+      <c r="AM36" s="205"/>
+      <c r="AN36" s="205"/>
+      <c r="AO36" s="205"/>
+      <c r="AP36" s="205"/>
+      <c r="AQ36" s="205"/>
+      <c r="AR36" s="205"/>
+      <c r="AS36" s="205"/>
+      <c r="AT36" s="205"/>
+      <c r="AU36" s="205"/>
+      <c r="AV36" s="205"/>
+      <c r="AW36" s="205"/>
+      <c r="AX36" s="205"/>
+      <c r="AY36" s="205"/>
+      <c r="AZ36" s="205"/>
+      <c r="BA36" s="205"/>
+      <c r="BB36" s="131"/>
+      <c r="BC36" s="194"/>
+    </row>
+    <row r="37" spans="1:55" ht="12" customHeight="1">
+      <c r="A37" s="944"/>
+      <c r="B37" s="124"/>
+      <c r="C37" s="210"/>
+      <c r="D37" s="136"/>
+      <c r="E37" s="129"/>
+      <c r="F37" s="129"/>
+      <c r="G37" s="129"/>
+      <c r="H37" s="129"/>
+      <c r="I37" s="129"/>
+      <c r="J37" s="129"/>
+      <c r="K37" s="129"/>
+      <c r="L37" s="129"/>
+      <c r="M37" s="129"/>
+      <c r="N37" s="129"/>
+      <c r="O37" s="129"/>
+      <c r="P37" s="129"/>
+      <c r="Q37" s="129"/>
+      <c r="R37" s="129"/>
+      <c r="S37" s="129"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="129"/>
+      <c r="V37" s="129"/>
+      <c r="W37" s="129"/>
+      <c r="X37" s="129"/>
+      <c r="Y37" s="129"/>
+      <c r="Z37" s="145"/>
+      <c r="AA37" s="129"/>
+      <c r="AB37" s="129"/>
+      <c r="AC37" s="186"/>
+      <c r="AF37" s="146"/>
+      <c r="AG37" s="190"/>
+      <c r="AH37" s="131"/>
+      <c r="AI37" s="131"/>
+      <c r="AJ37" s="131"/>
+      <c r="AK37" s="131"/>
+      <c r="AL37" s="131"/>
+      <c r="AM37" s="131"/>
+      <c r="AN37" s="131"/>
+      <c r="AO37" s="131"/>
+      <c r="AP37" s="131"/>
+      <c r="AQ37" s="131"/>
+      <c r="AR37" s="131"/>
+      <c r="AS37" s="131"/>
+      <c r="AT37" s="131"/>
+      <c r="AU37" s="131"/>
+      <c r="AV37" s="131"/>
+      <c r="AW37" s="131"/>
+      <c r="AX37" s="131"/>
+      <c r="AY37" s="131"/>
+      <c r="AZ37" s="131"/>
+      <c r="BA37" s="131"/>
+      <c r="BB37" s="131"/>
+      <c r="BC37" s="194"/>
+    </row>
+    <row r="38" spans="1:55" ht="12" customHeight="1">
+      <c r="A38" s="944"/>
+      <c r="B38" s="124"/>
+      <c r="D38" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="212"/>
+      <c r="F38" s="62">
+        <v>1235</v>
+      </c>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62">
+        <v>3735.884</v>
+      </c>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62">
+        <v>3035</v>
+      </c>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62">
+        <v>5603.4719999999998</v>
+      </c>
+      <c r="M38" s="62"/>
+      <c r="N38" s="62">
+        <v>0</v>
+      </c>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="62"/>
+      <c r="R38" s="62">
+        <v>2247</v>
+      </c>
+      <c r="S38" s="62"/>
+      <c r="T38" s="62">
+        <v>4071.6959999999999</v>
+      </c>
+      <c r="U38" s="62"/>
+      <c r="V38" s="62">
+        <v>0</v>
+      </c>
+      <c r="W38" s="62"/>
+      <c r="X38" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="129"/>
+      <c r="Z38" s="145">
+        <v>6517</v>
+      </c>
+      <c r="AA38" s="225"/>
+      <c r="AB38" s="225">
+        <v>13411.052</v>
+      </c>
+      <c r="AC38" s="186"/>
+      <c r="AF38" s="146"/>
+      <c r="AG38" s="203"/>
+      <c r="AH38" s="204"/>
+      <c r="AI38" s="205"/>
+      <c r="AJ38" s="205"/>
+      <c r="AK38" s="205"/>
+      <c r="AL38" s="205"/>
+      <c r="AM38" s="205"/>
+      <c r="AN38" s="205"/>
+      <c r="AO38" s="205"/>
+      <c r="AP38" s="205"/>
+      <c r="AQ38" s="205"/>
+      <c r="AR38" s="205"/>
+      <c r="AS38" s="205"/>
+      <c r="AT38" s="205"/>
+      <c r="AU38" s="205"/>
+      <c r="AV38" s="205"/>
+      <c r="AW38" s="205"/>
+      <c r="AX38" s="205"/>
+      <c r="AY38" s="205"/>
+      <c r="AZ38" s="205"/>
+      <c r="BA38" s="205"/>
+      <c r="BB38" s="131"/>
+      <c r="BC38" s="194"/>
+    </row>
+    <row r="39" spans="1:55" ht="12" customHeight="1">
+      <c r="A39" s="944"/>
+      <c r="B39" s="124"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="136"/>
+      <c r="E39" s="129"/>
+      <c r="F39" s="129"/>
+      <c r="G39" s="129"/>
+      <c r="H39" s="129"/>
+      <c r="I39" s="129"/>
+      <c r="J39" s="129"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="129"/>
+      <c r="M39" s="129"/>
+      <c r="N39" s="129"/>
+      <c r="O39" s="129"/>
+      <c r="P39" s="129"/>
+      <c r="Q39" s="129"/>
+      <c r="R39" s="129"/>
+      <c r="S39" s="129"/>
+      <c r="T39" s="129"/>
+      <c r="U39" s="129"/>
+      <c r="V39" s="129"/>
+      <c r="W39" s="129"/>
+      <c r="X39" s="129"/>
+      <c r="Y39" s="129"/>
+      <c r="Z39" s="145"/>
+      <c r="AA39" s="129"/>
+      <c r="AB39" s="129"/>
+      <c r="AC39" s="186"/>
+      <c r="AF39" s="146"/>
+      <c r="AG39" s="190"/>
+      <c r="AH39" s="131"/>
+      <c r="AI39" s="131"/>
+      <c r="AJ39" s="131"/>
+      <c r="AK39" s="131"/>
+      <c r="AL39" s="131"/>
+      <c r="AM39" s="131"/>
+      <c r="AN39" s="131"/>
+      <c r="AO39" s="131"/>
+      <c r="AP39" s="131"/>
+      <c r="AQ39" s="131"/>
+      <c r="AR39" s="131"/>
+      <c r="AS39" s="131"/>
+      <c r="AT39" s="131"/>
+      <c r="AU39" s="131"/>
+      <c r="AV39" s="131"/>
+      <c r="AW39" s="131"/>
+      <c r="AX39" s="131"/>
+      <c r="AY39" s="131"/>
+      <c r="AZ39" s="131"/>
+      <c r="BA39" s="131"/>
+      <c r="BB39" s="131"/>
+      <c r="BC39" s="194"/>
+    </row>
+    <row r="40" spans="1:55" ht="12" customHeight="1">
+      <c r="A40" s="944"/>
+      <c r="B40" s="130"/>
+      <c r="C40" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D40" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" s="212"/>
+      <c r="F40" s="62">
+        <v>1298</v>
+      </c>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62">
+        <v>3977.7379999999998</v>
+      </c>
+      <c r="I40" s="62"/>
+      <c r="J40" s="62">
+        <v>3242</v>
+      </c>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62">
+        <v>7277.2079999999996</v>
+      </c>
+      <c r="M40" s="62"/>
+      <c r="N40" s="62">
+        <v>0</v>
+      </c>
+      <c r="O40" s="62"/>
+      <c r="P40" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="62"/>
+      <c r="R40" s="62">
+        <v>2196</v>
+      </c>
+      <c r="S40" s="62"/>
+      <c r="T40" s="62">
+        <v>3878.884</v>
+      </c>
+      <c r="U40" s="62"/>
+      <c r="V40" s="62">
+        <v>0</v>
+      </c>
+      <c r="W40" s="62"/>
+      <c r="X40" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="129"/>
+      <c r="Z40" s="145">
+        <v>6736</v>
+      </c>
+      <c r="AA40" s="225"/>
+      <c r="AB40" s="225">
+        <v>15133.83</v>
+      </c>
+      <c r="AC40" s="186"/>
+      <c r="AD40" s="221"/>
+      <c r="AF40" s="146"/>
+      <c r="AG40" s="203"/>
+      <c r="AH40" s="204"/>
+      <c r="AI40" s="205"/>
+      <c r="AJ40" s="205"/>
+      <c r="AK40" s="205"/>
+      <c r="AL40" s="205"/>
+      <c r="AM40" s="205"/>
+      <c r="AN40" s="205"/>
+      <c r="AO40" s="205"/>
+      <c r="AP40" s="205"/>
+      <c r="AQ40" s="205"/>
+      <c r="AR40" s="205"/>
+      <c r="AS40" s="205"/>
+      <c r="AT40" s="205"/>
+      <c r="AU40" s="205"/>
+      <c r="AV40" s="205"/>
+      <c r="AW40" s="205"/>
+      <c r="AX40" s="205"/>
+      <c r="AY40" s="205"/>
+      <c r="AZ40" s="205"/>
+      <c r="BA40" s="205"/>
+      <c r="BB40" s="131"/>
+      <c r="BC40" s="194"/>
+    </row>
+    <row r="41" spans="1:55" ht="12" customHeight="1">
+      <c r="A41" s="944"/>
+      <c r="B41" s="130"/>
+      <c r="C41" s="210"/>
+      <c r="D41" s="136"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="129"/>
+      <c r="G41" s="129"/>
+      <c r="H41" s="129"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="129"/>
+      <c r="K41" s="129"/>
+      <c r="L41" s="129"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="129"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="129"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="129"/>
+      <c r="S41" s="129"/>
+      <c r="T41" s="129"/>
+      <c r="U41" s="129"/>
+      <c r="V41" s="129"/>
+      <c r="W41" s="129"/>
+      <c r="X41" s="129"/>
+      <c r="Y41" s="129"/>
+      <c r="Z41" s="145"/>
+      <c r="AA41" s="129"/>
+      <c r="AB41" s="129"/>
+      <c r="AC41" s="187"/>
+      <c r="AD41" s="226"/>
+      <c r="AF41" s="146"/>
+      <c r="AG41" s="231"/>
+      <c r="AH41" s="131"/>
+      <c r="AI41" s="131"/>
+      <c r="AJ41" s="131"/>
+      <c r="AK41" s="131"/>
+      <c r="AL41" s="131"/>
+      <c r="AM41" s="131"/>
+      <c r="AN41" s="131"/>
+      <c r="AO41" s="131"/>
+      <c r="AP41" s="131"/>
+      <c r="AQ41" s="131"/>
+      <c r="AR41" s="131"/>
+      <c r="AS41" s="131"/>
+      <c r="AT41" s="131"/>
+      <c r="AU41" s="131"/>
+      <c r="AV41" s="131"/>
+      <c r="AW41" s="131"/>
+      <c r="AX41" s="131"/>
+      <c r="AY41" s="131"/>
+      <c r="AZ41" s="131"/>
+      <c r="BA41" s="131"/>
+      <c r="BB41" s="131"/>
+      <c r="BC41" s="194"/>
+    </row>
+    <row r="42" spans="1:55" ht="13.5" customHeight="1">
+      <c r="A42" s="944"/>
+      <c r="B42" s="130"/>
+      <c r="C42" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D42" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="E42" s="129"/>
+      <c r="F42" s="62">
+        <v>1504</v>
+      </c>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62">
+        <v>4119.2969999999996</v>
+      </c>
+      <c r="I42" s="62"/>
+      <c r="J42" s="62">
+        <v>4065</v>
+      </c>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62">
+        <v>6833.3180000000002</v>
+      </c>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62">
+        <v>0</v>
+      </c>
+      <c r="O42" s="62"/>
+      <c r="P42" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="62">
+        <v>2595</v>
+      </c>
+      <c r="S42" s="62"/>
+      <c r="T42" s="62">
+        <v>5153.6279999999997</v>
+      </c>
+      <c r="U42" s="62"/>
+      <c r="V42" s="62">
+        <v>0</v>
+      </c>
+      <c r="W42" s="62"/>
+      <c r="X42" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="129"/>
+      <c r="Z42" s="145">
+        <v>8164</v>
+      </c>
+      <c r="AA42" s="225"/>
+      <c r="AB42" s="225">
+        <v>16106.242999999999</v>
+      </c>
+      <c r="AC42" s="227"/>
+      <c r="AD42" s="226"/>
+      <c r="AF42" s="146"/>
+      <c r="AG42" s="203"/>
+      <c r="AH42" s="131"/>
+      <c r="AI42" s="131"/>
+      <c r="AJ42" s="131"/>
+      <c r="AK42" s="131"/>
+      <c r="AL42" s="131"/>
+      <c r="AM42" s="131"/>
+      <c r="AN42" s="131"/>
+      <c r="AO42" s="131"/>
+      <c r="AP42" s="131"/>
+      <c r="AQ42" s="131"/>
+      <c r="AR42" s="131"/>
+      <c r="AS42" s="131"/>
+      <c r="AT42" s="131"/>
+      <c r="AU42" s="131"/>
+      <c r="AV42" s="131"/>
+      <c r="AW42" s="131"/>
+      <c r="AX42" s="131"/>
+      <c r="AY42" s="131"/>
+      <c r="AZ42" s="131"/>
+      <c r="BA42" s="131"/>
+      <c r="BB42" s="131"/>
+      <c r="BC42" s="194"/>
+    </row>
+    <row r="43" spans="1:55" ht="9.75" customHeight="1">
+      <c r="A43" s="944"/>
+      <c r="B43" s="124"/>
+      <c r="C43" s="210"/>
+      <c r="D43" s="136"/>
+      <c r="E43" s="129"/>
+      <c r="AC43" s="186"/>
+      <c r="AF43" s="146"/>
+      <c r="AG43" s="190"/>
+      <c r="AH43" s="131"/>
+      <c r="AI43" s="131"/>
+      <c r="AJ43" s="131"/>
+      <c r="AK43" s="131"/>
+      <c r="AL43" s="131"/>
+      <c r="AM43" s="131"/>
+      <c r="AN43" s="131"/>
+      <c r="AO43" s="131"/>
+      <c r="AP43" s="131"/>
+      <c r="AQ43" s="131"/>
+      <c r="AR43" s="131"/>
+      <c r="AS43" s="131"/>
+      <c r="AT43" s="131"/>
+      <c r="AU43" s="131"/>
+      <c r="AV43" s="131"/>
+      <c r="AW43" s="131"/>
+      <c r="AX43" s="131"/>
+      <c r="AY43" s="131"/>
+      <c r="AZ43" s="131"/>
+      <c r="BA43" s="131"/>
+      <c r="BB43" s="131"/>
+      <c r="BC43" s="131"/>
+    </row>
+    <row r="44" spans="1:55">
+      <c r="A44" s="944"/>
+      <c r="B44" s="124"/>
+      <c r="D44" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="129"/>
+      <c r="F44" s="213">
+        <v>1366</v>
+      </c>
+      <c r="G44" s="213"/>
+      <c r="H44" s="213">
+        <v>4048.3380000000002</v>
+      </c>
+      <c r="I44" s="213"/>
+      <c r="J44" s="213">
+        <v>3568</v>
+      </c>
+      <c r="K44" s="213"/>
+      <c r="L44" s="213">
+        <v>6429.5778</v>
+      </c>
+      <c r="M44" s="213"/>
+      <c r="N44" s="213">
+        <v>0</v>
+      </c>
+      <c r="O44" s="213"/>
+      <c r="P44" s="213">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="213"/>
+      <c r="R44" s="213">
+        <v>2376</v>
+      </c>
+      <c r="S44" s="213"/>
+      <c r="T44" s="213">
+        <v>4229.1755000000003</v>
+      </c>
+      <c r="U44" s="62"/>
+      <c r="V44" s="62">
+        <v>0</v>
+      </c>
+      <c r="W44" s="62"/>
+      <c r="X44" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="129"/>
+      <c r="Z44" s="145">
+        <v>7310</v>
+      </c>
+      <c r="AA44" s="225"/>
+      <c r="AB44" s="225">
+        <v>14707.0913</v>
+      </c>
+      <c r="AC44" s="186"/>
+      <c r="AF44" s="146"/>
+      <c r="AG44" s="203"/>
+      <c r="AH44" s="131"/>
+      <c r="AI44" s="131"/>
+      <c r="AJ44" s="131"/>
+      <c r="AK44" s="131"/>
+      <c r="AL44" s="131"/>
+      <c r="AM44" s="131"/>
+      <c r="AN44" s="131"/>
+      <c r="AO44" s="131"/>
+      <c r="AP44" s="131"/>
+      <c r="AQ44" s="131"/>
+      <c r="AR44" s="131"/>
+      <c r="AS44" s="131"/>
+      <c r="AT44" s="131"/>
+      <c r="AU44" s="131"/>
+      <c r="AV44" s="131"/>
+      <c r="AW44" s="131"/>
+      <c r="AX44" s="131"/>
+      <c r="AY44" s="131"/>
+      <c r="AZ44" s="131"/>
+      <c r="BA44" s="131"/>
+      <c r="BB44" s="131"/>
+      <c r="BC44" s="194"/>
+    </row>
+    <row r="45" spans="1:55" ht="12" customHeight="1">
+      <c r="A45" s="944"/>
+      <c r="B45" s="124"/>
+      <c r="C45" s="210"/>
+      <c r="D45" s="136"/>
+      <c r="E45" s="129"/>
+      <c r="F45" s="129"/>
+      <c r="G45" s="129"/>
+      <c r="H45" s="129"/>
+      <c r="I45" s="129"/>
+      <c r="J45" s="129"/>
+      <c r="K45" s="129"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="129"/>
+      <c r="N45" s="129"/>
+      <c r="O45" s="129"/>
+      <c r="P45" s="129"/>
+      <c r="Q45" s="129"/>
+      <c r="R45" s="129"/>
+      <c r="S45" s="129"/>
+      <c r="T45" s="129"/>
+      <c r="U45" s="129"/>
+      <c r="V45" s="129"/>
+      <c r="W45" s="129"/>
+      <c r="X45" s="129"/>
+      <c r="Y45" s="129"/>
+      <c r="Z45" s="129"/>
+      <c r="AA45" s="129"/>
+      <c r="AB45" s="129"/>
+      <c r="AC45" s="186"/>
+      <c r="AF45" s="146"/>
+      <c r="AG45" s="190"/>
+      <c r="AH45" s="131"/>
+      <c r="AI45" s="131"/>
+      <c r="AJ45" s="131"/>
+      <c r="AK45" s="131"/>
+      <c r="AL45" s="131"/>
+      <c r="AM45" s="131"/>
+      <c r="AN45" s="131"/>
+      <c r="AO45" s="131"/>
+      <c r="AP45" s="131"/>
+      <c r="AQ45" s="131"/>
+      <c r="AR45" s="131"/>
+      <c r="AS45" s="131"/>
+      <c r="AT45" s="131"/>
+      <c r="AU45" s="131"/>
+      <c r="AV45" s="131"/>
+      <c r="AW45" s="131"/>
+      <c r="AX45" s="131"/>
+      <c r="AY45" s="131"/>
+      <c r="AZ45" s="131"/>
+      <c r="BA45" s="131"/>
+      <c r="BB45" s="131"/>
+      <c r="BC45" s="131"/>
+    </row>
+    <row r="46" spans="1:55" ht="12" customHeight="1">
+      <c r="A46" s="944"/>
+      <c r="B46" s="130"/>
+      <c r="C46" s="146">
+        <v>2024</v>
+      </c>
+      <c r="D46" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E46" s="129"/>
+      <c r="F46" s="62">
+        <v>1496</v>
+      </c>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62">
+        <v>4459.1679999999997</v>
+      </c>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62">
+        <v>4026</v>
+      </c>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62">
+        <v>8304.1319999999996</v>
+      </c>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62">
+        <v>0</v>
+      </c>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="62">
+        <v>2421</v>
+      </c>
+      <c r="S46" s="62"/>
+      <c r="T46" s="62">
+        <v>4500.9250000000002</v>
+      </c>
+      <c r="U46" s="62"/>
+      <c r="V46" s="62">
+        <v>0</v>
+      </c>
+      <c r="W46" s="62"/>
+      <c r="X46" s="62">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="129"/>
+      <c r="Z46" s="145">
+        <v>7943</v>
+      </c>
+      <c r="AA46" s="225"/>
+      <c r="AB46" s="225">
+        <v>17264.224999999999</v>
+      </c>
+      <c r="AC46" s="187"/>
+      <c r="AD46" s="226"/>
+      <c r="AF46" s="146"/>
+      <c r="AG46" s="203"/>
+      <c r="AH46" s="131"/>
+      <c r="AI46" s="131"/>
+      <c r="AJ46" s="131"/>
+      <c r="AK46" s="131"/>
+      <c r="AL46" s="131"/>
+      <c r="AM46" s="131"/>
+      <c r="AN46" s="131"/>
+      <c r="AO46" s="131"/>
+      <c r="AP46" s="131"/>
+      <c r="AQ46" s="131"/>
+      <c r="AR46" s="131"/>
+      <c r="AS46" s="131"/>
+      <c r="AT46" s="131"/>
+      <c r="AU46" s="131"/>
+      <c r="AV46" s="131"/>
+      <c r="AW46" s="131"/>
+      <c r="AX46" s="131"/>
+      <c r="AY46" s="131"/>
+      <c r="AZ46" s="131"/>
+      <c r="BA46" s="131"/>
+      <c r="BB46" s="131"/>
+      <c r="BC46" s="194"/>
+    </row>
+    <row r="47" spans="1:55" ht="4.1500000000000004" customHeight="1">
+      <c r="A47" s="944"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="146"/>
+      <c r="AC47" s="187"/>
+      <c r="AD47" s="226"/>
+    </row>
+    <row r="48" spans="1:55" ht="6" customHeight="1">
+      <c r="A48" s="944"/>
+      <c r="B48" s="149"/>
+      <c r="C48" s="151"/>
+      <c r="D48" s="214"/>
+      <c r="E48" s="152"/>
+      <c r="F48" s="152"/>
+      <c r="G48" s="152"/>
+      <c r="H48" s="152"/>
+      <c r="I48" s="152"/>
+      <c r="J48" s="152"/>
+      <c r="K48" s="152"/>
+      <c r="L48" s="152"/>
+      <c r="M48" s="152"/>
+      <c r="N48" s="152"/>
+      <c r="O48" s="152"/>
+      <c r="P48" s="152"/>
+      <c r="Q48" s="152"/>
+      <c r="R48" s="152"/>
+      <c r="S48" s="152"/>
+      <c r="T48" s="152"/>
+      <c r="U48" s="152"/>
+      <c r="V48" s="152"/>
+      <c r="W48" s="152"/>
+      <c r="X48" s="152"/>
+      <c r="Y48" s="152"/>
+      <c r="Z48" s="180"/>
+      <c r="AA48" s="152"/>
+      <c r="AB48" s="152"/>
+      <c r="AC48" s="193"/>
+    </row>
+    <row r="49" spans="1:30" ht="6" customHeight="1">
+      <c r="A49" s="215"/>
+      <c r="B49" s="96"/>
+      <c r="C49" s="216"/>
+      <c r="D49" s="153"/>
+      <c r="E49" s="96"/>
+      <c r="F49" s="96"/>
+      <c r="G49" s="96"/>
+      <c r="H49" s="96"/>
+      <c r="I49" s="96"/>
+      <c r="J49" s="96"/>
+      <c r="K49" s="96"/>
+      <c r="L49" s="96"/>
+      <c r="M49" s="96"/>
+      <c r="N49" s="96"/>
+      <c r="O49" s="96"/>
+      <c r="P49" s="96"/>
+      <c r="Q49" s="96"/>
+      <c r="R49" s="96"/>
+      <c r="S49" s="96"/>
+      <c r="T49" s="96"/>
+      <c r="U49" s="96"/>
+      <c r="V49" s="96"/>
+      <c r="W49" s="96"/>
+      <c r="X49" s="96"/>
+      <c r="Y49" s="96"/>
+      <c r="Z49" s="228"/>
+      <c r="AA49" s="96"/>
+      <c r="AB49" s="96"/>
+      <c r="AC49" s="96"/>
+    </row>
+    <row r="50" spans="1:30">
+      <c r="A50" s="217"/>
+      <c r="B50" s="100"/>
+      <c r="C50" s="153" t="s">
+        <v>343</v>
+      </c>
+      <c r="D50" s="96"/>
+      <c r="E50" s="100" t="s">
+        <v>344</v>
+      </c>
+      <c r="F50" s="100"/>
+      <c r="G50" s="100"/>
+      <c r="H50" s="100"/>
+      <c r="I50" s="100"/>
+      <c r="J50" s="100"/>
+      <c r="K50" s="100"/>
+      <c r="L50" s="100"/>
+      <c r="M50" s="100"/>
+      <c r="N50" s="100"/>
+      <c r="O50" s="100"/>
+      <c r="P50" s="100"/>
+      <c r="Q50" s="100"/>
+      <c r="R50" s="100"/>
+      <c r="S50" s="100"/>
+      <c r="T50" s="100"/>
+      <c r="U50" s="100"/>
+      <c r="V50" s="100"/>
+      <c r="W50" s="100"/>
+      <c r="X50" s="100"/>
+      <c r="Y50" s="100"/>
+      <c r="Z50" s="181"/>
+      <c r="AA50" s="100"/>
+      <c r="AB50" s="181"/>
+      <c r="AC50" s="100"/>
+      <c r="AD50" s="221"/>
+    </row>
+    <row r="51" spans="1:30" ht="8.25" customHeight="1">
+      <c r="C51" s="218"/>
+      <c r="Z51" s="229"/>
+    </row>
+    <row r="52" spans="1:30">
+      <c r="B52" s="219"/>
+      <c r="C52" s="220"/>
+      <c r="D52" s="221"/>
+      <c r="E52" s="221"/>
+      <c r="F52" s="221"/>
+      <c r="G52" s="221"/>
+      <c r="H52" s="221"/>
+      <c r="I52" s="221"/>
+      <c r="J52" s="221"/>
+      <c r="K52" s="221"/>
+      <c r="L52" s="221"/>
+      <c r="M52" s="221"/>
+      <c r="N52" s="221"/>
+      <c r="O52" s="221"/>
+      <c r="P52" s="221"/>
+      <c r="Q52" s="221"/>
+      <c r="R52" s="221"/>
+      <c r="S52" s="221"/>
+      <c r="T52" s="221"/>
+      <c r="U52" s="221"/>
+      <c r="V52" s="221"/>
+      <c r="W52" s="221"/>
+      <c r="X52" s="221"/>
+      <c r="Y52" s="221"/>
+      <c r="Z52" s="221"/>
+      <c r="AA52" s="221"/>
+      <c r="AB52" s="221"/>
+      <c r="AC52" s="221"/>
+      <c r="AD52" s="221"/>
+    </row>
+    <row r="53" spans="1:30">
+      <c r="B53" s="221"/>
+      <c r="C53" s="220"/>
+      <c r="D53" s="221"/>
+      <c r="E53" s="221"/>
+      <c r="F53" s="221"/>
+      <c r="G53" s="221"/>
+      <c r="H53" s="221"/>
+      <c r="I53" s="221"/>
+      <c r="J53" s="221"/>
+      <c r="K53" s="221"/>
+      <c r="L53" s="221"/>
+      <c r="M53" s="221"/>
+      <c r="N53" s="221"/>
+      <c r="O53" s="221"/>
+      <c r="P53" s="221"/>
+      <c r="Q53" s="221"/>
+      <c r="R53" s="221"/>
+      <c r="S53" s="221"/>
+      <c r="T53" s="221"/>
+      <c r="U53" s="221"/>
+      <c r="V53" s="221"/>
+      <c r="W53" s="221"/>
+      <c r="X53" s="221"/>
+      <c r="Y53" s="221"/>
+      <c r="Z53" s="221"/>
+      <c r="AA53" s="221"/>
+      <c r="AB53" s="221"/>
+      <c r="AC53" s="221"/>
+      <c r="AD53" s="221"/>
+    </row>
+    <row r="54" spans="1:30">
+      <c r="B54" s="221"/>
+      <c r="C54" s="220"/>
+      <c r="D54" s="221"/>
+      <c r="E54" s="221"/>
+      <c r="F54" s="221"/>
+      <c r="G54" s="221"/>
+      <c r="H54" s="221"/>
+      <c r="I54" s="221"/>
+      <c r="J54" s="221"/>
+      <c r="K54" s="221"/>
+      <c r="L54" s="221"/>
+      <c r="M54" s="221"/>
+      <c r="N54" s="221"/>
+      <c r="O54" s="221"/>
+      <c r="P54" s="221"/>
+      <c r="Q54" s="221"/>
+      <c r="R54" s="221"/>
+      <c r="S54" s="221"/>
+      <c r="T54" s="221"/>
+      <c r="U54" s="221"/>
+      <c r="V54" s="221"/>
+      <c r="W54" s="221"/>
+      <c r="X54" s="221"/>
+      <c r="Y54" s="221"/>
+      <c r="Z54" s="221"/>
+      <c r="AA54" s="221"/>
+      <c r="AB54" s="230"/>
+      <c r="AC54" s="221"/>
+      <c r="AD54" s="221"/>
+    </row>
+    <row r="55" spans="1:30">
+      <c r="B55" s="221"/>
+      <c r="C55" s="220"/>
+      <c r="D55" s="221"/>
+      <c r="E55" s="221"/>
+      <c r="F55" s="221"/>
+      <c r="G55" s="221"/>
+      <c r="H55" s="221"/>
+      <c r="I55" s="221"/>
+      <c r="J55" s="221"/>
+      <c r="K55" s="221"/>
+      <c r="L55" s="221"/>
+      <c r="M55" s="221"/>
+      <c r="N55" s="221"/>
+      <c r="O55" s="221"/>
+      <c r="P55" s="221"/>
+      <c r="Q55" s="221"/>
+      <c r="R55" s="221"/>
+      <c r="S55" s="221"/>
+      <c r="T55" s="221"/>
+      <c r="U55" s="221"/>
+      <c r="V55" s="221"/>
+      <c r="W55" s="221"/>
+      <c r="X55" s="221"/>
+      <c r="Y55" s="221"/>
+      <c r="Z55" s="221"/>
+      <c r="AA55" s="221"/>
+      <c r="AB55" s="221"/>
+      <c r="AC55" s="221"/>
+      <c r="AD55" s="221"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A48"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <sheetPr codeName="Sheet12"/>
+  <dimension ref="A1:BM51"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="70" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6" style="93" customWidth="1"/>
+    <col min="2" max="2" width="1.28515625" style="93" customWidth="1"/>
+    <col min="3" max="3" width="5.7109375" style="94" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="95" customWidth="1"/>
+    <col min="5" max="5" width="6.28515625" style="93" customWidth="1"/>
+    <col min="6" max="6" width="1.140625" style="93" customWidth="1"/>
+    <col min="7" max="7" width="6" style="93" customWidth="1"/>
+    <col min="8" max="8" width="1.140625" style="93" customWidth="1"/>
+    <col min="9" max="9" width="6.42578125" style="93" customWidth="1"/>
+    <col min="10" max="10" width="1.140625" style="93" customWidth="1"/>
+    <col min="11" max="11" width="6.7109375" style="93" customWidth="1"/>
+    <col min="12" max="12" width="1.140625" style="93" customWidth="1"/>
+    <col min="13" max="13" width="7.7109375" style="93" customWidth="1"/>
+    <col min="14" max="14" width="1.140625" style="93" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="93" customWidth="1"/>
+    <col min="16" max="16" width="1.140625" style="93" customWidth="1"/>
+    <col min="17" max="17" width="6.7109375" style="93" customWidth="1"/>
+    <col min="18" max="18" width="1.140625" style="93" customWidth="1"/>
+    <col min="19" max="19" width="8.7109375" style="93" customWidth="1"/>
+    <col min="20" max="20" width="1.140625" style="93" customWidth="1"/>
+    <col min="21" max="21" width="7.5703125" style="93" customWidth="1"/>
+    <col min="22" max="22" width="1.140625" style="93" customWidth="1"/>
+    <col min="23" max="23" width="10" style="93" customWidth="1"/>
+    <col min="24" max="24" width="1.140625" style="93" customWidth="1"/>
+    <col min="25" max="25" width="7.28515625" style="93" customWidth="1"/>
+    <col min="26" max="26" width="1.140625" style="93" customWidth="1"/>
+    <col min="27" max="27" width="5.7109375" style="93" customWidth="1"/>
+    <col min="28" max="28" width="1.140625" style="93" customWidth="1"/>
+    <col min="29" max="29" width="8.5703125" style="93" customWidth="1"/>
+    <col min="30" max="30" width="1.140625" style="93" customWidth="1"/>
+    <col min="31" max="31" width="6" style="93" customWidth="1"/>
+    <col min="32" max="32" width="7.28515625" style="93" customWidth="1"/>
+    <col min="33" max="33" width="0.85546875" style="93" customWidth="1"/>
+    <col min="34" max="16384" width="9.28515625" style="93"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33" ht="12" customHeight="1">
+      <c r="A1" s="96"/>
+      <c r="B1" s="97" t="s">
+        <v>345</v>
+      </c>
+      <c r="C1" s="98"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
+      <c r="N1" s="100"/>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+      <c r="R1" s="100"/>
+      <c r="S1" s="100"/>
+      <c r="T1" s="100"/>
+      <c r="U1" s="100"/>
+      <c r="V1" s="100"/>
+      <c r="W1" s="100"/>
+      <c r="X1" s="100"/>
+      <c r="Y1" s="100"/>
+      <c r="Z1" s="100"/>
+      <c r="AA1" s="100"/>
+      <c r="AB1" s="100"/>
+      <c r="AC1" s="100"/>
+      <c r="AD1" s="100"/>
+      <c r="AE1" s="100"/>
+      <c r="AF1" s="100"/>
+      <c r="AG1" s="100"/>
+    </row>
+    <row r="2" spans="1:33" ht="12" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="101" t="s">
+        <v>346</v>
+      </c>
+      <c r="C2" s="98"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+    </row>
+    <row r="3" spans="1:33" ht="7.5" customHeight="1">
+      <c r="A3" s="96"/>
+      <c r="B3" s="101"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="100"/>
+      <c r="P3" s="100"/>
+      <c r="Q3" s="100"/>
+      <c r="R3" s="100"/>
+      <c r="S3" s="100"/>
+      <c r="T3" s="100"/>
+      <c r="U3" s="100"/>
+      <c r="V3" s="100"/>
+      <c r="W3" s="100"/>
+      <c r="X3" s="100"/>
+      <c r="Y3" s="100"/>
+      <c r="Z3" s="100"/>
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="100"/>
+      <c r="AC3" s="100"/>
+      <c r="AD3" s="100"/>
+      <c r="AE3" s="100"/>
+      <c r="AF3" s="100"/>
+      <c r="AG3" s="100"/>
+    </row>
+    <row r="4" spans="1:33" s="92" customFormat="1" ht="7.5" customHeight="1">
+      <c r="A4" s="103"/>
+      <c r="B4" s="100"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="100"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="100"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+    </row>
+    <row r="5" spans="1:33" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A5" s="967">
+        <v>27</v>
+      </c>
+      <c r="B5" s="105"/>
+      <c r="C5" s="106"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
+      <c r="L5" s="108"/>
+      <c r="M5" s="108"/>
+      <c r="N5" s="108"/>
+      <c r="O5" s="108"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
+      <c r="R5" s="108"/>
+      <c r="S5" s="108"/>
+      <c r="T5" s="108"/>
+      <c r="U5" s="108"/>
+      <c r="V5" s="108"/>
+      <c r="W5" s="108"/>
+      <c r="X5" s="108"/>
+      <c r="Y5" s="108"/>
+      <c r="Z5" s="108"/>
+      <c r="AA5" s="108"/>
+      <c r="AB5" s="108"/>
+      <c r="AC5" s="108"/>
+      <c r="AD5" s="108"/>
+      <c r="AE5" s="108"/>
+      <c r="AF5" s="108"/>
+      <c r="AG5" s="183"/>
+    </row>
+    <row r="6" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="967"/>
+      <c r="B6" s="109"/>
+      <c r="C6" s="110" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" s="110"/>
+      <c r="E6" s="111" t="s">
+        <v>347</v>
+      </c>
+      <c r="F6" s="111"/>
+      <c r="G6" s="111"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="111" t="s">
+        <v>348</v>
+      </c>
+      <c r="N6" s="112"/>
+      <c r="O6" s="112"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="112"/>
+      <c r="R6" s="112"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="112"/>
+      <c r="U6" s="111" t="s">
+        <v>349</v>
+      </c>
+      <c r="V6" s="112"/>
+      <c r="W6" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="X6" s="112"/>
+      <c r="Y6" s="111" t="s">
+        <v>349</v>
+      </c>
+      <c r="Z6" s="112"/>
+      <c r="AA6" s="111" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB6" s="112"/>
+      <c r="AC6" s="111" t="s">
+        <v>351</v>
+      </c>
+      <c r="AD6" s="112"/>
+      <c r="AE6" s="111" t="s">
+        <v>351</v>
+      </c>
+      <c r="AF6" s="111"/>
+      <c r="AG6" s="184"/>
+    </row>
+    <row r="7" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="967"/>
+      <c r="B7" s="113"/>
+      <c r="C7" s="114" t="s">
+        <v>53</v>
+      </c>
+      <c r="D7" s="115"/>
+      <c r="E7" s="116" t="s">
+        <v>352</v>
+      </c>
+      <c r="F7" s="112"/>
+      <c r="G7" s="112"/>
+      <c r="H7" s="112"/>
+      <c r="I7" s="112"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="112"/>
+      <c r="M7" s="116" t="s">
+        <v>353</v>
+      </c>
+      <c r="N7" s="112"/>
+      <c r="O7" s="112"/>
+      <c r="P7" s="112"/>
+      <c r="Q7" s="112"/>
+      <c r="R7" s="112"/>
+      <c r="S7" s="112"/>
+      <c r="T7" s="112"/>
+      <c r="U7" s="111" t="s">
+        <v>354</v>
+      </c>
+      <c r="V7" s="112"/>
+      <c r="W7" s="114" t="s">
+        <v>19</v>
+      </c>
+      <c r="X7" s="112"/>
+      <c r="Y7" s="111" t="s">
+        <v>355</v>
+      </c>
+      <c r="Z7" s="112"/>
+      <c r="AA7" s="111" t="s">
+        <v>356</v>
+      </c>
+      <c r="AB7" s="112"/>
+      <c r="AC7" s="111" t="s">
+        <v>357</v>
+      </c>
+      <c r="AD7" s="112"/>
+      <c r="AE7" s="111" t="s">
+        <v>358</v>
+      </c>
+      <c r="AF7" s="111"/>
+      <c r="AG7" s="184"/>
+    </row>
+    <row r="8" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="967"/>
+      <c r="B8" s="113"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="115"/>
+      <c r="E8" s="118"/>
+      <c r="F8" s="118"/>
+      <c r="G8" s="118"/>
+      <c r="H8" s="118"/>
+      <c r="I8" s="118"/>
+      <c r="J8" s="118"/>
+      <c r="K8" s="118"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="118"/>
+      <c r="N8" s="118"/>
+      <c r="O8" s="118"/>
+      <c r="P8" s="118"/>
+      <c r="Q8" s="118"/>
+      <c r="R8" s="118"/>
+      <c r="S8" s="118"/>
+      <c r="T8" s="112"/>
+      <c r="U8" s="111" t="s">
+        <v>17</v>
+      </c>
+      <c r="V8" s="112"/>
+      <c r="W8" s="110" t="s">
+        <v>359</v>
+      </c>
+      <c r="X8" s="112"/>
+      <c r="Y8" s="111" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z8" s="112"/>
+      <c r="AA8" s="111" t="s">
+        <v>360</v>
+      </c>
+      <c r="AB8" s="112"/>
+      <c r="AC8" s="116" t="s">
+        <v>361</v>
+      </c>
+      <c r="AD8" s="112"/>
+      <c r="AE8" s="111" t="s">
+        <v>362</v>
+      </c>
+      <c r="AF8" s="111"/>
+      <c r="AG8" s="184"/>
+    </row>
+    <row r="9" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="967"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="115"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="112"/>
+      <c r="O9" s="112"/>
+      <c r="P9" s="112"/>
+      <c r="Q9" s="112"/>
+      <c r="R9" s="112"/>
+      <c r="S9" s="112"/>
+      <c r="T9" s="112"/>
+      <c r="U9" s="111" t="s">
+        <v>25</v>
+      </c>
+      <c r="V9" s="112"/>
+      <c r="W9" s="114" t="s">
+        <v>363</v>
+      </c>
+      <c r="X9" s="112"/>
+      <c r="Y9" s="111" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z9" s="112"/>
+      <c r="AA9" s="116" t="s">
+        <v>364</v>
+      </c>
+      <c r="AB9" s="112"/>
+      <c r="AC9" s="116" t="s">
+        <v>365</v>
+      </c>
+      <c r="AD9" s="112"/>
+      <c r="AE9" s="116" t="s">
+        <v>366</v>
+      </c>
+      <c r="AF9" s="116"/>
+      <c r="AG9" s="184"/>
+    </row>
+    <row r="10" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="967"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="111" t="s">
+        <v>328</v>
+      </c>
+      <c r="F10" s="112"/>
+      <c r="G10" s="112"/>
+      <c r="H10" s="112"/>
+      <c r="I10" s="111" t="s">
+        <v>367</v>
+      </c>
+      <c r="J10" s="112"/>
+      <c r="K10" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="112"/>
+      <c r="M10" s="111" t="s">
+        <v>328</v>
+      </c>
+      <c r="N10" s="112"/>
+      <c r="O10" s="112"/>
+      <c r="P10" s="112"/>
+      <c r="Q10" s="111" t="s">
+        <v>367</v>
+      </c>
+      <c r="R10" s="112"/>
+      <c r="S10" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="T10" s="112"/>
+      <c r="U10" s="111" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" s="112"/>
+      <c r="W10" s="161"/>
+      <c r="X10" s="112"/>
+      <c r="Y10" s="111" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z10" s="112"/>
+      <c r="AA10" s="116" t="s">
+        <v>368</v>
+      </c>
+      <c r="AB10" s="112"/>
+      <c r="AC10" s="111" t="s">
+        <v>369</v>
+      </c>
+      <c r="AD10" s="112"/>
+      <c r="AE10" s="116" t="s">
+        <v>370</v>
+      </c>
+      <c r="AF10" s="116"/>
+      <c r="AG10" s="184"/>
+    </row>
+    <row r="11" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="967"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="115"/>
+      <c r="E11" s="116" t="s">
+        <v>331</v>
+      </c>
+      <c r="F11" s="112"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="112"/>
+      <c r="I11" s="116" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="112"/>
+      <c r="K11" s="116" t="s">
+        <v>23</v>
+      </c>
+      <c r="L11" s="112"/>
+      <c r="M11" s="116" t="s">
+        <v>331</v>
+      </c>
+      <c r="N11" s="112"/>
+      <c r="O11" s="112"/>
+      <c r="P11" s="112"/>
+      <c r="Q11" s="116" t="s">
+        <v>62</v>
+      </c>
+      <c r="R11" s="112"/>
+      <c r="S11" s="116" t="s">
+        <v>23</v>
+      </c>
+      <c r="T11" s="112"/>
+      <c r="U11" s="116" t="s">
+        <v>371</v>
+      </c>
+      <c r="V11" s="112"/>
+      <c r="W11" s="112"/>
+      <c r="X11" s="112"/>
+      <c r="Y11" s="116" t="s">
+        <v>372</v>
+      </c>
+      <c r="Z11" s="112"/>
+      <c r="AA11" s="116" t="s">
+        <v>373</v>
+      </c>
+      <c r="AB11" s="112"/>
+      <c r="AC11" s="116" t="s">
+        <v>374</v>
+      </c>
+      <c r="AD11" s="112"/>
+      <c r="AE11" s="116" t="s">
+        <v>375</v>
+      </c>
+      <c r="AF11" s="116"/>
+      <c r="AG11" s="184"/>
+    </row>
+    <row r="12" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A12" s="967"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="115"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="112"/>
+      <c r="I12" s="112"/>
+      <c r="J12" s="112"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="112"/>
+      <c r="M12" s="118"/>
+      <c r="N12" s="118"/>
+      <c r="O12" s="118"/>
+      <c r="P12" s="112"/>
+      <c r="Q12" s="112"/>
+      <c r="R12" s="112"/>
+      <c r="S12" s="112"/>
+      <c r="T12" s="112"/>
+      <c r="U12" s="162" t="s">
+        <v>376</v>
+      </c>
+      <c r="V12" s="112"/>
+      <c r="W12" s="112"/>
+      <c r="X12" s="112"/>
+      <c r="Y12" s="162" t="s">
+        <v>376</v>
+      </c>
+      <c r="Z12" s="112"/>
+      <c r="AA12" s="116" t="s">
+        <v>377</v>
+      </c>
+      <c r="AB12" s="112"/>
+      <c r="AC12" s="111"/>
+      <c r="AD12" s="112"/>
+      <c r="AE12" s="166"/>
+      <c r="AF12" s="166"/>
+      <c r="AG12" s="184"/>
+    </row>
+    <row r="13" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A13" s="967"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="117"/>
+      <c r="D13" s="115"/>
+      <c r="E13" s="112"/>
+      <c r="F13" s="112"/>
+      <c r="G13" s="112"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="112"/>
+      <c r="J13" s="112"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="112"/>
+      <c r="M13" s="112"/>
+      <c r="N13" s="112"/>
+      <c r="O13" s="112"/>
+      <c r="P13" s="112"/>
+      <c r="Q13" s="112"/>
+      <c r="R13" s="112"/>
+      <c r="S13" s="112"/>
+      <c r="T13" s="112"/>
+      <c r="U13" s="116" t="s">
+        <v>378</v>
+      </c>
+      <c r="V13" s="112"/>
+      <c r="W13" s="112"/>
+      <c r="X13" s="112"/>
+      <c r="Y13" s="116" t="s">
+        <v>378</v>
+      </c>
+      <c r="Z13" s="112"/>
+      <c r="AA13" s="116" t="s">
+        <v>379</v>
+      </c>
+      <c r="AB13" s="112"/>
+      <c r="AC13" s="112"/>
+      <c r="AD13" s="112"/>
+      <c r="AE13" s="116"/>
+      <c r="AF13" s="116"/>
+      <c r="AG13" s="184"/>
+    </row>
+    <row r="14" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="967"/>
+      <c r="B14" s="113"/>
+      <c r="C14" s="117"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="111" t="s">
+        <v>380</v>
+      </c>
+      <c r="F14" s="111"/>
+      <c r="G14" s="111" t="s">
+        <v>381</v>
+      </c>
+      <c r="H14" s="111"/>
+      <c r="I14" s="111"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="111"/>
+      <c r="L14" s="112"/>
+      <c r="M14" s="111" t="s">
+        <v>380</v>
+      </c>
+      <c r="N14" s="111"/>
+      <c r="O14" s="111" t="s">
+        <v>381</v>
+      </c>
+      <c r="P14" s="112"/>
+      <c r="Q14" s="112"/>
+      <c r="R14" s="112"/>
+      <c r="S14" s="112"/>
+      <c r="T14" s="112"/>
+      <c r="U14" s="116" t="s">
+        <v>38</v>
+      </c>
+      <c r="V14" s="112"/>
+      <c r="W14" s="112"/>
+      <c r="X14" s="112"/>
+      <c r="Y14" s="116" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z14" s="112"/>
+      <c r="AA14" s="112"/>
+      <c r="AB14" s="112"/>
+      <c r="AC14" s="112"/>
+      <c r="AD14" s="112"/>
+      <c r="AE14" s="167" t="s">
+        <v>382</v>
+      </c>
+      <c r="AF14" s="168" t="s">
+        <v>359</v>
+      </c>
+      <c r="AG14" s="184"/>
+    </row>
+    <row r="15" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="967"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="117"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F15" s="111"/>
+      <c r="G15" s="111" t="s">
+        <v>384</v>
+      </c>
+      <c r="H15" s="111"/>
+      <c r="I15" s="111"/>
+      <c r="J15" s="111"/>
+      <c r="K15" s="111"/>
+      <c r="L15" s="112"/>
+      <c r="M15" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="N15" s="116"/>
+      <c r="O15" s="111" t="s">
+        <v>384</v>
+      </c>
+      <c r="P15" s="112"/>
+      <c r="Q15" s="112"/>
+      <c r="R15" s="112"/>
+      <c r="S15" s="112"/>
+      <c r="T15" s="112"/>
+      <c r="U15" s="111" t="s">
+        <v>385</v>
+      </c>
+      <c r="V15" s="112"/>
+      <c r="W15" s="112"/>
+      <c r="X15" s="112"/>
+      <c r="Y15" s="111" t="s">
+        <v>385</v>
+      </c>
+      <c r="Z15" s="112"/>
+      <c r="AA15" s="112"/>
+      <c r="AB15" s="112"/>
+      <c r="AC15" s="112"/>
+      <c r="AD15" s="112"/>
+      <c r="AE15" s="112"/>
+      <c r="AF15" s="169" t="s">
+        <v>386</v>
+      </c>
+      <c r="AG15" s="184"/>
+    </row>
+    <row r="16" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="967"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="119"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="116"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="116" t="s">
+        <v>387</v>
+      </c>
+      <c r="H16" s="111"/>
+      <c r="I16" s="111"/>
+      <c r="J16" s="111"/>
+      <c r="K16" s="111"/>
+      <c r="L16" s="112"/>
+      <c r="M16" s="116"/>
+      <c r="N16" s="116"/>
+      <c r="O16" s="116" t="s">
+        <v>387</v>
+      </c>
+      <c r="P16" s="111"/>
+      <c r="Q16" s="111"/>
+      <c r="R16" s="111"/>
+      <c r="S16" s="111"/>
+      <c r="T16" s="111"/>
+      <c r="U16" s="112" t="s">
+        <v>388</v>
+      </c>
+      <c r="V16" s="112"/>
+      <c r="W16" s="111"/>
+      <c r="X16" s="111"/>
+      <c r="Y16" s="112" t="s">
+        <v>388</v>
+      </c>
+      <c r="Z16" s="112"/>
+      <c r="AA16" s="111"/>
+      <c r="AB16" s="111"/>
+      <c r="AC16" s="111"/>
+      <c r="AD16" s="170"/>
+      <c r="AE16" s="167"/>
+      <c r="AF16" s="161"/>
+      <c r="AG16" s="184"/>
+    </row>
+    <row r="17" spans="1:33" s="92" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A17" s="967"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="119"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="116" t="s">
+        <v>389</v>
+      </c>
+      <c r="H17" s="116"/>
+      <c r="I17" s="116"/>
+      <c r="J17" s="116"/>
+      <c r="K17" s="116"/>
+      <c r="L17" s="112"/>
+      <c r="M17" s="116"/>
+      <c r="N17" s="116"/>
+      <c r="O17" s="116" t="s">
+        <v>389</v>
+      </c>
+      <c r="P17" s="116"/>
+      <c r="Q17" s="116"/>
+      <c r="R17" s="116"/>
+      <c r="S17" s="116"/>
+      <c r="T17" s="112"/>
+      <c r="U17" s="112"/>
+      <c r="V17" s="112"/>
+      <c r="W17" s="116"/>
+      <c r="X17" s="116"/>
+      <c r="Y17" s="116"/>
+      <c r="Z17" s="116"/>
+      <c r="AA17" s="116"/>
+      <c r="AB17" s="116"/>
+      <c r="AC17" s="116"/>
+      <c r="AD17" s="116"/>
+      <c r="AE17" s="116"/>
+      <c r="AF17" s="116"/>
+      <c r="AG17" s="184"/>
+    </row>
+    <row r="18" spans="1:33" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A18" s="967"/>
+      <c r="B18" s="120"/>
+      <c r="C18" s="121"/>
+      <c r="D18" s="122"/>
+      <c r="E18" s="123"/>
+      <c r="F18" s="118"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="123"/>
+      <c r="J18" s="118"/>
+      <c r="K18" s="123"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="118"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="118"/>
+      <c r="Q18" s="123"/>
+      <c r="R18" s="118"/>
+      <c r="S18" s="123"/>
+      <c r="T18" s="118"/>
+      <c r="U18" s="118"/>
+      <c r="V18" s="118"/>
+      <c r="W18" s="123"/>
+      <c r="X18" s="118"/>
+      <c r="Y18" s="123"/>
+      <c r="Z18" s="118"/>
+      <c r="AA18" s="118"/>
+      <c r="AB18" s="118"/>
+      <c r="AC18" s="118"/>
+      <c r="AD18" s="118"/>
+      <c r="AE18" s="118"/>
+      <c r="AF18" s="118"/>
+      <c r="AG18" s="185"/>
+    </row>
+    <row r="19" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A19" s="967"/>
+      <c r="B19" s="124"/>
+      <c r="C19" s="125"/>
+      <c r="D19" s="126"/>
+      <c r="AG19" s="186"/>
+    </row>
+    <row r="20" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A20" s="967"/>
+      <c r="B20" s="124"/>
+      <c r="C20" s="135" t="s">
+        <v>417</v>
+      </c>
+      <c r="D20" s="128"/>
+      <c r="E20" s="129">
+        <v>3977</v>
+      </c>
+      <c r="F20" s="129"/>
+      <c r="G20" s="129">
+        <v>1461</v>
+      </c>
+      <c r="H20" s="129"/>
+      <c r="I20" s="129">
+        <v>1298</v>
+      </c>
+      <c r="J20" s="129"/>
+      <c r="K20" s="156">
+        <v>6736</v>
+      </c>
+      <c r="L20" s="129"/>
+      <c r="M20" s="129">
+        <v>84004.311000000002</v>
+      </c>
+      <c r="N20" s="129"/>
+      <c r="O20" s="129">
+        <v>47568.338299999996</v>
+      </c>
+      <c r="P20" s="129"/>
+      <c r="Q20" s="129">
+        <v>49693.627999999997</v>
+      </c>
+      <c r="R20" s="129"/>
+      <c r="S20" s="156">
+        <v>181266.27729999999</v>
+      </c>
+      <c r="T20" s="129"/>
+      <c r="U20" s="129">
+        <v>106759.6</v>
+      </c>
+      <c r="V20" s="129"/>
+      <c r="W20" s="129">
+        <v>44754835</v>
+      </c>
+      <c r="X20" s="129"/>
+      <c r="Y20" s="129">
+        <v>53938.1</v>
+      </c>
+      <c r="Z20" s="129"/>
+      <c r="AA20" s="129">
+        <v>224.55351043192474</v>
+      </c>
+      <c r="AB20" s="129"/>
+      <c r="AC20" s="171">
+        <v>829.74437364312053</v>
+      </c>
+      <c r="AD20" s="129"/>
+      <c r="AE20" s="172">
+        <v>94.064582959127222</v>
+      </c>
+      <c r="AF20" s="172">
+        <v>50.114629113255283</v>
+      </c>
+      <c r="AG20" s="186"/>
+    </row>
+    <row r="21" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A21" s="967"/>
+      <c r="B21" s="124"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="126"/>
+      <c r="AG21" s="186"/>
+    </row>
+    <row r="22" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A22" s="967"/>
+      <c r="B22" s="130"/>
+      <c r="C22" s="135" t="s">
+        <v>310</v>
+      </c>
+      <c r="D22" s="128"/>
+      <c r="E22" s="129">
+        <v>4416</v>
+      </c>
+      <c r="F22" s="129"/>
+      <c r="G22" s="129">
+        <v>2031</v>
+      </c>
+      <c r="H22" s="129"/>
+      <c r="I22" s="129">
+        <v>1496</v>
+      </c>
+      <c r="J22" s="129"/>
+      <c r="K22" s="156">
+        <v>7943</v>
+      </c>
+      <c r="L22" s="129"/>
+      <c r="M22" s="129">
+        <v>83150.983999999997</v>
+      </c>
+      <c r="N22" s="129"/>
+      <c r="O22" s="129">
+        <v>55249.029000000002</v>
+      </c>
+      <c r="P22" s="129"/>
+      <c r="Q22" s="129">
+        <v>55531.841</v>
+      </c>
+      <c r="R22" s="129"/>
+      <c r="S22" s="156">
+        <v>193931.85399999999</v>
+      </c>
+      <c r="T22" s="129"/>
+      <c r="U22" s="129">
+        <v>107810</v>
+      </c>
+      <c r="V22" s="129"/>
+      <c r="W22" s="129">
+        <v>46303828</v>
+      </c>
+      <c r="X22" s="129"/>
+      <c r="Y22" s="129">
+        <v>56838</v>
+      </c>
+      <c r="Z22" s="129"/>
+      <c r="AA22" s="129">
+        <v>236.28018842400604</v>
+      </c>
+      <c r="AB22" s="129"/>
+      <c r="AC22" s="171">
+        <v>814.66321826946762</v>
+      </c>
+      <c r="AD22" s="129"/>
+      <c r="AE22" s="172">
+        <v>79.691319860783949</v>
+      </c>
+      <c r="AF22" s="172">
+        <v>44.377263989163673</v>
+      </c>
+      <c r="AG22" s="187"/>
+    </row>
+    <row r="23" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A23" s="967"/>
+      <c r="B23" s="124"/>
+      <c r="C23" s="126"/>
+      <c r="D23" s="126"/>
+      <c r="AG23" s="186"/>
+    </row>
+    <row r="24" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A24" s="967"/>
+      <c r="B24" s="130"/>
+      <c r="C24" s="127">
+        <v>2023</v>
+      </c>
+      <c r="D24" s="128"/>
+      <c r="E24" s="131">
+        <v>5073</v>
+      </c>
+      <c r="F24" s="131"/>
+      <c r="G24" s="131">
+        <v>2336</v>
+      </c>
+      <c r="H24" s="131"/>
+      <c r="I24" s="131">
+        <v>1844</v>
+      </c>
+      <c r="J24" s="131"/>
+      <c r="K24" s="157">
+        <v>9253</v>
+      </c>
+      <c r="L24" s="131"/>
+      <c r="M24" s="131">
+        <v>95780.395999999993</v>
+      </c>
+      <c r="N24" s="131"/>
+      <c r="O24" s="131">
+        <v>64859.05</v>
+      </c>
+      <c r="P24" s="131"/>
+      <c r="Q24" s="131">
+        <v>65531.372000000003</v>
+      </c>
+      <c r="R24" s="131"/>
+      <c r="S24" s="157">
+        <v>226170.818</v>
+      </c>
+      <c r="T24" s="131"/>
+      <c r="U24" s="131">
+        <v>115270</v>
+      </c>
+      <c r="V24" s="131"/>
+      <c r="W24" s="131">
+        <v>50381492</v>
+      </c>
+      <c r="X24" s="131"/>
+      <c r="Y24" s="131">
+        <v>49582</v>
+      </c>
+      <c r="Z24" s="131"/>
+      <c r="AA24" s="131">
+        <v>229.50428515206238</v>
+      </c>
+      <c r="AB24" s="131"/>
+      <c r="AC24" s="173">
+        <v>1016.12464200718</v>
+      </c>
+      <c r="AD24" s="131"/>
+      <c r="AE24" s="174">
+        <v>82.266110990312754</v>
+      </c>
+      <c r="AF24" s="174">
+        <v>43.27283646571636</v>
+      </c>
+      <c r="AG24" s="187"/>
+    </row>
+    <row r="25" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A25" s="967"/>
+      <c r="B25" s="124"/>
+      <c r="C25" s="126"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="133"/>
+      <c r="F25" s="133"/>
+      <c r="G25" s="133"/>
+      <c r="H25" s="133"/>
+      <c r="I25" s="133"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="133"/>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="133"/>
+      <c r="R25" s="133"/>
+      <c r="S25" s="133"/>
+      <c r="T25" s="133"/>
+      <c r="U25" s="133"/>
+      <c r="V25" s="133"/>
+      <c r="W25" s="133"/>
+      <c r="X25" s="133"/>
+      <c r="Y25" s="133"/>
+      <c r="Z25" s="133"/>
+      <c r="AA25" s="133"/>
+      <c r="AG25" s="186"/>
+    </row>
+    <row r="26" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A26" s="967"/>
+      <c r="B26" s="130"/>
+      <c r="C26" s="127">
+        <v>2022</v>
+      </c>
+      <c r="D26" s="134"/>
+      <c r="E26" s="131">
+        <v>4519</v>
+      </c>
+      <c r="F26" s="131"/>
+      <c r="G26" s="131">
+        <v>2622</v>
+      </c>
+      <c r="H26" s="131"/>
+      <c r="I26" s="131">
+        <v>1847</v>
+      </c>
+      <c r="J26" s="131"/>
+      <c r="K26" s="157">
+        <v>8988</v>
+      </c>
+      <c r="L26" s="131"/>
+      <c r="M26" s="131">
+        <v>77588.790999999997</v>
+      </c>
+      <c r="N26" s="131"/>
+      <c r="O26" s="131">
+        <v>52411.968999999997</v>
+      </c>
+      <c r="P26" s="131"/>
+      <c r="Q26" s="131">
+        <v>60469.046000000002</v>
+      </c>
+      <c r="R26" s="131"/>
+      <c r="S26" s="157">
+        <v>190469.80599999998</v>
+      </c>
+      <c r="T26" s="131"/>
+      <c r="U26" s="131">
+        <v>107640</v>
+      </c>
+      <c r="V26" s="131"/>
+      <c r="W26" s="131">
+        <v>47387068</v>
+      </c>
+      <c r="X26" s="131"/>
+      <c r="Y26" s="131">
+        <v>52973</v>
+      </c>
+      <c r="Z26" s="131"/>
+      <c r="AA26" s="131">
+        <v>229.41707843731075</v>
+      </c>
+      <c r="AB26" s="131"/>
+      <c r="AC26" s="173">
+        <v>894.55133747380739</v>
+      </c>
+      <c r="AD26" s="131"/>
+      <c r="AE26" s="174">
+        <v>74.839503648872338</v>
+      </c>
+      <c r="AF26" s="174">
+        <v>45.707950888103944</v>
+      </c>
+      <c r="AG26" s="187"/>
+    </row>
+    <row r="27" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A27" s="967"/>
+      <c r="B27" s="124"/>
+      <c r="C27" s="126"/>
+      <c r="D27" s="132"/>
+      <c r="E27" s="133"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="133"/>
+      <c r="I27" s="133"/>
+      <c r="J27" s="133"/>
+      <c r="K27" s="157"/>
+      <c r="L27" s="133"/>
+      <c r="M27" s="133"/>
+      <c r="N27" s="133"/>
+      <c r="O27" s="133"/>
+      <c r="P27" s="133"/>
+      <c r="Q27" s="133"/>
+      <c r="R27" s="133"/>
+      <c r="S27" s="157"/>
+      <c r="T27" s="133"/>
+      <c r="U27" s="133"/>
+      <c r="V27" s="133"/>
+      <c r="W27" s="133"/>
+      <c r="X27" s="133"/>
+      <c r="Y27" s="133"/>
+      <c r="Z27" s="133"/>
+      <c r="AA27" s="133"/>
+      <c r="AC27" s="173"/>
+      <c r="AG27" s="186"/>
+    </row>
+    <row r="28" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A28" s="967"/>
+      <c r="B28" s="130"/>
+      <c r="C28" s="135" t="s">
+        <v>431</v>
+      </c>
+      <c r="D28" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="E28" s="129">
+        <v>3901</v>
+      </c>
+      <c r="F28" s="129"/>
+      <c r="G28" s="129">
+        <v>1281</v>
+      </c>
+      <c r="H28" s="129"/>
+      <c r="I28" s="129">
+        <v>1207</v>
+      </c>
+      <c r="J28" s="129"/>
+      <c r="K28" s="156">
+        <v>6389</v>
+      </c>
+      <c r="L28" s="129"/>
+      <c r="M28" s="129">
+        <v>12697.964</v>
+      </c>
+      <c r="N28" s="129"/>
+      <c r="O28" s="129">
+        <v>5829.82</v>
+      </c>
+      <c r="P28" s="129"/>
+      <c r="Q28" s="129">
+        <v>7124.8649999999998</v>
+      </c>
+      <c r="R28" s="129"/>
+      <c r="S28" s="156">
+        <v>25652.648999999998</v>
+      </c>
+      <c r="T28" s="129"/>
+      <c r="U28" s="129">
+        <v>99955.42</v>
+      </c>
+      <c r="V28" s="129"/>
+      <c r="W28" s="129">
+        <v>6236564</v>
+      </c>
+      <c r="X28" s="129"/>
+      <c r="Y28" s="129">
+        <v>47534.95</v>
+      </c>
+      <c r="Z28" s="129"/>
+      <c r="AA28" s="129">
+        <v>39.68383909668313</v>
+      </c>
+      <c r="AB28" s="129"/>
+      <c r="AC28" s="171">
+        <v>131.19954896344692</v>
+      </c>
+      <c r="AD28" s="129"/>
+      <c r="AE28" s="172">
+        <v>82.024664198334008</v>
+      </c>
+      <c r="AF28" s="172">
+        <v>40.286148854368996</v>
+      </c>
+      <c r="AG28" s="187"/>
+    </row>
+    <row r="29" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A29" s="967"/>
+      <c r="B29" s="130"/>
+      <c r="C29" s="137"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="129"/>
+      <c r="F29" s="129"/>
+      <c r="G29" s="129"/>
+      <c r="H29" s="129"/>
+      <c r="I29" s="129"/>
+      <c r="J29" s="129"/>
+      <c r="K29" s="156"/>
+      <c r="L29" s="129"/>
+      <c r="M29" s="129"/>
+      <c r="N29" s="129"/>
+      <c r="O29" s="129"/>
+      <c r="P29" s="129"/>
+      <c r="Q29" s="129"/>
+      <c r="R29" s="129"/>
+      <c r="S29" s="156"/>
+      <c r="T29" s="129"/>
+      <c r="U29" s="129"/>
+      <c r="V29" s="129"/>
+      <c r="W29" s="129"/>
+      <c r="X29" s="129"/>
+      <c r="Y29" s="129"/>
+      <c r="Z29" s="129"/>
+      <c r="AA29" s="129"/>
+      <c r="AB29" s="129"/>
+      <c r="AC29" s="171"/>
+      <c r="AD29" s="129"/>
+      <c r="AE29" s="129"/>
+      <c r="AF29" s="129"/>
+      <c r="AG29" s="187"/>
+    </row>
+    <row r="30" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A30" s="967"/>
+      <c r="B30" s="124"/>
+      <c r="C30" s="135" t="s">
+        <v>418</v>
+      </c>
+      <c r="D30" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="E30" s="129">
+        <v>4609</v>
+      </c>
+      <c r="F30" s="129"/>
+      <c r="G30" s="129">
+        <v>2051</v>
+      </c>
+      <c r="H30" s="129"/>
+      <c r="I30" s="129">
+        <v>1504</v>
+      </c>
+      <c r="J30" s="129"/>
+      <c r="K30" s="156">
+        <v>8164</v>
+      </c>
+      <c r="L30" s="129"/>
+      <c r="M30" s="129">
+        <v>14818.678</v>
+      </c>
+      <c r="N30" s="129"/>
+      <c r="O30" s="129">
+        <v>7827.0212999999994</v>
+      </c>
+      <c r="P30" s="129"/>
+      <c r="Q30" s="129">
+        <v>8167.6350000000002</v>
+      </c>
+      <c r="R30" s="129"/>
+      <c r="S30" s="156">
+        <v>30813.334300000002</v>
+      </c>
+      <c r="T30" s="129"/>
+      <c r="U30" s="129">
+        <v>104016.4</v>
+      </c>
+      <c r="V30" s="129"/>
+      <c r="W30" s="129">
+        <v>8344409</v>
+      </c>
+      <c r="X30" s="129"/>
+      <c r="Y30" s="129">
+        <v>55445.22</v>
+      </c>
+      <c r="Z30" s="129"/>
+      <c r="AA30" s="129">
+        <v>32.338500613067083</v>
+      </c>
+      <c r="AB30" s="129"/>
+      <c r="AC30" s="171">
+        <v>150.49825755944335</v>
+      </c>
+      <c r="AD30" s="129"/>
+      <c r="AE30" s="172">
+        <v>99.422086534100899</v>
+      </c>
+      <c r="AF30" s="172">
+        <v>55.984653534811301</v>
+      </c>
+      <c r="AG30" s="186"/>
+    </row>
+    <row r="31" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A31" s="967"/>
+      <c r="B31" s="139"/>
+      <c r="C31" s="140"/>
+      <c r="D31" s="141"/>
+      <c r="E31" s="142"/>
+      <c r="F31" s="142"/>
+      <c r="G31" s="142"/>
+      <c r="H31" s="142"/>
+      <c r="I31" s="142"/>
+      <c r="J31" s="142"/>
+      <c r="K31" s="158"/>
+      <c r="L31" s="142"/>
+      <c r="M31" s="142"/>
+      <c r="N31" s="142"/>
+      <c r="O31" s="142"/>
+      <c r="P31" s="142"/>
+      <c r="Q31" s="142"/>
+      <c r="R31" s="142"/>
+      <c r="S31" s="158"/>
+      <c r="T31" s="142"/>
+      <c r="U31" s="142"/>
+      <c r="V31" s="142"/>
+      <c r="W31" s="142"/>
+      <c r="X31" s="163"/>
+      <c r="Y31" s="163"/>
+      <c r="Z31" s="142"/>
+      <c r="AA31" s="158"/>
+      <c r="AB31" s="158"/>
+      <c r="AC31" s="158"/>
+      <c r="AD31" s="158"/>
+      <c r="AE31" s="158"/>
+      <c r="AF31" s="175"/>
+      <c r="AG31" s="188"/>
+    </row>
+    <row r="32" spans="1:33" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A32" s="967"/>
+      <c r="B32" s="124"/>
+      <c r="C32" s="126"/>
+      <c r="D32" s="133"/>
+      <c r="E32" s="143"/>
+      <c r="F32" s="143"/>
+      <c r="G32" s="143"/>
+      <c r="H32" s="143"/>
+      <c r="I32" s="143"/>
+      <c r="J32" s="143"/>
+      <c r="K32" s="159"/>
+      <c r="L32" s="143"/>
+      <c r="M32" s="143"/>
+      <c r="N32" s="143"/>
+      <c r="O32" s="143"/>
+      <c r="P32" s="143"/>
+      <c r="Q32" s="145"/>
+      <c r="R32" s="143"/>
+      <c r="S32" s="159"/>
+      <c r="T32" s="143"/>
+      <c r="U32" s="143"/>
+      <c r="V32" s="143"/>
+      <c r="W32" s="164"/>
+      <c r="X32" s="164"/>
+      <c r="Y32" s="164"/>
+      <c r="Z32" s="143"/>
+      <c r="AA32" s="159"/>
+      <c r="AB32" s="159"/>
+      <c r="AC32" s="159"/>
+      <c r="AD32" s="159"/>
+      <c r="AE32" s="159"/>
+      <c r="AF32" s="176"/>
+      <c r="AG32" s="186"/>
+    </row>
+    <row r="33" spans="1:65" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A33" s="967"/>
+      <c r="B33" s="124"/>
+      <c r="C33" s="144"/>
+      <c r="D33" s="132"/>
+      <c r="E33" s="145"/>
+      <c r="F33" s="145"/>
+      <c r="G33" s="145"/>
+      <c r="H33" s="145"/>
+      <c r="I33" s="145"/>
+      <c r="J33" s="145"/>
+      <c r="K33" s="156"/>
+      <c r="L33" s="145"/>
+      <c r="M33" s="145"/>
+      <c r="N33" s="145"/>
+      <c r="O33" s="145"/>
+      <c r="P33" s="145"/>
+      <c r="Q33" s="145"/>
+      <c r="R33" s="145"/>
+      <c r="S33" s="145"/>
+      <c r="T33" s="145"/>
+      <c r="U33" s="145"/>
+      <c r="V33" s="145"/>
+      <c r="W33" s="145"/>
+      <c r="X33" s="145"/>
+      <c r="Y33" s="145"/>
+      <c r="Z33" s="145"/>
+      <c r="AA33" s="143"/>
+      <c r="AB33" s="145"/>
+      <c r="AC33" s="145"/>
+      <c r="AD33" s="145"/>
+      <c r="AE33" s="145"/>
+      <c r="AF33" s="145"/>
+      <c r="AG33" s="186"/>
+    </row>
+    <row r="34" spans="1:65" s="92" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A34" s="967"/>
+      <c r="B34" s="124"/>
+      <c r="C34" s="210">
+        <v>2026</v>
+      </c>
+      <c r="D34" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E34" s="129">
+        <v>3901</v>
+      </c>
+      <c r="F34" s="129"/>
+      <c r="G34" s="129">
+        <v>1281</v>
+      </c>
+      <c r="H34" s="129"/>
+      <c r="I34" s="129">
+        <v>1207</v>
+      </c>
+      <c r="J34" s="129">
+        <v>1206</v>
+      </c>
+      <c r="K34" s="156">
+        <v>6389</v>
+      </c>
+      <c r="L34" s="129"/>
+      <c r="M34" s="129">
+        <v>6089.0510000000004</v>
+      </c>
+      <c r="N34" s="129"/>
+      <c r="O34" s="129">
+        <v>2763.5650000000001</v>
+      </c>
+      <c r="P34" s="129"/>
+      <c r="Q34" s="62">
+        <v>3388.9810000000002</v>
+      </c>
+      <c r="R34" s="129"/>
+      <c r="S34" s="156">
+        <v>12241.597</v>
+      </c>
+      <c r="T34" s="129"/>
+      <c r="U34" s="129">
+        <v>99955.42</v>
+      </c>
+      <c r="V34" s="129"/>
+      <c r="W34" s="129">
+        <v>2830900</v>
+      </c>
+      <c r="X34" s="129"/>
+      <c r="Y34" s="129">
+        <v>47534.95</v>
+      </c>
+      <c r="Z34" s="129"/>
+      <c r="AA34" s="129">
+        <v>19.376146788990827</v>
+      </c>
+      <c r="AB34" s="129"/>
+      <c r="AC34" s="171">
+        <v>59.554075474992615</v>
+      </c>
+      <c r="AD34" s="129"/>
+      <c r="AE34" s="172">
+        <v>80.5575492249462</v>
+      </c>
+      <c r="AF34" s="172">
+        <v>37.452530139901967</v>
+      </c>
+      <c r="AG34" s="186"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34" s="131"/>
+      <c r="AN34" s="131"/>
+      <c r="AO34" s="131"/>
+      <c r="AP34" s="131"/>
+      <c r="AQ34" s="131"/>
+      <c r="AR34" s="157"/>
+      <c r="AS34" s="131"/>
+      <c r="AT34" s="131"/>
+      <c r="AU34" s="131"/>
+      <c r="AV34" s="131"/>
+      <c r="AW34" s="131"/>
+      <c r="AX34" s="131"/>
+      <c r="AY34" s="131"/>
+      <c r="AZ34" s="157"/>
+      <c r="BA34" s="131"/>
+      <c r="BB34" s="131"/>
+      <c r="BC34" s="131"/>
+      <c r="BD34" s="131"/>
+      <c r="BE34" s="131"/>
+      <c r="BF34" s="131"/>
+      <c r="BG34" s="131"/>
+      <c r="BH34" s="131"/>
+      <c r="BI34" s="131"/>
+      <c r="BJ34" s="173"/>
+      <c r="BK34" s="131"/>
+      <c r="BL34" s="174"/>
+      <c r="BM34" s="174"/>
+    </row>
+    <row r="35" spans="1:65" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A35" s="967"/>
+      <c r="B35" s="124"/>
+      <c r="C35" s="210"/>
+      <c r="D35" s="136"/>
+      <c r="E35" s="129"/>
+      <c r="F35" s="129"/>
+      <c r="G35" s="129"/>
+      <c r="H35" s="129"/>
+      <c r="I35" s="129"/>
+      <c r="J35" s="129"/>
+      <c r="K35" s="156"/>
+      <c r="L35" s="129"/>
+      <c r="M35" s="129"/>
+      <c r="N35" s="129"/>
+      <c r="O35" s="129"/>
+      <c r="P35" s="129"/>
+      <c r="Q35" s="129"/>
+      <c r="R35" s="129"/>
+      <c r="S35" s="156"/>
+      <c r="T35" s="129"/>
+      <c r="U35" s="129"/>
+      <c r="V35" s="129"/>
+      <c r="W35" s="129"/>
+      <c r="X35" s="129"/>
+      <c r="Y35" s="129"/>
+      <c r="Z35" s="129"/>
+      <c r="AA35" s="129"/>
+      <c r="AB35" s="129"/>
+      <c r="AC35" s="171"/>
+      <c r="AD35" s="129"/>
+      <c r="AE35" s="172"/>
+      <c r="AF35" s="172"/>
+      <c r="AG35" s="186"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35" s="131"/>
+      <c r="AN35" s="131"/>
+      <c r="AO35" s="131"/>
+      <c r="AP35" s="131"/>
+      <c r="AQ35" s="131"/>
+      <c r="AR35" s="157"/>
+      <c r="AS35" s="131"/>
+      <c r="AT35" s="131"/>
+      <c r="AU35" s="131"/>
+      <c r="AV35" s="131"/>
+      <c r="AW35" s="131"/>
+      <c r="AX35" s="131"/>
+      <c r="AY35" s="131"/>
+      <c r="AZ35" s="157"/>
+      <c r="BA35" s="131"/>
+      <c r="BB35" s="131"/>
+      <c r="BC35" s="131"/>
+      <c r="BD35" s="131"/>
+      <c r="BE35" s="131"/>
+      <c r="BF35" s="131"/>
+      <c r="BG35" s="131"/>
+      <c r="BH35" s="131"/>
+      <c r="BI35" s="131"/>
+      <c r="BJ35" s="173"/>
+      <c r="BK35" s="131"/>
+      <c r="BL35" s="174"/>
+      <c r="BM35" s="174"/>
+    </row>
+    <row r="36" spans="1:65" s="92" customFormat="1">
+      <c r="A36" s="967"/>
+      <c r="B36" s="124"/>
+      <c r="C36" s="126"/>
+      <c r="D36" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="129">
+        <v>3941</v>
+      </c>
+      <c r="F36" s="129"/>
+      <c r="G36" s="129">
+        <v>1341</v>
+      </c>
+      <c r="H36" s="129"/>
+      <c r="I36" s="129">
+        <v>1235</v>
+      </c>
+      <c r="J36" s="129"/>
+      <c r="K36" s="156">
+        <v>6517</v>
+      </c>
+      <c r="L36" s="129"/>
+      <c r="M36" s="129">
+        <v>6608.9129999999996</v>
+      </c>
+      <c r="N36" s="129"/>
+      <c r="O36" s="129">
+        <v>3066.2550000000001</v>
+      </c>
+      <c r="P36" s="129"/>
+      <c r="Q36" s="129">
+        <v>3735.884</v>
+      </c>
+      <c r="R36" s="129"/>
+      <c r="S36" s="156">
+        <v>13411.052</v>
+      </c>
+      <c r="T36" s="129"/>
+      <c r="U36" s="129">
+        <v>99955.42</v>
+      </c>
+      <c r="V36" s="129"/>
+      <c r="W36" s="129">
+        <v>3405664</v>
+      </c>
+      <c r="X36" s="129"/>
+      <c r="Y36" s="129">
+        <v>52803.7</v>
+      </c>
+      <c r="Z36" s="129"/>
+      <c r="AA36" s="129">
+        <v>20.307692307692307</v>
+      </c>
+      <c r="AB36" s="129"/>
+      <c r="AC36" s="171">
+        <v>64.496692466626399</v>
+      </c>
+      <c r="AD36" s="129"/>
+      <c r="AE36" s="172">
+        <v>82.577746188092547</v>
+      </c>
+      <c r="AF36" s="172">
+        <v>42.553451285245252</v>
+      </c>
+      <c r="AG36" s="186"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36" s="131"/>
+      <c r="AN36" s="131"/>
+      <c r="AO36" s="131"/>
+      <c r="AP36" s="131"/>
+      <c r="AQ36" s="131"/>
+      <c r="AR36" s="157"/>
+      <c r="AS36" s="131"/>
+      <c r="AT36" s="131"/>
+      <c r="AU36" s="131"/>
+      <c r="AV36" s="131"/>
+      <c r="AW36" s="131"/>
+      <c r="AX36" s="131"/>
+      <c r="AY36" s="131"/>
+      <c r="AZ36" s="157"/>
+      <c r="BA36" s="131"/>
+      <c r="BB36" s="131"/>
+      <c r="BC36" s="131"/>
+      <c r="BD36" s="131"/>
+      <c r="BE36" s="131"/>
+      <c r="BF36" s="131"/>
+      <c r="BG36" s="131"/>
+      <c r="BH36" s="131"/>
+      <c r="BI36" s="131"/>
+      <c r="BJ36" s="173"/>
+      <c r="BK36" s="131"/>
+      <c r="BL36" s="174"/>
+      <c r="BM36" s="174"/>
+    </row>
+    <row r="37" spans="1:65" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A37" s="967"/>
+      <c r="B37" s="124"/>
+      <c r="C37" s="210"/>
+      <c r="D37" s="136"/>
+      <c r="E37" s="129"/>
+      <c r="F37" s="129"/>
+      <c r="G37" s="129"/>
+      <c r="H37" s="129"/>
+      <c r="I37" s="129"/>
+      <c r="J37" s="129"/>
+      <c r="K37" s="156"/>
+      <c r="L37" s="129"/>
+      <c r="M37" s="129"/>
+      <c r="N37" s="129"/>
+      <c r="O37" s="129"/>
+      <c r="P37" s="129"/>
+      <c r="Q37" s="129"/>
+      <c r="R37" s="129"/>
+      <c r="S37" s="156"/>
+      <c r="T37" s="129"/>
+      <c r="U37" s="129"/>
+      <c r="V37" s="129"/>
+      <c r="W37" s="129"/>
+      <c r="X37" s="129"/>
+      <c r="Y37" s="129"/>
+      <c r="Z37" s="129"/>
+      <c r="AA37" s="129"/>
+      <c r="AB37" s="129"/>
+      <c r="AC37" s="171"/>
+      <c r="AD37" s="129"/>
+      <c r="AE37" s="172"/>
+      <c r="AF37" s="172"/>
+      <c r="AG37" s="186"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37" s="131"/>
+      <c r="AN37" s="131"/>
+      <c r="AO37" s="131"/>
+      <c r="AP37" s="131"/>
+      <c r="AQ37" s="131"/>
+      <c r="AR37" s="157"/>
+      <c r="AS37" s="131"/>
+      <c r="AT37" s="131"/>
+      <c r="AU37" s="131"/>
+      <c r="AV37" s="131"/>
+      <c r="AW37" s="131"/>
+      <c r="AX37" s="131"/>
+      <c r="AY37" s="131"/>
+      <c r="AZ37" s="157"/>
+      <c r="BA37" s="131"/>
+      <c r="BB37" s="131"/>
+      <c r="BC37" s="131"/>
+      <c r="BD37" s="131"/>
+      <c r="BE37" s="131"/>
+      <c r="BF37" s="131"/>
+      <c r="BG37" s="131"/>
+      <c r="BH37" s="131"/>
+      <c r="BI37" s="131"/>
+      <c r="BJ37" s="173"/>
+      <c r="BK37" s="131"/>
+      <c r="BL37" s="174"/>
+      <c r="BM37" s="174"/>
+    </row>
+    <row r="38" spans="1:65" s="92" customFormat="1">
+      <c r="A38" s="967"/>
+      <c r="B38" s="130"/>
+      <c r="C38" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D38" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" s="129">
+        <v>3977</v>
+      </c>
+      <c r="F38" s="129"/>
+      <c r="G38" s="129">
+        <v>1461</v>
+      </c>
+      <c r="H38" s="129"/>
+      <c r="I38" s="129">
+        <v>1298</v>
+      </c>
+      <c r="J38" s="129"/>
+      <c r="K38" s="156">
+        <v>6736</v>
+      </c>
+      <c r="L38" s="129"/>
+      <c r="M38" s="129">
+        <v>7132.2960000000003</v>
+      </c>
+      <c r="N38" s="129"/>
+      <c r="O38" s="129">
+        <v>4023.7959999999998</v>
+      </c>
+      <c r="P38" s="129"/>
+      <c r="Q38" s="129">
+        <v>3977.7379999999998</v>
+      </c>
+      <c r="R38" s="129"/>
+      <c r="S38" s="156">
+        <v>15133.83</v>
+      </c>
+      <c r="T38" s="129"/>
+      <c r="U38" s="129">
+        <v>106759.6</v>
+      </c>
+      <c r="V38" s="129"/>
+      <c r="W38" s="129">
+        <v>3682933</v>
+      </c>
+      <c r="X38" s="129"/>
+      <c r="Y38" s="129">
+        <v>53938.1</v>
+      </c>
+      <c r="Z38" s="129"/>
+      <c r="AA38" s="129">
+        <v>19.04032258064516</v>
+      </c>
+      <c r="AB38" s="129"/>
+      <c r="AC38" s="171">
+        <v>68.280732914210915</v>
+      </c>
+      <c r="AD38" s="129"/>
+      <c r="AE38" s="172">
+        <v>94.188843793362025</v>
+      </c>
+      <c r="AF38" s="172">
+        <v>48.636680395544182</v>
+      </c>
+      <c r="AG38" s="186"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38" s="131"/>
+      <c r="AN38" s="131"/>
+      <c r="AO38" s="131"/>
+      <c r="AP38" s="131"/>
+      <c r="AQ38" s="131"/>
+      <c r="AR38" s="157"/>
+      <c r="AS38" s="131"/>
+      <c r="AT38" s="131"/>
+      <c r="AU38" s="131"/>
+      <c r="AV38" s="131"/>
+      <c r="AW38" s="131"/>
+      <c r="AX38" s="131"/>
+      <c r="AY38" s="131"/>
+      <c r="AZ38" s="157"/>
+      <c r="BA38" s="131"/>
+      <c r="BB38" s="131"/>
+      <c r="BC38" s="131"/>
+      <c r="BD38" s="131"/>
+      <c r="BE38" s="131"/>
+      <c r="BF38" s="131"/>
+      <c r="BG38" s="131"/>
+      <c r="BH38" s="131"/>
+      <c r="BI38" s="131"/>
+      <c r="BJ38" s="173"/>
+      <c r="BK38" s="131"/>
+      <c r="BL38" s="174"/>
+      <c r="BM38" s="174"/>
+    </row>
+    <row r="39" spans="1:65" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A39" s="967"/>
+      <c r="B39" s="130"/>
+      <c r="C39" s="210"/>
+      <c r="D39" s="136"/>
+      <c r="E39" s="129"/>
+      <c r="F39" s="129"/>
+      <c r="G39" s="129"/>
+      <c r="H39" s="129"/>
+      <c r="I39" s="129"/>
+      <c r="J39" s="129"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="129"/>
+      <c r="M39" s="129"/>
+      <c r="N39" s="129"/>
+      <c r="O39" s="129"/>
+      <c r="P39" s="129"/>
+      <c r="Q39" s="129"/>
+      <c r="R39" s="129"/>
+      <c r="S39" s="129"/>
+      <c r="T39" s="129"/>
+      <c r="U39" s="129"/>
+      <c r="V39" s="129"/>
+      <c r="W39" s="129"/>
+      <c r="X39" s="145"/>
+      <c r="Y39" s="129"/>
+      <c r="Z39" s="145"/>
+      <c r="AA39" s="129"/>
+      <c r="AB39" s="129"/>
+      <c r="AC39" s="177"/>
+      <c r="AD39" s="129"/>
+      <c r="AE39" s="172"/>
+      <c r="AF39" s="172"/>
+      <c r="AG39" s="187"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39" s="131"/>
+      <c r="AN39" s="131"/>
+      <c r="AO39" s="131"/>
+      <c r="AP39" s="131"/>
+      <c r="AQ39" s="131"/>
+      <c r="AR39" s="131"/>
+      <c r="AS39" s="131"/>
+      <c r="AT39" s="131"/>
+      <c r="AU39" s="131"/>
+      <c r="AV39" s="131"/>
+      <c r="AW39" s="131"/>
+      <c r="AX39" s="131"/>
+      <c r="AY39" s="131"/>
+      <c r="AZ39" s="131"/>
+      <c r="BA39" s="131"/>
+      <c r="BB39" s="131"/>
+      <c r="BC39" s="131"/>
+      <c r="BD39" s="131"/>
+      <c r="BE39" s="194"/>
+      <c r="BF39" s="131"/>
+      <c r="BG39" s="194"/>
+      <c r="BH39" s="131"/>
+      <c r="BI39" s="131"/>
+      <c r="BJ39" s="195"/>
+      <c r="BK39" s="131"/>
+      <c r="BL39" s="174"/>
+      <c r="BM39" s="174"/>
+    </row>
+    <row r="40" spans="1:65" s="92" customFormat="1">
+      <c r="A40" s="967"/>
+      <c r="B40" s="130"/>
+      <c r="C40" s="210">
+        <v>2025</v>
+      </c>
+      <c r="D40" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="E40" s="147">
+        <v>4609</v>
+      </c>
+      <c r="F40" s="147"/>
+      <c r="G40" s="147">
+        <v>2051</v>
+      </c>
+      <c r="H40" s="147"/>
+      <c r="I40" s="147">
+        <v>1504</v>
+      </c>
+      <c r="J40" s="129"/>
+      <c r="K40" s="156">
+        <v>8164</v>
+      </c>
+      <c r="L40" s="129"/>
+      <c r="M40" s="147">
+        <v>7944.1390000000001</v>
+      </c>
+      <c r="N40" s="147"/>
+      <c r="O40" s="147">
+        <v>4042.8069999999998</v>
+      </c>
+      <c r="P40" s="147"/>
+      <c r="Q40" s="147">
+        <v>4119.2969999999996</v>
+      </c>
+      <c r="R40" s="147"/>
+      <c r="S40" s="165">
+        <v>16106.242999999999</v>
+      </c>
+      <c r="T40" s="147"/>
+      <c r="U40" s="147">
+        <v>104016.4</v>
+      </c>
+      <c r="V40" s="147"/>
+      <c r="W40" s="147">
+        <v>4390422</v>
+      </c>
+      <c r="X40" s="129"/>
+      <c r="Y40" s="129">
+        <v>55445.22</v>
+      </c>
+      <c r="Z40" s="129"/>
+      <c r="AA40" s="129">
+        <v>19.257575757575758</v>
+      </c>
+      <c r="AB40" s="129"/>
+      <c r="AC40" s="171">
+        <v>79.184860299950117</v>
+      </c>
+      <c r="AD40" s="129"/>
+      <c r="AE40" s="178">
+        <v>89.50318937787884</v>
+      </c>
+      <c r="AF40" s="178">
+        <v>49.464991953792044</v>
+      </c>
+      <c r="AG40" s="191"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40" s="131"/>
+      <c r="AN40" s="131"/>
+      <c r="AO40" s="131"/>
+      <c r="AP40" s="131"/>
+      <c r="AQ40" s="131"/>
+      <c r="AR40" s="157"/>
+      <c r="AS40" s="131"/>
+      <c r="AT40" s="131"/>
+      <c r="AU40" s="131"/>
+      <c r="AV40" s="131"/>
+      <c r="AW40" s="131"/>
+      <c r="AX40" s="131"/>
+      <c r="AY40" s="131"/>
+      <c r="AZ40" s="157"/>
+      <c r="BA40" s="131"/>
+      <c r="BB40" s="131"/>
+      <c r="BC40" s="131"/>
+      <c r="BD40" s="131"/>
+      <c r="BE40" s="131"/>
+      <c r="BF40" s="131"/>
+      <c r="BG40" s="131"/>
+      <c r="BH40" s="131"/>
+      <c r="BI40" s="131"/>
+      <c r="BJ40" s="173"/>
+      <c r="BK40" s="131"/>
+      <c r="BL40" s="174"/>
+      <c r="BM40" s="174"/>
+    </row>
+    <row r="41" spans="1:65" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A41" s="967"/>
+      <c r="B41" s="130"/>
+      <c r="C41" s="210"/>
+      <c r="D41" s="136"/>
+      <c r="E41" s="129"/>
+      <c r="F41" s="129"/>
+      <c r="G41" s="129"/>
+      <c r="H41" s="129"/>
+      <c r="I41" s="129"/>
+      <c r="J41" s="129"/>
+      <c r="K41" s="129"/>
+      <c r="L41" s="129"/>
+      <c r="M41" s="129"/>
+      <c r="N41" s="129"/>
+      <c r="O41" s="129"/>
+      <c r="P41" s="129"/>
+      <c r="Q41" s="129"/>
+      <c r="R41" s="129"/>
+      <c r="S41" s="129"/>
+      <c r="T41" s="129"/>
+      <c r="U41" s="129"/>
+      <c r="V41" s="129"/>
+      <c r="W41" s="129"/>
+      <c r="X41" s="145">
+        <v>17.475806451612904</v>
+      </c>
+      <c r="Y41" s="129"/>
+      <c r="Z41" s="145"/>
+      <c r="AA41" s="129"/>
+      <c r="AB41" s="129"/>
+      <c r="AC41" s="172"/>
+      <c r="AD41" s="129"/>
+      <c r="AE41" s="172"/>
+      <c r="AF41" s="172"/>
+      <c r="AG41" s="192"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41" s="131"/>
+      <c r="AN41" s="131"/>
+      <c r="AO41" s="131"/>
+      <c r="AP41" s="131"/>
+      <c r="AQ41" s="131"/>
+      <c r="AR41" s="131"/>
+      <c r="AS41" s="131"/>
+      <c r="AT41" s="131"/>
+      <c r="AU41" s="131"/>
+      <c r="AV41" s="131"/>
+      <c r="AW41" s="131"/>
+      <c r="AX41" s="131"/>
+      <c r="AY41" s="131"/>
+      <c r="AZ41" s="131"/>
+      <c r="BA41" s="131"/>
+      <c r="BB41" s="131"/>
+      <c r="BC41" s="131"/>
+      <c r="BD41" s="131"/>
+      <c r="BE41" s="194"/>
+      <c r="BF41" s="131"/>
+      <c r="BG41" s="194"/>
+      <c r="BH41" s="131"/>
+      <c r="BI41" s="131"/>
+      <c r="BJ41" s="174"/>
+      <c r="BK41" s="131"/>
+      <c r="BL41" s="174"/>
+      <c r="BM41" s="174"/>
+    </row>
+    <row r="42" spans="1:65" s="92" customFormat="1">
+      <c r="A42" s="967"/>
+      <c r="B42" s="130"/>
+      <c r="C42" s="126"/>
+      <c r="D42" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E42" s="129">
+        <v>4055</v>
+      </c>
+      <c r="F42" s="129"/>
+      <c r="G42" s="129">
+        <v>1889</v>
+      </c>
+      <c r="H42" s="129"/>
+      <c r="I42" s="129">
+        <v>1366</v>
+      </c>
+      <c r="J42" s="129"/>
+      <c r="K42" s="156">
+        <v>7310</v>
+      </c>
+      <c r="L42" s="129"/>
+      <c r="M42" s="129">
+        <v>6874.5389999999998</v>
+      </c>
+      <c r="N42" s="129"/>
+      <c r="O42" s="129">
+        <v>3784.2142999999996</v>
+      </c>
+      <c r="P42" s="129"/>
+      <c r="Q42" s="129">
+        <v>4048.3380000000002</v>
+      </c>
+      <c r="R42" s="129"/>
+      <c r="S42" s="156">
+        <v>14707.0913</v>
+      </c>
+      <c r="T42" s="129"/>
+      <c r="U42" s="129">
+        <v>100536</v>
+      </c>
+      <c r="V42" s="129"/>
+      <c r="W42" s="129">
+        <v>3953987</v>
+      </c>
+      <c r="X42" s="129"/>
+      <c r="Y42" s="129">
+        <v>52811</v>
+      </c>
+      <c r="Z42" s="129"/>
+      <c r="AA42" s="129">
+        <v>13.080924855491329</v>
+      </c>
+      <c r="AB42" s="129"/>
+      <c r="AC42" s="171">
+        <v>74.870519399367552</v>
+      </c>
+      <c r="AD42" s="129"/>
+      <c r="AE42" s="172">
+        <v>129.60276609783833</v>
+      </c>
+      <c r="AF42" s="172">
+        <v>74.54283877288259</v>
+      </c>
+      <c r="AG42" s="187"/>
+      <c r="AH42"/>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42"/>
+      <c r="AL42"/>
+      <c r="AM42" s="131"/>
+      <c r="AN42" s="131"/>
+      <c r="AO42" s="131"/>
+      <c r="AP42" s="131"/>
+      <c r="AQ42" s="131"/>
+      <c r="AR42" s="157"/>
+      <c r="AS42" s="131"/>
+      <c r="AT42" s="131"/>
+      <c r="AU42" s="131"/>
+      <c r="AV42" s="131"/>
+      <c r="AW42" s="131"/>
+      <c r="AX42" s="131"/>
+      <c r="AY42" s="131"/>
+      <c r="AZ42" s="157"/>
+      <c r="BA42" s="131"/>
+      <c r="BB42" s="131"/>
+      <c r="BC42" s="131"/>
+      <c r="BD42" s="131"/>
+      <c r="BE42" s="131"/>
+      <c r="BF42" s="131"/>
+      <c r="BG42" s="131"/>
+      <c r="BH42" s="131"/>
+      <c r="BI42" s="131"/>
+      <c r="BJ42" s="173"/>
+      <c r="BK42" s="131"/>
+      <c r="BL42" s="174"/>
+      <c r="BM42" s="174"/>
+    </row>
+    <row r="43" spans="1:65" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A43" s="967"/>
+      <c r="B43" s="124"/>
+      <c r="C43" s="210"/>
+      <c r="D43" s="136"/>
+      <c r="E43" s="129"/>
+      <c r="F43" s="129"/>
+      <c r="G43" s="129"/>
+      <c r="H43" s="129"/>
+      <c r="I43" s="129"/>
+      <c r="J43" s="129"/>
+      <c r="K43" s="129"/>
+      <c r="L43" s="129"/>
+      <c r="M43" s="129"/>
+      <c r="N43" s="129"/>
+      <c r="O43" s="129"/>
+      <c r="P43" s="129"/>
+      <c r="Q43" s="129"/>
+      <c r="R43" s="129"/>
+      <c r="S43" s="129"/>
+      <c r="T43" s="129"/>
+      <c r="U43" s="129"/>
+      <c r="V43" s="129"/>
+      <c r="W43" s="129"/>
+      <c r="X43" s="145">
+        <v>17.475806451612904</v>
+      </c>
+      <c r="Y43" s="129"/>
+      <c r="Z43" s="145"/>
+      <c r="AA43" s="129"/>
+      <c r="AB43" s="129"/>
+      <c r="AC43" s="172"/>
+      <c r="AD43" s="129"/>
+      <c r="AE43" s="172"/>
+      <c r="AF43" s="172"/>
+      <c r="AG43" s="192"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43" s="131"/>
+      <c r="AN43" s="131"/>
+      <c r="AO43" s="131"/>
+      <c r="AP43" s="131"/>
+      <c r="AQ43" s="131"/>
+      <c r="AR43" s="131"/>
+      <c r="AS43" s="131"/>
+      <c r="AT43" s="131"/>
+      <c r="AU43" s="131"/>
+      <c r="AV43" s="131"/>
+      <c r="AW43" s="131"/>
+      <c r="AX43" s="131"/>
+      <c r="AY43" s="131"/>
+      <c r="AZ43" s="131"/>
+      <c r="BA43" s="131"/>
+      <c r="BB43" s="131"/>
+      <c r="BC43" s="131"/>
+      <c r="BD43" s="131"/>
+      <c r="BE43" s="194"/>
+      <c r="BF43" s="131"/>
+      <c r="BG43" s="194"/>
+      <c r="BH43" s="131"/>
+      <c r="BI43" s="131"/>
+      <c r="BJ43" s="174"/>
+      <c r="BK43" s="131"/>
+      <c r="BL43" s="174"/>
+      <c r="BM43" s="174"/>
+    </row>
+    <row r="44" spans="1:65" s="92" customFormat="1">
+      <c r="A44" s="967"/>
+      <c r="B44" s="130"/>
+      <c r="C44" s="146">
+        <v>2024</v>
+      </c>
+      <c r="D44" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" s="129">
+        <v>4416</v>
+      </c>
+      <c r="F44" s="129"/>
+      <c r="G44" s="129">
+        <v>2031</v>
+      </c>
+      <c r="H44" s="129"/>
+      <c r="I44" s="129">
+        <v>1496</v>
+      </c>
+      <c r="J44" s="129"/>
+      <c r="K44" s="156">
+        <v>7943</v>
+      </c>
+      <c r="L44" s="129"/>
+      <c r="M44" s="129">
+        <v>8082.7960000000003</v>
+      </c>
+      <c r="N44" s="129"/>
+      <c r="O44" s="129">
+        <v>4722.2610000000004</v>
+      </c>
+      <c r="P44" s="129"/>
+      <c r="Q44" s="129">
+        <v>4459.1679999999997</v>
+      </c>
+      <c r="R44" s="129"/>
+      <c r="S44" s="156">
+        <v>17264.224999999999</v>
+      </c>
+      <c r="T44" s="129"/>
+      <c r="U44" s="129">
+        <v>107810</v>
+      </c>
+      <c r="V44" s="129"/>
+      <c r="W44" s="129">
+        <v>4076412</v>
+      </c>
+      <c r="X44" s="129"/>
+      <c r="Y44" s="129">
+        <v>56838</v>
+      </c>
+      <c r="Z44" s="129"/>
+      <c r="AA44" s="129">
+        <v>18.817460317460316</v>
+      </c>
+      <c r="AB44" s="129"/>
+      <c r="AC44" s="171">
+        <v>71.719835321439888</v>
+      </c>
+      <c r="AD44" s="129"/>
+      <c r="AE44" s="172">
+        <v>97.268348981350741</v>
+      </c>
+      <c r="AF44" s="172">
+        <v>49.055532888342839</v>
+      </c>
+      <c r="AG44" s="192"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44" s="131"/>
+      <c r="AN44" s="131"/>
+      <c r="AO44" s="131"/>
+      <c r="AP44" s="131"/>
+      <c r="AQ44" s="131"/>
+      <c r="AR44" s="157"/>
+      <c r="AS44" s="131"/>
+      <c r="AT44" s="131"/>
+      <c r="AU44" s="131"/>
+      <c r="AV44" s="131"/>
+      <c r="AW44" s="131"/>
+      <c r="AX44" s="131"/>
+      <c r="AY44" s="131"/>
+      <c r="AZ44" s="157"/>
+      <c r="BA44" s="131"/>
+      <c r="BB44" s="131"/>
+      <c r="BC44" s="131"/>
+      <c r="BD44" s="131"/>
+      <c r="BE44" s="131"/>
+      <c r="BF44" s="131"/>
+      <c r="BG44" s="131"/>
+      <c r="BH44" s="131"/>
+      <c r="BI44" s="131"/>
+      <c r="BJ44" s="173"/>
+      <c r="BK44" s="131"/>
+      <c r="BL44" s="174"/>
+      <c r="BM44" s="174"/>
+    </row>
+    <row r="45" spans="1:65" s="92" customFormat="1" ht="6.75" customHeight="1">
+      <c r="A45" s="967"/>
+      <c r="B45" s="130"/>
+      <c r="C45" s="148"/>
+      <c r="K45" s="160"/>
+      <c r="AC45" s="179"/>
+      <c r="AG45" s="187"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:65" ht="6.75" customHeight="1">
+      <c r="A46" s="967"/>
+      <c r="B46" s="149"/>
+      <c r="C46" s="150"/>
+      <c r="D46" s="151"/>
+      <c r="E46" s="152"/>
+      <c r="F46" s="152"/>
+      <c r="G46" s="152"/>
+      <c r="H46" s="152"/>
+      <c r="I46" s="152"/>
+      <c r="J46" s="152"/>
+      <c r="K46" s="152"/>
+      <c r="L46" s="152"/>
+      <c r="M46" s="152"/>
+      <c r="N46" s="152"/>
+      <c r="O46" s="152"/>
+      <c r="P46" s="152"/>
+      <c r="Q46" s="152"/>
+      <c r="R46" s="152"/>
+      <c r="S46" s="152"/>
+      <c r="T46" s="152"/>
+      <c r="U46" s="152"/>
+      <c r="V46" s="152"/>
+      <c r="W46" s="152"/>
+      <c r="X46" s="152"/>
+      <c r="Y46" s="152"/>
+      <c r="Z46" s="152"/>
+      <c r="AA46" s="180"/>
+      <c r="AB46" s="152"/>
+      <c r="AC46" s="152"/>
+      <c r="AD46" s="152"/>
+      <c r="AE46" s="152"/>
+      <c r="AF46" s="152"/>
+      <c r="AG46" s="193"/>
+    </row>
+    <row r="47" spans="1:65" ht="15" customHeight="1">
+      <c r="A47" s="103"/>
+      <c r="B47" s="100"/>
+      <c r="C47" s="153" t="s">
+        <v>390</v>
+      </c>
+      <c r="D47" s="154"/>
+      <c r="E47" s="99" t="s">
+        <v>391</v>
+      </c>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="100"/>
+      <c r="J47" s="100"/>
+      <c r="K47" s="100"/>
+      <c r="L47" s="100"/>
+      <c r="M47" s="100"/>
+      <c r="N47" s="100"/>
+      <c r="O47" s="100"/>
+      <c r="P47" s="100"/>
+      <c r="Q47" s="100"/>
+      <c r="R47" s="100"/>
+      <c r="S47" s="100"/>
+      <c r="T47" s="100"/>
+      <c r="U47" s="100"/>
+      <c r="V47" s="100"/>
+      <c r="W47" s="100"/>
+      <c r="X47" s="100"/>
+      <c r="Y47" s="100"/>
+      <c r="Z47" s="100"/>
+      <c r="AA47" s="181"/>
+      <c r="AB47" s="100"/>
+      <c r="AC47" s="181"/>
+      <c r="AD47" s="100"/>
+      <c r="AE47" s="181"/>
+      <c r="AF47" s="181"/>
+      <c r="AG47" s="100"/>
+    </row>
+    <row r="48" spans="1:65" ht="11.25" customHeight="1">
+      <c r="A48" s="103"/>
+      <c r="B48" s="100"/>
+      <c r="C48" s="153"/>
+      <c r="D48" s="154"/>
+      <c r="E48" s="153" t="s">
+        <v>392</v>
+      </c>
+      <c r="F48" s="100"/>
+      <c r="G48" s="100"/>
+      <c r="H48" s="100"/>
+      <c r="I48" s="100"/>
+      <c r="J48" s="100"/>
+      <c r="K48" s="100"/>
+      <c r="L48" s="100"/>
+      <c r="M48" s="100"/>
+      <c r="N48" s="100"/>
+      <c r="O48" s="100"/>
+      <c r="P48" s="100"/>
+      <c r="Q48" s="100"/>
+      <c r="R48" s="100"/>
+      <c r="S48" s="100"/>
+      <c r="T48" s="100"/>
+      <c r="U48" s="100"/>
+      <c r="V48" s="100"/>
+      <c r="W48" s="100"/>
+      <c r="X48" s="100"/>
+      <c r="Y48" s="100"/>
+      <c r="Z48" s="100"/>
+      <c r="AA48" s="181"/>
+      <c r="AB48" s="100"/>
+      <c r="AC48" s="181"/>
+      <c r="AD48" s="100"/>
+      <c r="AE48" s="181"/>
+      <c r="AF48" s="181"/>
+      <c r="AG48" s="100"/>
+    </row>
+    <row r="49" spans="1:29" ht="12" customHeight="1">
+      <c r="A49" s="155"/>
+    </row>
+    <row r="50" spans="1:29">
+      <c r="A50" s="155"/>
+      <c r="AC50" s="182"/>
+    </row>
+    <row r="51" spans="1:29">
+      <c r="A51" s="155"/>
+      <c r="AC51" s="182"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A5:A46"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+  <sheetPr codeName="Sheet13"/>
+  <dimension ref="A1:AC49"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="2.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="2.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="3.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="2.5703125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="7.42578125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="2.5703125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.42578125" style="3" customWidth="1"/>
+    <col min="14" max="14" width="4.7109375" style="3" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="2.5703125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="8.7109375" style="3" customWidth="1"/>
+    <col min="18" max="18" width="2.5703125" style="3" customWidth="1"/>
+    <col min="19" max="19" width="8.7109375" style="3" customWidth="1"/>
+    <col min="20" max="20" width="4.7109375" style="3" customWidth="1"/>
+    <col min="21" max="21" width="7.42578125" style="3" customWidth="1"/>
+    <col min="22" max="22" width="2.5703125" style="3" customWidth="1"/>
+    <col min="23" max="23" width="7.42578125" style="3" customWidth="1"/>
+    <col min="24" max="24" width="2.5703125" style="3" customWidth="1"/>
+    <col min="25" max="25" width="7.42578125" style="3" customWidth="1"/>
+    <col min="26" max="26" width="3.28515625" style="3" customWidth="1"/>
+    <col min="27" max="27" width="1.28515625" style="3" customWidth="1"/>
+    <col min="28" max="226" width="9" style="3" customWidth="1"/>
+    <col min="227" max="227" width="3.42578125" style="3" customWidth="1"/>
+    <col min="228" max="228" width="0.28515625" style="3" customWidth="1"/>
+    <col min="229" max="229" width="13.42578125" style="3" customWidth="1"/>
+    <col min="230" max="230" width="1.28515625" style="3" customWidth="1"/>
+    <col min="231" max="231" width="10" style="3" customWidth="1"/>
+    <col min="232" max="232" width="10.5703125" style="3" customWidth="1"/>
+    <col min="233" max="233" width="10.7109375" style="3" customWidth="1"/>
+    <col min="234" max="234" width="10.28515625" style="3" customWidth="1"/>
+    <col min="235" max="235" width="2.28515625" style="3" customWidth="1"/>
+    <col min="236" max="236" width="9.28515625" style="3" customWidth="1"/>
+    <col min="237" max="237" width="2" style="3" customWidth="1"/>
+    <col min="238" max="16384" width="8.7109375" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="12" customHeight="1">
+      <c r="A1" s="4"/>
+      <c r="B1" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="5"/>
+      <c r="V1" s="5"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
+      <c r="Z1" s="5"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+    </row>
+    <row r="2" spans="1:28" ht="12" customHeight="1">
+      <c r="A2" s="4"/>
+      <c r="B2" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6"/>
+      <c r="Z2" s="6"/>
+      <c r="AA2" s="71"/>
+      <c r="AB2" s="71"/>
+    </row>
+    <row r="3" spans="1:28" ht="12" customHeight="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="4"/>
+    </row>
+    <row r="4" spans="1:28" ht="12" customHeight="1">
+      <c r="A4" s="968">
+        <v>28</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="4"/>
+      <c r="T4" s="4"/>
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
+      <c r="Y4" s="4"/>
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="73"/>
+    </row>
+    <row r="5" spans="1:28" ht="6" customHeight="1">
+      <c r="A5" s="968"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="74"/>
+    </row>
+    <row r="6" spans="1:28" ht="9.75" customHeight="1">
+      <c r="A6" s="968"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="D6" s="970"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50" t="s">
+        <v>396</v>
+      </c>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50" t="s">
+        <v>397</v>
+      </c>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="75"/>
+    </row>
+    <row r="7" spans="1:28" ht="9.75" customHeight="1">
+      <c r="A7" s="968"/>
+      <c r="B7" s="10"/>
+      <c r="C7" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="D7" s="970"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="51" t="s">
+        <v>400</v>
+      </c>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="17" t="s">
+        <v>401</v>
+      </c>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="75"/>
+    </row>
+    <row r="8" spans="1:28" ht="9.75" customHeight="1">
+      <c r="A8" s="968"/>
+      <c r="B8" s="10"/>
+      <c r="C8" s="969" t="s">
+        <v>280</v>
+      </c>
+      <c r="D8" s="12"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="971" t="s">
+        <v>402</v>
+      </c>
+      <c r="J8" s="971"/>
+      <c r="K8" s="972"/>
+      <c r="L8" s="972"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50" t="s">
+        <v>403</v>
+      </c>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="75"/>
+    </row>
+    <row r="9" spans="1:28" ht="9.75" customHeight="1">
+      <c r="A9" s="968"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="969"/>
+      <c r="D9" s="15"/>
+      <c r="E9" s="15"/>
+      <c r="F9" s="17" t="s">
+        <v>404</v>
+      </c>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="973" t="s">
+        <v>204</v>
+      </c>
+      <c r="J9" s="973"/>
+      <c r="K9" s="973"/>
+      <c r="L9" s="972"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="50"/>
+      <c r="O9" s="17" t="s">
+        <v>405</v>
+      </c>
+      <c r="P9" s="50"/>
+      <c r="Q9" s="50"/>
+      <c r="R9" s="50"/>
+      <c r="S9" s="50"/>
+      <c r="T9" s="50"/>
+      <c r="U9" s="50"/>
+      <c r="V9" s="50"/>
+      <c r="W9" s="50"/>
+      <c r="X9" s="50"/>
+      <c r="Y9" s="50"/>
+      <c r="Z9" s="75"/>
+    </row>
+    <row r="10" spans="1:28" ht="6" customHeight="1">
+      <c r="A10" s="968"/>
+      <c r="B10" s="10"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="15"/>
+      <c r="E10" s="15"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+      <c r="N10" s="50"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="50"/>
+      <c r="Q10" s="50"/>
+      <c r="R10" s="50"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="50"/>
+      <c r="U10" s="17"/>
+      <c r="V10" s="50"/>
+      <c r="W10" s="50"/>
+      <c r="X10" s="50"/>
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="75"/>
+    </row>
+    <row r="11" spans="1:28" ht="5.25" customHeight="1">
+      <c r="A11" s="968"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="932"/>
+      <c r="M11" s="54"/>
+      <c r="N11" s="50"/>
+      <c r="O11" s="54"/>
+      <c r="P11" s="54"/>
+      <c r="Q11" s="54"/>
+      <c r="R11" s="932"/>
+      <c r="S11" s="54"/>
+      <c r="T11" s="50"/>
+      <c r="U11" s="54"/>
+      <c r="V11" s="54"/>
+      <c r="W11" s="54"/>
+      <c r="X11" s="932"/>
+      <c r="Y11" s="54"/>
+      <c r="Z11" s="75"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="968"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="946">
+        <v>2026</v>
+      </c>
+      <c r="J12" s="946"/>
+      <c r="K12" s="946"/>
+      <c r="L12" s="802"/>
+      <c r="M12" s="837">
+        <v>2025</v>
+      </c>
+      <c r="N12" s="55"/>
+      <c r="O12" s="946">
+        <v>2026</v>
+      </c>
+      <c r="P12" s="946"/>
+      <c r="Q12" s="946"/>
+      <c r="R12" s="802"/>
+      <c r="S12" s="837">
+        <v>2025</v>
+      </c>
+      <c r="T12" s="69"/>
+      <c r="U12" s="946">
+        <v>2026</v>
+      </c>
+      <c r="V12" s="946"/>
+      <c r="W12" s="946"/>
+      <c r="X12" s="802"/>
+      <c r="Y12" s="837">
+        <v>2025</v>
+      </c>
+      <c r="Z12" s="76"/>
+    </row>
+    <row r="13" spans="1:28" ht="5.25" customHeight="1">
+      <c r="A13" s="968"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="932"/>
+      <c r="M13" s="56"/>
+      <c r="N13" s="50"/>
+      <c r="O13" s="56"/>
+      <c r="P13" s="56"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="932"/>
+      <c r="S13" s="56"/>
+      <c r="T13" s="50"/>
+      <c r="U13" s="56"/>
+      <c r="V13" s="56"/>
+      <c r="W13" s="56"/>
+      <c r="X13" s="932"/>
+      <c r="Y13" s="56"/>
+      <c r="Z13" s="77"/>
+    </row>
+    <row r="14" spans="1:28" ht="5.25" customHeight="1">
+      <c r="A14" s="968"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="57"/>
+      <c r="J14" s="57"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="57"/>
+      <c r="O14" s="57"/>
+      <c r="P14" s="57"/>
+      <c r="Q14" s="57"/>
+      <c r="R14" s="57"/>
+      <c r="S14" s="57"/>
+      <c r="T14" s="57"/>
+      <c r="U14" s="57"/>
+      <c r="V14" s="57"/>
+      <c r="W14" s="57"/>
+      <c r="X14" s="57"/>
+      <c r="Y14" s="57"/>
+      <c r="Z14" s="78"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="968"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="837" t="s">
+        <v>429</v>
+      </c>
+      <c r="J15" s="881"/>
+      <c r="K15" s="837" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="881"/>
+      <c r="M15" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" s="55"/>
+      <c r="O15" s="837" t="s">
+        <v>429</v>
+      </c>
+      <c r="P15" s="881"/>
+      <c r="Q15" s="837" t="s">
+        <v>39</v>
+      </c>
+      <c r="R15" s="881"/>
+      <c r="S15" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="T15" s="69"/>
+      <c r="U15" s="837" t="s">
+        <v>429</v>
+      </c>
+      <c r="V15" s="881"/>
+      <c r="W15" s="837" t="s">
+        <v>39</v>
+      </c>
+      <c r="X15" s="881"/>
+      <c r="Y15" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z15" s="79"/>
+    </row>
+    <row r="16" spans="1:28" ht="5.25" customHeight="1">
+      <c r="A16" s="968"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="25"/>
+      <c r="P16" s="25"/>
+      <c r="Q16" s="25"/>
+      <c r="R16" s="25"/>
+      <c r="S16" s="25"/>
+      <c r="T16" s="25"/>
+      <c r="U16" s="25"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="25"/>
+      <c r="X16" s="25"/>
+      <c r="Y16" s="25"/>
+      <c r="Z16" s="80"/>
+    </row>
+    <row r="17" spans="1:29" ht="3.75" customHeight="1">
+      <c r="A17" s="968"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="27"/>
+      <c r="Z17" s="81"/>
+      <c r="AA17" s="82"/>
+    </row>
+    <row r="18" spans="1:29" ht="21.75" customHeight="1">
+      <c r="A18" s="968"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="29" t="s">
+        <v>406</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="30">
+        <v>14</v>
+      </c>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="61">
+        <v>272.54899999999998</v>
+      </c>
+      <c r="J18" s="61"/>
+      <c r="K18" s="61">
+        <v>399.58</v>
+      </c>
+      <c r="L18" s="61"/>
+      <c r="M18" s="61">
+        <v>286.036</v>
+      </c>
+      <c r="N18" s="61"/>
+      <c r="O18" s="62">
+        <v>3675.88</v>
+      </c>
+      <c r="P18" s="61"/>
+      <c r="Q18" s="62">
+        <v>3981.88</v>
+      </c>
+      <c r="R18" s="61"/>
+      <c r="S18" s="62">
+        <v>3581.88</v>
+      </c>
+      <c r="T18" s="61"/>
+      <c r="U18" s="61">
+        <v>20.818181818181817</v>
+      </c>
+      <c r="V18" s="61"/>
+      <c r="W18" s="61">
+        <v>23.083333333333332</v>
+      </c>
+      <c r="X18" s="61"/>
+      <c r="Y18" s="61">
+        <v>19.666666666666668</v>
+      </c>
+      <c r="Z18" s="83"/>
+      <c r="AA18" s="84"/>
+      <c r="AB18" s="1"/>
+    </row>
+    <row r="19" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A19" s="968"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="29" t="s">
+        <v>407</v>
+      </c>
+      <c r="F19" s="30">
+        <v>28</v>
+      </c>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="61">
+        <v>395.18799999999999</v>
+      </c>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61">
+        <v>643.45299999999997</v>
+      </c>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61">
+        <v>883.95299999999997</v>
+      </c>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61">
+        <v>9485.07</v>
+      </c>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61">
+        <v>9643.82</v>
+      </c>
+      <c r="R19" s="61"/>
+      <c r="S19" s="61">
+        <v>9896.2199999999993</v>
+      </c>
+      <c r="T19" s="61"/>
+      <c r="U19" s="61">
+        <v>20.941176470588236</v>
+      </c>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61">
+        <v>22.277777777777779</v>
+      </c>
+      <c r="X19" s="61"/>
+      <c r="Y19" s="61">
+        <v>22.3</v>
+      </c>
+      <c r="Z19" s="83"/>
+      <c r="AA19" s="85"/>
+    </row>
+    <row r="20" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A20" s="968"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="F20" s="30">
+        <v>65</v>
+      </c>
+      <c r="G20" s="30"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="61">
+        <v>1235.0070000000001</v>
+      </c>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61">
+        <v>1292.7729999999999</v>
+      </c>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61">
+        <v>1238.8969999999999</v>
+      </c>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61">
+        <v>17760</v>
+      </c>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61">
+        <v>18905</v>
+      </c>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61">
+        <v>18978</v>
+      </c>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61">
+        <v>18.84090909090909</v>
+      </c>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61">
+        <v>18.729166666666668</v>
+      </c>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61">
+        <v>18.145833333333332</v>
+      </c>
+      <c r="Z20" s="83"/>
+      <c r="AA20" s="85"/>
+    </row>
+    <row r="21" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A21" s="968"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="29" t="s">
+        <v>409</v>
+      </c>
+      <c r="F21" s="30">
+        <v>11</v>
+      </c>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="61">
+        <v>15.16</v>
+      </c>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61">
+        <v>20.082000000000001</v>
+      </c>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61">
+        <v>101.114</v>
+      </c>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61">
+        <v>276</v>
+      </c>
+      <c r="P21" s="61"/>
+      <c r="Q21" s="61">
+        <v>583</v>
+      </c>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61">
+        <v>1077</v>
+      </c>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61">
+        <v>19.333333333333332</v>
+      </c>
+      <c r="V21" s="61"/>
+      <c r="W21" s="61">
+        <v>22.666666666666668</v>
+      </c>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="61">
+        <v>20</v>
+      </c>
+      <c r="Z21" s="83"/>
+      <c r="AA21" s="84"/>
+    </row>
+    <row r="22" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A22" s="968"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="F22" s="30">
+        <v>28</v>
+      </c>
+      <c r="G22" s="30"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="61">
+        <v>517.98500000000001</v>
+      </c>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61">
+        <v>680.42600000000004</v>
+      </c>
+      <c r="L22" s="61"/>
+      <c r="M22" s="61">
+        <v>675.77300000000002</v>
+      </c>
+      <c r="N22" s="61"/>
+      <c r="O22" s="61">
+        <v>7449</v>
+      </c>
+      <c r="P22" s="61"/>
+      <c r="Q22" s="61">
+        <v>8427</v>
+      </c>
+      <c r="R22" s="61"/>
+      <c r="S22" s="61">
+        <v>9056</v>
+      </c>
+      <c r="T22" s="61"/>
+      <c r="U22" s="61">
+        <v>19.05</v>
+      </c>
+      <c r="V22" s="61"/>
+      <c r="W22" s="61">
+        <v>21.142857142857142</v>
+      </c>
+      <c r="X22" s="61"/>
+      <c r="Y22" s="61">
+        <v>18.826086956521738</v>
+      </c>
+      <c r="Z22" s="83"/>
+      <c r="AA22" s="85"/>
+    </row>
+    <row r="23" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A23" s="968"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="29" t="s">
+        <v>411</v>
+      </c>
+      <c r="F23" s="30">
+        <v>11</v>
+      </c>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="61">
+        <v>24.946999999999999</v>
+      </c>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61">
+        <v>34.765000000000001</v>
+      </c>
+      <c r="L23" s="61"/>
+      <c r="M23" s="61">
+        <v>33.835999999999999</v>
+      </c>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61">
+        <v>552</v>
+      </c>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="61">
+        <v>552</v>
+      </c>
+      <c r="R23" s="61"/>
+      <c r="S23" s="61">
+        <v>638</v>
+      </c>
+      <c r="T23" s="61"/>
+      <c r="U23" s="61">
+        <v>18</v>
+      </c>
+      <c r="V23" s="61"/>
+      <c r="W23" s="61">
+        <v>20.333333333333332</v>
+      </c>
+      <c r="X23" s="61"/>
+      <c r="Y23" s="61">
+        <v>16</v>
+      </c>
+      <c r="Z23" s="83"/>
+      <c r="AA23" s="84"/>
+      <c r="AC23" s="86"/>
+    </row>
+    <row r="24" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A24" s="968"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="F24" s="30">
         <v>3</v>
       </c>
-      <c r="D7" s="8" t="s">
-[...56 lines deleted...]
-      <c r="A9" s="83" t="s">
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="61">
+        <v>86.99</v>
+      </c>
+      <c r="J24" s="61"/>
+      <c r="K24" s="61">
+        <v>76.3</v>
+      </c>
+      <c r="L24" s="61"/>
+      <c r="M24" s="61">
+        <v>80.010000000000005</v>
+      </c>
+      <c r="N24" s="61"/>
+      <c r="O24" s="61">
+        <v>2731</v>
+      </c>
+      <c r="P24" s="61"/>
+      <c r="Q24" s="61">
+        <v>2731</v>
+      </c>
+      <c r="R24" s="61"/>
+      <c r="S24" s="61">
+        <v>2731</v>
+      </c>
+      <c r="T24" s="61"/>
+      <c r="U24" s="61">
+        <v>17</v>
+      </c>
+      <c r="V24" s="61"/>
+      <c r="W24" s="61">
+        <v>16.666666666666668</v>
+      </c>
+      <c r="X24" s="61"/>
+      <c r="Y24" s="61">
+        <v>16.666666666666668</v>
+      </c>
+      <c r="Z24" s="83"/>
+      <c r="AA24" s="85"/>
+    </row>
+    <row r="25" spans="1:29" s="1" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A25" s="968"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="29" t="s">
+        <v>413</v>
+      </c>
+      <c r="F25" s="30">
         <v>7</v>
       </c>
-      <c r="B9" s="84"/>
-[...257 lines deleted...]
-      <c r="A18" s="93" t="s">
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="62">
+        <v>283.07400000000001</v>
+      </c>
+      <c r="J25" s="61"/>
+      <c r="K25" s="62">
+        <v>258.28500000000003</v>
+      </c>
+      <c r="L25" s="61"/>
+      <c r="M25" s="62">
+        <v>383.31400000000002</v>
+      </c>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61">
+        <v>5606</v>
+      </c>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61">
+        <v>7980</v>
+      </c>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61">
+        <v>7980</v>
+      </c>
+      <c r="T25" s="61"/>
+      <c r="U25" s="61">
+        <v>20.5</v>
+      </c>
+      <c r="V25" s="61"/>
+      <c r="W25" s="61">
+        <v>19.166666666666668</v>
+      </c>
+      <c r="X25" s="61"/>
+      <c r="Y25" s="61">
+        <v>18.833333333333332</v>
+      </c>
+      <c r="Z25" s="83"/>
+      <c r="AA25" s="85"/>
+    </row>
+    <row r="26" spans="1:29" s="1" customFormat="1" ht="6" customHeight="1">
+      <c r="A26" s="968"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="32"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="63"/>
+      <c r="N26" s="63"/>
+      <c r="O26" s="63"/>
+      <c r="P26" s="63"/>
+      <c r="Q26" s="63"/>
+      <c r="R26" s="63"/>
+      <c r="S26" s="63"/>
+      <c r="T26" s="63"/>
+      <c r="U26" s="63"/>
+      <c r="V26" s="63"/>
+      <c r="W26" s="63"/>
+      <c r="X26" s="63"/>
+      <c r="Y26" s="63"/>
+      <c r="Z26" s="87"/>
+      <c r="AA26" s="88"/>
+      <c r="AB26" s="3"/>
+    </row>
+    <row r="27" spans="1:29" ht="11.25" customHeight="1">
+      <c r="A27" s="968"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="30"/>
+      <c r="O27" s="30"/>
+      <c r="P27" s="30"/>
+      <c r="Q27" s="30"/>
+      <c r="R27" s="30"/>
+      <c r="S27" s="30"/>
+      <c r="T27" s="30"/>
+      <c r="U27" s="30"/>
+      <c r="V27" s="30"/>
+      <c r="W27" s="30"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="Z27" s="83"/>
+      <c r="AA27" s="88"/>
+    </row>
+    <row r="28" spans="1:29" ht="10.5" customHeight="1">
+      <c r="A28" s="968"/>
+      <c r="B28" s="37"/>
+      <c r="C28" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="87">
-[...281 lines deleted...]
-      <c r="H26" s="88" t="s">
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="39">
+        <v>167</v>
+      </c>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="64">
+        <v>2830.9</v>
+      </c>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64">
+        <v>3405.6639999999993</v>
+      </c>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64">
+        <v>3682.933</v>
+      </c>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64">
+        <v>47534.95</v>
+      </c>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64">
+        <v>52803.7</v>
+      </c>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64">
+        <v>53938.1</v>
+      </c>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64">
+        <v>19.310450089126558</v>
+      </c>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64">
+        <v>20.508308531746032</v>
+      </c>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64">
+        <v>18.804823369565216</v>
+      </c>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="90"/>
+      <c r="AB28" s="2"/>
+    </row>
+    <row r="29" spans="1:29" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="968"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="I26" s="87" t="s">
-[...71 lines deleted...]
-      <c r="K28" s="91"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+      <c r="K29" s="3"/>
+      <c r="L29" s="3"/>
+      <c r="M29" s="3"/>
+      <c r="N29" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="3"/>
+      <c r="Q29" s="3"/>
+      <c r="R29" s="3"/>
+      <c r="S29" s="3"/>
+      <c r="T29" s="3"/>
+      <c r="U29" s="48"/>
+      <c r="V29" s="48"/>
+      <c r="W29" s="48"/>
+      <c r="X29" s="48"/>
+      <c r="Y29" s="48"/>
+      <c r="Z29" s="81"/>
+      <c r="AA29" s="88"/>
+      <c r="AB29" s="3"/>
+    </row>
+    <row r="30" spans="1:29" ht="4.5" customHeight="1">
+      <c r="A30" s="968"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="65"/>
+      <c r="K30" s="65"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="65"/>
+      <c r="P30" s="65"/>
+      <c r="Q30" s="65"/>
+      <c r="R30" s="65"/>
+      <c r="S30" s="65"/>
+      <c r="T30" s="65"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="91"/>
+      <c r="AA30" s="88"/>
+    </row>
+    <row r="31" spans="1:29" ht="15" customHeight="1">
+      <c r="A31" s="968"/>
+      <c r="B31" s="44" t="s">
+        <v>414</v>
+      </c>
+      <c r="C31" s="45"/>
+      <c r="D31" s="46" t="s">
+        <v>415</v>
+      </c>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="66"/>
+      <c r="L31" s="66"/>
+      <c r="M31" s="66"/>
+      <c r="N31" s="66"/>
+      <c r="O31" s="66"/>
+      <c r="P31" s="66"/>
+      <c r="Q31" s="66"/>
+      <c r="R31" s="66"/>
+      <c r="S31" s="66"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="66"/>
+      <c r="V31" s="66"/>
+      <c r="W31" s="66"/>
+      <c r="X31" s="66"/>
+      <c r="Y31" s="66"/>
+      <c r="Z31" s="4"/>
+      <c r="AA31" s="82"/>
+    </row>
+    <row r="32" spans="1:29" ht="15" customHeight="1">
+      <c r="A32" s="968"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="46" t="s">
+        <v>416</v>
+      </c>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="67"/>
+      <c r="L32" s="67"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="67"/>
+      <c r="P32" s="67"/>
+      <c r="Q32" s="67"/>
+      <c r="R32" s="67"/>
+      <c r="S32" s="67"/>
+      <c r="T32" s="67"/>
+      <c r="U32" s="67"/>
+      <c r="V32" s="67"/>
+      <c r="W32" s="67"/>
+      <c r="X32" s="67"/>
+      <c r="Y32" s="67"/>
+      <c r="Z32" s="4"/>
+      <c r="AA32" s="88"/>
+    </row>
+    <row r="33" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A33" s="47"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="44" t="s">
+        <v>392</v>
+      </c>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+      <c r="V33" s="4"/>
+      <c r="W33" s="4"/>
+      <c r="X33" s="4"/>
+      <c r="Y33" s="4"/>
+      <c r="Z33" s="4"/>
+    </row>
+    <row r="34" spans="1:26" ht="11.25" customHeight="1">
+      <c r="A34" s="47"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
+      <c r="T34" s="4"/>
+      <c r="U34" s="4"/>
+      <c r="V34" s="4"/>
+      <c r="W34" s="4"/>
+      <c r="X34" s="4"/>
+      <c r="Y34" s="4"/>
+      <c r="Z34" s="4"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="48"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="48"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="48"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="48"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="48"/>
+      <c r="K39" s="68"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="48"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="48"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="48"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="48"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="48"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="48"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="48"/>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="48"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="48"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="48"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...27 lines deleted...]
-    <mergeCell ref="I7:J7"/>
+  <mergeCells count="8">
+    <mergeCell ref="O12:Q12"/>
+    <mergeCell ref="U12:W12"/>
+    <mergeCell ref="A4:A32"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="I12:K12"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B332775-2E6F-49AF-AEDE-0F1A28B3F010}">
-  <dimension ref="A1:I31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:S44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M23" sqref="M23"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="12.77734375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.109375" style="34" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" style="708" customWidth="1"/>
+    <col min="3" max="3" width="4.42578125" style="92" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="92" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="92" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="92" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="92" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="8.7109375" style="92" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="92" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="92" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.7109375" style="92" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="92" customWidth="1"/>
+    <col min="15" max="15" width="1.140625" style="92" customWidth="1"/>
+    <col min="16" max="16" width="13.28515625" style="92" customWidth="1"/>
+    <col min="17" max="17" width="0.7109375" style="92" customWidth="1"/>
+    <col min="18" max="18" width="1.5703125" style="92" customWidth="1"/>
+    <col min="19" max="19" width="6.28515625" style="92" customWidth="1"/>
+    <col min="20" max="16384" width="7.7109375" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:18" s="689" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="709"/>
+      <c r="B1" s="710" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" s="711"/>
+      <c r="D1" s="711"/>
+      <c r="E1" s="711"/>
+      <c r="F1" s="711"/>
+      <c r="G1" s="709"/>
+      <c r="H1" s="709"/>
+      <c r="I1" s="709"/>
+      <c r="J1" s="709"/>
+      <c r="K1" s="709"/>
+      <c r="L1" s="709"/>
+      <c r="M1" s="709"/>
+      <c r="N1" s="709"/>
+      <c r="O1" s="709"/>
+      <c r="P1" s="709"/>
+      <c r="Q1" s="709"/>
+    </row>
+    <row r="2" spans="1:18" s="689" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="709"/>
+      <c r="B2" s="712" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="196"/>
+      <c r="D2" s="709"/>
+      <c r="E2" s="480"/>
+      <c r="F2" s="480"/>
+      <c r="G2" s="709"/>
+      <c r="H2" s="709"/>
+      <c r="I2" s="709"/>
+      <c r="J2" s="709"/>
+      <c r="K2" s="709"/>
+      <c r="L2" s="709"/>
+      <c r="M2" s="709"/>
+      <c r="N2" s="709"/>
+      <c r="O2" s="709"/>
+      <c r="P2" s="709"/>
+      <c r="Q2" s="709"/>
+    </row>
+    <row r="3" spans="1:18" ht="12" customHeight="1">
+      <c r="A3" s="96"/>
+      <c r="B3" s="713"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
+      <c r="N3" s="96"/>
+      <c r="O3" s="938" t="s">
+        <v>2</v>
+      </c>
+      <c r="P3" s="938"/>
+      <c r="Q3" s="938"/>
+      <c r="R3" s="637"/>
+    </row>
+    <row r="4" spans="1:18" ht="12" customHeight="1">
+      <c r="A4" s="936" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="713"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="939" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q4" s="939"/>
+    </row>
+    <row r="5" spans="1:18" ht="5.25" customHeight="1">
+      <c r="A5" s="944"/>
+      <c r="B5" s="713"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="96"/>
+      <c r="O5" s="96"/>
+      <c r="P5" s="96"/>
+      <c r="Q5" s="96"/>
+    </row>
+    <row r="6" spans="1:18" ht="6" customHeight="1">
+      <c r="A6" s="944"/>
+      <c r="B6" s="714"/>
+      <c r="C6" s="287"/>
+      <c r="D6" s="287"/>
+      <c r="E6" s="287"/>
+      <c r="F6" s="287"/>
+      <c r="G6" s="287"/>
+      <c r="H6" s="287"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="287"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="287"/>
+      <c r="M6" s="287"/>
+      <c r="N6" s="287"/>
+      <c r="O6" s="287"/>
+      <c r="P6" s="287"/>
+      <c r="Q6" s="547"/>
+    </row>
+    <row r="7" spans="1:18" ht="11.1" customHeight="1">
+      <c r="A7" s="944"/>
+      <c r="B7" s="940" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="941"/>
+      <c r="D7" s="200"/>
+      <c r="E7" s="201" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="200"/>
+      <c r="G7" s="200"/>
+      <c r="H7" s="200"/>
+      <c r="I7" s="200"/>
+      <c r="J7" s="200"/>
+      <c r="K7" s="201" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="200"/>
+      <c r="M7" s="200"/>
+      <c r="N7" s="200"/>
+      <c r="O7" s="200"/>
+      <c r="P7" s="737" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="355"/>
+    </row>
+    <row r="8" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A8" s="944"/>
+      <c r="B8" s="942" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="943"/>
+      <c r="D8" s="200"/>
+      <c r="E8" s="291" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="200"/>
+      <c r="G8" s="200"/>
+      <c r="H8" s="200"/>
+      <c r="I8" s="200"/>
+      <c r="J8" s="200"/>
+      <c r="K8" s="291" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="200"/>
+      <c r="M8" s="200"/>
+      <c r="N8" s="200"/>
+      <c r="O8" s="200"/>
+      <c r="P8" s="737" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q8" s="355"/>
+    </row>
+    <row r="9" spans="1:18" ht="5.25" customHeight="1">
+      <c r="A9" s="944"/>
+      <c r="B9" s="715"/>
+      <c r="C9" s="200"/>
+      <c r="D9" s="200"/>
+      <c r="E9" s="321"/>
+      <c r="F9" s="321"/>
+      <c r="G9" s="321"/>
+      <c r="H9" s="321"/>
+      <c r="I9" s="321"/>
+      <c r="J9" s="200"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="321"/>
+      <c r="M9" s="321"/>
+      <c r="N9" s="321"/>
+      <c r="O9" s="200"/>
+      <c r="P9" s="738"/>
+      <c r="Q9" s="355"/>
+    </row>
+    <row r="10" spans="1:18" ht="15.75" customHeight="1">
+      <c r="A10" s="944"/>
+      <c r="B10" s="715"/>
+      <c r="C10" s="200"/>
+      <c r="D10" s="200"/>
+      <c r="E10" s="201" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="201"/>
+      <c r="G10" s="697" t="s">
+        <v>57</v>
+      </c>
+      <c r="H10" s="201"/>
+      <c r="I10" s="739" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="200"/>
+      <c r="K10" s="697"/>
+      <c r="L10" s="200"/>
+      <c r="M10" s="697" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="200"/>
+      <c r="O10" s="201"/>
+      <c r="P10" s="740" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q10" s="355"/>
+    </row>
+    <row r="11" spans="1:18" ht="9.75" customHeight="1">
+      <c r="A11" s="944"/>
+      <c r="B11" s="715"/>
+      <c r="C11" s="200"/>
+      <c r="D11" s="200"/>
+      <c r="E11" s="291" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="201"/>
+      <c r="G11" s="201" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="201"/>
+      <c r="I11" s="741" t="s">
+        <v>23</v>
+      </c>
+      <c r="J11" s="200"/>
+      <c r="K11" s="201"/>
+      <c r="L11" s="200"/>
+      <c r="M11" s="698" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" s="200"/>
+      <c r="O11" s="291"/>
+      <c r="P11" s="112"/>
+      <c r="Q11" s="355"/>
+    </row>
+    <row r="12" spans="1:18" ht="9.75" customHeight="1">
+      <c r="A12" s="944"/>
+      <c r="B12" s="715"/>
+      <c r="C12" s="200"/>
+      <c r="D12" s="200"/>
+      <c r="E12" s="291" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" s="291"/>
+      <c r="G12" s="291" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" s="291"/>
+      <c r="I12" s="490"/>
+      <c r="J12" s="200"/>
+      <c r="K12" s="201"/>
+      <c r="L12" s="200"/>
+      <c r="M12" s="200"/>
+      <c r="N12" s="200"/>
+      <c r="O12" s="200"/>
+      <c r="P12" s="200"/>
+      <c r="Q12" s="355"/>
+    </row>
+    <row r="13" spans="1:18" ht="9.75" customHeight="1">
+      <c r="A13" s="944"/>
+      <c r="B13" s="715"/>
+      <c r="C13" s="200"/>
+      <c r="D13" s="200"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="291"/>
+      <c r="G13" s="291" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" s="291"/>
+      <c r="I13" s="200"/>
+      <c r="J13" s="200"/>
+      <c r="K13" s="291"/>
+      <c r="L13" s="200"/>
+      <c r="M13" s="200"/>
+      <c r="N13" s="200"/>
+      <c r="O13" s="200"/>
+      <c r="P13" s="200"/>
+      <c r="Q13" s="355"/>
+    </row>
+    <row r="14" spans="1:18" ht="6" customHeight="1">
+      <c r="A14" s="944"/>
+      <c r="B14" s="716"/>
+      <c r="C14" s="321"/>
+      <c r="D14" s="321"/>
+      <c r="E14" s="321"/>
+      <c r="F14" s="321"/>
+      <c r="G14" s="321"/>
+      <c r="H14" s="321"/>
+      <c r="I14" s="321"/>
+      <c r="J14" s="321"/>
+      <c r="K14" s="321"/>
+      <c r="L14" s="321"/>
+      <c r="M14" s="321"/>
+      <c r="N14" s="321"/>
+      <c r="O14" s="321"/>
+      <c r="P14" s="321"/>
+      <c r="Q14" s="356"/>
+    </row>
+    <row r="15" spans="1:18" ht="6" customHeight="1">
+      <c r="A15" s="944"/>
+      <c r="B15" s="717"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="133"/>
+      <c r="E15" s="133"/>
+      <c r="F15" s="133"/>
+      <c r="G15" s="133"/>
+      <c r="H15" s="133"/>
+      <c r="I15" s="133"/>
+      <c r="J15" s="133"/>
+      <c r="K15" s="133"/>
+      <c r="L15" s="133"/>
+      <c r="M15" s="133"/>
+      <c r="N15" s="133"/>
+      <c r="O15" s="133"/>
+      <c r="P15" s="133"/>
+      <c r="Q15" s="745"/>
+    </row>
+    <row r="16" spans="1:18" ht="11.25" customHeight="1">
+      <c r="A16" s="944"/>
+      <c r="B16" s="718">
+        <v>2025</v>
+      </c>
+      <c r="C16" s="719"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="720">
+        <v>42772.62</v>
+      </c>
+      <c r="F16" s="721"/>
+      <c r="G16" s="143">
+        <v>1982.2149999999999</v>
+      </c>
+      <c r="H16" s="143"/>
+      <c r="I16" s="145">
+        <v>44754.834999999999</v>
+      </c>
+      <c r="J16" s="143"/>
+      <c r="K16" s="61">
+        <v>291920.78019234678</v>
+      </c>
+      <c r="L16" s="143"/>
+      <c r="M16" s="143"/>
+      <c r="N16" s="143"/>
+      <c r="O16" s="145"/>
+      <c r="P16" s="159">
+        <v>336675.6151923468</v>
+      </c>
+      <c r="Q16" s="704"/>
+    </row>
+    <row r="17" spans="1:17" ht="9" customHeight="1">
+      <c r="A17" s="944"/>
+      <c r="B17" s="722"/>
+      <c r="C17" s="133"/>
+      <c r="D17" s="133"/>
+      <c r="E17" s="133"/>
+      <c r="F17" s="133"/>
+      <c r="G17" s="133"/>
+      <c r="H17" s="133"/>
+      <c r="I17" s="133"/>
+      <c r="J17" s="133"/>
+      <c r="K17" s="133"/>
+      <c r="L17" s="133"/>
+      <c r="M17" s="133"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="133"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="704"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="944"/>
+      <c r="B18" s="718" t="s">
+        <v>310</v>
+      </c>
+      <c r="C18" s="719"/>
+      <c r="D18" s="133"/>
+      <c r="E18" s="720">
+        <v>44339.474999999999</v>
+      </c>
+      <c r="F18" s="721"/>
+      <c r="G18" s="143">
+        <v>1979.24</v>
+      </c>
+      <c r="H18" s="143"/>
+      <c r="I18" s="145">
+        <v>46318.714999999997</v>
+      </c>
+      <c r="J18" s="143"/>
+      <c r="K18" s="61">
+        <v>340193.34759170748</v>
+      </c>
+      <c r="L18" s="143"/>
+      <c r="M18" s="143"/>
+      <c r="N18" s="143"/>
+      <c r="O18" s="145"/>
+      <c r="P18" s="159">
+        <v>386512.06259170745</v>
+      </c>
+      <c r="Q18" s="704"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="944"/>
+      <c r="B19" s="722"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
+      <c r="H19" s="133"/>
+      <c r="I19" s="133"/>
+      <c r="J19" s="133"/>
+      <c r="K19" s="133"/>
+      <c r="L19" s="133"/>
+      <c r="M19" s="133"/>
+      <c r="N19" s="133"/>
+      <c r="O19" s="133"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="704"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="944"/>
+      <c r="B20" s="723" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="719"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="694">
+        <v>48222.665999999997</v>
+      </c>
+      <c r="F20" s="133"/>
+      <c r="G20" s="694">
+        <v>2158.826</v>
+      </c>
+      <c r="H20" s="133"/>
+      <c r="I20" s="145">
+        <v>50381.491999999998</v>
+      </c>
+      <c r="J20" s="133"/>
+      <c r="K20" s="61">
+        <v>267131.97465821204</v>
+      </c>
+      <c r="L20" s="133"/>
+      <c r="M20" s="133"/>
+      <c r="N20" s="133"/>
+      <c r="O20" s="133"/>
+      <c r="P20" s="159">
+        <v>317513.46665821201</v>
+      </c>
+      <c r="Q20" s="704"/>
+    </row>
+    <row r="21" spans="1:17" ht="9" customHeight="1">
+      <c r="A21" s="944"/>
+      <c r="B21" s="722"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="133"/>
+      <c r="E21" s="133"/>
+      <c r="F21" s="133"/>
+      <c r="G21" s="133"/>
+      <c r="H21" s="133"/>
+      <c r="I21" s="133"/>
+      <c r="J21" s="133"/>
+      <c r="K21" s="133"/>
+      <c r="L21" s="133"/>
+      <c r="M21" s="133"/>
+      <c r="N21" s="133"/>
+      <c r="O21" s="133"/>
+      <c r="P21" s="133"/>
+      <c r="Q21" s="704"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="944"/>
+      <c r="B22" s="723" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="719"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="692">
+        <v>44634.701999999997</v>
+      </c>
+      <c r="F22" s="721"/>
+      <c r="G22" s="692">
+        <v>2752.366</v>
+      </c>
+      <c r="H22" s="692"/>
+      <c r="I22" s="194">
+        <v>47387.067999999999</v>
+      </c>
+      <c r="J22" s="133"/>
+      <c r="K22" s="30">
+        <v>329659.80175434262</v>
+      </c>
+      <c r="L22" s="133"/>
+      <c r="M22" s="133"/>
+      <c r="N22" s="133"/>
+      <c r="O22" s="133"/>
+      <c r="P22" s="194">
+        <v>377046.8697543426</v>
+      </c>
+      <c r="Q22" s="704"/>
+    </row>
+    <row r="23" spans="1:17" ht="6.75" customHeight="1">
+      <c r="A23" s="944"/>
+      <c r="B23" s="722"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="194"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="133"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="704"/>
+    </row>
+    <row r="24" spans="1:17" ht="11.25" customHeight="1">
+      <c r="A24" s="944"/>
+      <c r="B24" s="732">
+        <v>2026</v>
+      </c>
+      <c r="C24" s="756"/>
+      <c r="D24" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="E24" s="720">
+        <v>5876.3469999999998</v>
+      </c>
+      <c r="F24" s="721"/>
+      <c r="G24" s="143">
+        <v>360.21699999999998</v>
+      </c>
+      <c r="H24" s="143"/>
+      <c r="I24" s="145">
+        <v>6236.5639999999994</v>
+      </c>
+      <c r="J24" s="143"/>
+      <c r="K24" s="61">
+        <v>44047.733691232293</v>
+      </c>
+      <c r="L24" s="143"/>
+      <c r="M24" s="143"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="145"/>
+      <c r="P24" s="159">
+        <v>50284.297691232292</v>
+      </c>
+      <c r="Q24" s="704"/>
+    </row>
+    <row r="25" spans="1:17" ht="7.5" customHeight="1">
+      <c r="A25" s="944"/>
+      <c r="B25" s="763"/>
+      <c r="C25" s="755"/>
+      <c r="D25" s="138"/>
+      <c r="E25" s="133"/>
+      <c r="F25" s="133"/>
+      <c r="G25" s="133"/>
+      <c r="H25" s="133"/>
+      <c r="I25" s="145"/>
+      <c r="J25" s="133"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="133"/>
+      <c r="M25" s="133"/>
+      <c r="N25" s="133"/>
+      <c r="O25" s="133"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="704"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" s="944"/>
+      <c r="B26" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="755"/>
+      <c r="D26" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="E26" s="694">
+        <v>8022.5190000000002</v>
+      </c>
+      <c r="F26" s="133"/>
+      <c r="G26" s="694">
+        <v>321.89</v>
+      </c>
+      <c r="H26" s="133"/>
+      <c r="I26" s="145">
+        <v>8344.4089999999997</v>
+      </c>
+      <c r="J26" s="133"/>
+      <c r="K26" s="61">
+        <v>58017.712946651591</v>
+      </c>
+      <c r="L26" s="133"/>
+      <c r="M26" s="133"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="133"/>
+      <c r="P26" s="159">
+        <v>66362.12194665159</v>
+      </c>
+      <c r="Q26" s="704"/>
+    </row>
+    <row r="27" spans="1:17" ht="9" customHeight="1">
+      <c r="A27" s="944"/>
+      <c r="B27" s="725"/>
+      <c r="C27" s="726"/>
+      <c r="D27" s="727"/>
+      <c r="E27" s="728"/>
+      <c r="F27" s="729"/>
+      <c r="G27" s="142"/>
+      <c r="H27" s="142"/>
+      <c r="I27" s="358"/>
+      <c r="J27" s="142"/>
+      <c r="K27" s="358"/>
+      <c r="L27" s="142"/>
+      <c r="M27" s="142"/>
+      <c r="N27" s="142"/>
+      <c r="O27" s="358"/>
+      <c r="P27" s="158"/>
+      <c r="Q27" s="746"/>
+    </row>
+    <row r="28" spans="1:17" ht="7.5" customHeight="1">
+      <c r="A28" s="944"/>
+      <c r="B28" s="730"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="731"/>
+      <c r="E28" s="694"/>
+      <c r="F28" s="724"/>
+      <c r="G28" s="159"/>
+      <c r="H28" s="159"/>
+      <c r="I28" s="159"/>
+      <c r="J28" s="159"/>
+      <c r="K28" s="159"/>
+      <c r="L28" s="159"/>
+      <c r="M28" s="159"/>
+      <c r="N28" s="159"/>
+      <c r="O28" s="159"/>
+      <c r="P28" s="159"/>
+      <c r="Q28" s="704"/>
+    </row>
+    <row r="29" spans="1:17" ht="12" customHeight="1">
+      <c r="A29" s="944"/>
+      <c r="B29" s="732">
+        <v>2026</v>
+      </c>
+      <c r="C29" s="762"/>
+      <c r="D29" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="E29" s="694">
+        <v>2606.0830000000001</v>
+      </c>
+      <c r="F29" s="724"/>
+      <c r="G29" s="159">
+        <v>224.81700000000001</v>
+      </c>
+      <c r="H29" s="159"/>
+      <c r="I29" s="159">
+        <v>2830.9</v>
+      </c>
+      <c r="J29" s="159"/>
+      <c r="K29" s="159">
+        <v>18874.079882588801</v>
+      </c>
+      <c r="L29" s="159"/>
+      <c r="M29" s="159"/>
+      <c r="N29" s="159"/>
+      <c r="O29" s="159"/>
+      <c r="P29" s="159">
+        <v>21704.979882588803</v>
+      </c>
+      <c r="Q29" s="704"/>
+    </row>
+    <row r="30" spans="1:17" ht="6.75" customHeight="1">
+      <c r="A30" s="944"/>
+      <c r="B30" s="763"/>
+      <c r="C30" s="762"/>
+      <c r="D30" s="136"/>
+      <c r="E30" s="694"/>
+      <c r="F30" s="724"/>
+      <c r="G30" s="159"/>
+      <c r="H30" s="159"/>
+      <c r="I30" s="159"/>
+      <c r="J30" s="159"/>
+      <c r="K30" s="159"/>
+      <c r="L30" s="159"/>
+      <c r="M30" s="159"/>
+      <c r="N30" s="159"/>
+      <c r="O30" s="159"/>
+      <c r="P30" s="159"/>
+      <c r="Q30" s="704"/>
+    </row>
+    <row r="31" spans="1:17" ht="12" customHeight="1">
+      <c r="A31" s="944"/>
+      <c r="B31" s="732"/>
+      <c r="C31" s="762"/>
+      <c r="D31" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="694">
+        <v>3270.2640000000001</v>
+      </c>
+      <c r="F31" s="724"/>
+      <c r="G31" s="159">
+        <v>135.4</v>
+      </c>
+      <c r="H31" s="159"/>
+      <c r="I31" s="159">
+        <v>3405.6640000000002</v>
+      </c>
+      <c r="J31" s="159"/>
+      <c r="K31" s="159">
+        <v>25173.653808643492</v>
+      </c>
+      <c r="L31" s="159"/>
+      <c r="M31" s="159"/>
+      <c r="N31" s="159"/>
+      <c r="O31" s="159"/>
+      <c r="P31" s="159">
+        <v>28579.317808643493</v>
+      </c>
+      <c r="Q31" s="704"/>
+    </row>
+    <row r="32" spans="1:17" ht="6" customHeight="1">
+      <c r="A32" s="944"/>
+      <c r="B32" s="763"/>
+      <c r="C32" s="762"/>
+      <c r="D32" s="136"/>
+      <c r="E32" s="694"/>
+      <c r="F32" s="724"/>
+      <c r="G32" s="159"/>
+      <c r="H32" s="159"/>
+      <c r="I32" s="159"/>
+      <c r="J32" s="159"/>
+      <c r="K32" s="159"/>
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="159"/>
+      <c r="P32" s="159"/>
+      <c r="Q32" s="704"/>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" s="944"/>
+      <c r="B33" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C33" s="762"/>
+      <c r="D33" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" s="694">
+        <v>3409.9839999999999</v>
+      </c>
+      <c r="F33" s="724"/>
+      <c r="G33" s="159">
+        <v>272.94900000000001</v>
+      </c>
+      <c r="H33" s="159"/>
+      <c r="I33" s="159">
+        <v>3682.933</v>
+      </c>
+      <c r="J33" s="159"/>
+      <c r="K33" s="159">
+        <v>25000.667135685046</v>
+      </c>
+      <c r="L33" s="159"/>
+      <c r="M33" s="159"/>
+      <c r="N33" s="159"/>
+      <c r="O33" s="159"/>
+      <c r="P33" s="159">
+        <v>28683.600135685047</v>
+      </c>
+      <c r="Q33" s="704"/>
+    </row>
+    <row r="34" spans="1:19" ht="9" customHeight="1">
+      <c r="A34" s="944"/>
+      <c r="B34" s="764"/>
+      <c r="C34" s="765"/>
+      <c r="D34" s="136"/>
+      <c r="E34" s="61"/>
+      <c r="F34" s="61"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="J34" s="61"/>
+      <c r="K34" s="61"/>
+      <c r="L34" s="61"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="61"/>
+      <c r="O34" s="61"/>
+      <c r="P34" s="61"/>
+      <c r="Q34" s="704"/>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" s="944"/>
+      <c r="B35" s="732">
+        <v>2025</v>
+      </c>
+      <c r="C35" s="767"/>
+      <c r="D35" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="E35" s="694">
+        <v>4214.6549999999997</v>
+      </c>
+      <c r="F35" s="724"/>
+      <c r="G35" s="159">
+        <v>175.767</v>
+      </c>
+      <c r="H35" s="159"/>
+      <c r="I35" s="159">
+        <v>4390.4219999999996</v>
+      </c>
+      <c r="J35" s="159"/>
+      <c r="K35" s="159">
+        <v>31614.239222456526</v>
+      </c>
+      <c r="L35" s="159"/>
+      <c r="M35" s="159"/>
+      <c r="N35" s="159"/>
+      <c r="O35" s="159"/>
+      <c r="P35" s="159">
+        <v>36004.661222456525</v>
+      </c>
+      <c r="Q35" s="704"/>
+    </row>
+    <row r="36" spans="1:19" ht="6" customHeight="1">
+      <c r="A36" s="944"/>
+      <c r="B36" s="732"/>
+      <c r="C36" s="767"/>
+      <c r="D36" s="136"/>
+      <c r="E36" s="61"/>
+      <c r="F36" s="61"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="61"/>
+      <c r="L36" s="61"/>
+      <c r="M36" s="61"/>
+      <c r="N36" s="61"/>
+      <c r="O36" s="61"/>
+      <c r="P36" s="61"/>
+      <c r="Q36" s="704"/>
+    </row>
+    <row r="37" spans="1:19" ht="10.9" customHeight="1">
+      <c r="A37" s="944"/>
+      <c r="B37" s="732"/>
+      <c r="C37" s="136"/>
+      <c r="D37" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" s="694">
+        <v>3807.864</v>
+      </c>
+      <c r="F37" s="724"/>
+      <c r="G37" s="159">
+        <v>146.12299999999999</v>
+      </c>
+      <c r="H37" s="159"/>
+      <c r="I37" s="159">
+        <v>3953.9870000000001</v>
+      </c>
+      <c r="J37" s="159"/>
+      <c r="K37" s="159">
+        <v>26403.473724195064</v>
+      </c>
+      <c r="L37" s="159"/>
+      <c r="M37" s="159"/>
+      <c r="N37" s="159"/>
+      <c r="O37" s="159"/>
+      <c r="P37" s="159">
+        <v>30357.460724195065</v>
+      </c>
+      <c r="Q37" s="704"/>
+    </row>
+    <row r="38" spans="1:19" ht="7.15" customHeight="1">
+      <c r="A38" s="944"/>
+      <c r="B38" s="768"/>
+      <c r="C38" s="767"/>
+      <c r="D38" s="136"/>
+      <c r="E38" s="61"/>
+      <c r="F38" s="61"/>
+      <c r="G38" s="61"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="61"/>
+      <c r="L38" s="61"/>
+      <c r="M38" s="61"/>
+      <c r="N38" s="61"/>
+      <c r="O38" s="61"/>
+      <c r="P38" s="61"/>
+      <c r="Q38" s="704"/>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" s="944"/>
+      <c r="B39" s="732">
+        <v>2024</v>
+      </c>
+      <c r="C39" s="136"/>
+      <c r="D39" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" s="694">
+        <v>3879.1990000000001</v>
+      </c>
+      <c r="F39" s="724"/>
+      <c r="G39" s="159">
+        <v>197.21299999999999</v>
+      </c>
+      <c r="H39" s="159"/>
+      <c r="I39" s="159">
+        <v>4076.4120000000003</v>
+      </c>
+      <c r="J39" s="159"/>
+      <c r="K39" s="159">
+        <v>34222.368607090306</v>
+      </c>
+      <c r="L39" s="159"/>
+      <c r="M39" s="159"/>
+      <c r="N39" s="159"/>
+      <c r="O39" s="159"/>
+      <c r="P39" s="159">
+        <v>38298.780607090303</v>
+      </c>
+      <c r="Q39" s="704"/>
+    </row>
+    <row r="40" spans="1:19" ht="9" customHeight="1">
+      <c r="A40" s="944"/>
+      <c r="B40" s="733"/>
+      <c r="C40" s="734"/>
+      <c r="D40" s="734"/>
+      <c r="E40" s="735"/>
+      <c r="F40" s="735"/>
+      <c r="G40" s="735"/>
+      <c r="H40" s="735"/>
+      <c r="I40" s="735"/>
+      <c r="J40" s="735"/>
+      <c r="K40" s="735"/>
+      <c r="L40" s="735"/>
+      <c r="M40" s="735"/>
+      <c r="N40" s="735"/>
+      <c r="O40" s="735"/>
+      <c r="P40" s="735"/>
+      <c r="Q40" s="747"/>
+    </row>
+    <row r="41" spans="1:19" ht="15" customHeight="1">
+      <c r="A41" s="944"/>
+      <c r="B41" s="153" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" s="96"/>
+      <c r="D41" s="96"/>
+      <c r="E41" s="100"/>
+      <c r="F41" s="736"/>
+      <c r="G41" s="100"/>
+      <c r="H41" s="100"/>
+      <c r="I41" s="100"/>
+      <c r="J41" s="100"/>
+      <c r="K41" s="736"/>
+      <c r="L41" s="104"/>
+      <c r="M41" s="742"/>
+      <c r="N41" s="96"/>
+      <c r="O41" s="743"/>
+      <c r="P41" s="100"/>
+      <c r="Q41" s="96"/>
+    </row>
+    <row r="42" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A42" s="100"/>
+      <c r="B42" s="153" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="C42" s="96"/>
+      <c r="D42" s="96"/>
+      <c r="E42" s="100"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="100"/>
+      <c r="J42" s="100"/>
+      <c r="K42" s="100"/>
+      <c r="L42" s="100"/>
+      <c r="M42" s="744"/>
+      <c r="N42" s="96"/>
+      <c r="O42" s="100"/>
+      <c r="P42" s="100"/>
+      <c r="Q42" s="96"/>
+      <c r="S42" s="126"/>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" s="96"/>
+      <c r="B43" s="713"/>
+      <c r="C43" s="96"/>
+      <c r="D43" s="153" t="s">
         <v>70</v>
       </c>
-    </row>
-[...219 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="E43" s="96"/>
+      <c r="F43" s="96"/>
+      <c r="G43" s="96"/>
+      <c r="H43" s="96"/>
+      <c r="I43" s="96"/>
+      <c r="J43" s="96"/>
+      <c r="K43" s="96"/>
+      <c r="L43" s="96"/>
+      <c r="M43" s="96"/>
+      <c r="N43" s="96"/>
+      <c r="O43" s="96"/>
+      <c r="P43" s="96"/>
+      <c r="Q43" s="96"/>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" s="96"/>
+      <c r="B44" s="713"/>
+      <c r="C44" s="96"/>
+      <c r="D44" s="542" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="37">
-[...343 lines deleted...]
-      </c>
+      <c r="E44" s="96"/>
+      <c r="F44" s="96"/>
+      <c r="G44" s="96"/>
+      <c r="H44" s="96"/>
+      <c r="I44" s="96"/>
+      <c r="J44" s="96"/>
+      <c r="K44" s="96"/>
+      <c r="L44" s="96"/>
+      <c r="M44" s="96"/>
+      <c r="N44" s="96"/>
+      <c r="O44" s="96"/>
+      <c r="P44" s="96"/>
+      <c r="Q44" s="96"/>
     </row>
   </sheetData>
-  <mergeCells count="88">
-[...87 lines deleted...]
-    <mergeCell ref="G7:I7"/>
+  <mergeCells count="5">
+    <mergeCell ref="O3:Q3"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="A4:A41"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55036923-1141-4158-8F30-BF3F0364580C}">
-  <dimension ref="A1:AI29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5EA17EB-EF8F-4EF7-B30F-19D4A6E381B5}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AL69"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:C10"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.21875" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="21" max="35" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="8.140625" style="475" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" style="475" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" style="475" customWidth="1"/>
+    <col min="4" max="4" width="0.5703125" style="475" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="475" customWidth="1"/>
+    <col min="6" max="6" width="0.5703125" style="475" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" style="475" customWidth="1"/>
+    <col min="8" max="8" width="0.5703125" style="475" customWidth="1"/>
+    <col min="9" max="9" width="7.5703125" style="475" customWidth="1"/>
+    <col min="10" max="10" width="0.5703125" style="475" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" style="475" customWidth="1"/>
+    <col min="12" max="12" width="0.5703125" style="475" customWidth="1"/>
+    <col min="13" max="13" width="7.5703125" style="475" customWidth="1"/>
+    <col min="14" max="14" width="0.5703125" style="475" customWidth="1"/>
+    <col min="15" max="15" width="7.5703125" style="475" customWidth="1"/>
+    <col min="16" max="16" width="0.5703125" style="475" customWidth="1"/>
+    <col min="17" max="17" width="7.5703125" style="475" customWidth="1"/>
+    <col min="18" max="18" width="0.5703125" style="475" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="475" customWidth="1"/>
+    <col min="20" max="20" width="0.5703125" style="475" customWidth="1"/>
+    <col min="21" max="21" width="7.5703125" style="475" customWidth="1"/>
+    <col min="22" max="22" width="0.5703125" style="475" customWidth="1"/>
+    <col min="23" max="23" width="7.5703125" style="475" customWidth="1"/>
+    <col min="24" max="24" width="0.5703125" style="475" customWidth="1"/>
+    <col min="25" max="25" width="7.5703125" style="475" customWidth="1"/>
+    <col min="26" max="26" width="0.5703125" style="475" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="475" customWidth="1"/>
+    <col min="28" max="28" width="0.5703125" style="475" customWidth="1"/>
+    <col min="29" max="29" width="7.5703125" style="475" customWidth="1"/>
+    <col min="30" max="30" width="0.5703125" style="475" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" style="475" customWidth="1"/>
+    <col min="32" max="32" width="0.5703125" style="475" customWidth="1"/>
+    <col min="33" max="16384" width="7.7109375" style="475"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.3">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:33" ht="12" customHeight="1">
+      <c r="A1" s="477"/>
+      <c r="B1" s="478" t="s">
+        <v>423</v>
+      </c>
+      <c r="C1" s="478"/>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="478"/>
+      <c r="G1" s="478"/>
+      <c r="H1" s="478"/>
+      <c r="I1" s="478"/>
+      <c r="J1" s="478"/>
+      <c r="K1" s="478"/>
+      <c r="L1" s="477"/>
+      <c r="M1" s="579"/>
+      <c r="N1" s="579"/>
+      <c r="O1" s="579"/>
+      <c r="P1" s="579"/>
+      <c r="Q1" s="579"/>
+      <c r="R1" s="579"/>
+      <c r="S1" s="579"/>
+      <c r="T1" s="579"/>
+      <c r="U1" s="579"/>
+      <c r="V1" s="579"/>
+      <c r="W1" s="579"/>
+      <c r="X1" s="579"/>
+      <c r="Y1" s="579"/>
+      <c r="Z1" s="579"/>
+      <c r="AA1" s="579"/>
+      <c r="AB1" s="579"/>
+      <c r="AC1" s="579"/>
+      <c r="AD1" s="579"/>
+      <c r="AE1" s="477"/>
+      <c r="AF1" s="477"/>
+    </row>
+    <row r="2" spans="1:33" ht="12" customHeight="1">
+      <c r="A2" s="477"/>
+      <c r="B2" s="101" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="580"/>
+      <c r="J2" s="580"/>
+      <c r="K2" s="580"/>
+      <c r="L2" s="580"/>
+      <c r="M2" s="580"/>
+      <c r="N2" s="580"/>
+      <c r="O2" s="580"/>
+      <c r="P2" s="580"/>
+      <c r="Q2" s="580"/>
+      <c r="R2" s="580"/>
+      <c r="S2" s="580"/>
+      <c r="T2" s="580"/>
+      <c r="U2" s="580"/>
+      <c r="V2" s="580"/>
+      <c r="W2" s="477"/>
+      <c r="X2" s="477"/>
+      <c r="Y2" s="477"/>
+      <c r="Z2" s="477"/>
+      <c r="AA2" s="477"/>
+      <c r="AB2" s="477"/>
+      <c r="AC2" s="477"/>
+      <c r="AD2" s="477"/>
+      <c r="AE2" s="477"/>
+      <c r="AF2" s="477"/>
+    </row>
+    <row r="3" spans="1:33" ht="12" customHeight="1">
+      <c r="A3" s="936" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="477"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="477"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="477"/>
+      <c r="L3" s="477"/>
+      <c r="M3" s="477"/>
+      <c r="N3" s="477"/>
+      <c r="O3" s="580"/>
+      <c r="P3" s="477"/>
+      <c r="Q3" s="477"/>
+      <c r="R3" s="477"/>
+      <c r="S3" s="477"/>
+      <c r="T3" s="477"/>
+      <c r="U3" s="477"/>
+      <c r="V3" s="477"/>
+      <c r="W3" s="477"/>
+      <c r="X3" s="477"/>
+      <c r="Y3" s="477"/>
+      <c r="Z3" s="477"/>
+      <c r="AA3" s="153"/>
+      <c r="AB3" s="827"/>
+      <c r="AC3" s="827"/>
+      <c r="AD3" s="827"/>
+      <c r="AE3" s="833" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF3" s="833"/>
+    </row>
+    <row r="4" spans="1:33" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="945"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="96"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="96"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+      <c r="AC4" s="542"/>
+      <c r="AD4" s="828"/>
+      <c r="AE4" s="828" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF4" s="828"/>
+    </row>
+    <row r="5" spans="1:33" s="92" customFormat="1" ht="5.25" customHeight="1" thickBot="1">
+      <c r="A5" s="945"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="96"/>
+      <c r="O5" s="96"/>
+      <c r="P5" s="96"/>
+      <c r="Q5" s="96"/>
+      <c r="R5" s="96"/>
+      <c r="S5" s="96"/>
+      <c r="T5" s="96"/>
+      <c r="U5" s="96"/>
+      <c r="V5" s="96"/>
+      <c r="W5" s="96"/>
+      <c r="X5" s="96"/>
+      <c r="Y5" s="96"/>
+      <c r="Z5" s="96"/>
+      <c r="AA5" s="96"/>
+      <c r="AB5" s="96"/>
+      <c r="AC5" s="96"/>
+      <c r="AD5" s="96"/>
+      <c r="AE5" s="96"/>
+      <c r="AF5" s="96"/>
+    </row>
+    <row r="6" spans="1:33" s="92" customFormat="1" ht="6" customHeight="1">
+      <c r="A6" s="945"/>
+      <c r="B6" s="483"/>
+      <c r="C6" s="287"/>
+      <c r="D6" s="287"/>
+      <c r="E6" s="287"/>
+      <c r="F6" s="287"/>
+      <c r="G6" s="287"/>
+      <c r="H6" s="287"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="287"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="287"/>
+      <c r="M6" s="287"/>
+      <c r="N6" s="287"/>
+      <c r="O6" s="287"/>
+      <c r="P6" s="287"/>
+      <c r="Q6" s="287"/>
+      <c r="R6" s="287"/>
+      <c r="S6" s="287"/>
+      <c r="T6" s="287"/>
+      <c r="U6" s="287"/>
+      <c r="V6" s="287"/>
+      <c r="W6" s="287"/>
+      <c r="X6" s="287"/>
+      <c r="Y6" s="287"/>
+      <c r="Z6" s="287"/>
+      <c r="AA6" s="287"/>
+      <c r="AB6" s="287"/>
+      <c r="AC6" s="287"/>
+      <c r="AD6" s="287"/>
+      <c r="AE6" s="287"/>
+      <c r="AF6" s="547"/>
+      <c r="AG6" s="835"/>
+    </row>
+    <row r="7" spans="1:33" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A7" s="945"/>
+      <c r="B7" s="485" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="791" t="s">
+        <v>74</v>
+      </c>
+      <c r="D7" s="791"/>
+      <c r="E7" s="791"/>
+      <c r="F7" s="791"/>
+      <c r="G7" s="791"/>
+      <c r="H7" s="791"/>
+      <c r="I7" s="584"/>
+      <c r="J7" s="584"/>
+      <c r="K7" s="584"/>
+      <c r="L7" s="584"/>
+      <c r="M7" s="791" t="s">
+        <v>75</v>
+      </c>
+      <c r="N7" s="791"/>
+      <c r="O7" s="791"/>
+      <c r="P7" s="791"/>
+      <c r="Q7" s="791"/>
+      <c r="R7" s="791"/>
+      <c r="S7" s="791"/>
+      <c r="T7" s="791"/>
+      <c r="U7" s="791"/>
+      <c r="V7" s="791"/>
+      <c r="W7" s="791" t="s">
+        <v>14</v>
+      </c>
+      <c r="X7" s="791"/>
+      <c r="Y7" s="791"/>
+      <c r="Z7" s="791"/>
+      <c r="AA7" s="791"/>
+      <c r="AB7" s="791"/>
+      <c r="AC7" s="791"/>
+      <c r="AD7" s="791"/>
+      <c r="AE7" s="584"/>
+      <c r="AF7" s="355"/>
+      <c r="AG7" s="835"/>
+    </row>
+    <row r="8" spans="1:33" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="945"/>
+      <c r="B8" s="487" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" s="751" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="751"/>
+      <c r="E8" s="751"/>
+      <c r="F8" s="751"/>
+      <c r="G8" s="751"/>
+      <c r="H8" s="751"/>
+      <c r="I8" s="749"/>
+      <c r="J8" s="749"/>
+      <c r="K8" s="749"/>
+      <c r="L8" s="749"/>
+      <c r="M8" s="836" t="s">
+        <v>78</v>
+      </c>
+      <c r="N8" s="836"/>
+      <c r="O8" s="836"/>
+      <c r="P8" s="836"/>
+      <c r="Q8" s="836"/>
+      <c r="R8" s="836"/>
+      <c r="S8" s="836"/>
+      <c r="T8" s="836"/>
+      <c r="U8" s="836"/>
+      <c r="V8" s="836"/>
+      <c r="W8" s="836" t="s">
+        <v>23</v>
+      </c>
+      <c r="X8" s="836"/>
+      <c r="Y8" s="836"/>
+      <c r="Z8" s="836"/>
+      <c r="AA8" s="836"/>
+      <c r="AB8" s="836"/>
+      <c r="AC8" s="836"/>
+      <c r="AD8" s="836"/>
+      <c r="AE8" s="584"/>
+      <c r="AF8" s="355"/>
+      <c r="AG8" s="835"/>
+    </row>
+    <row r="9" spans="1:33" s="92" customFormat="1" ht="3.75" customHeight="1">
+      <c r="A9" s="945"/>
+      <c r="B9" s="198"/>
+      <c r="C9" s="321"/>
+      <c r="D9" s="321"/>
+      <c r="E9" s="321"/>
+      <c r="F9" s="584"/>
+      <c r="G9" s="321"/>
+      <c r="H9" s="584"/>
+      <c r="I9" s="321"/>
+      <c r="J9" s="321"/>
+      <c r="K9" s="321"/>
+      <c r="L9" s="584"/>
+      <c r="M9" s="321"/>
+      <c r="N9" s="321"/>
+      <c r="O9" s="321"/>
+      <c r="P9" s="584"/>
+      <c r="Q9" s="321"/>
+      <c r="R9" s="584"/>
+      <c r="S9" s="321"/>
+      <c r="T9" s="321"/>
+      <c r="U9" s="321"/>
+      <c r="V9" s="584"/>
+      <c r="W9" s="321"/>
+      <c r="X9" s="321"/>
+      <c r="Y9" s="321"/>
+      <c r="Z9" s="584"/>
+      <c r="AA9" s="321"/>
+      <c r="AB9" s="584"/>
+      <c r="AC9" s="321"/>
+      <c r="AD9" s="321"/>
+      <c r="AE9" s="321"/>
+      <c r="AF9" s="355"/>
+      <c r="AG9" s="835"/>
+    </row>
+    <row r="10" spans="1:33" s="92" customFormat="1" ht="2.25" customHeight="1">
+      <c r="A10" s="945"/>
+      <c r="B10" s="198"/>
+      <c r="C10" s="584"/>
+      <c r="D10" s="584"/>
+      <c r="E10" s="584"/>
+      <c r="F10" s="584"/>
+      <c r="G10" s="584"/>
+      <c r="H10" s="584"/>
+      <c r="I10" s="584"/>
+      <c r="J10" s="584"/>
+      <c r="K10" s="584"/>
+      <c r="L10" s="584"/>
+      <c r="M10" s="584"/>
+      <c r="N10" s="584"/>
+      <c r="O10" s="584"/>
+      <c r="P10" s="584"/>
+      <c r="Q10" s="584"/>
+      <c r="R10" s="584"/>
+      <c r="S10" s="584"/>
+      <c r="T10" s="584"/>
+      <c r="U10" s="584"/>
+      <c r="V10" s="584"/>
+      <c r="W10" s="584"/>
+      <c r="X10" s="584"/>
+      <c r="Y10" s="584"/>
+      <c r="Z10" s="584"/>
+      <c r="AA10" s="584"/>
+      <c r="AB10" s="584"/>
+      <c r="AC10" s="584"/>
+      <c r="AD10" s="584"/>
+      <c r="AE10" s="584"/>
+      <c r="AF10" s="355"/>
+      <c r="AG10" s="835"/>
+    </row>
+    <row r="11" spans="1:33" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A11" s="945"/>
+      <c r="B11" s="198"/>
+      <c r="C11" s="946">
+        <v>2026</v>
+      </c>
+      <c r="D11" s="946"/>
+      <c r="E11" s="946"/>
+      <c r="F11" s="802"/>
+      <c r="G11" s="837">
+        <v>2025</v>
+      </c>
+      <c r="H11" s="837"/>
+      <c r="I11" s="946" t="s">
+        <v>424</v>
+      </c>
+      <c r="J11" s="946"/>
+      <c r="K11" s="946"/>
+      <c r="L11" s="838"/>
+      <c r="M11" s="946">
+        <v>2026</v>
+      </c>
+      <c r="N11" s="946"/>
+      <c r="O11" s="946"/>
+      <c r="P11" s="802"/>
+      <c r="Q11" s="837">
+        <v>2025</v>
+      </c>
+      <c r="R11" s="837"/>
+      <c r="S11" s="946" t="s">
+        <v>424</v>
+      </c>
+      <c r="T11" s="946"/>
+      <c r="U11" s="946"/>
+      <c r="V11" s="838"/>
+      <c r="W11" s="946">
+        <v>2026</v>
+      </c>
+      <c r="X11" s="946"/>
+      <c r="Y11" s="946"/>
+      <c r="Z11" s="802"/>
+      <c r="AA11" s="837">
+        <v>2025</v>
+      </c>
+      <c r="AB11" s="837"/>
+      <c r="AC11" s="946" t="s">
+        <v>424</v>
+      </c>
+      <c r="AD11" s="946"/>
+      <c r="AE11" s="946"/>
+      <c r="AF11" s="839"/>
+      <c r="AG11" s="835"/>
+    </row>
+    <row r="12" spans="1:33" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A12" s="945"/>
+      <c r="B12" s="489"/>
+      <c r="C12" s="559"/>
+      <c r="D12" s="559"/>
+      <c r="E12" s="559"/>
+      <c r="F12" s="793"/>
+      <c r="G12" s="559"/>
+      <c r="H12" s="840"/>
+      <c r="I12" s="947" t="s">
+        <v>425</v>
+      </c>
+      <c r="J12" s="947"/>
+      <c r="K12" s="947"/>
+      <c r="L12" s="841"/>
+      <c r="M12" s="559"/>
+      <c r="N12" s="559"/>
+      <c r="O12" s="559"/>
+      <c r="P12" s="793"/>
+      <c r="Q12" s="559"/>
+      <c r="R12" s="840"/>
+      <c r="S12" s="947" t="s">
+        <v>425</v>
+      </c>
+      <c r="T12" s="947"/>
+      <c r="U12" s="947"/>
+      <c r="V12" s="841"/>
+      <c r="W12" s="559"/>
+      <c r="X12" s="559"/>
+      <c r="Y12" s="559"/>
+      <c r="Z12" s="793"/>
+      <c r="AA12" s="559"/>
+      <c r="AB12" s="840"/>
+      <c r="AC12" s="947" t="s">
+        <v>425</v>
+      </c>
+      <c r="AD12" s="947"/>
+      <c r="AE12" s="947"/>
+      <c r="AF12" s="842"/>
+      <c r="AG12" s="835"/>
+    </row>
+    <row r="13" spans="1:33" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A13" s="945"/>
+      <c r="B13" s="198"/>
+      <c r="C13" s="586"/>
+      <c r="D13" s="586"/>
+      <c r="E13" s="586"/>
+      <c r="F13" s="586"/>
+      <c r="G13" s="586"/>
+      <c r="H13" s="843"/>
+      <c r="I13" s="843"/>
+      <c r="J13" s="843"/>
+      <c r="K13" s="843"/>
+      <c r="L13" s="841"/>
+      <c r="M13" s="586"/>
+      <c r="N13" s="586"/>
+      <c r="O13" s="586"/>
+      <c r="P13" s="586"/>
+      <c r="Q13" s="586"/>
+      <c r="R13" s="843"/>
+      <c r="S13" s="843"/>
+      <c r="T13" s="843"/>
+      <c r="U13" s="843"/>
+      <c r="V13" s="841"/>
+      <c r="W13" s="586"/>
+      <c r="X13" s="586"/>
+      <c r="Y13" s="586"/>
+      <c r="Z13" s="586"/>
+      <c r="AA13" s="586"/>
+      <c r="AB13" s="843"/>
+      <c r="AC13" s="843"/>
+      <c r="AD13" s="843"/>
+      <c r="AE13" s="843"/>
+      <c r="AF13" s="844"/>
+      <c r="AG13" s="835"/>
+    </row>
+    <row r="14" spans="1:33" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="945"/>
+      <c r="B14" s="198"/>
+      <c r="C14" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="D14" s="880"/>
+      <c r="E14" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="881"/>
+      <c r="G14" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="584"/>
+      <c r="I14" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="J14" s="837"/>
+      <c r="K14" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="L14" s="167"/>
+      <c r="M14" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="N14" s="880"/>
+      <c r="O14" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="P14" s="881"/>
+      <c r="Q14" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="R14" s="584"/>
+      <c r="S14" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="T14" s="837"/>
+      <c r="U14" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="V14" s="167"/>
+      <c r="W14" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="X14" s="880"/>
+      <c r="Y14" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z14" s="881"/>
+      <c r="AA14" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB14" s="584"/>
+      <c r="AC14" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="AD14" s="837"/>
+      <c r="AE14" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="AF14" s="845"/>
+      <c r="AG14" s="835"/>
+    </row>
+    <row r="15" spans="1:33" s="92" customFormat="1" ht="11.25">
+      <c r="A15" s="945"/>
+      <c r="B15" s="198"/>
+      <c r="C15" s="846"/>
+      <c r="D15" s="847"/>
+      <c r="E15" s="846"/>
+      <c r="F15" s="847"/>
+      <c r="G15" s="846"/>
+      <c r="H15" s="847"/>
+      <c r="I15" s="829">
+        <v>2026</v>
+      </c>
+      <c r="J15" s="790"/>
+      <c r="K15" s="883">
+        <v>2025</v>
+      </c>
+      <c r="L15" s="848"/>
+      <c r="M15" s="846"/>
+      <c r="N15" s="847"/>
+      <c r="O15" s="846"/>
+      <c r="P15" s="847"/>
+      <c r="Q15" s="846"/>
+      <c r="R15" s="847"/>
+      <c r="S15" s="829">
+        <v>2026</v>
+      </c>
+      <c r="T15" s="790"/>
+      <c r="U15" s="883">
+        <v>2025</v>
+      </c>
+      <c r="V15" s="849"/>
+      <c r="W15" s="846"/>
+      <c r="X15" s="847"/>
+      <c r="Y15" s="846"/>
+      <c r="Z15" s="847"/>
+      <c r="AA15" s="846"/>
+      <c r="AB15" s="847"/>
+      <c r="AC15" s="829">
+        <v>2026</v>
+      </c>
+      <c r="AD15" s="790"/>
+      <c r="AE15" s="883">
+        <v>2025</v>
+      </c>
+      <c r="AF15" s="850"/>
+      <c r="AG15" s="835"/>
+    </row>
+    <row r="16" spans="1:33" s="92" customFormat="1" ht="2.25" customHeight="1">
+      <c r="A16" s="945"/>
+      <c r="B16" s="319"/>
+      <c r="C16" s="681"/>
+      <c r="D16" s="681"/>
+      <c r="E16" s="681"/>
+      <c r="F16" s="681"/>
+      <c r="G16" s="681"/>
+      <c r="H16" s="681"/>
+      <c r="I16" s="321"/>
+      <c r="J16" s="321"/>
+      <c r="K16" s="321"/>
+      <c r="L16" s="118"/>
+      <c r="M16" s="681"/>
+      <c r="N16" s="681"/>
+      <c r="O16" s="681"/>
+      <c r="P16" s="681"/>
+      <c r="Q16" s="681"/>
+      <c r="R16" s="321"/>
+      <c r="S16" s="321"/>
+      <c r="T16" s="321"/>
+      <c r="U16" s="321"/>
+      <c r="V16" s="321"/>
+      <c r="W16" s="321"/>
+      <c r="X16" s="321"/>
+      <c r="Y16" s="321"/>
+      <c r="Z16" s="321"/>
+      <c r="AA16" s="321"/>
+      <c r="AB16" s="321"/>
+      <c r="AC16" s="118"/>
+      <c r="AD16" s="118"/>
+      <c r="AE16" s="584"/>
+      <c r="AF16" s="355"/>
+      <c r="AG16" s="835"/>
+    </row>
+    <row r="17" spans="1:38" s="92" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A17" s="945"/>
+      <c r="B17" s="124"/>
+      <c r="C17" s="851"/>
+      <c r="D17" s="851"/>
+      <c r="E17" s="851"/>
+      <c r="F17" s="851"/>
+      <c r="G17" s="851"/>
+      <c r="H17" s="851"/>
+      <c r="I17" s="835"/>
+      <c r="J17" s="835"/>
+      <c r="K17" s="835"/>
+      <c r="L17" s="852"/>
+      <c r="M17" s="851"/>
+      <c r="N17" s="851"/>
+      <c r="O17" s="851"/>
+      <c r="P17" s="851"/>
+      <c r="Q17" s="851"/>
+      <c r="R17" s="835"/>
+      <c r="S17" s="851"/>
+      <c r="T17" s="835"/>
+      <c r="U17" s="851"/>
+      <c r="V17" s="835"/>
+      <c r="W17" s="851"/>
+      <c r="X17" s="835"/>
+      <c r="Y17" s="851"/>
+      <c r="Z17" s="835"/>
+      <c r="AA17" s="851"/>
+      <c r="AB17" s="851"/>
+      <c r="AC17" s="852"/>
+      <c r="AD17" s="851"/>
+      <c r="AE17" s="853"/>
+      <c r="AF17" s="361"/>
+      <c r="AG17" s="835"/>
+    </row>
+    <row r="18" spans="1:38" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="945"/>
+      <c r="B18" s="562" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="145">
+        <v>0</v>
+      </c>
+      <c r="D18" s="756"/>
+      <c r="E18" s="145">
+        <v>0</v>
+      </c>
+      <c r="F18" s="756"/>
+      <c r="G18" s="145">
+        <v>0</v>
+      </c>
+      <c r="H18" s="682"/>
+      <c r="I18" s="690">
+        <v>0</v>
+      </c>
+      <c r="J18" s="691"/>
+      <c r="K18" s="690">
+        <v>0</v>
+      </c>
+      <c r="L18" s="854"/>
+      <c r="M18" s="145">
+        <v>40.32</v>
+      </c>
+      <c r="N18" s="756"/>
+      <c r="O18" s="145">
+        <v>76.394999999999996</v>
+      </c>
+      <c r="P18" s="756"/>
+      <c r="Q18" s="145">
+        <v>220.96</v>
+      </c>
+      <c r="R18" s="682"/>
+      <c r="S18" s="690">
+        <v>116.715</v>
+      </c>
+      <c r="T18" s="691"/>
+      <c r="U18" s="690">
+        <v>100.955</v>
+      </c>
+      <c r="V18" s="702"/>
+      <c r="W18" s="145">
+        <v>40.32</v>
+      </c>
+      <c r="X18" s="145"/>
+      <c r="Y18" s="145">
+        <v>76.394999999999996</v>
+      </c>
+      <c r="Z18" s="145"/>
+      <c r="AA18" s="145">
+        <v>220.96</v>
+      </c>
+      <c r="AB18" s="145"/>
+      <c r="AC18" s="145">
+        <v>116.715</v>
+      </c>
+      <c r="AD18" s="145"/>
+      <c r="AE18" s="145">
+        <v>100.955</v>
+      </c>
+      <c r="AF18" s="855"/>
+      <c r="AG18" s="835"/>
+    </row>
+    <row r="19" spans="1:38" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A19" s="945"/>
+      <c r="B19" s="565" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="683"/>
+      <c r="D19" s="756"/>
+      <c r="E19" s="683"/>
+      <c r="F19" s="756"/>
+      <c r="G19" s="683"/>
+      <c r="H19" s="684"/>
+      <c r="I19" s="690"/>
+      <c r="J19" s="693"/>
+      <c r="K19" s="694"/>
+      <c r="L19" s="854"/>
+      <c r="M19" s="683"/>
+      <c r="N19" s="756"/>
+      <c r="O19" s="683"/>
+      <c r="P19" s="756"/>
+      <c r="Q19" s="683"/>
+      <c r="R19" s="684"/>
+      <c r="S19" s="690"/>
+      <c r="T19" s="693"/>
+      <c r="U19" s="694"/>
+      <c r="V19" s="702"/>
+      <c r="W19" s="145"/>
+      <c r="X19" s="145"/>
+      <c r="Y19" s="145"/>
+      <c r="Z19" s="145"/>
+      <c r="AA19" s="145"/>
+      <c r="AB19" s="145"/>
+      <c r="AC19" s="145"/>
+      <c r="AD19" s="145"/>
+      <c r="AE19" s="145"/>
+      <c r="AF19" s="855"/>
+      <c r="AG19" s="835"/>
+    </row>
+    <row r="20" spans="1:38" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="945"/>
+      <c r="B20" s="562" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="145">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="D20" s="756"/>
+      <c r="E20" s="145">
+        <v>0</v>
+      </c>
+      <c r="F20" s="756"/>
+      <c r="G20" s="145">
+        <v>3.6806999999999999</v>
+      </c>
+      <c r="H20" s="684"/>
+      <c r="I20" s="690">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="J20" s="693"/>
+      <c r="K20" s="690">
+        <v>23.874147999999995</v>
+      </c>
+      <c r="L20" s="854"/>
+      <c r="M20" s="145">
+        <v>952.18070750000004</v>
+      </c>
+      <c r="N20" s="756"/>
+      <c r="O20" s="145">
+        <v>850.0847100000002</v>
+      </c>
+      <c r="P20" s="756"/>
+      <c r="Q20" s="145">
+        <v>1097.5776619999999</v>
+      </c>
+      <c r="R20" s="684"/>
+      <c r="S20" s="690">
+        <v>1802.2654175000002</v>
+      </c>
+      <c r="T20" s="693"/>
+      <c r="U20" s="690">
+        <v>2367.6580509999994</v>
+      </c>
+      <c r="V20" s="702"/>
+      <c r="W20" s="145">
+        <v>955.43570750000003</v>
+      </c>
+      <c r="X20" s="145"/>
+      <c r="Y20" s="145">
+        <v>850.0847100000002</v>
+      </c>
+      <c r="Z20" s="145"/>
+      <c r="AA20" s="145">
+        <v>1101.2583619999998</v>
+      </c>
+      <c r="AB20" s="145"/>
+      <c r="AC20" s="145">
+        <v>1805.5204175000003</v>
+      </c>
+      <c r="AD20" s="145"/>
+      <c r="AE20" s="145">
+        <v>2391.5321989999993</v>
+      </c>
+      <c r="AF20" s="855"/>
+      <c r="AG20" s="835"/>
+    </row>
+    <row r="21" spans="1:38" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A21" s="945"/>
+      <c r="B21" s="565" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="683"/>
+      <c r="D21" s="756"/>
+      <c r="E21" s="683"/>
+      <c r="F21" s="756"/>
+      <c r="G21" s="683"/>
+      <c r="H21" s="684"/>
+      <c r="I21" s="690"/>
+      <c r="J21" s="693"/>
+      <c r="K21" s="694"/>
+      <c r="L21" s="854"/>
+      <c r="M21" s="683"/>
+      <c r="N21" s="756"/>
+      <c r="O21" s="683"/>
+      <c r="P21" s="756"/>
+      <c r="Q21" s="683"/>
+      <c r="R21" s="684"/>
+      <c r="S21" s="690"/>
+      <c r="T21" s="693"/>
+      <c r="U21" s="694"/>
+      <c r="V21" s="702"/>
+      <c r="W21" s="145"/>
+      <c r="X21" s="145"/>
+      <c r="Y21" s="145"/>
+      <c r="Z21" s="145"/>
+      <c r="AA21" s="145"/>
+      <c r="AB21" s="145"/>
+      <c r="AC21" s="145"/>
+      <c r="AD21" s="145"/>
+      <c r="AE21" s="145"/>
+      <c r="AF21" s="855"/>
+      <c r="AG21" s="835"/>
+    </row>
+    <row r="22" spans="1:38" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="945"/>
+      <c r="B22" s="562" t="s">
         <v>83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="70" t="s">
+      <c r="C22" s="145">
+        <v>0</v>
+      </c>
+      <c r="D22" s="756"/>
+      <c r="E22" s="145">
+        <v>0</v>
+      </c>
+      <c r="F22" s="756"/>
+      <c r="G22" s="145">
+        <v>3.4449999999999998</v>
+      </c>
+      <c r="H22" s="684"/>
+      <c r="I22" s="690">
+        <v>0</v>
+      </c>
+      <c r="J22" s="693"/>
+      <c r="K22" s="694">
+        <v>201.6</v>
+      </c>
+      <c r="L22" s="854"/>
+      <c r="M22" s="145">
+        <v>32832.17</v>
+      </c>
+      <c r="N22" s="756"/>
+      <c r="O22" s="145">
+        <v>41455.156999999999</v>
+      </c>
+      <c r="P22" s="756"/>
+      <c r="Q22" s="145">
+        <v>30781.066999999999</v>
+      </c>
+      <c r="R22" s="684"/>
+      <c r="S22" s="690">
+        <v>74287.327000000005</v>
+      </c>
+      <c r="T22" s="693"/>
+      <c r="U22" s="694">
+        <v>96191.953999999998</v>
+      </c>
+      <c r="V22" s="702"/>
+      <c r="W22" s="145">
+        <v>32832.17</v>
+      </c>
+      <c r="X22" s="145"/>
+      <c r="Y22" s="145">
+        <v>41455.156999999999</v>
+      </c>
+      <c r="Z22" s="145"/>
+      <c r="AA22" s="145">
+        <v>30784.511999999999</v>
+      </c>
+      <c r="AB22" s="145"/>
+      <c r="AC22" s="145">
+        <v>74287.327000000005</v>
+      </c>
+      <c r="AD22" s="145"/>
+      <c r="AE22" s="145">
+        <v>96393.554000000004</v>
+      </c>
+      <c r="AF22" s="855"/>
+      <c r="AG22" s="835"/>
+    </row>
+    <row r="23" spans="1:38" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A23" s="945"/>
+      <c r="B23" s="565" t="s">
         <v>84</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="F4" s="49" t="s">
+      <c r="C23" s="683"/>
+      <c r="D23" s="756"/>
+      <c r="E23" s="683"/>
+      <c r="F23" s="756"/>
+      <c r="G23" s="683"/>
+      <c r="H23" s="684"/>
+      <c r="I23" s="690"/>
+      <c r="J23" s="693"/>
+      <c r="K23" s="694"/>
+      <c r="L23" s="854"/>
+      <c r="M23" s="683"/>
+      <c r="N23" s="756"/>
+      <c r="O23" s="683"/>
+      <c r="P23" s="756"/>
+      <c r="Q23" s="683"/>
+      <c r="R23" s="684"/>
+      <c r="S23" s="690"/>
+      <c r="T23" s="693"/>
+      <c r="U23" s="694"/>
+      <c r="V23" s="702"/>
+      <c r="W23" s="145">
+        <v>0</v>
+      </c>
+      <c r="X23" s="145"/>
+      <c r="Y23" s="145">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="145"/>
+      <c r="AA23" s="145">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="145"/>
+      <c r="AC23" s="145">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="145"/>
+      <c r="AE23" s="145">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="855"/>
+      <c r="AG23" s="835"/>
+    </row>
+    <row r="24" spans="1:38" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="945"/>
+      <c r="B24" s="562" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="145">
+        <v>0</v>
+      </c>
+      <c r="D24" s="756"/>
+      <c r="E24" s="145">
+        <v>0</v>
+      </c>
+      <c r="F24" s="756"/>
+      <c r="G24" s="145">
+        <v>0</v>
+      </c>
+      <c r="H24" s="685"/>
+      <c r="I24" s="690">
+        <v>0</v>
+      </c>
+      <c r="J24" s="693"/>
+      <c r="K24" s="690">
+        <v>0</v>
+      </c>
+      <c r="L24" s="854"/>
+      <c r="M24" s="145">
+        <v>69.22</v>
+      </c>
+      <c r="N24" s="756"/>
+      <c r="O24" s="145">
+        <v>4.367</v>
+      </c>
+      <c r="P24" s="756"/>
+      <c r="Q24" s="145">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="R24" s="685"/>
+      <c r="S24" s="690">
+        <v>73.587000000000003</v>
+      </c>
+      <c r="T24" s="693"/>
+      <c r="U24" s="690">
+        <v>298.23</v>
+      </c>
+      <c r="V24" s="702"/>
+      <c r="W24" s="145">
+        <v>69.22</v>
+      </c>
+      <c r="X24" s="145"/>
+      <c r="Y24" s="145">
+        <v>4.367</v>
+      </c>
+      <c r="Z24" s="145"/>
+      <c r="AA24" s="145">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="AB24" s="145"/>
+      <c r="AC24" s="145">
+        <v>73.587000000000003</v>
+      </c>
+      <c r="AD24" s="145"/>
+      <c r="AE24" s="145">
+        <v>298.23</v>
+      </c>
+      <c r="AF24" s="855"/>
+      <c r="AG24" s="835"/>
+    </row>
+    <row r="25" spans="1:38" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A25" s="945"/>
+      <c r="B25" s="565" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="856"/>
+      <c r="D25" s="756"/>
+      <c r="E25" s="856"/>
+      <c r="F25" s="756"/>
+      <c r="G25" s="856"/>
+      <c r="H25" s="684"/>
+      <c r="I25" s="695"/>
+      <c r="J25" s="693"/>
+      <c r="K25" s="694"/>
+      <c r="L25" s="176"/>
+      <c r="M25" s="145"/>
+      <c r="N25" s="756"/>
+      <c r="O25" s="145"/>
+      <c r="P25" s="756"/>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="176"/>
+      <c r="S25" s="695"/>
+      <c r="T25" s="693"/>
+      <c r="U25" s="694"/>
+      <c r="V25" s="176"/>
+      <c r="W25" s="145"/>
+      <c r="X25" s="145"/>
+      <c r="Y25" s="145"/>
+      <c r="Z25" s="145"/>
+      <c r="AA25" s="145"/>
+      <c r="AB25" s="145"/>
+      <c r="AC25" s="695"/>
+      <c r="AD25" s="693"/>
+      <c r="AE25" s="694"/>
+      <c r="AF25" s="857"/>
+      <c r="AG25" s="835"/>
+    </row>
+    <row r="26" spans="1:38" s="92" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A26" s="945"/>
+      <c r="B26" s="139"/>
+      <c r="C26" s="682"/>
+      <c r="D26" s="835"/>
+      <c r="E26" s="682"/>
+      <c r="F26" s="835"/>
+      <c r="G26" s="682"/>
+      <c r="H26" s="858"/>
+      <c r="I26" s="859"/>
+      <c r="J26" s="859"/>
+      <c r="K26" s="859"/>
+      <c r="L26" s="175"/>
+      <c r="M26" s="858"/>
+      <c r="N26" s="858"/>
+      <c r="O26" s="858"/>
+      <c r="P26" s="858"/>
+      <c r="Q26" s="858"/>
+      <c r="R26" s="358"/>
+      <c r="S26" s="859"/>
+      <c r="T26" s="859"/>
+      <c r="U26" s="859"/>
+      <c r="V26" s="175"/>
+      <c r="W26" s="858"/>
+      <c r="X26" s="358"/>
+      <c r="Y26" s="858"/>
+      <c r="Z26" s="358"/>
+      <c r="AA26" s="858"/>
+      <c r="AB26" s="358"/>
+      <c r="AC26" s="859"/>
+      <c r="AD26" s="859"/>
+      <c r="AE26" s="859"/>
+      <c r="AF26" s="860"/>
+      <c r="AG26" s="835"/>
+    </row>
+    <row r="27" spans="1:38" s="189" customFormat="1" ht="13.15" customHeight="1">
+      <c r="A27" s="945"/>
+      <c r="B27" s="503" t="s">
+        <v>87</v>
+      </c>
+      <c r="C27" s="861">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="D27" s="861"/>
+      <c r="E27" s="861">
+        <v>0</v>
+      </c>
+      <c r="F27" s="861"/>
+      <c r="G27" s="861">
+        <v>7.1257000000000001</v>
+      </c>
+      <c r="H27" s="862"/>
+      <c r="I27" s="863">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="J27" s="863"/>
+      <c r="K27" s="863">
+        <v>225.47414799999999</v>
+      </c>
+      <c r="L27" s="567"/>
+      <c r="M27" s="861">
+        <v>33893.890707500002</v>
+      </c>
+      <c r="N27" s="861"/>
+      <c r="O27" s="861">
+        <v>42386.003709999997</v>
+      </c>
+      <c r="P27" s="861"/>
+      <c r="Q27" s="861">
+        <v>32131.804661999999</v>
+      </c>
+      <c r="R27" s="567"/>
+      <c r="S27" s="863">
+        <v>76279.894417500007</v>
+      </c>
+      <c r="T27" s="863"/>
+      <c r="U27" s="863">
+        <v>98958.797050999987</v>
+      </c>
+      <c r="V27" s="567"/>
+      <c r="W27" s="861">
+        <v>33897.1457075</v>
+      </c>
+      <c r="X27" s="861"/>
+      <c r="Y27" s="861">
+        <v>42386.003709999997</v>
+      </c>
+      <c r="Z27" s="861"/>
+      <c r="AA27" s="861">
+        <v>32138.930361999999</v>
+      </c>
+      <c r="AB27" s="567"/>
+      <c r="AC27" s="863">
+        <v>76283.149417500012</v>
+      </c>
+      <c r="AD27" s="863"/>
+      <c r="AE27" s="863">
+        <v>99184.271198999995</v>
+      </c>
+      <c r="AF27" s="864"/>
+      <c r="AG27" s="274"/>
+      <c r="AL27" s="189" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:38" s="92" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A28" s="945"/>
+      <c r="B28" s="568" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" s="835"/>
+      <c r="D28" s="835"/>
+      <c r="E28" s="624"/>
+      <c r="F28" s="624"/>
+      <c r="G28" s="624"/>
+      <c r="H28" s="865"/>
+      <c r="I28" s="865"/>
+      <c r="J28" s="865"/>
+      <c r="K28" s="865"/>
+      <c r="L28" s="866"/>
+      <c r="M28" s="865"/>
+      <c r="N28" s="865"/>
+      <c r="O28" s="865"/>
+      <c r="P28" s="865"/>
+      <c r="Q28" s="865"/>
+      <c r="R28" s="865"/>
+      <c r="S28" s="865"/>
+      <c r="T28" s="865"/>
+      <c r="U28" s="865"/>
+      <c r="V28" s="865"/>
+      <c r="W28" s="865"/>
+      <c r="X28" s="852"/>
+      <c r="Y28" s="865"/>
+      <c r="Z28" s="852"/>
+      <c r="AA28" s="852"/>
+      <c r="AB28" s="852"/>
+      <c r="AC28" s="852"/>
+      <c r="AD28" s="865"/>
+      <c r="AE28" s="194"/>
+      <c r="AF28" s="552"/>
+      <c r="AG28" s="835"/>
+    </row>
+    <row r="29" spans="1:38" s="92" customFormat="1" ht="5.25" customHeight="1" thickBot="1">
+      <c r="A29" s="945"/>
+      <c r="B29" s="569"/>
+      <c r="C29" s="570"/>
+      <c r="D29" s="570"/>
+      <c r="E29" s="570"/>
+      <c r="F29" s="570"/>
+      <c r="G29" s="570"/>
+      <c r="H29" s="570"/>
+      <c r="I29" s="591"/>
+      <c r="J29" s="591"/>
+      <c r="K29" s="591"/>
+      <c r="L29" s="591"/>
+      <c r="M29" s="570"/>
+      <c r="N29" s="570"/>
+      <c r="O29" s="570"/>
+      <c r="P29" s="570"/>
+      <c r="Q29" s="570"/>
+      <c r="R29" s="570"/>
+      <c r="S29" s="570"/>
+      <c r="T29" s="570"/>
+      <c r="U29" s="570"/>
+      <c r="V29" s="570"/>
+      <c r="W29" s="339"/>
+      <c r="X29" s="339"/>
+      <c r="Y29" s="339"/>
+      <c r="Z29" s="339"/>
+      <c r="AA29" s="339"/>
+      <c r="AB29" s="339"/>
+      <c r="AC29" s="339"/>
+      <c r="AD29" s="339"/>
+      <c r="AE29" s="535"/>
+      <c r="AF29" s="556"/>
+      <c r="AG29" s="835"/>
+    </row>
+    <row r="30" spans="1:38" s="92" customFormat="1" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A30" s="945"/>
+      <c r="B30" s="867"/>
+      <c r="C30" s="835"/>
+      <c r="D30" s="835"/>
+      <c r="E30" s="835"/>
+      <c r="F30" s="835"/>
+      <c r="G30" s="835"/>
+      <c r="H30" s="835"/>
+      <c r="I30" s="835"/>
+      <c r="J30" s="835"/>
+      <c r="K30" s="835"/>
+      <c r="L30" s="835"/>
+      <c r="M30" s="835"/>
+      <c r="N30" s="835"/>
+      <c r="O30" s="835"/>
+      <c r="P30" s="835"/>
+      <c r="Q30" s="835"/>
+      <c r="R30" s="835"/>
+      <c r="S30" s="835"/>
+      <c r="T30" s="835"/>
+      <c r="U30" s="835"/>
+      <c r="V30" s="835"/>
+      <c r="W30" s="835"/>
+      <c r="X30" s="835"/>
+      <c r="Y30" s="835"/>
+      <c r="Z30" s="835"/>
+      <c r="AA30" s="835"/>
+      <c r="AB30" s="835"/>
+      <c r="AC30" s="835"/>
+      <c r="AD30" s="835"/>
+      <c r="AE30" s="835"/>
+      <c r="AF30" s="835"/>
+      <c r="AG30" s="835"/>
+    </row>
+    <row r="31" spans="1:38" s="92" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A31" s="945"/>
+      <c r="B31" s="572" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="484" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" s="484"/>
+      <c r="E31" s="484"/>
+      <c r="F31" s="484"/>
+      <c r="G31" s="484"/>
+      <c r="H31" s="484"/>
+      <c r="I31" s="484"/>
+      <c r="J31" s="484"/>
+      <c r="K31" s="484"/>
+      <c r="L31" s="484"/>
+      <c r="M31" s="868" t="s">
+        <v>75</v>
+      </c>
+      <c r="N31" s="868"/>
+      <c r="O31" s="868"/>
+      <c r="P31" s="868"/>
+      <c r="Q31" s="868"/>
+      <c r="R31" s="868"/>
+      <c r="S31" s="868"/>
+      <c r="T31" s="868"/>
+      <c r="U31" s="868"/>
+      <c r="V31" s="868"/>
+      <c r="W31" s="484" t="s">
+        <v>14</v>
+      </c>
+      <c r="X31" s="484"/>
+      <c r="Y31" s="484"/>
+      <c r="Z31" s="484"/>
+      <c r="AA31" s="484"/>
+      <c r="AB31" s="484"/>
+      <c r="AC31" s="484"/>
+      <c r="AD31" s="484"/>
+      <c r="AE31" s="287"/>
+      <c r="AF31" s="547"/>
+      <c r="AG31" s="835"/>
+    </row>
+    <row r="32" spans="1:38" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A32" s="945"/>
+      <c r="B32" s="573" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="751" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" s="751"/>
+      <c r="E32" s="751"/>
+      <c r="F32" s="751"/>
+      <c r="G32" s="751"/>
+      <c r="H32" s="751"/>
+      <c r="I32" s="751"/>
+      <c r="J32" s="751"/>
+      <c r="K32" s="751"/>
+      <c r="L32" s="751"/>
+      <c r="M32" s="869" t="s">
+        <v>78</v>
+      </c>
+      <c r="N32" s="869"/>
+      <c r="O32" s="869"/>
+      <c r="P32" s="869"/>
+      <c r="Q32" s="869"/>
+      <c r="R32" s="869"/>
+      <c r="S32" s="869"/>
+      <c r="T32" s="869"/>
+      <c r="U32" s="869"/>
+      <c r="V32" s="869"/>
+      <c r="W32" s="836" t="s">
+        <v>23</v>
+      </c>
+      <c r="X32" s="836"/>
+      <c r="Y32" s="836"/>
+      <c r="Z32" s="836"/>
+      <c r="AA32" s="836"/>
+      <c r="AB32" s="836"/>
+      <c r="AC32" s="836"/>
+      <c r="AD32" s="836"/>
+      <c r="AE32" s="584"/>
+      <c r="AF32" s="355"/>
+      <c r="AG32" s="835"/>
+    </row>
+    <row r="33" spans="1:33" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A33" s="945"/>
+      <c r="B33" s="489"/>
+      <c r="C33" s="681"/>
+      <c r="D33" s="681"/>
+      <c r="E33" s="681"/>
+      <c r="F33" s="681"/>
+      <c r="G33" s="681"/>
+      <c r="H33" s="681"/>
+      <c r="I33" s="884"/>
+      <c r="J33" s="884"/>
+      <c r="K33" s="884"/>
+      <c r="L33" s="884"/>
+      <c r="M33" s="681"/>
+      <c r="N33" s="681"/>
+      <c r="O33" s="681"/>
+      <c r="P33" s="681"/>
+      <c r="Q33" s="681"/>
+      <c r="R33" s="681"/>
+      <c r="S33" s="884"/>
+      <c r="T33" s="884"/>
+      <c r="U33" s="884"/>
+      <c r="V33" s="584"/>
+      <c r="W33" s="681"/>
+      <c r="X33" s="681"/>
+      <c r="Y33" s="681"/>
+      <c r="Z33" s="681"/>
+      <c r="AA33" s="681"/>
+      <c r="AB33" s="681"/>
+      <c r="AC33" s="884"/>
+      <c r="AD33" s="884"/>
+      <c r="AE33" s="884"/>
+      <c r="AF33" s="355"/>
+      <c r="AG33" s="835"/>
+    </row>
+    <row r="34" spans="1:33" s="92" customFormat="1" ht="3" customHeight="1">
+      <c r="A34" s="945"/>
+      <c r="B34" s="198"/>
+      <c r="C34" s="884"/>
+      <c r="D34" s="884"/>
+      <c r="E34" s="884"/>
+      <c r="F34" s="884"/>
+      <c r="G34" s="884"/>
+      <c r="H34" s="884"/>
+      <c r="I34" s="885"/>
+      <c r="J34" s="885"/>
+      <c r="K34" s="884"/>
+      <c r="L34" s="884"/>
+      <c r="M34" s="884"/>
+      <c r="N34" s="884"/>
+      <c r="O34" s="884"/>
+      <c r="P34" s="884"/>
+      <c r="Q34" s="884"/>
+      <c r="R34" s="884"/>
+      <c r="S34" s="885"/>
+      <c r="T34" s="885"/>
+      <c r="U34" s="884"/>
+      <c r="V34" s="870"/>
+      <c r="W34" s="884"/>
+      <c r="X34" s="884"/>
+      <c r="Y34" s="884"/>
+      <c r="Z34" s="884"/>
+      <c r="AA34" s="884"/>
+      <c r="AB34" s="884"/>
+      <c r="AC34" s="885"/>
+      <c r="AD34" s="885"/>
+      <c r="AE34" s="884"/>
+      <c r="AF34" s="355"/>
+      <c r="AG34" s="835"/>
+    </row>
+    <row r="35" spans="1:33" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A35" s="945"/>
+      <c r="B35" s="198"/>
+      <c r="C35" s="167">
+        <v>2025</v>
+      </c>
+      <c r="D35" s="167"/>
+      <c r="E35" s="167">
+        <v>2024</v>
+      </c>
+      <c r="F35" s="167"/>
+      <c r="G35" s="167">
+        <v>2023</v>
+      </c>
+      <c r="H35" s="167"/>
+      <c r="I35" s="167">
+        <v>2022</v>
+      </c>
+      <c r="J35" s="167"/>
+      <c r="K35" s="809"/>
+      <c r="L35" s="809"/>
+      <c r="M35" s="167">
+        <v>2025</v>
+      </c>
+      <c r="N35" s="167"/>
+      <c r="O35" s="167">
+        <v>2024</v>
+      </c>
+      <c r="P35" s="167"/>
+      <c r="Q35" s="167">
+        <v>2023</v>
+      </c>
+      <c r="R35" s="167"/>
+      <c r="S35" s="167">
+        <v>2022</v>
+      </c>
+      <c r="T35" s="167"/>
+      <c r="U35" s="809"/>
+      <c r="V35" s="809"/>
+      <c r="W35" s="167">
+        <v>2025</v>
+      </c>
+      <c r="X35" s="167"/>
+      <c r="Y35" s="167">
+        <v>2024</v>
+      </c>
+      <c r="Z35" s="167"/>
+      <c r="AA35" s="167">
+        <v>2023</v>
+      </c>
+      <c r="AB35" s="167"/>
+      <c r="AC35" s="167">
+        <v>2022</v>
+      </c>
+      <c r="AD35" s="167"/>
+      <c r="AE35" s="809"/>
+      <c r="AF35" s="355"/>
+      <c r="AG35" s="835"/>
+    </row>
+    <row r="36" spans="1:33" s="92" customFormat="1" ht="3" customHeight="1">
+      <c r="A36" s="945"/>
+      <c r="B36" s="319"/>
+      <c r="C36" s="687"/>
+      <c r="D36" s="687"/>
+      <c r="E36" s="687"/>
+      <c r="F36" s="687"/>
+      <c r="G36" s="687"/>
+      <c r="H36" s="687"/>
+      <c r="I36" s="687"/>
+      <c r="J36" s="699"/>
+      <c r="K36" s="118"/>
+      <c r="L36" s="118"/>
+      <c r="M36" s="687"/>
+      <c r="N36" s="687"/>
+      <c r="O36" s="687"/>
+      <c r="P36" s="687"/>
+      <c r="Q36" s="687"/>
+      <c r="R36" s="687"/>
+      <c r="S36" s="687"/>
+      <c r="T36" s="699"/>
+      <c r="U36" s="699"/>
+      <c r="V36" s="118"/>
+      <c r="W36" s="687"/>
+      <c r="X36" s="687"/>
+      <c r="Y36" s="687"/>
+      <c r="Z36" s="687"/>
+      <c r="AA36" s="687"/>
+      <c r="AB36" s="687"/>
+      <c r="AC36" s="687"/>
+      <c r="AD36" s="687"/>
+      <c r="AE36" s="321"/>
+      <c r="AF36" s="355"/>
+      <c r="AG36" s="835"/>
+    </row>
+    <row r="37" spans="1:33" s="92" customFormat="1" ht="6" customHeight="1">
+      <c r="A37" s="945"/>
+      <c r="B37" s="124"/>
+      <c r="C37" s="589"/>
+      <c r="D37" s="589"/>
+      <c r="E37" s="589"/>
+      <c r="F37" s="589"/>
+      <c r="G37" s="589"/>
+      <c r="H37" s="589"/>
+      <c r="I37" s="589"/>
+      <c r="J37" s="211"/>
+      <c r="K37" s="852"/>
+      <c r="L37" s="852"/>
+      <c r="M37" s="589"/>
+      <c r="N37" s="589"/>
+      <c r="O37" s="589"/>
+      <c r="P37" s="589"/>
+      <c r="Q37" s="589"/>
+      <c r="R37" s="589"/>
+      <c r="S37" s="589"/>
+      <c r="T37" s="211"/>
+      <c r="U37" s="211"/>
+      <c r="V37" s="852"/>
+      <c r="W37" s="589"/>
+      <c r="X37" s="871"/>
+      <c r="Y37" s="589"/>
+      <c r="Z37" s="871"/>
+      <c r="AA37" s="589"/>
+      <c r="AB37" s="589"/>
+      <c r="AC37" s="871"/>
+      <c r="AD37" s="589"/>
+      <c r="AE37" s="835"/>
+      <c r="AF37" s="872"/>
+      <c r="AG37" s="835"/>
+    </row>
+    <row r="38" spans="1:33" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="945"/>
+      <c r="B38" s="574" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="194">
+        <v>0</v>
+      </c>
+      <c r="D38" s="589"/>
+      <c r="E38" s="194">
+        <v>0</v>
+      </c>
+      <c r="F38" s="589"/>
+      <c r="G38" s="194">
+        <v>0</v>
+      </c>
+      <c r="H38" s="589"/>
+      <c r="I38" s="194">
+        <v>1.05</v>
+      </c>
+      <c r="J38" s="211"/>
+      <c r="K38" s="866"/>
+      <c r="L38" s="866"/>
+      <c r="M38" s="194">
+        <v>1970.2100800000001</v>
+      </c>
+      <c r="N38" s="589"/>
+      <c r="O38" s="194">
+        <v>845.5</v>
+      </c>
+      <c r="P38" s="589"/>
+      <c r="Q38" s="194">
+        <v>470.13799999999998</v>
+      </c>
+      <c r="R38" s="589"/>
+      <c r="S38" s="194">
+        <v>685.47643999999991</v>
+      </c>
+      <c r="T38" s="211"/>
+      <c r="U38" s="211"/>
+      <c r="V38" s="866"/>
+      <c r="W38" s="129">
+        <v>1970.2100800000001</v>
+      </c>
+      <c r="X38" s="576"/>
+      <c r="Y38" s="129">
+        <v>845.5</v>
+      </c>
+      <c r="Z38" s="576"/>
+      <c r="AA38" s="129">
+        <v>470.13799999999998</v>
+      </c>
+      <c r="AB38" s="576"/>
+      <c r="AC38" s="129">
+        <v>686.52643999999987</v>
+      </c>
+      <c r="AD38" s="194"/>
+      <c r="AE38" s="865"/>
+      <c r="AF38" s="186"/>
+      <c r="AG38" s="835"/>
+    </row>
+    <row r="39" spans="1:33" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A39" s="945"/>
+      <c r="B39" s="575" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="686"/>
+      <c r="D39" s="589"/>
+      <c r="E39" s="686"/>
+      <c r="F39" s="589"/>
+      <c r="G39" s="686"/>
+      <c r="H39" s="589"/>
+      <c r="I39" s="686"/>
+      <c r="J39" s="211"/>
+      <c r="K39" s="866"/>
+      <c r="L39" s="866"/>
+      <c r="M39" s="686"/>
+      <c r="N39" s="589"/>
+      <c r="O39" s="686"/>
+      <c r="P39" s="589"/>
+      <c r="Q39" s="686"/>
+      <c r="R39" s="589"/>
+      <c r="S39" s="686"/>
+      <c r="T39" s="211"/>
+      <c r="U39" s="211"/>
+      <c r="V39" s="866"/>
+      <c r="W39" s="920"/>
+      <c r="X39" s="576"/>
+      <c r="Y39" s="920"/>
+      <c r="Z39" s="576"/>
+      <c r="AA39" s="920"/>
+      <c r="AB39" s="576"/>
+      <c r="AC39" s="920"/>
+      <c r="AD39" s="686"/>
+      <c r="AE39" s="865"/>
+      <c r="AF39" s="186"/>
+      <c r="AG39" s="835"/>
+    </row>
+    <row r="40" spans="1:33" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="945"/>
+      <c r="B40" s="503" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="194">
+        <v>90.849325500000006</v>
+      </c>
+      <c r="D40" s="589"/>
+      <c r="E40" s="194">
+        <v>88.154470000000003</v>
+      </c>
+      <c r="F40" s="589"/>
+      <c r="G40" s="194">
+        <v>51.688720000000004</v>
+      </c>
+      <c r="H40" s="589"/>
+      <c r="I40" s="194">
+        <v>14.790239999999999</v>
+      </c>
+      <c r="J40" s="211"/>
+      <c r="K40" s="866"/>
+      <c r="L40" s="866"/>
+      <c r="M40" s="194">
+        <v>14106.597638000001</v>
+      </c>
+      <c r="N40" s="589"/>
+      <c r="O40" s="194">
+        <v>16323.0429661</v>
+      </c>
+      <c r="P40" s="589"/>
+      <c r="Q40" s="194">
+        <v>16930.675850500003</v>
+      </c>
+      <c r="R40" s="589"/>
+      <c r="S40" s="194">
+        <v>16318.944133499999</v>
+      </c>
+      <c r="T40" s="211"/>
+      <c r="U40" s="211"/>
+      <c r="V40" s="866"/>
+      <c r="W40" s="129">
+        <v>14197.4469635</v>
+      </c>
+      <c r="X40" s="576"/>
+      <c r="Y40" s="129">
+        <v>16411.197436099999</v>
+      </c>
+      <c r="Z40" s="576"/>
+      <c r="AA40" s="129">
+        <v>16982.364570500002</v>
+      </c>
+      <c r="AB40" s="576"/>
+      <c r="AC40" s="129">
+        <v>16333.734373499999</v>
+      </c>
+      <c r="AD40" s="194"/>
+      <c r="AE40" s="865"/>
+      <c r="AF40" s="186"/>
+      <c r="AG40" s="835"/>
+    </row>
+    <row r="41" spans="1:33" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A41" s="945"/>
+      <c r="B41" s="568" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="835"/>
+      <c r="D41" s="589"/>
+      <c r="E41" s="835"/>
+      <c r="F41" s="589"/>
+      <c r="G41" s="835"/>
+      <c r="H41" s="589"/>
+      <c r="I41" s="835"/>
+      <c r="J41" s="211"/>
+      <c r="K41" s="866"/>
+      <c r="L41" s="866"/>
+      <c r="M41" s="835"/>
+      <c r="N41" s="589"/>
+      <c r="O41" s="835"/>
+      <c r="P41" s="589"/>
+      <c r="Q41" s="835"/>
+      <c r="R41" s="589"/>
+      <c r="S41" s="835"/>
+      <c r="T41" s="211"/>
+      <c r="U41" s="211"/>
+      <c r="V41" s="866"/>
+      <c r="X41" s="576"/>
+      <c r="Z41" s="576"/>
+      <c r="AB41" s="576"/>
+      <c r="AD41" s="835"/>
+      <c r="AE41" s="865"/>
+      <c r="AF41" s="186"/>
+      <c r="AG41" s="835"/>
+    </row>
+    <row r="42" spans="1:33" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="945"/>
+      <c r="B42" s="574" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="194">
+        <v>1225.1216499999998</v>
+      </c>
+      <c r="D42" s="589"/>
+      <c r="E42" s="194">
+        <v>617.63324999999998</v>
+      </c>
+      <c r="F42" s="589"/>
+      <c r="G42" s="194">
+        <v>528.12725</v>
+      </c>
+      <c r="H42" s="589"/>
+      <c r="I42" s="194">
+        <v>1029.23993</v>
+      </c>
+      <c r="J42" s="211"/>
+      <c r="K42" s="866"/>
+      <c r="L42" s="866"/>
+      <c r="M42" s="194">
+        <v>467386.49467000004</v>
+      </c>
+      <c r="N42" s="589"/>
+      <c r="O42" s="194">
+        <v>558939.15229999996</v>
+      </c>
+      <c r="P42" s="589"/>
+      <c r="Q42" s="194">
+        <v>560496.62579999992</v>
+      </c>
+      <c r="R42" s="589"/>
+      <c r="S42" s="194">
+        <v>602394.59525799984</v>
+      </c>
+      <c r="T42" s="211"/>
+      <c r="U42" s="211"/>
+      <c r="V42" s="866"/>
+      <c r="W42" s="129">
+        <v>468611.61632000003</v>
+      </c>
+      <c r="X42" s="576"/>
+      <c r="Y42" s="129">
+        <v>559556.78554999991</v>
+      </c>
+      <c r="Z42" s="576"/>
+      <c r="AA42" s="129">
+        <v>561024.75304999994</v>
+      </c>
+      <c r="AB42" s="576"/>
+      <c r="AC42" s="129">
+        <v>603423.83518799988</v>
+      </c>
+      <c r="AD42" s="194"/>
+      <c r="AE42" s="865"/>
+      <c r="AF42" s="186"/>
+      <c r="AG42" s="835"/>
+    </row>
+    <row r="43" spans="1:33" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A43" s="945"/>
+      <c r="B43" s="575" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" s="686"/>
+      <c r="D43" s="589"/>
+      <c r="E43" s="686"/>
+      <c r="F43" s="589"/>
+      <c r="G43" s="686"/>
+      <c r="H43" s="589"/>
+      <c r="I43" s="686"/>
+      <c r="J43" s="211"/>
+      <c r="K43" s="866"/>
+      <c r="L43" s="866"/>
+      <c r="M43" s="686"/>
+      <c r="N43" s="589"/>
+      <c r="O43" s="686"/>
+      <c r="P43" s="589"/>
+      <c r="Q43" s="686"/>
+      <c r="R43" s="589"/>
+      <c r="S43" s="686"/>
+      <c r="T43" s="211"/>
+      <c r="U43" s="211"/>
+      <c r="V43" s="866"/>
+      <c r="W43" s="920"/>
+      <c r="X43" s="576"/>
+      <c r="Y43" s="920"/>
+      <c r="Z43" s="576"/>
+      <c r="AA43" s="920"/>
+      <c r="AB43" s="576"/>
+      <c r="AC43" s="920"/>
+      <c r="AD43" s="686"/>
+      <c r="AE43" s="865"/>
+      <c r="AF43" s="186"/>
+      <c r="AG43" s="835"/>
+    </row>
+    <row r="44" spans="1:33" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A44" s="945"/>
+      <c r="B44" s="574" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="686">
+        <v>0</v>
+      </c>
+      <c r="D44" s="589"/>
+      <c r="E44" s="686">
+        <v>0</v>
+      </c>
+      <c r="F44" s="589"/>
+      <c r="G44" s="686">
+        <v>0</v>
+      </c>
+      <c r="H44" s="589"/>
+      <c r="I44" s="686">
+        <v>0</v>
+      </c>
+      <c r="J44" s="211"/>
+      <c r="K44" s="866"/>
+      <c r="L44" s="866"/>
+      <c r="M44" s="194">
+        <v>649.32600000000002</v>
+      </c>
+      <c r="N44" s="589"/>
+      <c r="O44" s="194">
+        <v>399.59929999999997</v>
+      </c>
+      <c r="P44" s="589"/>
+      <c r="Q44" s="194">
+        <v>205.39099999999999</v>
+      </c>
+      <c r="R44" s="589"/>
+      <c r="S44" s="194">
+        <v>880.26280000000008</v>
+      </c>
+      <c r="T44" s="211"/>
+      <c r="U44" s="211"/>
+      <c r="V44" s="866"/>
+      <c r="W44" s="129">
+        <v>649.32600000000002</v>
+      </c>
+      <c r="X44" s="576"/>
+      <c r="Y44" s="129">
+        <v>399.59929999999997</v>
+      </c>
+      <c r="Z44" s="576"/>
+      <c r="AA44" s="129">
+        <v>205.39099999999999</v>
+      </c>
+      <c r="AB44" s="576"/>
+      <c r="AC44" s="129">
+        <v>880.26280000000008</v>
+      </c>
+      <c r="AD44" s="194"/>
+      <c r="AE44" s="865"/>
+      <c r="AF44" s="186"/>
+      <c r="AG44" s="835"/>
+    </row>
+    <row r="45" spans="1:33" s="92" customFormat="1" ht="11.45" customHeight="1">
+      <c r="A45" s="945"/>
+      <c r="B45" s="575" t="s">
+        <v>86</v>
+      </c>
+      <c r="C45" s="686"/>
+      <c r="D45" s="873"/>
+      <c r="E45" s="686"/>
+      <c r="F45" s="873"/>
+      <c r="G45" s="686"/>
+      <c r="H45" s="873"/>
+      <c r="I45" s="686"/>
+      <c r="J45" s="866"/>
+      <c r="K45" s="866"/>
+      <c r="L45" s="866"/>
+      <c r="M45" s="686"/>
+      <c r="N45" s="463"/>
+      <c r="O45" s="686"/>
+      <c r="P45" s="463"/>
+      <c r="Q45" s="686"/>
+      <c r="R45" s="463"/>
+      <c r="S45" s="686"/>
+      <c r="T45" s="835"/>
+      <c r="U45" s="835"/>
+      <c r="V45" s="835"/>
+      <c r="W45" s="686"/>
+      <c r="X45" s="874"/>
+      <c r="Y45" s="686"/>
+      <c r="Z45" s="874"/>
+      <c r="AA45" s="686"/>
+      <c r="AB45" s="686"/>
+      <c r="AC45" s="874"/>
+      <c r="AD45" s="686"/>
+      <c r="AE45" s="874"/>
+      <c r="AF45" s="186"/>
+      <c r="AG45" s="835"/>
+    </row>
+    <row r="46" spans="1:33" s="92" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A46" s="945"/>
+      <c r="B46" s="139"/>
+      <c r="C46" s="688"/>
+      <c r="D46" s="688"/>
+      <c r="E46" s="688"/>
+      <c r="F46" s="688"/>
+      <c r="G46" s="688"/>
+      <c r="H46" s="688"/>
+      <c r="I46" s="688"/>
+      <c r="J46" s="597"/>
+      <c r="K46" s="597"/>
+      <c r="L46" s="597"/>
+      <c r="M46" s="688"/>
+      <c r="N46" s="533"/>
+      <c r="O46" s="688"/>
+      <c r="P46" s="533"/>
+      <c r="Q46" s="688"/>
+      <c r="R46" s="533"/>
+      <c r="S46" s="688"/>
+      <c r="T46" s="327"/>
+      <c r="U46" s="327"/>
+      <c r="V46" s="327"/>
+      <c r="W46" s="688"/>
+      <c r="X46" s="703"/>
+      <c r="Y46" s="688"/>
+      <c r="Z46" s="703"/>
+      <c r="AA46" s="688"/>
+      <c r="AB46" s="688"/>
+      <c r="AC46" s="703"/>
+      <c r="AD46" s="688"/>
+      <c r="AE46" s="703"/>
+      <c r="AF46" s="188"/>
+      <c r="AG46" s="835"/>
+    </row>
+    <row r="47" spans="1:33" s="92" customFormat="1" ht="1.5" customHeight="1">
+      <c r="A47" s="945"/>
+      <c r="B47" s="124"/>
+      <c r="C47" s="873"/>
+      <c r="D47" s="873"/>
+      <c r="E47" s="873">
+        <v>92.779820000000001</v>
+      </c>
+      <c r="F47" s="873"/>
+      <c r="G47" s="873">
+        <v>92.779820000000001</v>
+      </c>
+      <c r="H47" s="873"/>
+      <c r="I47" s="873"/>
+      <c r="J47" s="866"/>
+      <c r="K47" s="866"/>
+      <c r="L47" s="866"/>
+      <c r="M47" s="873"/>
+      <c r="N47" s="875"/>
+      <c r="O47" s="873"/>
+      <c r="P47" s="875"/>
+      <c r="Q47" s="873"/>
+      <c r="R47" s="875"/>
+      <c r="S47" s="873"/>
+      <c r="T47" s="835"/>
+      <c r="U47" s="835"/>
+      <c r="V47" s="835"/>
+      <c r="W47" s="873"/>
+      <c r="X47" s="874"/>
+      <c r="Y47" s="873"/>
+      <c r="Z47" s="874"/>
+      <c r="AA47" s="873"/>
+      <c r="AB47" s="873"/>
+      <c r="AC47" s="874"/>
+      <c r="AD47" s="873"/>
+      <c r="AE47" s="874"/>
+      <c r="AF47" s="186"/>
+      <c r="AG47" s="835"/>
+    </row>
+    <row r="48" spans="1:33" s="189" customFormat="1" ht="12.6" customHeight="1">
+      <c r="A48" s="945"/>
+      <c r="B48" s="574" t="s">
+        <v>91</v>
+      </c>
+      <c r="C48" s="696">
+        <v>1315.9709754999999</v>
+      </c>
+      <c r="D48" s="696"/>
+      <c r="E48" s="696">
+        <v>705.78772000000004</v>
+      </c>
+      <c r="F48" s="696"/>
+      <c r="G48" s="696">
+        <v>579.81596999999999</v>
+      </c>
+      <c r="H48" s="696"/>
+      <c r="I48" s="696">
+        <v>1045.08017</v>
+      </c>
+      <c r="J48" s="876"/>
+      <c r="K48" s="876"/>
+      <c r="L48" s="876"/>
+      <c r="M48" s="696">
+        <v>484112.62838800007</v>
+      </c>
+      <c r="N48" s="877"/>
+      <c r="O48" s="696">
+        <v>576507.2945661</v>
+      </c>
+      <c r="P48" s="877"/>
+      <c r="Q48" s="696">
+        <v>578102.83065049991</v>
+      </c>
+      <c r="R48" s="877"/>
+      <c r="S48" s="696">
+        <v>620279.27863149985</v>
+      </c>
+      <c r="T48" s="876"/>
+      <c r="U48" s="876"/>
+      <c r="V48" s="876"/>
+      <c r="W48" s="696">
+        <v>485428.59936350002</v>
+      </c>
+      <c r="X48" s="877"/>
+      <c r="Y48" s="696">
+        <v>577213.0822860999</v>
+      </c>
+      <c r="Z48" s="877"/>
+      <c r="AA48" s="696">
+        <v>578682.6466204999</v>
+      </c>
+      <c r="AB48" s="696"/>
+      <c r="AC48" s="877">
+        <v>621324.35880149994</v>
+      </c>
+      <c r="AD48" s="696"/>
+      <c r="AE48" s="877"/>
+      <c r="AF48" s="705"/>
+      <c r="AG48" s="274"/>
+    </row>
+    <row r="49" spans="1:34" s="92" customFormat="1" ht="11.25">
+      <c r="A49" s="945"/>
+      <c r="B49" s="578" t="s">
+        <v>92</v>
+      </c>
+      <c r="C49" s="866"/>
+      <c r="D49" s="866"/>
+      <c r="E49" s="866"/>
+      <c r="F49" s="866"/>
+      <c r="G49" s="866"/>
+      <c r="H49" s="866"/>
+      <c r="I49" s="866"/>
+      <c r="J49" s="866"/>
+      <c r="K49" s="866"/>
+      <c r="L49" s="866"/>
+      <c r="M49" s="866"/>
+      <c r="N49" s="866"/>
+      <c r="O49" s="866"/>
+      <c r="P49" s="866"/>
+      <c r="Q49" s="866"/>
+      <c r="R49" s="866"/>
+      <c r="S49" s="866"/>
+      <c r="T49" s="866"/>
+      <c r="U49" s="866"/>
+      <c r="V49" s="866"/>
+      <c r="W49" s="866"/>
+      <c r="X49" s="866"/>
+      <c r="Y49" s="866"/>
+      <c r="Z49" s="866"/>
+      <c r="AA49" s="866"/>
+      <c r="AB49" s="866"/>
+      <c r="AC49" s="866"/>
+      <c r="AD49" s="866"/>
+      <c r="AE49" s="835"/>
+      <c r="AF49" s="186"/>
+      <c r="AG49" s="835"/>
+    </row>
+    <row r="50" spans="1:34" s="92" customFormat="1" ht="3.6" customHeight="1" thickBot="1">
+      <c r="A50" s="945"/>
+      <c r="B50" s="149"/>
+      <c r="C50" s="152"/>
+      <c r="D50" s="152"/>
+      <c r="E50" s="152"/>
+      <c r="F50" s="152"/>
+      <c r="G50" s="152"/>
+      <c r="H50" s="152"/>
+      <c r="I50" s="339"/>
+      <c r="J50" s="339"/>
+      <c r="K50" s="339"/>
+      <c r="L50" s="339"/>
+      <c r="M50" s="152"/>
+      <c r="N50" s="152"/>
+      <c r="O50" s="152"/>
+      <c r="P50" s="152"/>
+      <c r="Q50" s="152"/>
+      <c r="R50" s="152"/>
+      <c r="S50" s="152"/>
+      <c r="T50" s="152"/>
+      <c r="U50" s="152"/>
+      <c r="V50" s="152"/>
+      <c r="W50" s="180"/>
+      <c r="X50" s="180"/>
+      <c r="Y50" s="180"/>
+      <c r="Z50" s="180"/>
+      <c r="AA50" s="180"/>
+      <c r="AB50" s="180"/>
+      <c r="AC50" s="180"/>
+      <c r="AD50" s="180"/>
+      <c r="AE50" s="152"/>
+      <c r="AF50" s="193"/>
+      <c r="AG50" s="835"/>
+    </row>
+    <row r="51" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A51" s="217"/>
+      <c r="B51" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C51" s="477"/>
+      <c r="D51" s="477"/>
+      <c r="E51" s="477"/>
+      <c r="F51" s="477"/>
+      <c r="G51" s="477"/>
+      <c r="H51" s="477"/>
+      <c r="I51" s="477"/>
+      <c r="J51" s="477"/>
+      <c r="K51" s="477"/>
+      <c r="L51" s="477"/>
+      <c r="M51" s="477"/>
+      <c r="N51" s="477"/>
+      <c r="O51" s="477"/>
+      <c r="P51" s="477"/>
+      <c r="Q51" s="477"/>
+      <c r="R51" s="477"/>
+      <c r="S51" s="477"/>
+      <c r="T51" s="477"/>
+      <c r="U51" s="477"/>
+      <c r="V51" s="477"/>
+      <c r="W51" s="477"/>
+      <c r="X51" s="477"/>
+      <c r="Y51" s="477"/>
+      <c r="Z51" s="477"/>
+      <c r="AA51" s="477"/>
+      <c r="AB51" s="477"/>
+      <c r="AC51" s="477"/>
+      <c r="AD51" s="477"/>
+      <c r="AE51" s="477"/>
+      <c r="AF51" s="878"/>
+      <c r="AG51" s="512"/>
+      <c r="AH51" s="512"/>
+    </row>
+    <row r="52" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A52" s="477"/>
+      <c r="B52" s="153" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" s="96"/>
+      <c r="D52" s="96"/>
+      <c r="E52" s="96"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="96"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+      <c r="J52" s="96"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="477"/>
+      <c r="M52" s="477"/>
+      <c r="N52" s="477"/>
+      <c r="O52" s="477"/>
+      <c r="P52" s="477"/>
+      <c r="Q52" s="477"/>
+      <c r="R52" s="477"/>
+      <c r="S52" s="477"/>
+      <c r="T52" s="477"/>
+      <c r="U52" s="477"/>
+      <c r="V52" s="477"/>
+      <c r="W52" s="477"/>
+      <c r="X52" s="477"/>
+      <c r="Y52" s="477"/>
+      <c r="Z52" s="477"/>
+      <c r="AA52" s="477"/>
+      <c r="AB52" s="477"/>
+      <c r="AC52" s="477"/>
+      <c r="AD52" s="477"/>
+      <c r="AE52" s="477"/>
+      <c r="AF52" s="477"/>
+    </row>
+    <row r="53" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A53" s="477"/>
+      <c r="B53" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="C53" s="477"/>
+      <c r="D53" s="477"/>
+      <c r="E53" s="477"/>
+      <c r="F53" s="477"/>
+      <c r="G53" s="477"/>
+      <c r="H53" s="477"/>
+      <c r="I53" s="477"/>
+      <c r="J53" s="477"/>
+      <c r="K53" s="477"/>
+      <c r="L53" s="477"/>
+      <c r="M53" s="477"/>
+      <c r="N53" s="477"/>
+      <c r="O53" s="477"/>
+      <c r="P53" s="477"/>
+      <c r="Q53" s="477"/>
+      <c r="R53" s="477"/>
+      <c r="S53" s="477"/>
+      <c r="T53" s="477"/>
+      <c r="U53" s="477"/>
+      <c r="V53" s="477"/>
+      <c r="W53" s="228"/>
+      <c r="X53" s="477"/>
+      <c r="Y53" s="477"/>
+      <c r="Z53" s="477"/>
+      <c r="AA53" s="477"/>
+      <c r="AB53" s="477"/>
+      <c r="AC53" s="477"/>
+      <c r="AD53" s="477"/>
+      <c r="AE53" s="477"/>
+      <c r="AF53" s="477"/>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="B54" s="284"/>
+      <c r="Y54" s="706"/>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="Y55" s="706"/>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="Y56" s="706"/>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="Y57" s="706"/>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="C58" s="92"/>
+      <c r="Y58" s="707"/>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="B59" s="689"/>
+      <c r="C59" s="92"/>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="B60" s="689"/>
+      <c r="C60" s="92"/>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="B61" s="689"/>
+      <c r="C61" s="92"/>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="C62" s="92"/>
+    </row>
+    <row r="63" spans="1:34">
+      <c r="C63" s="92"/>
+    </row>
+    <row r="64" spans="1:34">
+      <c r="C64" s="92"/>
+    </row>
+    <row r="65" spans="3:3">
+      <c r="C65" s="92"/>
+    </row>
+    <row r="66" spans="3:3">
+      <c r="C66" s="92"/>
+    </row>
+    <row r="67" spans="3:3">
+      <c r="C67" s="92"/>
+    </row>
+    <row r="68" spans="3:3">
+      <c r="C68" s="92"/>
+    </row>
+    <row r="69" spans="3:3">
+      <c r="C69" s="92"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A3:A50"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="S11:U11"/>
+    <mergeCell ref="AC11:AE11"/>
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="S12:U12"/>
+    <mergeCell ref="AC12:AE12"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="M11:O11"/>
+    <mergeCell ref="W11:Y11"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BC97F0B-160F-4A59-A61C-E59E1D0A9A32}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ75"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="70" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="7" style="475" customWidth="1"/>
+    <col min="2" max="2" width="1.28515625" style="475" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" style="475" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="476" customWidth="1"/>
+    <col min="5" max="5" width="1.28515625" style="476" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="475" customWidth="1"/>
+    <col min="7" max="7" width="1.28515625" style="475" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" style="475" customWidth="1"/>
+    <col min="9" max="9" width="1.28515625" style="475" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" style="475" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="475" customWidth="1"/>
+    <col min="12" max="12" width="7.5703125" style="475" customWidth="1"/>
+    <col min="13" max="13" width="1.28515625" style="475" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="475" customWidth="1"/>
+    <col min="15" max="15" width="1.28515625" style="475" customWidth="1"/>
+    <col min="16" max="16" width="7.5703125" style="475" customWidth="1"/>
+    <col min="17" max="17" width="1.28515625" style="475" customWidth="1"/>
+    <col min="18" max="18" width="13.7109375" style="475" customWidth="1"/>
+    <col min="19" max="19" width="1.28515625" style="475" customWidth="1"/>
+    <col min="20" max="20" width="7.5703125" style="475" customWidth="1"/>
+    <col min="21" max="21" width="1.28515625" style="475" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" style="475" customWidth="1"/>
+    <col min="23" max="23" width="1.28515625" style="475" customWidth="1"/>
+    <col min="24" max="24" width="7.5703125" style="475" customWidth="1"/>
+    <col min="25" max="25" width="1.28515625" style="475" customWidth="1"/>
+    <col min="26" max="26" width="13.7109375" style="475" customWidth="1"/>
+    <col min="27" max="27" width="0.85546875" style="475" customWidth="1"/>
+    <col min="28" max="28" width="7.5703125" style="475" customWidth="1"/>
+    <col min="29" max="16384" width="9.28515625" style="475"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34" ht="12" customHeight="1">
+      <c r="A1" s="477"/>
+      <c r="B1" s="478" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" s="478"/>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="477"/>
+      <c r="G1" s="477"/>
+      <c r="H1" s="477"/>
+      <c r="I1" s="477"/>
+      <c r="J1" s="477"/>
+      <c r="K1" s="477"/>
+      <c r="L1" s="477"/>
+      <c r="M1" s="477"/>
+      <c r="N1" s="477"/>
+      <c r="O1" s="477"/>
+      <c r="P1" s="477"/>
+      <c r="Q1" s="477"/>
+      <c r="R1" s="477"/>
+      <c r="S1" s="477"/>
+      <c r="T1" s="477"/>
+      <c r="U1" s="477"/>
+      <c r="V1" s="477"/>
+      <c r="W1" s="477"/>
+      <c r="X1" s="477"/>
+      <c r="Y1" s="477"/>
+      <c r="Z1" s="477"/>
+      <c r="AA1" s="477"/>
+    </row>
+    <row r="2" spans="1:34" ht="12" customHeight="1">
+      <c r="A2" s="477"/>
+      <c r="B2" s="480" t="s">
+        <v>96</v>
+      </c>
+      <c r="C2" s="480"/>
+      <c r="D2" s="481"/>
+      <c r="E2" s="481"/>
+      <c r="F2" s="477"/>
+      <c r="G2" s="477"/>
+      <c r="H2" s="477"/>
+      <c r="I2" s="477"/>
+      <c r="J2" s="477"/>
+      <c r="K2" s="477"/>
+      <c r="L2" s="477"/>
+      <c r="M2" s="477"/>
+      <c r="N2" s="477"/>
+      <c r="O2" s="477"/>
+      <c r="P2" s="477"/>
+      <c r="Q2" s="477"/>
+      <c r="R2" s="477"/>
+      <c r="S2" s="477"/>
+      <c r="T2" s="477"/>
+      <c r="U2" s="477"/>
+      <c r="V2" s="477"/>
+      <c r="W2" s="477"/>
+      <c r="X2" s="477"/>
+      <c r="Y2" s="477"/>
+      <c r="Z2" s="477"/>
+      <c r="AA2" s="477"/>
+    </row>
+    <row r="3" spans="1:34" ht="12" customHeight="1">
+      <c r="A3" s="477"/>
+      <c r="B3" s="477"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="482"/>
+      <c r="E3" s="482"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="477"/>
+      <c r="L3" s="477"/>
+      <c r="M3" s="477"/>
+      <c r="N3" s="477"/>
+      <c r="O3" s="477"/>
+      <c r="P3" s="539"/>
+      <c r="Q3" s="539"/>
+      <c r="R3" s="539"/>
+      <c r="S3" s="477"/>
+      <c r="T3" s="477"/>
+      <c r="U3" s="477"/>
+      <c r="V3" s="477"/>
+      <c r="W3" s="153"/>
+      <c r="X3" s="668"/>
+      <c r="Y3" s="668"/>
+      <c r="Z3" s="216" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA3" s="668"/>
+      <c r="AF3" s="476"/>
+      <c r="AH3" s="476"/>
+    </row>
+    <row r="4" spans="1:34" ht="12" customHeight="1">
+      <c r="A4" s="936" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="217"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="153"/>
+      <c r="E4" s="153"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="542"/>
+      <c r="U4" s="477"/>
+      <c r="V4" s="477"/>
+      <c r="W4" s="477"/>
+      <c r="X4" s="477"/>
+      <c r="Y4" s="477"/>
+      <c r="Z4" s="828" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA4" s="542"/>
+    </row>
+    <row r="5" spans="1:34" ht="5.85" customHeight="1" thickBot="1">
+      <c r="A5" s="937"/>
+      <c r="B5" s="217"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="153"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="96"/>
+      <c r="O5" s="96"/>
+      <c r="P5" s="96"/>
+      <c r="Q5" s="96"/>
+      <c r="R5" s="96"/>
+      <c r="S5" s="96"/>
+      <c r="T5" s="96"/>
+      <c r="U5" s="96"/>
+      <c r="V5" s="96"/>
+      <c r="W5" s="96"/>
+      <c r="X5" s="96"/>
+      <c r="Y5" s="96"/>
+      <c r="Z5" s="96"/>
+      <c r="AA5" s="96"/>
+    </row>
+    <row r="6" spans="1:34" ht="6" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="483"/>
+      <c r="C6" s="287"/>
+      <c r="D6" s="484"/>
+      <c r="E6" s="484"/>
+      <c r="F6" s="287"/>
+      <c r="G6" s="287"/>
+      <c r="H6" s="287"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="287"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="526"/>
+      <c r="M6" s="526"/>
+      <c r="N6" s="526"/>
+      <c r="O6" s="526"/>
+      <c r="P6" s="526"/>
+      <c r="Q6" s="526"/>
+      <c r="R6" s="526"/>
+      <c r="S6" s="287"/>
+      <c r="T6" s="526"/>
+      <c r="U6" s="526"/>
+      <c r="V6" s="526"/>
+      <c r="W6" s="526"/>
+      <c r="X6" s="526"/>
+      <c r="Y6" s="526"/>
+      <c r="Z6" s="526"/>
+      <c r="AA6" s="547"/>
+    </row>
+    <row r="7" spans="1:34" ht="12" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="485"/>
+      <c r="C7" s="486" t="s">
+        <v>99</v>
+      </c>
+      <c r="D7" s="350" t="s">
+        <v>417</v>
+      </c>
+      <c r="E7" s="831"/>
+      <c r="F7" s="167">
+        <v>2024</v>
+      </c>
+      <c r="G7" s="831"/>
+      <c r="H7" s="167">
+        <v>2023</v>
+      </c>
+      <c r="I7" s="831"/>
+      <c r="J7" s="831">
+        <v>2022</v>
+      </c>
+      <c r="K7" s="200"/>
+      <c r="L7" s="948">
+        <v>2026</v>
+      </c>
+      <c r="M7" s="948"/>
+      <c r="N7" s="948"/>
+      <c r="O7" s="831"/>
+      <c r="P7" s="831">
+        <v>2025</v>
+      </c>
+      <c r="Q7" s="831"/>
+      <c r="R7" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="S7" s="886"/>
+      <c r="T7" s="948">
+        <v>2025</v>
+      </c>
+      <c r="U7" s="948"/>
+      <c r="V7" s="948"/>
+      <c r="W7" s="831"/>
+      <c r="X7" s="831">
+        <v>2024</v>
+      </c>
+      <c r="Y7" s="831"/>
+      <c r="Z7" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="AA7" s="548"/>
+      <c r="AB7" s="128"/>
+    </row>
+    <row r="8" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="487"/>
+      <c r="C8" s="488" t="s">
+        <v>100</v>
+      </c>
+      <c r="D8" s="486"/>
+      <c r="E8" s="486"/>
+      <c r="F8" s="486"/>
+      <c r="G8" s="486"/>
+      <c r="H8" s="486"/>
+      <c r="I8" s="486"/>
+      <c r="J8" s="486"/>
+      <c r="K8" s="200"/>
+      <c r="L8" s="625"/>
+      <c r="M8" s="625"/>
+      <c r="N8" s="625"/>
+      <c r="O8" s="625"/>
+      <c r="P8" s="625"/>
+      <c r="Q8" s="201"/>
+      <c r="R8" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="S8" s="669"/>
+      <c r="T8" s="625"/>
+      <c r="U8" s="625"/>
+      <c r="V8" s="625"/>
+      <c r="W8" s="625"/>
+      <c r="X8" s="625"/>
+      <c r="Y8" s="201"/>
+      <c r="Z8" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA8" s="548"/>
+      <c r="AB8" s="128"/>
+    </row>
+    <row r="9" spans="1:34" ht="2.25" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="489"/>
+      <c r="C9" s="490"/>
+      <c r="D9" s="486"/>
+      <c r="E9" s="486"/>
+      <c r="F9" s="486"/>
+      <c r="G9" s="486"/>
+      <c r="H9" s="486"/>
+      <c r="I9" s="486"/>
+      <c r="J9" s="486"/>
+      <c r="K9" s="200"/>
+      <c r="L9" s="672"/>
+      <c r="M9" s="672"/>
+      <c r="N9" s="672"/>
+      <c r="O9" s="672"/>
+      <c r="P9" s="642"/>
+      <c r="Q9" s="642"/>
+      <c r="R9" s="642"/>
+      <c r="S9" s="672"/>
+      <c r="T9" s="672"/>
+      <c r="U9" s="672"/>
+      <c r="V9" s="672"/>
+      <c r="W9" s="672"/>
+      <c r="X9" s="672"/>
+      <c r="Y9" s="672"/>
+      <c r="Z9" s="672"/>
+      <c r="AA9" s="548"/>
+      <c r="AB9" s="128"/>
+    </row>
+    <row r="10" spans="1:34" ht="12" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="489"/>
+      <c r="C10" s="490"/>
+      <c r="D10" s="486"/>
+      <c r="E10" s="486"/>
+      <c r="F10" s="486"/>
+      <c r="G10" s="486"/>
+      <c r="H10" s="486"/>
+      <c r="I10" s="486"/>
+      <c r="J10" s="486"/>
+      <c r="K10" s="200"/>
+      <c r="L10" s="830" t="s">
+        <v>429</v>
+      </c>
+      <c r="M10" s="790"/>
+      <c r="N10" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="O10" s="790"/>
+      <c r="P10" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q10" s="830"/>
+      <c r="R10" s="830" t="s">
+        <v>421</v>
+      </c>
+      <c r="S10" s="830"/>
+      <c r="T10" s="830" t="s">
+        <v>420</v>
+      </c>
+      <c r="U10" s="790"/>
+      <c r="V10" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="W10" s="790"/>
+      <c r="X10" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y10" s="830"/>
+      <c r="Z10" s="830" t="s">
+        <v>422</v>
+      </c>
+      <c r="AA10" s="548"/>
+      <c r="AB10" s="128"/>
+    </row>
+    <row r="11" spans="1:34" ht="12" customHeight="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="489"/>
+      <c r="C11" s="490"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="416"/>
+      <c r="M11" s="887"/>
+      <c r="N11" s="416"/>
+      <c r="O11" s="887"/>
+      <c r="P11" s="416"/>
+      <c r="Q11" s="416"/>
+      <c r="R11" s="830">
+        <v>2026</v>
+      </c>
+      <c r="S11" s="790"/>
+      <c r="T11" s="416"/>
+      <c r="U11" s="887"/>
+      <c r="V11" s="416"/>
+      <c r="W11" s="887"/>
+      <c r="X11" s="416"/>
+      <c r="Y11" s="416"/>
+      <c r="Z11" s="830">
+        <v>2025</v>
+      </c>
+      <c r="AA11" s="548"/>
+      <c r="AB11" s="128"/>
+    </row>
+    <row r="12" spans="1:34" ht="3" customHeight="1" thickBot="1">
+      <c r="A12" s="937"/>
+      <c r="B12" s="491"/>
+      <c r="C12" s="492"/>
+      <c r="D12" s="493"/>
+      <c r="E12" s="493"/>
+      <c r="F12" s="493"/>
+      <c r="G12" s="493"/>
+      <c r="H12" s="493"/>
+      <c r="I12" s="493"/>
+      <c r="J12" s="493"/>
+      <c r="K12" s="493"/>
+      <c r="L12" s="528"/>
+      <c r="M12" s="528"/>
+      <c r="N12" s="528"/>
+      <c r="O12" s="528"/>
+      <c r="P12" s="528"/>
+      <c r="Q12" s="528"/>
+      <c r="R12" s="528"/>
+      <c r="S12" s="528"/>
+      <c r="T12" s="543"/>
+      <c r="U12" s="528"/>
+      <c r="V12" s="528"/>
+      <c r="W12" s="528"/>
+      <c r="X12" s="528"/>
+      <c r="Y12" s="543"/>
+      <c r="Z12" s="528"/>
+      <c r="AA12" s="550"/>
+      <c r="AB12" s="128"/>
+    </row>
+    <row r="13" spans="1:34" ht="3" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="494"/>
+      <c r="C13" s="495"/>
+      <c r="D13" s="496"/>
+      <c r="E13" s="496"/>
+      <c r="F13" s="496"/>
+      <c r="G13" s="496"/>
+      <c r="H13" s="496"/>
+      <c r="I13" s="496"/>
+      <c r="J13" s="496"/>
+      <c r="K13" s="92"/>
+      <c r="L13" s="496"/>
+      <c r="N13" s="496"/>
+      <c r="P13" s="496"/>
+      <c r="Q13" s="496"/>
+      <c r="R13" s="496"/>
+      <c r="S13" s="496"/>
+      <c r="T13" s="92"/>
+      <c r="U13" s="496"/>
+      <c r="V13" s="496"/>
+      <c r="W13" s="496"/>
+      <c r="X13" s="496"/>
+      <c r="Y13" s="92"/>
+      <c r="Z13" s="496"/>
+      <c r="AA13" s="186"/>
+    </row>
+    <row r="14" spans="1:34" ht="17.25" customHeight="1">
+      <c r="A14" s="937"/>
+      <c r="B14" s="497"/>
+      <c r="C14" s="498" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14" s="499">
+        <v>2799.5543199999997</v>
+      </c>
+      <c r="E14" s="500"/>
+      <c r="F14" s="499">
+        <v>2246.4454000000001</v>
+      </c>
+      <c r="G14" s="500"/>
+      <c r="H14" s="499">
+        <v>1829.16912</v>
+      </c>
+      <c r="I14" s="500"/>
+      <c r="J14" s="499">
+        <v>3088.6148800000001</v>
+      </c>
+      <c r="K14" s="502"/>
+      <c r="L14" s="529">
+        <v>285.22055999999998</v>
+      </c>
+      <c r="M14" s="145"/>
+      <c r="N14" s="529">
+        <v>293.78399999999999</v>
+      </c>
+      <c r="O14" s="145"/>
+      <c r="P14" s="529">
+        <v>496.19200000000001</v>
+      </c>
+      <c r="Q14" s="529"/>
+      <c r="R14" s="529">
+        <v>579.00456000000008</v>
+      </c>
+      <c r="S14" s="529"/>
+      <c r="T14" s="145">
+        <v>322.56</v>
+      </c>
+      <c r="U14" s="529"/>
+      <c r="V14" s="529">
+        <v>20.16</v>
+      </c>
+      <c r="W14" s="529"/>
+      <c r="X14" s="529">
+        <v>128.161</v>
+      </c>
+      <c r="Y14" s="143"/>
+      <c r="Z14" s="529">
+        <v>342.72</v>
+      </c>
+      <c r="AA14" s="551"/>
+      <c r="AD14"/>
+      <c r="AF14" s="476"/>
+      <c r="AH14" s="476"/>
+    </row>
+    <row r="15" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A15" s="937"/>
+      <c r="B15" s="503"/>
+      <c r="C15" s="135" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="499">
+        <v>29982.898895999999</v>
+      </c>
+      <c r="E15" s="500"/>
+      <c r="F15" s="499">
+        <v>34038.517202000003</v>
+      </c>
+      <c r="G15" s="500"/>
+      <c r="H15" s="499">
+        <v>15707.627173000001</v>
+      </c>
+      <c r="I15" s="500"/>
+      <c r="J15" s="499">
+        <v>34182.16917999999</v>
+      </c>
+      <c r="K15" s="502"/>
+      <c r="L15" s="529">
+        <v>697.08</v>
+      </c>
+      <c r="M15" s="145"/>
+      <c r="N15" s="529">
+        <v>2363.1280000000002</v>
+      </c>
+      <c r="O15" s="145"/>
+      <c r="P15" s="529">
+        <v>683.22</v>
+      </c>
+      <c r="Q15" s="529"/>
+      <c r="R15" s="529">
+        <v>3060.2080000000001</v>
+      </c>
+      <c r="S15" s="529"/>
+      <c r="T15" s="145">
+        <v>2618.2800000000002</v>
+      </c>
+      <c r="U15" s="529"/>
+      <c r="V15" s="529">
+        <v>3361.68</v>
+      </c>
+      <c r="W15" s="529"/>
+      <c r="X15" s="529">
+        <v>1643.31808</v>
+      </c>
+      <c r="Y15" s="143"/>
+      <c r="Z15" s="529">
+        <v>5979.96</v>
+      </c>
+      <c r="AA15" s="227"/>
+      <c r="AB15" s="541"/>
+      <c r="AD15"/>
+      <c r="AH15" s="476"/>
+    </row>
+    <row r="16" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="497"/>
+      <c r="C16" s="505" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="499">
+        <v>2291.5583000000001</v>
+      </c>
+      <c r="E16" s="500"/>
+      <c r="F16" s="499">
+        <v>3807.1341999999995</v>
+      </c>
+      <c r="G16" s="500"/>
+      <c r="H16" s="499">
+        <v>4948.9363200000007</v>
+      </c>
+      <c r="I16" s="500"/>
+      <c r="J16" s="499">
+        <v>4530.2353999999996</v>
+      </c>
+      <c r="K16" s="502"/>
+      <c r="L16" s="529">
+        <v>104.39100000000001</v>
+      </c>
+      <c r="M16" s="145"/>
+      <c r="N16" s="529">
+        <v>93.845799999999997</v>
+      </c>
+      <c r="O16" s="145"/>
+      <c r="P16" s="529">
+        <v>125.286</v>
+      </c>
+      <c r="Q16" s="529"/>
+      <c r="R16" s="529">
+        <v>198.23679999999999</v>
+      </c>
+      <c r="S16" s="529"/>
+      <c r="T16" s="145">
+        <v>306.65040000000005</v>
+      </c>
+      <c r="U16" s="529"/>
+      <c r="V16" s="529">
+        <v>201.113</v>
+      </c>
+      <c r="W16" s="529"/>
+      <c r="X16" s="529">
+        <v>135.03360000000001</v>
+      </c>
+      <c r="Y16" s="143"/>
+      <c r="Z16" s="529">
+        <v>507.76340000000005</v>
+      </c>
+      <c r="AA16" s="227"/>
+      <c r="AB16" s="541"/>
+      <c r="AD16"/>
+      <c r="AH16" s="476"/>
+    </row>
+    <row r="17" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="503"/>
+      <c r="C17" s="135" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="211">
+        <v>430.70668600000005</v>
+      </c>
+      <c r="E17" s="500"/>
+      <c r="F17" s="211">
+        <v>517.05782799999997</v>
+      </c>
+      <c r="G17" s="500"/>
+      <c r="H17" s="211">
+        <v>1554.5499519999998</v>
+      </c>
+      <c r="I17" s="500"/>
+      <c r="J17" s="211">
+        <v>824.6927159999999</v>
+      </c>
+      <c r="K17" s="530"/>
+      <c r="L17" s="529">
+        <v>113.408</v>
+      </c>
+      <c r="M17" s="145"/>
+      <c r="N17" s="529">
+        <v>0</v>
+      </c>
+      <c r="O17" s="145"/>
+      <c r="P17" s="529">
+        <v>60.48</v>
+      </c>
+      <c r="Q17" s="529"/>
+      <c r="R17" s="529">
+        <v>113.408</v>
+      </c>
+      <c r="S17" s="529"/>
+      <c r="T17" s="145">
+        <v>33.637500000000003</v>
+      </c>
+      <c r="U17" s="529"/>
+      <c r="V17" s="529">
+        <v>59.504309999999997</v>
+      </c>
+      <c r="W17" s="529"/>
+      <c r="X17" s="529">
+        <v>13.507494000000001</v>
+      </c>
+      <c r="Y17" s="159"/>
+      <c r="Z17" s="529">
+        <v>93.141809999999992</v>
+      </c>
+      <c r="AA17" s="553"/>
+      <c r="AB17" s="541"/>
+      <c r="AD17"/>
+      <c r="AF17" s="476"/>
+      <c r="AH17" s="476"/>
+    </row>
+    <row r="18" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="504"/>
+      <c r="C18" s="675" t="s">
+        <v>105</v>
+      </c>
+      <c r="D18" s="211">
+        <v>95.738808000000006</v>
+      </c>
+      <c r="E18" s="500"/>
+      <c r="F18" s="211">
+        <v>316.09047700000002</v>
+      </c>
+      <c r="G18" s="500"/>
+      <c r="H18" s="211">
+        <v>213.31498000000005</v>
+      </c>
+      <c r="I18" s="500"/>
+      <c r="J18" s="211">
+        <v>131.08682400000001</v>
+      </c>
+      <c r="K18" s="530"/>
+      <c r="L18" s="529">
+        <v>0</v>
+      </c>
+      <c r="M18" s="145"/>
+      <c r="N18" s="529">
+        <v>0</v>
+      </c>
+      <c r="O18" s="145"/>
+      <c r="P18" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="529"/>
+      <c r="R18" s="529">
+        <v>0</v>
+      </c>
+      <c r="S18" s="529"/>
+      <c r="T18" s="145">
+        <v>0</v>
+      </c>
+      <c r="U18" s="529"/>
+      <c r="V18" s="529">
+        <v>13.074368</v>
+      </c>
+      <c r="W18" s="529"/>
+      <c r="X18" s="529">
+        <v>50.741160000000001</v>
+      </c>
+      <c r="Y18" s="159"/>
+      <c r="Z18" s="529">
+        <v>13.074368</v>
+      </c>
+      <c r="AA18" s="227"/>
+      <c r="AB18" s="541"/>
+      <c r="AD18"/>
+      <c r="AF18" s="476"/>
+      <c r="AH18" s="476"/>
+      <c r="AJ18" s="476"/>
+    </row>
+    <row r="19" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="497"/>
+      <c r="C19" s="505" t="s">
+        <v>106</v>
+      </c>
+      <c r="D19" s="211">
+        <v>11352.960824</v>
+      </c>
+      <c r="E19" s="500"/>
+      <c r="F19" s="211">
+        <v>13403.216195000003</v>
+      </c>
+      <c r="G19" s="500"/>
+      <c r="H19" s="211">
+        <v>10681.16669</v>
+      </c>
+      <c r="I19" s="500"/>
+      <c r="J19" s="211">
+        <v>15658.743710000001</v>
+      </c>
+      <c r="K19" s="502"/>
+      <c r="L19" s="529">
+        <v>1088.6400000000001</v>
+      </c>
+      <c r="M19" s="145"/>
+      <c r="N19" s="529">
+        <v>1511.5467639999999</v>
+      </c>
+      <c r="O19" s="145"/>
+      <c r="P19" s="529">
+        <v>891.95255199999997</v>
+      </c>
+      <c r="Q19" s="529"/>
+      <c r="R19" s="529">
+        <v>2600.186764</v>
+      </c>
+      <c r="S19" s="529"/>
+      <c r="T19" s="145">
+        <v>1668.24</v>
+      </c>
+      <c r="U19" s="529"/>
+      <c r="V19" s="529">
+        <v>971.45528000000002</v>
+      </c>
+      <c r="W19" s="529"/>
+      <c r="X19" s="529">
+        <v>965.16</v>
+      </c>
+      <c r="Y19" s="159"/>
+      <c r="Z19" s="529">
+        <v>2639.6952799999999</v>
+      </c>
+      <c r="AA19" s="227"/>
+      <c r="AB19" s="541"/>
+      <c r="AD19"/>
+      <c r="AF19" s="476"/>
+      <c r="AH19" s="476"/>
+      <c r="AJ19" s="476"/>
+    </row>
+    <row r="20" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="497"/>
+      <c r="C20" s="505" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="211">
+        <v>218556.55018700004</v>
+      </c>
+      <c r="E20" s="500"/>
+      <c r="F20" s="211">
+        <v>230869.155462</v>
+      </c>
+      <c r="G20" s="500"/>
+      <c r="H20" s="211">
+        <v>279037.66386000003</v>
+      </c>
+      <c r="I20" s="500"/>
+      <c r="J20" s="211">
+        <v>285716.35194000008</v>
+      </c>
+      <c r="K20" s="502"/>
+      <c r="L20" s="529">
+        <v>16577.691199999997</v>
+      </c>
+      <c r="M20" s="145"/>
+      <c r="N20" s="529">
+        <v>17334.598000000002</v>
+      </c>
+      <c r="O20" s="145"/>
+      <c r="P20" s="529">
+        <v>16043.3734</v>
+      </c>
+      <c r="Q20" s="529"/>
+      <c r="R20" s="529">
+        <v>33912.289200000007</v>
+      </c>
+      <c r="S20" s="529"/>
+      <c r="T20" s="145">
+        <v>28737.364519999999</v>
+      </c>
+      <c r="U20" s="529"/>
+      <c r="V20" s="529">
+        <v>19352.984640000002</v>
+      </c>
+      <c r="W20" s="529"/>
+      <c r="X20" s="529">
+        <v>21711.795239999999</v>
+      </c>
+      <c r="Y20" s="159"/>
+      <c r="Z20" s="529">
+        <v>48090.349159999998</v>
+      </c>
+      <c r="AA20" s="227"/>
+      <c r="AB20" s="541"/>
+      <c r="AD20"/>
+      <c r="AF20" s="476"/>
+      <c r="AH20" s="476"/>
+    </row>
+    <row r="21" spans="1:36" ht="25.5" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="497"/>
+      <c r="C21" s="676" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" s="211">
+        <v>45528.214359999998</v>
+      </c>
+      <c r="E21" s="500"/>
+      <c r="F21" s="211">
+        <v>57767.065999999999</v>
+      </c>
+      <c r="G21" s="500"/>
+      <c r="H21" s="211">
+        <v>57439.260280000002</v>
+      </c>
+      <c r="I21" s="500"/>
+      <c r="J21" s="211">
+        <v>51664.520919999995</v>
+      </c>
+      <c r="K21" s="502"/>
+      <c r="L21" s="529">
+        <v>3409.8225000000002</v>
+      </c>
+      <c r="M21" s="145"/>
+      <c r="N21" s="529">
+        <v>6390.0985999999994</v>
+      </c>
+      <c r="O21" s="145"/>
+      <c r="P21" s="529">
+        <v>1532.1469999999999</v>
+      </c>
+      <c r="Q21" s="529"/>
+      <c r="R21" s="529">
+        <v>9799.9210999999996</v>
+      </c>
+      <c r="S21" s="529"/>
+      <c r="T21" s="145">
+        <v>4596.4560000000001</v>
+      </c>
+      <c r="U21" s="529"/>
+      <c r="V21" s="529">
+        <v>4136.9849999999997</v>
+      </c>
+      <c r="W21" s="529"/>
+      <c r="X21" s="529">
+        <v>3230.3820000000001</v>
+      </c>
+      <c r="Y21" s="159"/>
+      <c r="Z21" s="529">
+        <v>8733.4409999999989</v>
+      </c>
+      <c r="AA21" s="227"/>
+      <c r="AB21" s="541"/>
+      <c r="AD21"/>
+      <c r="AF21" s="476"/>
+      <c r="AH21" s="476"/>
+    </row>
+    <row r="22" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="497"/>
+      <c r="C22" s="505" t="s">
+        <v>109</v>
+      </c>
+      <c r="D22" s="211">
+        <v>0</v>
+      </c>
+      <c r="E22" s="500"/>
+      <c r="F22" s="211">
+        <v>1552.32</v>
+      </c>
+      <c r="G22" s="500"/>
+      <c r="H22" s="211">
+        <v>6390.72</v>
+      </c>
+      <c r="I22" s="500"/>
+      <c r="J22" s="211">
+        <v>18185.580000000002</v>
+      </c>
+      <c r="K22" s="502"/>
+      <c r="L22" s="529">
+        <v>0</v>
+      </c>
+      <c r="M22" s="145"/>
+      <c r="N22" s="529">
+        <v>0</v>
+      </c>
+      <c r="O22" s="145"/>
+      <c r="P22" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="529"/>
+      <c r="R22" s="529">
+        <v>0</v>
+      </c>
+      <c r="S22" s="529"/>
+      <c r="T22" s="145">
+        <v>0</v>
+      </c>
+      <c r="U22" s="529"/>
+      <c r="V22" s="529">
+        <v>0</v>
+      </c>
+      <c r="W22" s="529"/>
+      <c r="X22" s="529">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="159"/>
+      <c r="Z22" s="529">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="227"/>
+      <c r="AB22" s="541"/>
+      <c r="AD22"/>
+      <c r="AF22" s="476"/>
+      <c r="AH22" s="476"/>
+    </row>
+    <row r="23" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A23" s="937"/>
+      <c r="B23" s="497"/>
+      <c r="C23" s="505" t="s">
+        <v>110</v>
+      </c>
+      <c r="D23" s="211">
+        <v>77.43007999999999</v>
+      </c>
+      <c r="E23" s="500"/>
+      <c r="F23" s="211">
+        <v>134.0976</v>
+      </c>
+      <c r="G23" s="500"/>
+      <c r="H23" s="211">
+        <v>99.801719999999989</v>
+      </c>
+      <c r="I23" s="500"/>
+      <c r="J23" s="211">
+        <v>148.22708</v>
+      </c>
+      <c r="K23" s="502"/>
+      <c r="L23" s="529">
+        <v>11.285680000000001</v>
+      </c>
+      <c r="M23" s="145"/>
+      <c r="N23" s="529">
+        <v>9.2224000000000004</v>
+      </c>
+      <c r="O23" s="145"/>
+      <c r="P23" s="529">
+        <v>9.1472000000000016</v>
+      </c>
+      <c r="Q23" s="529"/>
+      <c r="R23" s="529">
+        <v>20.508080000000003</v>
+      </c>
+      <c r="S23" s="529"/>
+      <c r="T23" s="145">
+        <v>9.2112000000000016</v>
+      </c>
+      <c r="U23" s="529"/>
+      <c r="V23" s="529">
+        <v>9.0514799999999997</v>
+      </c>
+      <c r="W23" s="529"/>
+      <c r="X23" s="529">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="159"/>
+      <c r="Z23" s="529">
+        <v>18.262680000000003</v>
+      </c>
+      <c r="AA23" s="227"/>
+      <c r="AB23" s="541"/>
+      <c r="AD23"/>
+      <c r="AF23" s="476"/>
+      <c r="AH23" s="476"/>
+    </row>
+    <row r="24" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="497"/>
+      <c r="C24" s="505" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" s="211">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="E24" s="500"/>
+      <c r="F24" s="211">
+        <v>10.78</v>
+      </c>
+      <c r="G24" s="500"/>
+      <c r="H24" s="211">
+        <v>2.7879999999999998</v>
+      </c>
+      <c r="I24" s="500"/>
+      <c r="J24" s="211">
+        <v>44.597999999999999</v>
+      </c>
+      <c r="K24" s="502"/>
+      <c r="L24" s="529">
+        <v>0</v>
+      </c>
+      <c r="M24" s="145"/>
+      <c r="N24" s="529">
+        <v>3.645</v>
+      </c>
+      <c r="O24" s="145"/>
+      <c r="P24" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="529"/>
+      <c r="R24" s="529">
+        <v>3.645</v>
+      </c>
+      <c r="S24" s="529"/>
+      <c r="T24" s="145">
+        <v>0</v>
+      </c>
+      <c r="U24" s="529"/>
+      <c r="V24" s="529">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="W24" s="529"/>
+      <c r="X24" s="529">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="159"/>
+      <c r="Z24" s="529">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AA24" s="227"/>
+      <c r="AB24" s="541"/>
+      <c r="AD24"/>
+      <c r="AF24" s="476"/>
+      <c r="AH24" s="476"/>
+    </row>
+    <row r="25" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A25" s="937"/>
+      <c r="B25" s="497"/>
+      <c r="C25" s="505" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" s="211">
+        <v>14904.009</v>
+      </c>
+      <c r="E25" s="500"/>
+      <c r="F25" s="211">
+        <v>39882.712599999999</v>
+      </c>
+      <c r="G25" s="500"/>
+      <c r="H25" s="211">
+        <v>29170.795340000004</v>
+      </c>
+      <c r="I25" s="500"/>
+      <c r="J25" s="211">
+        <v>24565.90726</v>
+      </c>
+      <c r="K25" s="502"/>
+      <c r="L25" s="529">
+        <v>216.42150000000001</v>
+      </c>
+      <c r="M25" s="145"/>
+      <c r="N25" s="529">
+        <v>810.4</v>
+      </c>
+      <c r="O25" s="145"/>
+      <c r="P25" s="529">
+        <v>808.09400000000005</v>
+      </c>
+      <c r="Q25" s="529"/>
+      <c r="R25" s="529">
+        <v>1026.8215</v>
+      </c>
+      <c r="S25" s="529"/>
+      <c r="T25" s="145">
+        <v>1434.56</v>
+      </c>
+      <c r="U25" s="529"/>
+      <c r="V25" s="529">
+        <v>1230.56</v>
+      </c>
+      <c r="W25" s="529"/>
+      <c r="X25" s="529">
+        <v>1166.72</v>
+      </c>
+      <c r="Y25" s="159"/>
+      <c r="Z25" s="529">
+        <v>2665.12</v>
+      </c>
+      <c r="AA25" s="227"/>
+      <c r="AB25" s="541"/>
+      <c r="AD25"/>
+      <c r="AF25" s="476"/>
+      <c r="AH25" s="476"/>
+    </row>
+    <row r="26" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="497"/>
+      <c r="C26" s="505" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="211">
+        <v>4442.88</v>
+      </c>
+      <c r="E26" s="500"/>
+      <c r="F26" s="211">
+        <v>4616.3092200000001</v>
+      </c>
+      <c r="G26" s="500"/>
+      <c r="H26" s="211">
+        <v>14796.24</v>
+      </c>
+      <c r="I26" s="500"/>
+      <c r="J26" s="211">
+        <v>17744.746899999998</v>
+      </c>
+      <c r="K26" s="502"/>
+      <c r="L26" s="529">
+        <v>0</v>
+      </c>
+      <c r="M26" s="145"/>
+      <c r="N26" s="529">
+        <v>403.2</v>
+      </c>
+      <c r="O26" s="145"/>
+      <c r="P26" s="529">
+        <v>40</v>
+      </c>
+      <c r="Q26" s="529"/>
+      <c r="R26" s="529">
+        <v>403.2</v>
+      </c>
+      <c r="S26" s="529"/>
+      <c r="T26" s="145">
+        <v>483.52</v>
+      </c>
+      <c r="U26" s="529"/>
+      <c r="V26" s="529">
+        <v>896.72</v>
+      </c>
+      <c r="W26" s="529"/>
+      <c r="X26" s="529">
+        <v>583.52</v>
+      </c>
+      <c r="Y26" s="159"/>
+      <c r="Z26" s="529">
+        <v>1380.24</v>
+      </c>
+      <c r="AA26" s="227"/>
+      <c r="AB26" s="541"/>
+      <c r="AD26"/>
+      <c r="AF26" s="476"/>
+      <c r="AH26" s="476"/>
+    </row>
+    <row r="27" spans="1:36">
+      <c r="A27" s="937"/>
+      <c r="B27" s="501"/>
+      <c r="C27" s="677" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="194"/>
+      <c r="E27" s="500"/>
+      <c r="F27" s="194"/>
+      <c r="G27" s="500"/>
+      <c r="H27" s="194"/>
+      <c r="I27" s="500"/>
+      <c r="J27" s="194"/>
+      <c r="K27" s="502"/>
+      <c r="L27" s="529"/>
+      <c r="M27" s="145"/>
+      <c r="N27" s="529"/>
+      <c r="O27" s="145"/>
+      <c r="P27" s="529"/>
+      <c r="Q27" s="529"/>
+      <c r="R27" s="529"/>
+      <c r="S27" s="529"/>
+      <c r="T27" s="145"/>
+      <c r="U27" s="529"/>
+      <c r="V27" s="529"/>
+      <c r="W27" s="529"/>
+      <c r="X27" s="529"/>
+      <c r="Y27" s="145"/>
+      <c r="Z27" s="529">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="552"/>
+      <c r="AB27" s="541"/>
+      <c r="AF27" s="476"/>
+      <c r="AH27" s="476"/>
+    </row>
+    <row r="28" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="503"/>
+      <c r="C28" s="135" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="211">
+        <v>2953.940842</v>
+      </c>
+      <c r="E28" s="500"/>
+      <c r="F28" s="211">
+        <v>3052.7154380000002</v>
+      </c>
+      <c r="G28" s="500"/>
+      <c r="H28" s="211">
+        <v>5133.9326499999997</v>
+      </c>
+      <c r="I28" s="500"/>
+      <c r="J28" s="211">
+        <v>4625.6524650000001</v>
+      </c>
+      <c r="K28" s="502"/>
+      <c r="L28" s="529">
+        <v>199.95574150000002</v>
+      </c>
+      <c r="M28" s="145"/>
+      <c r="N28" s="529">
+        <v>192.665244</v>
+      </c>
+      <c r="O28" s="145"/>
+      <c r="P28" s="529">
+        <v>141.65594400000001</v>
+      </c>
+      <c r="Q28" s="529"/>
+      <c r="R28" s="529">
+        <v>392.62098550000002</v>
+      </c>
+      <c r="S28" s="529"/>
+      <c r="T28" s="145">
+        <v>271.734668</v>
+      </c>
+      <c r="U28" s="529"/>
+      <c r="V28" s="529">
+        <v>177.816102</v>
+      </c>
+      <c r="W28" s="529"/>
+      <c r="X28" s="529">
+        <v>337.56066200000004</v>
+      </c>
+      <c r="Y28" s="159"/>
+      <c r="Z28" s="529">
+        <v>449.55077</v>
+      </c>
+      <c r="AA28" s="227"/>
+      <c r="AB28" s="541"/>
+      <c r="AD28"/>
+      <c r="AF28" s="476"/>
+      <c r="AH28" s="476"/>
+    </row>
+    <row r="29" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A29" s="937"/>
+      <c r="B29" s="503"/>
+      <c r="C29" s="135" t="s">
+        <v>116</v>
+      </c>
+      <c r="D29" s="211">
+        <v>1525.8061</v>
+      </c>
+      <c r="E29" s="500"/>
+      <c r="F29" s="211">
+        <v>2487.5169999999998</v>
+      </c>
+      <c r="G29" s="500"/>
+      <c r="H29" s="211">
+        <v>69.316999999999993</v>
+      </c>
+      <c r="I29" s="500"/>
+      <c r="J29" s="211">
+        <v>5709.8159999999998</v>
+      </c>
+      <c r="K29" s="502"/>
+      <c r="L29" s="529">
+        <v>20.46</v>
+      </c>
+      <c r="M29" s="145"/>
+      <c r="N29" s="529">
+        <v>0</v>
+      </c>
+      <c r="O29" s="145"/>
+      <c r="P29" s="529">
+        <v>10</v>
+      </c>
+      <c r="Q29" s="529"/>
+      <c r="R29" s="529">
+        <v>20.46</v>
+      </c>
+      <c r="S29" s="529"/>
+      <c r="T29" s="145">
+        <v>205.87309999999999</v>
+      </c>
+      <c r="U29" s="529"/>
+      <c r="V29" s="529">
+        <v>216.46</v>
+      </c>
+      <c r="W29" s="529"/>
+      <c r="X29" s="529">
+        <v>597.6</v>
+      </c>
+      <c r="Y29" s="159"/>
+      <c r="Z29" s="529">
+        <v>422.3331</v>
+      </c>
+      <c r="AA29" s="227"/>
+      <c r="AB29" s="541"/>
+      <c r="AD29"/>
+      <c r="AF29" s="476"/>
+      <c r="AH29" s="476"/>
+    </row>
+    <row r="30" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="497"/>
+      <c r="C30" s="505" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="211">
+        <v>62320.190790000001</v>
+      </c>
+      <c r="E30" s="500"/>
+      <c r="F30" s="211">
+        <v>60780.434922099994</v>
+      </c>
+      <c r="G30" s="500"/>
+      <c r="H30" s="211">
+        <v>54767.552249499997</v>
+      </c>
+      <c r="I30" s="500"/>
+      <c r="J30" s="211">
+        <v>26314.360281500001</v>
+      </c>
+      <c r="K30" s="502"/>
+      <c r="L30" s="529">
+        <v>6027.84</v>
+      </c>
+      <c r="M30" s="145"/>
+      <c r="N30" s="529">
+        <v>5703.3935199999996</v>
+      </c>
+      <c r="O30" s="145"/>
+      <c r="P30" s="529">
+        <v>5261.76</v>
+      </c>
+      <c r="Q30" s="529"/>
+      <c r="R30" s="529">
+        <v>11731.23352</v>
+      </c>
+      <c r="S30" s="529"/>
+      <c r="T30" s="145">
+        <v>4954.1740300000001</v>
+      </c>
+      <c r="U30" s="529"/>
+      <c r="V30" s="529">
+        <v>4931.4282999999996</v>
+      </c>
+      <c r="W30" s="529"/>
+      <c r="X30" s="529">
+        <v>5707.88</v>
+      </c>
+      <c r="Y30" s="159"/>
+      <c r="Z30" s="529">
+        <v>9885.6023299999997</v>
+      </c>
+      <c r="AA30" s="227"/>
+      <c r="AB30" s="541"/>
+      <c r="AD30"/>
+      <c r="AF30" s="476"/>
+      <c r="AH30" s="476"/>
+    </row>
+    <row r="31" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="503"/>
+      <c r="C31" s="135" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="211">
+        <v>1540.98</v>
+      </c>
+      <c r="E31" s="500"/>
+      <c r="F31" s="211">
+        <v>2001.8675000000001</v>
+      </c>
+      <c r="G31" s="500"/>
+      <c r="H31" s="211">
+        <v>1387.26</v>
+      </c>
+      <c r="I31" s="500"/>
+      <c r="J31" s="211">
+        <v>2238.56</v>
+      </c>
+      <c r="K31" s="502"/>
+      <c r="L31" s="529">
+        <v>201.6</v>
+      </c>
+      <c r="M31" s="145"/>
+      <c r="N31" s="529">
+        <v>141.12</v>
+      </c>
+      <c r="O31" s="145"/>
+      <c r="P31" s="529">
+        <v>240.66</v>
+      </c>
+      <c r="Q31" s="529"/>
+      <c r="R31" s="529">
+        <v>342.72</v>
+      </c>
+      <c r="S31" s="529"/>
+      <c r="T31" s="145">
+        <v>181.44</v>
+      </c>
+      <c r="U31" s="529"/>
+      <c r="V31" s="529">
+        <v>40.32</v>
+      </c>
+      <c r="W31" s="529"/>
+      <c r="X31" s="529">
+        <v>262.08</v>
+      </c>
+      <c r="Y31" s="159"/>
+      <c r="Z31" s="529">
+        <v>221.76</v>
+      </c>
+      <c r="AA31" s="227"/>
+      <c r="AB31" s="541"/>
+      <c r="AC31" s="541"/>
+      <c r="AD31"/>
+      <c r="AF31" s="476"/>
+      <c r="AH31" s="476"/>
+    </row>
+    <row r="32" spans="1:36" ht="16.5" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="506"/>
+      <c r="C32" s="210" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="211">
+        <v>7886.2732000000005</v>
+      </c>
+      <c r="E32" s="189"/>
+      <c r="F32" s="211">
+        <v>10657.57474</v>
+      </c>
+      <c r="G32" s="189"/>
+      <c r="H32" s="211">
+        <v>6034.21</v>
+      </c>
+      <c r="I32" s="189"/>
+      <c r="J32" s="211">
+        <v>5945.9944000000005</v>
+      </c>
+      <c r="K32" s="531"/>
+      <c r="L32" s="529">
+        <v>105.72</v>
+      </c>
+      <c r="M32" s="680"/>
+      <c r="N32" s="529">
+        <v>463.09229999999997</v>
+      </c>
+      <c r="O32" s="680"/>
+      <c r="P32" s="529">
+        <v>410.4</v>
+      </c>
+      <c r="Q32" s="529"/>
+      <c r="R32" s="529">
+        <v>568.81230000000005</v>
+      </c>
+      <c r="S32" s="529"/>
+      <c r="T32" s="145">
+        <v>777.12</v>
+      </c>
+      <c r="U32" s="529"/>
+      <c r="V32" s="529">
+        <v>980.16</v>
+      </c>
+      <c r="W32" s="529"/>
+      <c r="X32" s="529">
+        <v>771.22228000000007</v>
+      </c>
+      <c r="Y32" s="159"/>
+      <c r="Z32" s="529">
+        <v>1757.28</v>
+      </c>
+      <c r="AA32" s="227"/>
+      <c r="AD32"/>
+      <c r="AF32" s="476"/>
+      <c r="AH32" s="476"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="937"/>
+      <c r="B33" s="507"/>
+      <c r="C33" s="671" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" s="475"/>
+      <c r="E33" s="189"/>
+      <c r="G33" s="189"/>
+      <c r="H33" s="125"/>
+      <c r="I33" s="189"/>
+      <c r="J33" s="125"/>
+      <c r="K33" s="532"/>
+      <c r="P33" s="194"/>
+      <c r="Q33" s="194"/>
+      <c r="R33" s="194"/>
+      <c r="S33" s="194"/>
+      <c r="U33" s="194"/>
+      <c r="V33" s="194"/>
+      <c r="W33" s="194"/>
+      <c r="X33" s="194"/>
+      <c r="Z33" s="194"/>
+      <c r="AA33" s="552"/>
+      <c r="AF33" s="476"/>
+      <c r="AH33" s="476"/>
+    </row>
+    <row r="34" spans="1:35" ht="9" customHeight="1" thickBot="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="149"/>
+      <c r="C34" s="152"/>
+      <c r="D34" s="517"/>
+      <c r="E34" s="518"/>
+      <c r="F34" s="519"/>
+      <c r="G34" s="519"/>
+      <c r="H34" s="519"/>
+      <c r="I34" s="519"/>
+      <c r="J34" s="519"/>
+      <c r="K34" s="535"/>
+      <c r="L34" s="517"/>
+      <c r="M34" s="535"/>
+      <c r="N34" s="536"/>
+      <c r="O34" s="535"/>
+      <c r="P34" s="536"/>
+      <c r="Q34" s="536"/>
+      <c r="R34" s="536"/>
+      <c r="S34" s="535"/>
+      <c r="T34" s="545"/>
+      <c r="U34" s="519"/>
+      <c r="V34" s="519"/>
+      <c r="W34" s="519"/>
+      <c r="X34" s="519"/>
+      <c r="Y34" s="519"/>
+      <c r="Z34" s="545"/>
+      <c r="AA34" s="556"/>
+      <c r="AF34" s="476"/>
+      <c r="AH34" s="476"/>
+    </row>
+    <row r="35" spans="1:35" ht="3" customHeight="1">
+      <c r="A35" s="937"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="96"/>
+      <c r="D35" s="482"/>
+      <c r="E35" s="482"/>
+      <c r="F35" s="477"/>
+      <c r="G35" s="477"/>
+      <c r="H35" s="477"/>
+      <c r="I35" s="477"/>
+      <c r="J35" s="477"/>
+      <c r="K35" s="537"/>
+      <c r="L35" s="538"/>
+      <c r="M35" s="537"/>
+      <c r="N35" s="538"/>
+      <c r="O35" s="537"/>
+      <c r="P35" s="477"/>
+      <c r="Q35" s="477"/>
+      <c r="R35" s="477"/>
+      <c r="S35" s="537"/>
+      <c r="T35" s="546"/>
+      <c r="U35" s="477"/>
+      <c r="V35" s="477"/>
+      <c r="W35" s="477"/>
+      <c r="X35" s="477"/>
+      <c r="Y35" s="477"/>
+      <c r="Z35" s="546"/>
+      <c r="AA35" s="537"/>
+      <c r="AF35" s="476"/>
+      <c r="AH35" s="476"/>
+    </row>
+    <row r="36" spans="1:35" ht="14.25" customHeight="1">
+      <c r="A36" s="937"/>
+      <c r="B36" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C36" s="153"/>
+      <c r="D36" s="153"/>
+      <c r="E36" s="153"/>
+      <c r="F36" s="96"/>
+      <c r="G36" s="96"/>
+      <c r="H36" s="96"/>
+      <c r="I36" s="96"/>
+      <c r="J36" s="228"/>
+      <c r="K36" s="228"/>
+      <c r="L36" s="477"/>
+      <c r="M36" s="477"/>
+      <c r="N36" s="477"/>
+      <c r="O36" s="477"/>
+      <c r="P36" s="477"/>
+      <c r="Q36" s="477"/>
+      <c r="R36" s="477"/>
+      <c r="S36" s="228"/>
+      <c r="T36" s="96"/>
+      <c r="U36" s="96"/>
+      <c r="V36" s="96"/>
+      <c r="W36" s="96"/>
+      <c r="X36" s="96"/>
+      <c r="Y36" s="96"/>
+      <c r="Z36" s="96"/>
+      <c r="AA36" s="96"/>
+      <c r="AF36" s="476"/>
+      <c r="AH36" s="476"/>
+    </row>
+    <row r="37" spans="1:35" ht="10.5" customHeight="1">
+      <c r="A37" s="937"/>
+      <c r="B37" s="96" t="s">
+        <v>121</v>
+      </c>
+      <c r="C37" s="96"/>
+      <c r="D37" s="538"/>
+      <c r="E37" s="538"/>
+      <c r="F37" s="638"/>
+      <c r="G37" s="540"/>
+      <c r="H37" s="539"/>
+      <c r="I37" s="540"/>
+      <c r="J37" s="539"/>
+      <c r="K37" s="540"/>
+      <c r="L37" s="539"/>
+      <c r="M37" s="540"/>
+      <c r="N37" s="539"/>
+      <c r="O37" s="540"/>
+      <c r="P37" s="539"/>
+      <c r="Q37" s="539"/>
+      <c r="R37" s="539"/>
+      <c r="S37" s="540"/>
+      <c r="T37" s="539"/>
+      <c r="U37" s="540"/>
+      <c r="V37" s="540"/>
+      <c r="W37" s="540"/>
+      <c r="X37" s="540"/>
+      <c r="Y37" s="540"/>
+      <c r="Z37" s="539"/>
+      <c r="AA37" s="557"/>
+      <c r="AB37" s="30"/>
+    </row>
+    <row r="38" spans="1:35" ht="11.25" customHeight="1">
+      <c r="A38" s="520"/>
+      <c r="B38" s="153"/>
+      <c r="C38" s="542"/>
+      <c r="D38" s="678"/>
+      <c r="E38" s="678"/>
+      <c r="F38" s="679"/>
+      <c r="G38" s="679"/>
+      <c r="H38" s="662"/>
+      <c r="I38" s="663"/>
+      <c r="J38" s="96"/>
+      <c r="K38" s="96"/>
+      <c r="L38" s="538"/>
+      <c r="M38" s="477"/>
+      <c r="N38" s="538"/>
+      <c r="O38" s="477"/>
+      <c r="P38" s="477"/>
+      <c r="Q38" s="477"/>
+      <c r="R38" s="477"/>
+      <c r="S38" s="96"/>
+      <c r="T38" s="96"/>
+      <c r="U38" s="96"/>
+      <c r="V38" s="96"/>
+      <c r="W38" s="96"/>
+      <c r="X38" s="96"/>
+      <c r="Y38" s="96"/>
+      <c r="Z38" s="96"/>
+      <c r="AA38" s="96"/>
+      <c r="AF38" s="476"/>
+      <c r="AH38" s="476"/>
+    </row>
+    <row r="39" spans="1:35" ht="9" customHeight="1">
+      <c r="A39" s="521"/>
+      <c r="B39" s="521"/>
+      <c r="C39" s="284"/>
+      <c r="D39" s="522"/>
+      <c r="E39" s="522"/>
+      <c r="F39" s="92"/>
+      <c r="G39" s="92"/>
+      <c r="H39" s="92"/>
+      <c r="I39" s="92"/>
+      <c r="J39" s="229"/>
+      <c r="K39" s="229"/>
+      <c r="P39" s="205"/>
+      <c r="Q39" s="205"/>
+      <c r="R39" s="205"/>
+      <c r="S39" s="229"/>
+      <c r="T39" s="453"/>
+      <c r="U39" s="474"/>
+      <c r="V39" s="474"/>
+      <c r="W39" s="474"/>
+      <c r="X39" s="474"/>
+      <c r="Y39" s="474"/>
+      <c r="Z39" s="453"/>
+      <c r="AA39" s="160"/>
+      <c r="AB39" s="30"/>
+      <c r="AF39" s="476"/>
+      <c r="AH39" s="476"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="D40" s="523"/>
+      <c r="E40" s="523"/>
+      <c r="F40" s="523"/>
+      <c r="G40" s="523"/>
+      <c r="H40" s="523"/>
+      <c r="I40" s="523"/>
+      <c r="J40" s="523"/>
+      <c r="K40" s="523"/>
+      <c r="L40" s="523"/>
+      <c r="M40" s="523"/>
+      <c r="N40" s="523"/>
+      <c r="O40" s="523"/>
+      <c r="P40" s="523"/>
+      <c r="Q40" s="523"/>
+      <c r="R40" s="523"/>
+      <c r="S40" s="523"/>
+      <c r="T40" s="523"/>
+      <c r="U40" s="523"/>
+      <c r="V40" s="523"/>
+      <c r="W40" s="523"/>
+      <c r="X40" s="523"/>
+      <c r="Y40" s="523"/>
+      <c r="Z40" s="523"/>
+      <c r="AA40" s="524"/>
+      <c r="AB40" s="524"/>
+      <c r="AC40" s="524"/>
+      <c r="AD40" s="524"/>
+      <c r="AI40" s="476"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="D41" s="514"/>
+      <c r="E41" s="514"/>
+      <c r="F41" s="514"/>
+      <c r="G41" s="514"/>
+      <c r="H41" s="514"/>
+      <c r="I41" s="514"/>
+      <c r="J41" s="514"/>
+      <c r="K41" s="514"/>
+      <c r="L41" s="514"/>
+      <c r="M41" s="514"/>
+      <c r="N41" s="514"/>
+      <c r="O41" s="514"/>
+      <c r="P41" s="514"/>
+      <c r="Q41" s="514"/>
+      <c r="R41" s="514"/>
+      <c r="S41" s="514"/>
+      <c r="T41" s="514"/>
+      <c r="U41" s="514"/>
+      <c r="V41" s="514"/>
+      <c r="W41" s="514"/>
+      <c r="X41" s="514"/>
+      <c r="Y41" s="514"/>
+      <c r="Z41" s="524"/>
+      <c r="AA41" s="524"/>
+      <c r="AF41" s="476"/>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="D42" s="523"/>
+      <c r="E42" s="523"/>
+      <c r="F42" s="524"/>
+      <c r="G42" s="524"/>
+      <c r="H42" s="524"/>
+      <c r="I42" s="524"/>
+      <c r="J42" s="524"/>
+      <c r="K42" s="524"/>
+      <c r="L42" s="524"/>
+      <c r="M42" s="524"/>
+      <c r="N42" s="524"/>
+      <c r="O42" s="524"/>
+      <c r="P42" s="524"/>
+      <c r="Q42" s="524"/>
+      <c r="R42" s="524"/>
+      <c r="S42" s="524"/>
+      <c r="T42" s="524"/>
+      <c r="U42" s="524"/>
+      <c r="V42" s="524"/>
+      <c r="W42" s="524"/>
+      <c r="X42" s="524"/>
+      <c r="Y42" s="524"/>
+      <c r="Z42" s="524"/>
+      <c r="AA42" s="524"/>
+      <c r="AF42" s="476"/>
+    </row>
+    <row r="43" spans="1:35">
+      <c r="D43" s="514"/>
+      <c r="E43" s="514"/>
+      <c r="F43" s="514"/>
+      <c r="G43" s="514"/>
+      <c r="H43" s="514"/>
+      <c r="I43" s="514"/>
+      <c r="J43" s="514"/>
+      <c r="K43" s="514"/>
+      <c r="L43" s="514"/>
+      <c r="M43" s="514"/>
+      <c r="N43" s="514"/>
+      <c r="O43" s="514"/>
+      <c r="P43" s="514"/>
+      <c r="Q43" s="514"/>
+      <c r="R43" s="514"/>
+      <c r="S43" s="514"/>
+      <c r="T43" s="514"/>
+      <c r="U43" s="514"/>
+      <c r="V43" s="514"/>
+      <c r="W43" s="514"/>
+      <c r="X43" s="514"/>
+      <c r="Y43" s="514"/>
+      <c r="Z43" s="514"/>
+      <c r="AF43" s="476"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="AF44" s="476"/>
+    </row>
+    <row r="45" spans="1:35">
+      <c r="D45" s="525"/>
+      <c r="E45" s="525"/>
+      <c r="F45" s="525"/>
+      <c r="G45" s="525"/>
+      <c r="H45" s="525"/>
+      <c r="I45" s="525"/>
+      <c r="J45" s="525"/>
+      <c r="K45" s="525"/>
+      <c r="L45" s="525"/>
+      <c r="M45" s="525"/>
+      <c r="N45" s="525"/>
+      <c r="O45" s="525"/>
+      <c r="P45" s="525"/>
+      <c r="Q45" s="525"/>
+      <c r="R45" s="525"/>
+      <c r="S45" s="525"/>
+      <c r="T45" s="525"/>
+      <c r="U45" s="525"/>
+      <c r="V45" s="525"/>
+      <c r="W45" s="525"/>
+      <c r="X45" s="525"/>
+      <c r="Y45" s="525"/>
+      <c r="Z45" s="525"/>
+      <c r="AF45" s="476"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="AF46" s="476"/>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="AF47" s="476"/>
+    </row>
+    <row r="48" spans="1:35">
+      <c r="AF48" s="476"/>
+    </row>
+    <row r="49" spans="32:32">
+      <c r="AF49" s="476"/>
+    </row>
+    <row r="50" spans="32:32">
+      <c r="AF50" s="476"/>
+    </row>
+    <row r="51" spans="32:32">
+      <c r="AF51" s="476"/>
+    </row>
+    <row r="52" spans="32:32">
+      <c r="AF52" s="476"/>
+    </row>
+    <row r="53" spans="32:32">
+      <c r="AF53" s="476"/>
+    </row>
+    <row r="54" spans="32:32">
+      <c r="AF54" s="476"/>
+    </row>
+    <row r="55" spans="32:32">
+      <c r="AF55" s="476"/>
+    </row>
+    <row r="56" spans="32:32">
+      <c r="AF56" s="476"/>
+    </row>
+    <row r="57" spans="32:32">
+      <c r="AF57" s="476"/>
+    </row>
+    <row r="58" spans="32:32">
+      <c r="AF58" s="476"/>
+    </row>
+    <row r="59" spans="32:32">
+      <c r="AF59" s="476"/>
+    </row>
+    <row r="60" spans="32:32">
+      <c r="AF60" s="476"/>
+    </row>
+    <row r="61" spans="32:32">
+      <c r="AF61" s="476"/>
+    </row>
+    <row r="62" spans="32:32">
+      <c r="AF62" s="476"/>
+    </row>
+    <row r="63" spans="32:32">
+      <c r="AF63" s="476"/>
+    </row>
+    <row r="64" spans="32:32">
+      <c r="AF64" s="476"/>
+    </row>
+    <row r="65" spans="4:32">
+      <c r="AF65" s="476"/>
+    </row>
+    <row r="66" spans="4:32">
+      <c r="AF66" s="476"/>
+    </row>
+    <row r="67" spans="4:32">
+      <c r="AF67" s="476"/>
+    </row>
+    <row r="68" spans="4:32">
+      <c r="AF68" s="476"/>
+    </row>
+    <row r="69" spans="4:32">
+      <c r="AF69" s="476"/>
+    </row>
+    <row r="70" spans="4:32">
+      <c r="AF70" s="476"/>
+    </row>
+    <row r="71" spans="4:32">
+      <c r="AF71" s="476"/>
+    </row>
+    <row r="72" spans="4:32">
+      <c r="AF72" s="476"/>
+    </row>
+    <row r="73" spans="4:32">
+      <c r="AF73" s="476"/>
+    </row>
+    <row r="74" spans="4:32">
+      <c r="D74" s="523"/>
+      <c r="E74" s="523"/>
+      <c r="AF74" s="476"/>
+    </row>
+    <row r="75" spans="4:32">
+      <c r="D75" s="523"/>
+      <c r="E75" s="523"/>
+      <c r="F75" s="523"/>
+      <c r="G75" s="523"/>
+      <c r="H75" s="524"/>
+      <c r="I75" s="524"/>
+      <c r="J75" s="524"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A4:A37"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="T7:V7"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="99" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="38" max="28" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1B218F0-5F02-48F1-930A-FE755599FDFF}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AH73"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A6" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.28515625" style="475" customWidth="1"/>
+    <col min="2" max="2" width="1.28515625" style="475" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" style="475" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="476" customWidth="1"/>
+    <col min="5" max="5" width="1.28515625" style="476" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" style="475" customWidth="1"/>
+    <col min="7" max="7" width="1.28515625" style="475" customWidth="1"/>
+    <col min="8" max="8" width="7.85546875" style="475" customWidth="1"/>
+    <col min="9" max="9" width="1.28515625" style="475" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" style="475" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="475" customWidth="1"/>
+    <col min="12" max="12" width="7.5703125" style="475" customWidth="1"/>
+    <col min="13" max="13" width="1.28515625" style="475" customWidth="1"/>
+    <col min="14" max="14" width="7.5703125" style="475" customWidth="1"/>
+    <col min="15" max="15" width="1.28515625" style="475" customWidth="1"/>
+    <col min="16" max="16" width="7.5703125" style="475" customWidth="1"/>
+    <col min="17" max="17" width="1.28515625" style="475" customWidth="1"/>
+    <col min="18" max="18" width="13.7109375" style="475" customWidth="1"/>
+    <col min="19" max="19" width="1.28515625" style="475" customWidth="1"/>
+    <col min="20" max="20" width="7.5703125" style="475" customWidth="1"/>
+    <col min="21" max="21" width="1.28515625" style="475" customWidth="1"/>
+    <col min="22" max="22" width="7.5703125" style="475" customWidth="1"/>
+    <col min="23" max="23" width="1.28515625" style="475" customWidth="1"/>
+    <col min="24" max="24" width="7.5703125" style="475" customWidth="1"/>
+    <col min="25" max="25" width="1.28515625" style="475" customWidth="1"/>
+    <col min="26" max="26" width="13.7109375" style="475" customWidth="1"/>
+    <col min="27" max="27" width="0.85546875" style="475" customWidth="1"/>
+    <col min="28" max="28" width="7.5703125" style="475" customWidth="1"/>
+    <col min="29" max="16384" width="9.28515625" style="475"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34" ht="12" customHeight="1">
+      <c r="A1" s="477"/>
+      <c r="B1" s="478" t="s">
+        <v>428</v>
+      </c>
+      <c r="C1" s="478"/>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="477"/>
+      <c r="G1" s="477"/>
+      <c r="H1" s="477"/>
+      <c r="I1" s="477"/>
+      <c r="J1" s="477"/>
+      <c r="K1" s="477"/>
+      <c r="L1" s="477"/>
+      <c r="M1" s="477"/>
+      <c r="N1" s="477"/>
+      <c r="O1" s="477"/>
+      <c r="P1" s="477"/>
+      <c r="Q1" s="477"/>
+      <c r="R1" s="477"/>
+      <c r="S1" s="477"/>
+      <c r="T1" s="477"/>
+      <c r="U1" s="477"/>
+      <c r="V1" s="477"/>
+      <c r="W1" s="477"/>
+      <c r="X1" s="477"/>
+      <c r="Y1" s="477"/>
+      <c r="Z1" s="477"/>
+      <c r="AA1" s="477"/>
+      <c r="AB1" s="477"/>
+      <c r="AF1" s="476"/>
+      <c r="AH1" s="476"/>
+    </row>
+    <row r="2" spans="1:34" ht="12" customHeight="1">
+      <c r="A2" s="477"/>
+      <c r="B2" s="480" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2" s="480"/>
+      <c r="D2" s="481"/>
+      <c r="E2" s="481"/>
+      <c r="F2" s="477"/>
+      <c r="G2" s="477"/>
+      <c r="H2" s="477"/>
+      <c r="I2" s="477"/>
+      <c r="J2" s="477"/>
+      <c r="K2" s="477"/>
+      <c r="L2" s="477"/>
+      <c r="M2" s="477"/>
+      <c r="N2" s="477"/>
+      <c r="O2" s="477"/>
+      <c r="P2" s="539"/>
+      <c r="Q2" s="539"/>
+      <c r="R2" s="539"/>
+      <c r="S2" s="477"/>
+      <c r="T2" s="477"/>
+      <c r="U2" s="477"/>
+      <c r="V2" s="477"/>
+      <c r="W2" s="477"/>
+      <c r="X2" s="477"/>
+      <c r="Y2" s="477"/>
+      <c r="Z2" s="477"/>
+      <c r="AA2" s="477"/>
+      <c r="AF2" s="476"/>
+      <c r="AH2" s="476"/>
+    </row>
+    <row r="3" spans="1:34" ht="12" customHeight="1">
+      <c r="A3" s="477"/>
+      <c r="B3" s="477"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="482"/>
+      <c r="E3" s="482"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="477"/>
+      <c r="L3" s="477"/>
+      <c r="M3" s="477"/>
+      <c r="N3" s="477"/>
+      <c r="O3" s="477"/>
+      <c r="P3" s="539"/>
+      <c r="Q3" s="539"/>
+      <c r="R3" s="539"/>
+      <c r="S3" s="477"/>
+      <c r="T3" s="477"/>
+      <c r="U3" s="477"/>
+      <c r="V3" s="477"/>
+      <c r="W3" s="153"/>
+      <c r="X3" s="668"/>
+      <c r="Y3" s="668"/>
+      <c r="Z3" s="216" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA3" s="668"/>
+      <c r="AF3" s="476"/>
+      <c r="AH3" s="476"/>
+    </row>
+    <row r="4" spans="1:34" ht="12" customHeight="1">
+      <c r="A4" s="477"/>
+      <c r="B4" s="217"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="153"/>
+      <c r="E4" s="153"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="542"/>
+      <c r="U4" s="542"/>
+      <c r="V4" s="542"/>
+      <c r="W4" s="542"/>
+      <c r="X4" s="477"/>
+      <c r="Y4" s="477"/>
+      <c r="Z4" s="828" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB4" s="671"/>
+      <c r="AF4" s="476"/>
+      <c r="AH4" s="476"/>
+    </row>
+    <row r="5" spans="1:34" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A5" s="937">
+        <v>19</v>
+      </c>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="153"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="477"/>
+      <c r="M5" s="477"/>
+      <c r="N5" s="477"/>
+      <c r="O5" s="477"/>
+      <c r="P5" s="477"/>
+      <c r="Q5" s="477"/>
+      <c r="R5" s="477"/>
+      <c r="S5" s="96"/>
+      <c r="T5" s="96"/>
+      <c r="U5" s="96"/>
+      <c r="V5" s="96"/>
+      <c r="W5" s="96"/>
+      <c r="X5" s="96"/>
+      <c r="Y5" s="96"/>
+      <c r="Z5" s="96"/>
+      <c r="AA5" s="96"/>
+      <c r="AF5" s="476"/>
+      <c r="AH5" s="476"/>
+    </row>
+    <row r="6" spans="1:34" ht="6" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="483"/>
+      <c r="C6" s="287"/>
+      <c r="D6" s="484"/>
+      <c r="E6" s="484"/>
+      <c r="F6" s="287"/>
+      <c r="G6" s="287"/>
+      <c r="H6" s="287"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="287"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="526"/>
+      <c r="M6" s="526"/>
+      <c r="N6" s="526"/>
+      <c r="O6" s="526"/>
+      <c r="P6" s="526"/>
+      <c r="Q6" s="526"/>
+      <c r="R6" s="526"/>
+      <c r="S6" s="287"/>
+      <c r="T6" s="526"/>
+      <c r="U6" s="526"/>
+      <c r="V6" s="526"/>
+      <c r="W6" s="526"/>
+      <c r="X6" s="526"/>
+      <c r="Y6" s="526"/>
+      <c r="Z6" s="526"/>
+      <c r="AA6" s="547"/>
+      <c r="AF6" s="476"/>
+      <c r="AH6" s="476"/>
+    </row>
+    <row r="7" spans="1:34" ht="12" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="485"/>
+      <c r="C7" s="808" t="s">
+        <v>99</v>
+      </c>
+      <c r="D7" s="350" t="s">
+        <v>417</v>
+      </c>
+      <c r="E7" s="831"/>
+      <c r="F7" s="167">
+        <v>2024</v>
+      </c>
+      <c r="G7" s="831"/>
+      <c r="H7" s="167">
+        <v>2023</v>
+      </c>
+      <c r="I7" s="831"/>
+      <c r="J7" s="831">
+        <v>2022</v>
+      </c>
+      <c r="K7" s="200"/>
+      <c r="L7" s="948">
+        <v>2026</v>
+      </c>
+      <c r="M7" s="948"/>
+      <c r="N7" s="948"/>
+      <c r="O7" s="831"/>
+      <c r="P7" s="831">
+        <v>2025</v>
+      </c>
+      <c r="Q7" s="831"/>
+      <c r="R7" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="S7" s="886"/>
+      <c r="T7" s="948">
+        <v>2025</v>
+      </c>
+      <c r="U7" s="948"/>
+      <c r="V7" s="948"/>
+      <c r="W7" s="831"/>
+      <c r="X7" s="831">
+        <v>2024</v>
+      </c>
+      <c r="Y7" s="831"/>
+      <c r="Z7" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="AA7" s="811"/>
+      <c r="AF7" s="476"/>
+      <c r="AH7" s="476"/>
+    </row>
+    <row r="8" spans="1:34" ht="12" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="487"/>
+      <c r="C8" s="812" t="s">
+        <v>100</v>
+      </c>
+      <c r="D8" s="486"/>
+      <c r="E8" s="486"/>
+      <c r="F8" s="486"/>
+      <c r="G8" s="486"/>
+      <c r="H8" s="486"/>
+      <c r="I8" s="486"/>
+      <c r="J8" s="486"/>
+      <c r="K8" s="200"/>
+      <c r="L8" s="625"/>
+      <c r="M8" s="625"/>
+      <c r="N8" s="625"/>
+      <c r="O8" s="625"/>
+      <c r="P8" s="625"/>
+      <c r="Q8" s="201"/>
+      <c r="R8" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="S8" s="669"/>
+      <c r="T8" s="625"/>
+      <c r="U8" s="625"/>
+      <c r="V8" s="625"/>
+      <c r="W8" s="625"/>
+      <c r="X8" s="625"/>
+      <c r="Y8" s="201"/>
+      <c r="Z8" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA8" s="813"/>
+      <c r="AF8" s="476"/>
+      <c r="AH8" s="476"/>
+    </row>
+    <row r="9" spans="1:34" ht="2.25" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="489"/>
+      <c r="C9" s="814"/>
+      <c r="D9" s="486"/>
+      <c r="E9" s="486"/>
+      <c r="F9" s="486"/>
+      <c r="G9" s="486"/>
+      <c r="H9" s="486"/>
+      <c r="I9" s="486"/>
+      <c r="J9" s="486"/>
+      <c r="K9" s="200"/>
+      <c r="L9" s="672"/>
+      <c r="M9" s="672"/>
+      <c r="N9" s="672"/>
+      <c r="O9" s="672"/>
+      <c r="P9" s="642"/>
+      <c r="Q9" s="642"/>
+      <c r="R9" s="642"/>
+      <c r="S9" s="672"/>
+      <c r="T9" s="672"/>
+      <c r="U9" s="672"/>
+      <c r="V9" s="672"/>
+      <c r="W9" s="672"/>
+      <c r="X9" s="672"/>
+      <c r="Y9" s="672"/>
+      <c r="Z9" s="672"/>
+      <c r="AA9" s="548"/>
+      <c r="AF9" s="476"/>
+      <c r="AH9" s="476"/>
+    </row>
+    <row r="10" spans="1:34" ht="12" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="489"/>
+      <c r="C10" s="814"/>
+      <c r="D10" s="486"/>
+      <c r="E10" s="486"/>
+      <c r="F10" s="486"/>
+      <c r="G10" s="486"/>
+      <c r="H10" s="486"/>
+      <c r="I10" s="486"/>
+      <c r="J10" s="486"/>
+      <c r="K10" s="200"/>
+      <c r="L10" s="830" t="s">
+        <v>429</v>
+      </c>
+      <c r="M10" s="790"/>
+      <c r="N10" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="O10" s="790"/>
+      <c r="P10" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q10" s="830"/>
+      <c r="R10" s="830" t="s">
+        <v>421</v>
+      </c>
+      <c r="S10" s="830"/>
+      <c r="T10" s="830" t="s">
+        <v>420</v>
+      </c>
+      <c r="U10" s="790"/>
+      <c r="V10" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="W10" s="790"/>
+      <c r="X10" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y10" s="830"/>
+      <c r="Z10" s="830" t="s">
+        <v>422</v>
+      </c>
+      <c r="AA10" s="815"/>
+      <c r="AF10" s="476"/>
+      <c r="AH10" s="476"/>
+    </row>
+    <row r="11" spans="1:34" ht="12" customHeight="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="489"/>
+      <c r="C11" s="814"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="59"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="59"/>
+      <c r="H11" s="59"/>
+      <c r="I11" s="59"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="59"/>
+      <c r="L11" s="416"/>
+      <c r="M11" s="887"/>
+      <c r="N11" s="416"/>
+      <c r="O11" s="887"/>
+      <c r="P11" s="416"/>
+      <c r="Q11" s="416"/>
+      <c r="R11" s="830">
+        <v>2026</v>
+      </c>
+      <c r="S11" s="790"/>
+      <c r="T11" s="416"/>
+      <c r="U11" s="887"/>
+      <c r="V11" s="416"/>
+      <c r="W11" s="887"/>
+      <c r="X11" s="416"/>
+      <c r="Y11" s="416"/>
+      <c r="Z11" s="830">
+        <v>2025</v>
+      </c>
+      <c r="AA11" s="815"/>
+      <c r="AD11" s="93"/>
+      <c r="AF11" s="476"/>
+    </row>
+    <row r="12" spans="1:34" ht="3" customHeight="1" thickBot="1">
+      <c r="A12" s="937"/>
+      <c r="B12" s="491"/>
+      <c r="C12" s="492"/>
+      <c r="D12" s="493"/>
+      <c r="E12" s="493"/>
+      <c r="F12" s="493"/>
+      <c r="G12" s="493"/>
+      <c r="H12" s="493"/>
+      <c r="I12" s="493"/>
+      <c r="J12" s="493"/>
+      <c r="K12" s="493"/>
+      <c r="L12" s="528"/>
+      <c r="M12" s="528"/>
+      <c r="N12" s="528"/>
+      <c r="O12" s="528"/>
+      <c r="P12" s="528"/>
+      <c r="Q12" s="528"/>
+      <c r="R12" s="528"/>
+      <c r="S12" s="528"/>
+      <c r="T12" s="543"/>
+      <c r="U12" s="543"/>
+      <c r="V12" s="543"/>
+      <c r="W12" s="543"/>
+      <c r="X12" s="528"/>
+      <c r="Y12" s="543"/>
+      <c r="Z12" s="528"/>
+      <c r="AA12" s="550"/>
+      <c r="AF12" s="476"/>
+    </row>
+    <row r="13" spans="1:34" ht="3" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="645"/>
+      <c r="C13" s="512"/>
+      <c r="D13" s="816"/>
+      <c r="E13" s="816"/>
+      <c r="F13" s="816"/>
+      <c r="G13" s="816"/>
+      <c r="H13" s="816"/>
+      <c r="I13" s="816"/>
+      <c r="J13" s="816"/>
+      <c r="K13" s="816"/>
+      <c r="L13" s="816"/>
+      <c r="M13" s="512"/>
+      <c r="N13" s="816"/>
+      <c r="O13" s="512"/>
+      <c r="P13" s="816"/>
+      <c r="Q13" s="816"/>
+      <c r="R13" s="816"/>
+      <c r="S13" s="512"/>
+      <c r="T13" s="512"/>
+      <c r="U13" s="512"/>
+      <c r="V13" s="512"/>
+      <c r="W13" s="512"/>
+      <c r="X13" s="512"/>
+      <c r="Y13" s="512"/>
+      <c r="Z13" s="512"/>
+      <c r="AA13" s="817"/>
+      <c r="AF13" s="476"/>
+      <c r="AH13" s="476"/>
+    </row>
+    <row r="14" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A14" s="937"/>
+      <c r="B14" s="506"/>
+      <c r="C14" s="508" t="s">
+        <v>123</v>
+      </c>
+      <c r="D14" s="211">
+        <v>11992.68</v>
+      </c>
+      <c r="E14" s="274"/>
+      <c r="F14" s="211">
+        <v>10170.136</v>
+      </c>
+      <c r="G14" s="274"/>
+      <c r="H14" s="211">
+        <v>9374.7929999999997</v>
+      </c>
+      <c r="I14" s="274"/>
+      <c r="J14" s="211">
+        <v>10899.605</v>
+      </c>
+      <c r="K14" s="531"/>
+      <c r="L14" s="529">
+        <v>884.52</v>
+      </c>
+      <c r="M14" s="145"/>
+      <c r="N14" s="529">
+        <v>1310.4000000000001</v>
+      </c>
+      <c r="O14" s="145"/>
+      <c r="P14" s="529">
+        <v>1179.3599999999999</v>
+      </c>
+      <c r="Q14" s="529"/>
+      <c r="R14" s="529">
+        <v>2194.92</v>
+      </c>
+      <c r="S14" s="159"/>
+      <c r="T14" s="145">
+        <v>1156.68</v>
+      </c>
+      <c r="U14" s="145"/>
+      <c r="V14" s="145">
+        <v>952.56</v>
+      </c>
+      <c r="W14" s="145"/>
+      <c r="X14" s="529">
+        <v>1043.28</v>
+      </c>
+      <c r="Y14" s="159"/>
+      <c r="Z14" s="159">
+        <v>2109.2399999999998</v>
+      </c>
+      <c r="AA14" s="818"/>
+      <c r="AB14" s="673"/>
+      <c r="AD14"/>
+      <c r="AF14" s="476"/>
+      <c r="AH14" s="476"/>
+    </row>
+    <row r="15" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A15" s="937"/>
+      <c r="B15" s="506"/>
+      <c r="C15" s="508" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="211">
+        <v>7755.4349599999996</v>
+      </c>
+      <c r="E15" s="274"/>
+      <c r="F15" s="211">
+        <v>5563.2305199999992</v>
+      </c>
+      <c r="G15" s="274"/>
+      <c r="H15" s="211">
+        <v>1730.1306399999999</v>
+      </c>
+      <c r="I15" s="274"/>
+      <c r="J15" s="211">
+        <v>2867.1727599999999</v>
+      </c>
+      <c r="K15" s="531"/>
+      <c r="L15" s="529">
+        <v>441.798</v>
+      </c>
+      <c r="M15" s="145"/>
+      <c r="N15" s="529">
+        <v>824.81600000000003</v>
+      </c>
+      <c r="O15" s="145"/>
+      <c r="P15" s="529">
+        <v>423.36</v>
+      </c>
+      <c r="Q15" s="529"/>
+      <c r="R15" s="529">
+        <v>1266.614</v>
+      </c>
+      <c r="S15" s="159"/>
+      <c r="T15" s="145">
+        <v>1330.56</v>
+      </c>
+      <c r="U15" s="145"/>
+      <c r="V15" s="145">
+        <v>705.6</v>
+      </c>
+      <c r="W15" s="145"/>
+      <c r="X15" s="529">
+        <v>504</v>
+      </c>
+      <c r="Y15" s="159"/>
+      <c r="Z15" s="159">
+        <v>2036.1599999999999</v>
+      </c>
+      <c r="AA15" s="818"/>
+      <c r="AB15" s="673"/>
+      <c r="AD15"/>
+      <c r="AF15" s="476"/>
+      <c r="AH15" s="476"/>
+    </row>
+    <row r="16" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="506"/>
+      <c r="C16" s="508" t="s">
+        <v>125</v>
+      </c>
+      <c r="D16" s="211">
+        <v>10298.963240000001</v>
+      </c>
+      <c r="E16" s="274"/>
+      <c r="F16" s="211">
+        <v>18042.375840000001</v>
+      </c>
+      <c r="G16" s="274"/>
+      <c r="H16" s="211">
+        <v>17128.727119999996</v>
+      </c>
+      <c r="I16" s="274"/>
+      <c r="J16" s="211">
+        <v>8622.56</v>
+      </c>
+      <c r="K16" s="531"/>
+      <c r="L16" s="529">
+        <v>170.64</v>
+      </c>
+      <c r="M16" s="145"/>
+      <c r="N16" s="529">
+        <v>271.44</v>
+      </c>
+      <c r="O16" s="145"/>
+      <c r="P16" s="529">
+        <v>210</v>
+      </c>
+      <c r="Q16" s="529"/>
+      <c r="R16" s="529">
+        <v>442.08</v>
+      </c>
+      <c r="S16" s="159"/>
+      <c r="T16" s="145">
+        <v>1288.8</v>
+      </c>
+      <c r="U16" s="145"/>
+      <c r="V16" s="145">
+        <v>1189.1679999999999</v>
+      </c>
+      <c r="W16" s="145"/>
+      <c r="X16" s="529">
+        <v>1118.6400000000001</v>
+      </c>
+      <c r="Y16" s="159"/>
+      <c r="Z16" s="159">
+        <v>2477.9679999999998</v>
+      </c>
+      <c r="AA16" s="818"/>
+      <c r="AB16" s="673"/>
+      <c r="AD16"/>
+      <c r="AF16" s="476"/>
+      <c r="AH16" s="476"/>
+    </row>
+    <row r="17" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="506"/>
+      <c r="C17" s="819" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="211">
+        <v>1740.5330485000002</v>
+      </c>
+      <c r="E17" s="274"/>
+      <c r="F17" s="211">
+        <v>4272.7950680000013</v>
+      </c>
+      <c r="G17" s="274"/>
+      <c r="H17" s="211">
+        <v>3077.2366975</v>
+      </c>
+      <c r="I17" s="274"/>
+      <c r="J17" s="211">
+        <v>3062.4122830000001</v>
+      </c>
+      <c r="K17" s="531"/>
+      <c r="L17" s="529">
+        <v>567.71807799999999</v>
+      </c>
+      <c r="M17" s="145"/>
+      <c r="N17" s="529">
+        <v>399.35667799999999</v>
+      </c>
+      <c r="O17" s="145"/>
+      <c r="P17" s="529">
+        <v>72.013987999999998</v>
+      </c>
+      <c r="Q17" s="529"/>
+      <c r="R17" s="529">
+        <v>967.07475600000009</v>
+      </c>
+      <c r="S17" s="159"/>
+      <c r="T17" s="145">
+        <v>73.964250000000007</v>
+      </c>
+      <c r="U17" s="145"/>
+      <c r="V17" s="145">
+        <v>0.61499999999999999</v>
+      </c>
+      <c r="W17" s="145"/>
+      <c r="X17" s="529">
+        <v>48.612728000000004</v>
+      </c>
+      <c r="Y17" s="159"/>
+      <c r="Z17" s="159">
+        <v>74.579250000000002</v>
+      </c>
+      <c r="AA17" s="818"/>
+      <c r="AB17" s="673"/>
+      <c r="AD17"/>
+      <c r="AF17" s="476"/>
+      <c r="AH17" s="476"/>
+    </row>
+    <row r="18" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="619"/>
+      <c r="C18" s="820" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" s="211">
+        <v>847.87478799999997</v>
+      </c>
+      <c r="E18" s="274"/>
+      <c r="F18" s="211">
+        <v>484.10240000000005</v>
+      </c>
+      <c r="G18" s="274"/>
+      <c r="H18" s="211">
+        <v>913.20678200000009</v>
+      </c>
+      <c r="I18" s="274"/>
+      <c r="J18" s="211">
+        <v>947.82248399999992</v>
+      </c>
+      <c r="K18" s="664"/>
+      <c r="L18" s="529">
+        <v>20.91384</v>
+      </c>
+      <c r="M18" s="145"/>
+      <c r="N18" s="529">
+        <v>20.16</v>
+      </c>
+      <c r="O18" s="145"/>
+      <c r="P18" s="529">
+        <v>100</v>
+      </c>
+      <c r="Q18" s="529"/>
+      <c r="R18" s="529">
+        <v>41.073839999999997</v>
+      </c>
+      <c r="S18" s="159"/>
+      <c r="T18" s="145">
+        <v>9.8039000000000005</v>
+      </c>
+      <c r="U18" s="145"/>
+      <c r="V18" s="145">
+        <v>60.48</v>
+      </c>
+      <c r="W18" s="145"/>
+      <c r="X18" s="529">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="159"/>
+      <c r="Z18" s="159">
+        <v>70.283900000000003</v>
+      </c>
+      <c r="AA18" s="818"/>
+      <c r="AB18" s="673"/>
+      <c r="AD18"/>
+      <c r="AF18" s="476"/>
+      <c r="AH18" s="476"/>
+    </row>
+    <row r="19" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="619"/>
+      <c r="C19" s="820" t="s">
+        <v>128</v>
+      </c>
+      <c r="D19" s="211">
+        <v>11813.76</v>
+      </c>
+      <c r="E19" s="274"/>
+      <c r="F19" s="211">
+        <v>14810.824319999998</v>
+      </c>
+      <c r="G19" s="274"/>
+      <c r="H19" s="211">
+        <v>10356.52333</v>
+      </c>
+      <c r="I19" s="274"/>
+      <c r="J19" s="211">
+        <v>2833.5632000000001</v>
+      </c>
+      <c r="K19" s="664"/>
+      <c r="L19" s="529">
+        <v>1189.44</v>
+      </c>
+      <c r="M19" s="145"/>
+      <c r="N19" s="529">
+        <v>1229.76</v>
+      </c>
+      <c r="O19" s="145"/>
+      <c r="P19" s="529">
+        <v>1249.92</v>
+      </c>
+      <c r="Q19" s="529"/>
+      <c r="R19" s="529">
+        <v>2419.1999999999998</v>
+      </c>
+      <c r="S19" s="159"/>
+      <c r="T19" s="145">
+        <v>725.76</v>
+      </c>
+      <c r="U19" s="145"/>
+      <c r="V19" s="145">
+        <v>1310.4000000000001</v>
+      </c>
+      <c r="W19" s="145"/>
+      <c r="X19" s="529">
+        <v>1473.28</v>
+      </c>
+      <c r="Y19" s="159"/>
+      <c r="Z19" s="159">
+        <v>2036.16</v>
+      </c>
+      <c r="AA19" s="818"/>
+      <c r="AB19" s="673"/>
+      <c r="AD19"/>
+      <c r="AF19" s="476"/>
+      <c r="AH19" s="476"/>
+    </row>
+    <row r="20" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="506"/>
+      <c r="C20" s="508" t="s">
+        <v>129</v>
+      </c>
+      <c r="D20" s="211">
+        <v>1641.8694579999999</v>
+      </c>
+      <c r="E20" s="274"/>
+      <c r="F20" s="211">
+        <v>1574.1402949999999</v>
+      </c>
+      <c r="G20" s="274"/>
+      <c r="H20" s="211">
+        <v>1461.42806</v>
+      </c>
+      <c r="I20" s="274"/>
+      <c r="J20" s="211">
+        <v>1042.120572</v>
+      </c>
+      <c r="K20" s="531"/>
+      <c r="L20" s="529">
+        <v>160.78476000000001</v>
+      </c>
+      <c r="M20" s="145"/>
+      <c r="N20" s="529">
+        <v>46.912703999999998</v>
+      </c>
+      <c r="O20" s="145"/>
+      <c r="P20" s="529">
+        <v>74.634668000000005</v>
+      </c>
+      <c r="Q20" s="529"/>
+      <c r="R20" s="529">
+        <v>207.697464</v>
+      </c>
+      <c r="S20" s="159"/>
+      <c r="T20" s="145">
+        <v>188.82315499999999</v>
+      </c>
+      <c r="U20" s="145"/>
+      <c r="V20" s="145">
+        <v>73.010643999999999</v>
+      </c>
+      <c r="W20" s="145"/>
+      <c r="X20" s="529">
+        <v>135.47995600000002</v>
+      </c>
+      <c r="Y20" s="159"/>
+      <c r="Z20" s="159">
+        <v>261.833799</v>
+      </c>
+      <c r="AA20" s="818"/>
+      <c r="AB20" s="673"/>
+      <c r="AD20"/>
+      <c r="AF20" s="476"/>
+      <c r="AH20" s="476"/>
+    </row>
+    <row r="21" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="506"/>
+      <c r="C21" s="508" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="211">
+        <v>52.654650000000004</v>
+      </c>
+      <c r="E21" s="274"/>
+      <c r="F21" s="211">
+        <v>75.129390000000001</v>
+      </c>
+      <c r="G21" s="274"/>
+      <c r="H21" s="211">
+        <v>75.815970000000007</v>
+      </c>
+      <c r="I21" s="274"/>
+      <c r="J21" s="211">
+        <v>37.080169999999995</v>
+      </c>
+      <c r="K21" s="531"/>
+      <c r="L21" s="529">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="M21" s="145"/>
+      <c r="N21" s="529">
+        <v>0</v>
+      </c>
+      <c r="O21" s="145"/>
+      <c r="P21" s="529">
+        <v>4.4894999999999996</v>
+      </c>
+      <c r="Q21" s="529"/>
+      <c r="R21" s="529">
+        <v>3.2549999999999999</v>
+      </c>
+      <c r="S21" s="159"/>
+      <c r="T21" s="145">
+        <v>15.291</v>
+      </c>
+      <c r="U21" s="145"/>
+      <c r="V21" s="145">
+        <v>0</v>
+      </c>
+      <c r="W21" s="145"/>
+      <c r="X21" s="529">
+        <v>0.48</v>
+      </c>
+      <c r="Y21" s="159"/>
+      <c r="Z21" s="159">
+        <v>15.291</v>
+      </c>
+      <c r="AA21" s="818"/>
+      <c r="AB21" s="673"/>
+      <c r="AD21"/>
+      <c r="AF21" s="476"/>
+      <c r="AH21" s="476"/>
+    </row>
+    <row r="22" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="506"/>
+      <c r="C22" s="508" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" s="211">
+        <v>73.885351999999997</v>
+      </c>
+      <c r="E22" s="274"/>
+      <c r="F22" s="211">
+        <v>107.474194</v>
+      </c>
+      <c r="G22" s="274"/>
+      <c r="H22" s="211">
+        <v>90.790247000000008</v>
+      </c>
+      <c r="I22" s="274"/>
+      <c r="J22" s="211">
+        <v>184.796674</v>
+      </c>
+      <c r="K22" s="531"/>
+      <c r="L22" s="529">
+        <v>11.465999999999999</v>
+      </c>
+      <c r="M22" s="145"/>
+      <c r="N22" s="529">
+        <v>0</v>
+      </c>
+      <c r="O22" s="145"/>
+      <c r="P22" s="529">
+        <v>20.16</v>
+      </c>
+      <c r="Q22" s="529"/>
+      <c r="R22" s="529">
+        <v>11.465999999999999</v>
+      </c>
+      <c r="S22" s="159"/>
+      <c r="T22" s="145">
+        <v>20.16</v>
+      </c>
+      <c r="U22" s="145"/>
+      <c r="V22" s="145">
+        <v>0</v>
+      </c>
+      <c r="W22" s="145"/>
+      <c r="X22" s="529">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="159"/>
+      <c r="Z22" s="159">
+        <v>20.16</v>
+      </c>
+      <c r="AA22" s="818"/>
+      <c r="AB22" s="673"/>
+      <c r="AD22"/>
+      <c r="AF22" s="476"/>
+      <c r="AH22" s="476"/>
+    </row>
+    <row r="23" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A23" s="937"/>
+      <c r="B23" s="506"/>
+      <c r="C23" s="508" t="s">
+        <v>132</v>
+      </c>
+      <c r="D23" s="211">
+        <v>1465.2480720000001</v>
+      </c>
+      <c r="E23" s="274"/>
+      <c r="F23" s="211">
+        <v>2315.14356</v>
+      </c>
+      <c r="G23" s="274"/>
+      <c r="H23" s="211">
+        <v>2448.4854105000004</v>
+      </c>
+      <c r="I23" s="274"/>
+      <c r="J23" s="211">
+        <v>3600.89264</v>
+      </c>
+      <c r="K23" s="531"/>
+      <c r="L23" s="529">
+        <v>107.44047999999999</v>
+      </c>
+      <c r="M23" s="145"/>
+      <c r="N23" s="529">
+        <v>9.84</v>
+      </c>
+      <c r="O23" s="145"/>
+      <c r="P23" s="529">
+        <v>116.59936</v>
+      </c>
+      <c r="Q23" s="529"/>
+      <c r="R23" s="529">
+        <v>117.28048</v>
+      </c>
+      <c r="S23" s="159"/>
+      <c r="T23" s="145">
+        <v>45.12</v>
+      </c>
+      <c r="U23" s="145"/>
+      <c r="V23" s="145">
+        <v>57</v>
+      </c>
+      <c r="W23" s="145"/>
+      <c r="X23" s="529">
+        <v>103.08</v>
+      </c>
+      <c r="Y23" s="159"/>
+      <c r="Z23" s="159">
+        <v>102.12</v>
+      </c>
+      <c r="AA23" s="818"/>
+      <c r="AB23" s="673"/>
+      <c r="AD23"/>
+      <c r="AF23" s="476"/>
+      <c r="AH23" s="476"/>
+    </row>
+    <row r="24" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="506"/>
+      <c r="C24" s="508" t="s">
+        <v>133</v>
+      </c>
+      <c r="D24" s="211">
+        <v>12763.41058</v>
+      </c>
+      <c r="E24" s="274"/>
+      <c r="F24" s="211">
+        <v>12001.174000000001</v>
+      </c>
+      <c r="G24" s="274"/>
+      <c r="H24" s="211">
+        <v>15319.038</v>
+      </c>
+      <c r="I24" s="274"/>
+      <c r="J24" s="211">
+        <v>17435.416000000001</v>
+      </c>
+      <c r="K24" s="531"/>
+      <c r="L24" s="529">
+        <v>934.92</v>
+      </c>
+      <c r="M24" s="145"/>
+      <c r="N24" s="529">
+        <v>1183.9065000000001</v>
+      </c>
+      <c r="O24" s="145"/>
+      <c r="P24" s="529">
+        <v>1040.3625</v>
+      </c>
+      <c r="Q24" s="529"/>
+      <c r="R24" s="529">
+        <v>2118.8265000000001</v>
+      </c>
+      <c r="S24" s="159"/>
+      <c r="T24" s="145">
+        <v>1345.68</v>
+      </c>
+      <c r="U24" s="145"/>
+      <c r="V24" s="145">
+        <v>1072.25008</v>
+      </c>
+      <c r="W24" s="145"/>
+      <c r="X24" s="529">
+        <v>975.12</v>
+      </c>
+      <c r="Y24" s="159"/>
+      <c r="Z24" s="159">
+        <v>2417.9300800000001</v>
+      </c>
+      <c r="AA24" s="818"/>
+      <c r="AB24" s="673"/>
+      <c r="AD24"/>
+      <c r="AF24" s="476"/>
+      <c r="AH24" s="476"/>
+    </row>
+    <row r="25" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A25" s="937"/>
+      <c r="B25" s="506"/>
+      <c r="C25" s="508" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="211">
+        <v>0</v>
+      </c>
+      <c r="E25" s="274"/>
+      <c r="F25" s="211"/>
+      <c r="G25" s="274"/>
+      <c r="H25" s="211">
+        <v>0</v>
+      </c>
+      <c r="I25" s="274"/>
+      <c r="J25" s="211">
+        <v>11.21664</v>
+      </c>
+      <c r="K25" s="531"/>
+      <c r="L25" s="529">
+        <v>0</v>
+      </c>
+      <c r="M25" s="145"/>
+      <c r="N25" s="529">
+        <v>0</v>
+      </c>
+      <c r="O25" s="145"/>
+      <c r="P25" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="529"/>
+      <c r="R25" s="529">
+        <v>0</v>
+      </c>
+      <c r="S25" s="159"/>
+      <c r="T25" s="145">
+        <v>0</v>
+      </c>
+      <c r="U25" s="145"/>
+      <c r="V25" s="145">
+        <v>0</v>
+      </c>
+      <c r="W25" s="145"/>
+      <c r="X25" s="529"/>
+      <c r="Y25" s="159"/>
+      <c r="Z25" s="159">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="818"/>
+      <c r="AB25" s="673"/>
+      <c r="AD25"/>
+      <c r="AF25" s="476"/>
+      <c r="AH25" s="476"/>
+    </row>
+    <row r="26" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="506"/>
+      <c r="C26" s="508" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" s="211">
+        <v>501.45800000000003</v>
+      </c>
+      <c r="E26" s="274"/>
+      <c r="F26" s="211">
+        <v>666.84559999999999</v>
+      </c>
+      <c r="G26" s="274"/>
+      <c r="H26" s="211">
+        <v>582.79409999999996</v>
+      </c>
+      <c r="I26" s="274"/>
+      <c r="J26" s="211">
+        <v>1266.6552199999999</v>
+      </c>
+      <c r="K26" s="531"/>
+      <c r="L26" s="529">
+        <v>0</v>
+      </c>
+      <c r="M26" s="145"/>
+      <c r="N26" s="529">
+        <v>60.48</v>
+      </c>
+      <c r="O26" s="145"/>
+      <c r="P26" s="529">
+        <v>20.16</v>
+      </c>
+      <c r="Q26" s="529"/>
+      <c r="R26" s="529">
+        <v>60.48</v>
+      </c>
+      <c r="S26" s="159"/>
+      <c r="T26" s="145">
+        <v>20.16</v>
+      </c>
+      <c r="U26" s="145"/>
+      <c r="V26" s="145">
+        <v>102.28</v>
+      </c>
+      <c r="W26" s="145"/>
+      <c r="X26" s="529">
+        <v>33.159999999999997</v>
+      </c>
+      <c r="Y26" s="159"/>
+      <c r="Z26" s="159">
+        <v>122.44</v>
+      </c>
+      <c r="AA26" s="818"/>
+      <c r="AB26" s="673"/>
+      <c r="AD26"/>
+      <c r="AF26" s="476"/>
+      <c r="AH26" s="476"/>
+    </row>
+    <row r="27" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A27" s="937"/>
+      <c r="B27" s="506"/>
+      <c r="C27" s="508" t="s">
+        <v>136</v>
+      </c>
+      <c r="D27" s="211">
+        <v>288.92990000000003</v>
+      </c>
+      <c r="E27" s="274"/>
+      <c r="F27" s="211">
+        <v>2449.2723799999994</v>
+      </c>
+      <c r="G27" s="274"/>
+      <c r="H27" s="211">
+        <v>97.892660000000006</v>
+      </c>
+      <c r="I27" s="274"/>
+      <c r="J27" s="211">
+        <v>294.1696</v>
+      </c>
+      <c r="K27" s="531"/>
+      <c r="L27" s="529">
+        <v>105.48960000000001</v>
+      </c>
+      <c r="M27" s="145"/>
+      <c r="N27" s="529">
+        <v>101.11499999999999</v>
+      </c>
+      <c r="O27" s="145"/>
+      <c r="P27" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="529"/>
+      <c r="R27" s="529">
+        <v>206.6046</v>
+      </c>
+      <c r="S27" s="159"/>
+      <c r="T27" s="145">
+        <v>10.9459</v>
+      </c>
+      <c r="U27" s="145"/>
+      <c r="V27" s="145">
+        <v>20.123200000000001</v>
+      </c>
+      <c r="W27" s="145"/>
+      <c r="X27" s="529">
+        <v>1.2701800000000001</v>
+      </c>
+      <c r="Y27" s="159"/>
+      <c r="Z27" s="159">
+        <v>31.069099999999999</v>
+      </c>
+      <c r="AA27" s="818"/>
+      <c r="AB27" s="673"/>
+      <c r="AD27"/>
+      <c r="AF27" s="476"/>
+      <c r="AH27" s="476"/>
+    </row>
+    <row r="28" spans="1:34" ht="16.5" customHeight="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="506"/>
+      <c r="C28" s="508" t="s">
+        <v>137</v>
+      </c>
+      <c r="D28" s="211">
+        <v>17499.654921999998</v>
+      </c>
+      <c r="E28" s="274"/>
+      <c r="F28" s="211">
+        <v>36539.426935000003</v>
+      </c>
+      <c r="G28" s="274"/>
+      <c r="H28" s="211">
+        <v>26761.479268999999</v>
+      </c>
+      <c r="I28" s="274"/>
+      <c r="J28" s="211">
+        <v>66899.017601999993</v>
+      </c>
+      <c r="K28" s="531"/>
+      <c r="L28" s="529">
+        <v>239.22376799999998</v>
+      </c>
+      <c r="M28" s="145"/>
+      <c r="N28" s="529">
+        <v>1214.0771999999999</v>
+      </c>
+      <c r="O28" s="145"/>
+      <c r="P28" s="529">
+        <v>873.85225000000003</v>
+      </c>
+      <c r="Q28" s="529"/>
+      <c r="R28" s="529">
+        <v>1453.3009679999998</v>
+      </c>
+      <c r="S28" s="159"/>
+      <c r="T28" s="145">
+        <v>2014.1198919999999</v>
+      </c>
+      <c r="U28" s="145"/>
+      <c r="V28" s="145">
+        <v>2192.0722799999999</v>
+      </c>
+      <c r="W28" s="145"/>
+      <c r="X28" s="529">
+        <v>1596.711372</v>
+      </c>
+      <c r="Y28" s="159"/>
+      <c r="Z28" s="159">
+        <v>4206.192172</v>
+      </c>
+      <c r="AA28" s="818"/>
+      <c r="AB28" s="673"/>
+      <c r="AD28"/>
+      <c r="AF28" s="476"/>
+      <c r="AH28" s="476"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" s="937"/>
+      <c r="B29" s="646"/>
+      <c r="C29" s="515" t="s">
+        <v>138</v>
+      </c>
+      <c r="D29" s="194"/>
+      <c r="E29" s="647"/>
+      <c r="F29" s="194"/>
+      <c r="G29" s="647"/>
+      <c r="H29" s="194"/>
+      <c r="I29" s="647"/>
+      <c r="J29" s="194"/>
+      <c r="K29" s="512"/>
+      <c r="L29" s="194"/>
+      <c r="M29" s="821"/>
+      <c r="N29" s="194"/>
+      <c r="O29" s="821"/>
+      <c r="P29" s="194"/>
+      <c r="Q29" s="194"/>
+      <c r="R29" s="194"/>
+      <c r="S29" s="194"/>
+      <c r="T29" s="194"/>
+      <c r="U29" s="194"/>
+      <c r="V29" s="194"/>
+      <c r="W29" s="194"/>
+      <c r="X29" s="194"/>
+      <c r="Y29" s="194"/>
+      <c r="Z29" s="194"/>
+      <c r="AA29" s="552"/>
+      <c r="AF29" s="476"/>
+      <c r="AH29" s="476"/>
+    </row>
+    <row r="30" spans="1:34" ht="6.75" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="648"/>
+      <c r="C30" s="649"/>
+      <c r="D30" s="650"/>
+      <c r="E30" s="651"/>
+      <c r="F30" s="650"/>
+      <c r="G30" s="651"/>
+      <c r="H30" s="650"/>
+      <c r="I30" s="651"/>
+      <c r="J30" s="650"/>
+      <c r="K30" s="650"/>
+      <c r="L30" s="650"/>
+      <c r="M30" s="665"/>
+      <c r="N30" s="650"/>
+      <c r="O30" s="665"/>
+      <c r="P30" s="650"/>
+      <c r="Q30" s="650"/>
+      <c r="R30" s="650"/>
+      <c r="S30" s="650"/>
+      <c r="T30" s="650"/>
+      <c r="U30" s="650"/>
+      <c r="V30" s="650"/>
+      <c r="W30" s="650"/>
+      <c r="X30" s="650"/>
+      <c r="Y30" s="650"/>
+      <c r="Z30" s="650"/>
+      <c r="AA30" s="554"/>
+      <c r="AF30" s="476"/>
+      <c r="AH30" s="476"/>
+    </row>
+    <row r="31" spans="1:34" ht="9" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="652"/>
+      <c r="C31" s="822"/>
+      <c r="D31" s="499"/>
+      <c r="E31" s="653"/>
+      <c r="F31" s="499"/>
+      <c r="G31" s="653"/>
+      <c r="H31" s="499"/>
+      <c r="I31" s="653"/>
+      <c r="J31" s="499"/>
+      <c r="K31" s="499"/>
+      <c r="L31" s="499"/>
+      <c r="M31" s="577"/>
+      <c r="N31" s="499"/>
+      <c r="O31" s="577"/>
+      <c r="P31" s="499"/>
+      <c r="Q31" s="499"/>
+      <c r="R31" s="499"/>
+      <c r="S31" s="499"/>
+      <c r="T31" s="499"/>
+      <c r="U31" s="499"/>
+      <c r="V31" s="499"/>
+      <c r="W31" s="499"/>
+      <c r="X31" s="499"/>
+      <c r="Y31" s="499"/>
+      <c r="Z31" s="499"/>
+      <c r="AA31" s="552"/>
+      <c r="AF31" s="476"/>
+      <c r="AH31" s="476"/>
+    </row>
+    <row r="32" spans="1:34" ht="14.25" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="506"/>
+      <c r="C32" s="508" t="s">
+        <v>14</v>
+      </c>
+      <c r="D32" s="654">
+        <v>485428.59936350002</v>
+      </c>
+      <c r="E32" s="654"/>
+      <c r="F32" s="654">
+        <v>577213.08228610002</v>
+      </c>
+      <c r="G32" s="654"/>
+      <c r="H32" s="654">
+        <v>578682.6466204999</v>
+      </c>
+      <c r="I32" s="654"/>
+      <c r="J32" s="654">
+        <v>621324.35880150017</v>
+      </c>
+      <c r="K32" s="654"/>
+      <c r="L32" s="654">
+        <v>33897.1457075</v>
+      </c>
+      <c r="M32" s="823"/>
+      <c r="N32" s="654">
+        <v>42386.003709999997</v>
+      </c>
+      <c r="O32" s="654"/>
+      <c r="P32" s="654">
+        <v>32139.280362000001</v>
+      </c>
+      <c r="Q32" s="654"/>
+      <c r="R32" s="654">
+        <v>76283.149417499997</v>
+      </c>
+      <c r="S32" s="654"/>
+      <c r="T32" s="654">
+        <v>54846.689514999991</v>
+      </c>
+      <c r="U32" s="654"/>
+      <c r="V32" s="654">
+        <v>44337.581684000004</v>
+      </c>
+      <c r="W32" s="654"/>
+      <c r="X32" s="654">
+        <v>44337.795751999998</v>
+      </c>
+      <c r="Y32" s="654"/>
+      <c r="Z32" s="654">
+        <v>99184.271198999995</v>
+      </c>
+      <c r="AA32" s="824"/>
+      <c r="AD32" s="541"/>
+      <c r="AF32" s="476"/>
+      <c r="AH32" s="476"/>
+    </row>
+    <row r="33" spans="1:34" ht="13.5" customHeight="1">
+      <c r="A33" s="937"/>
+      <c r="B33" s="646"/>
+      <c r="C33" s="515" t="s">
+        <v>23</v>
+      </c>
+      <c r="D33" s="816"/>
+      <c r="E33" s="655"/>
+      <c r="F33" s="816"/>
+      <c r="G33" s="655"/>
+      <c r="H33" s="825"/>
+      <c r="I33" s="666"/>
+      <c r="J33" s="667"/>
+      <c r="K33" s="667"/>
+      <c r="L33" s="667"/>
+      <c r="M33" s="667"/>
+      <c r="N33" s="667"/>
+      <c r="O33" s="667"/>
+      <c r="P33" s="667"/>
+      <c r="Q33" s="667"/>
+      <c r="R33" s="667"/>
+      <c r="S33" s="194"/>
+      <c r="T33" s="194"/>
+      <c r="U33" s="194"/>
+      <c r="V33" s="194"/>
+      <c r="W33" s="194"/>
+      <c r="X33" s="211"/>
+      <c r="Y33" s="211"/>
+      <c r="Z33" s="211"/>
+      <c r="AA33" s="227"/>
+      <c r="AF33" s="476"/>
+      <c r="AH33" s="476"/>
+    </row>
+    <row r="34" spans="1:34" ht="9.75" customHeight="1" thickBot="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="656"/>
+      <c r="C34" s="657"/>
+      <c r="D34" s="658"/>
+      <c r="E34" s="658"/>
+      <c r="F34" s="519"/>
+      <c r="G34" s="519"/>
+      <c r="H34" s="591"/>
+      <c r="I34" s="591"/>
+      <c r="J34" s="591"/>
+      <c r="K34" s="591"/>
+      <c r="L34" s="591"/>
+      <c r="M34" s="591"/>
+      <c r="N34" s="591"/>
+      <c r="O34" s="591"/>
+      <c r="P34" s="591"/>
+      <c r="Q34" s="591"/>
+      <c r="R34" s="591"/>
+      <c r="S34" s="591"/>
+      <c r="T34" s="152"/>
+      <c r="U34" s="152"/>
+      <c r="V34" s="152"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="152"/>
+      <c r="Y34" s="152"/>
+      <c r="Z34" s="152"/>
+      <c r="AA34" s="193"/>
+      <c r="AF34" s="476"/>
+      <c r="AH34" s="476"/>
+    </row>
+    <row r="35" spans="1:34" ht="14.25" customHeight="1">
+      <c r="A35" s="217"/>
+      <c r="B35" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="153"/>
+      <c r="D35" s="659"/>
+      <c r="E35" s="659"/>
+      <c r="F35" s="660"/>
+      <c r="G35" s="660"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="96"/>
+      <c r="L35" s="96"/>
+      <c r="M35" s="96"/>
+      <c r="N35" s="96"/>
+      <c r="O35" s="96"/>
+      <c r="P35" s="96"/>
+      <c r="Q35" s="96"/>
+      <c r="R35" s="96"/>
+      <c r="S35" s="96"/>
+      <c r="T35" s="670"/>
+      <c r="U35" s="670"/>
+      <c r="V35" s="670"/>
+      <c r="W35" s="670"/>
+      <c r="X35" s="670"/>
+      <c r="Y35" s="670"/>
+      <c r="Z35" s="670"/>
+      <c r="AA35" s="670"/>
+      <c r="AF35" s="476"/>
+    </row>
+    <row r="36" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A36" s="477"/>
+      <c r="B36" s="153" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="660"/>
+      <c r="D36" s="661"/>
+      <c r="E36" s="661"/>
+      <c r="F36" s="660"/>
+      <c r="G36" s="660"/>
+      <c r="H36" s="662"/>
+      <c r="I36" s="662"/>
+      <c r="J36" s="96"/>
+      <c r="K36" s="96"/>
+      <c r="L36" s="662"/>
+      <c r="M36" s="96"/>
+      <c r="N36" s="662"/>
+      <c r="O36" s="96"/>
+      <c r="P36" s="96"/>
+      <c r="Q36" s="96"/>
+      <c r="R36" s="96"/>
+      <c r="S36" s="96"/>
+      <c r="T36" s="477"/>
+      <c r="U36" s="477"/>
+      <c r="V36" s="477"/>
+      <c r="W36" s="477"/>
+      <c r="X36" s="477"/>
+      <c r="Y36" s="477"/>
+      <c r="Z36" s="477"/>
+      <c r="AA36" s="670"/>
+      <c r="AF36" s="476"/>
+    </row>
+    <row r="37" spans="1:34" ht="10.5" customHeight="1">
+      <c r="A37" s="477"/>
+      <c r="B37" s="477"/>
+      <c r="C37" s="153" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" s="482"/>
+      <c r="E37" s="482"/>
+      <c r="F37" s="477"/>
+      <c r="G37" s="477"/>
+      <c r="H37" s="662"/>
+      <c r="I37" s="662"/>
+      <c r="J37" s="477"/>
+      <c r="K37" s="477"/>
+      <c r="L37" s="538"/>
+      <c r="M37" s="477"/>
+      <c r="N37" s="538"/>
+      <c r="O37" s="477"/>
+      <c r="P37" s="477"/>
+      <c r="Q37" s="477"/>
+      <c r="R37" s="477"/>
+      <c r="S37" s="477"/>
+      <c r="T37" s="477"/>
+      <c r="U37" s="477"/>
+      <c r="V37" s="477"/>
+      <c r="W37" s="477"/>
+      <c r="X37" s="477"/>
+      <c r="Y37" s="477"/>
+      <c r="Z37" s="477"/>
+      <c r="AA37" s="674"/>
+      <c r="AF37" s="476"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="B38" s="284"/>
+      <c r="D38" s="523"/>
+      <c r="E38" s="523"/>
+      <c r="F38" s="541"/>
+      <c r="G38" s="541"/>
+      <c r="L38" s="541"/>
+      <c r="M38" s="541"/>
+      <c r="N38" s="541"/>
+      <c r="O38" s="541"/>
+      <c r="AF38" s="476"/>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="D39" s="523"/>
+      <c r="E39" s="523"/>
+      <c r="F39" s="523"/>
+      <c r="G39" s="523"/>
+      <c r="H39" s="523"/>
+      <c r="I39" s="523"/>
+      <c r="J39" s="523"/>
+      <c r="K39" s="523"/>
+      <c r="L39" s="523"/>
+      <c r="M39" s="523"/>
+      <c r="N39" s="523"/>
+      <c r="O39" s="523"/>
+      <c r="P39" s="523"/>
+      <c r="Q39" s="523"/>
+      <c r="R39" s="523"/>
+      <c r="S39" s="523"/>
+      <c r="T39" s="523"/>
+      <c r="U39" s="523"/>
+      <c r="V39" s="523"/>
+      <c r="W39" s="523"/>
+      <c r="X39" s="523"/>
+      <c r="Y39" s="523"/>
+      <c r="Z39" s="523"/>
+      <c r="AA39" s="523"/>
+      <c r="AF39" s="476"/>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="D40" s="523"/>
+      <c r="E40" s="523"/>
+      <c r="F40" s="523"/>
+      <c r="G40" s="523"/>
+      <c r="H40" s="523"/>
+      <c r="I40" s="523"/>
+      <c r="J40" s="523"/>
+      <c r="K40" s="523"/>
+      <c r="L40" s="523"/>
+      <c r="M40" s="523"/>
+      <c r="N40" s="523"/>
+      <c r="O40" s="523"/>
+      <c r="P40" s="523"/>
+      <c r="Q40" s="523"/>
+      <c r="R40" s="523"/>
+      <c r="S40" s="523"/>
+      <c r="T40" s="523"/>
+      <c r="U40" s="523"/>
+      <c r="V40" s="523"/>
+      <c r="W40" s="523"/>
+      <c r="X40" s="523"/>
+      <c r="Y40" s="523"/>
+      <c r="Z40" s="524"/>
+      <c r="AA40" s="524"/>
+      <c r="AF40" s="476"/>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="D41" s="514"/>
+      <c r="E41" s="514"/>
+      <c r="F41" s="514"/>
+      <c r="G41" s="514"/>
+      <c r="H41" s="514"/>
+      <c r="I41" s="514"/>
+      <c r="J41" s="514"/>
+      <c r="K41" s="514"/>
+      <c r="L41" s="514"/>
+      <c r="M41" s="514"/>
+      <c r="N41" s="514"/>
+      <c r="O41" s="514"/>
+      <c r="P41" s="514"/>
+      <c r="Q41" s="514"/>
+      <c r="R41" s="514"/>
+      <c r="S41" s="514"/>
+      <c r="T41" s="514"/>
+      <c r="U41" s="514"/>
+      <c r="V41" s="514"/>
+      <c r="W41" s="514"/>
+      <c r="X41" s="514"/>
+      <c r="Y41" s="514"/>
+      <c r="Z41" s="514"/>
+      <c r="AA41" s="514"/>
+      <c r="AF41" s="476"/>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="D42" s="523"/>
+      <c r="E42" s="523"/>
+      <c r="F42" s="523"/>
+      <c r="G42" s="523"/>
+      <c r="H42" s="523"/>
+      <c r="I42" s="523"/>
+      <c r="J42" s="523"/>
+      <c r="K42" s="523"/>
+      <c r="L42" s="523"/>
+      <c r="M42" s="523"/>
+      <c r="N42" s="523"/>
+      <c r="O42" s="523"/>
+      <c r="P42" s="523"/>
+      <c r="Q42" s="523"/>
+      <c r="R42" s="523"/>
+      <c r="S42" s="523"/>
+      <c r="T42" s="523"/>
+      <c r="U42" s="523"/>
+      <c r="V42" s="523"/>
+      <c r="W42" s="523"/>
+      <c r="X42" s="523"/>
+      <c r="AF42" s="476"/>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="D43" s="525"/>
+      <c r="E43" s="525"/>
+      <c r="F43" s="525"/>
+      <c r="G43" s="525"/>
+      <c r="H43" s="525"/>
+      <c r="I43" s="525"/>
+      <c r="J43" s="525"/>
+      <c r="K43" s="525"/>
+      <c r="L43" s="525"/>
+      <c r="M43" s="525"/>
+      <c r="N43" s="525"/>
+      <c r="O43" s="525"/>
+      <c r="P43" s="525"/>
+      <c r="Q43" s="525"/>
+      <c r="R43" s="525"/>
+      <c r="S43" s="525"/>
+      <c r="T43" s="525"/>
+      <c r="U43" s="525"/>
+      <c r="V43" s="525"/>
+      <c r="W43" s="525"/>
+      <c r="X43" s="525"/>
+      <c r="Y43" s="525"/>
+      <c r="Z43" s="525"/>
+      <c r="AF43" s="476"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="AF44" s="476"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="AF45" s="476"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="AF46" s="476"/>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="AF47" s="476"/>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="AF48" s="476"/>
+    </row>
+    <row r="49" spans="32:32">
+      <c r="AF49" s="476"/>
+    </row>
+    <row r="50" spans="32:32">
+      <c r="AF50" s="476"/>
+    </row>
+    <row r="51" spans="32:32">
+      <c r="AF51" s="476"/>
+    </row>
+    <row r="52" spans="32:32">
+      <c r="AF52" s="476"/>
+    </row>
+    <row r="53" spans="32:32">
+      <c r="AF53" s="476"/>
+    </row>
+    <row r="54" spans="32:32">
+      <c r="AF54" s="476"/>
+    </row>
+    <row r="55" spans="32:32">
+      <c r="AF55" s="476"/>
+    </row>
+    <row r="56" spans="32:32">
+      <c r="AF56" s="476"/>
+    </row>
+    <row r="57" spans="32:32">
+      <c r="AF57" s="476"/>
+    </row>
+    <row r="58" spans="32:32">
+      <c r="AF58" s="476"/>
+    </row>
+    <row r="59" spans="32:32">
+      <c r="AF59" s="476"/>
+    </row>
+    <row r="60" spans="32:32">
+      <c r="AF60" s="476"/>
+    </row>
+    <row r="61" spans="32:32">
+      <c r="AF61" s="476"/>
+    </row>
+    <row r="62" spans="32:32">
+      <c r="AF62" s="476"/>
+    </row>
+    <row r="63" spans="32:32">
+      <c r="AF63" s="476"/>
+    </row>
+    <row r="64" spans="32:32">
+      <c r="AF64" s="476"/>
+    </row>
+    <row r="65" spans="4:32">
+      <c r="AF65" s="476"/>
+    </row>
+    <row r="66" spans="4:32">
+      <c r="AF66" s="476"/>
+    </row>
+    <row r="67" spans="4:32">
+      <c r="AF67" s="476"/>
+    </row>
+    <row r="68" spans="4:32">
+      <c r="AF68" s="476"/>
+    </row>
+    <row r="69" spans="4:32">
+      <c r="AF69" s="476"/>
+    </row>
+    <row r="70" spans="4:32">
+      <c r="AF70" s="476"/>
+    </row>
+    <row r="71" spans="4:32">
+      <c r="AF71" s="476"/>
+    </row>
+    <row r="72" spans="4:32">
+      <c r="D72" s="523"/>
+      <c r="E72" s="523"/>
+      <c r="AF72" s="476"/>
+    </row>
+    <row r="73" spans="4:32">
+      <c r="D73" s="523"/>
+      <c r="E73" s="523"/>
+      <c r="F73" s="523"/>
+      <c r="G73" s="523"/>
+      <c r="H73" s="524"/>
+      <c r="I73" s="524"/>
+      <c r="J73" s="524"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A5:A34"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="T7:V7"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="99" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE4F0B79-A358-4B9B-AE54-23DD420473FA}">
+  <dimension ref="A1:AB46"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="130" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="6.85546875" style="92" customWidth="1"/>
+    <col min="2" max="2" width="13" style="92" customWidth="1"/>
+    <col min="3" max="3" width="1.140625" style="92" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" style="92" customWidth="1"/>
+    <col min="5" max="5" width="1.140625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="8.5703125" style="92" customWidth="1"/>
+    <col min="7" max="7" width="1.140625" style="92" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="92" customWidth="1"/>
+    <col min="9" max="9" width="1.140625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="9" style="92" customWidth="1"/>
+    <col min="11" max="11" width="1.140625" style="92" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="92" customWidth="1"/>
+    <col min="13" max="13" width="1.140625" style="92" customWidth="1"/>
+    <col min="14" max="14" width="8.7109375" style="92" customWidth="1"/>
+    <col min="15" max="15" width="1.140625" style="92" customWidth="1"/>
+    <col min="16" max="16" width="8.7109375" style="92" customWidth="1"/>
+    <col min="17" max="17" width="1.140625" style="92" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="92" customWidth="1"/>
+    <col min="19" max="19" width="1.140625" style="92" customWidth="1"/>
+    <col min="20" max="20" width="8.7109375" style="92" customWidth="1"/>
+    <col min="21" max="21" width="1.140625" style="92" customWidth="1"/>
+    <col min="22" max="22" width="8.7109375" style="92" customWidth="1"/>
+    <col min="23" max="23" width="1.140625" style="92" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" style="92" customWidth="1"/>
+    <col min="25" max="25" width="1.140625" style="92" customWidth="1"/>
+    <col min="26" max="26" width="12.28515625" style="92" customWidth="1"/>
+    <col min="27" max="27" width="0.85546875" style="92" customWidth="1"/>
+    <col min="28" max="28" width="7.7109375" style="92" customWidth="1"/>
+    <col min="29" max="16384" width="7.7109375" style="92"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28" ht="12" customHeight="1">
+      <c r="A1" s="96"/>
+      <c r="B1" s="478" t="s">
+        <v>141</v>
+      </c>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
+      <c r="Q1" s="96"/>
+      <c r="R1" s="96"/>
+      <c r="S1" s="96"/>
+      <c r="T1" s="96"/>
+      <c r="U1" s="96"/>
+      <c r="V1" s="96"/>
+      <c r="W1" s="96"/>
+      <c r="X1" s="96"/>
+      <c r="Y1" s="96"/>
+      <c r="Z1" s="96"/>
+      <c r="AA1" s="96"/>
+    </row>
+    <row r="2" spans="1:28" ht="12" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="480" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+      <c r="AA2" s="96"/>
+    </row>
+    <row r="3" spans="1:28" ht="12" customHeight="1">
+      <c r="A3" s="96"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
+      <c r="N3" s="96"/>
+      <c r="O3" s="96"/>
+      <c r="P3" s="96"/>
+      <c r="Q3" s="96"/>
+      <c r="R3" s="96"/>
+      <c r="S3" s="96"/>
+      <c r="T3" s="96"/>
+      <c r="U3" s="96"/>
+      <c r="V3" s="153"/>
+      <c r="W3" s="96"/>
+      <c r="X3" s="153"/>
+      <c r="Y3" s="153"/>
+      <c r="Z3" s="153" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA3" s="153"/>
+    </row>
+    <row r="4" spans="1:28" ht="12" customHeight="1">
+      <c r="A4" s="936" t="s">
+        <v>143</v>
+      </c>
+      <c r="B4" s="96"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="631"/>
+      <c r="R4" s="631"/>
+      <c r="S4" s="631"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="542"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="828" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA4" s="542"/>
+    </row>
+    <row r="5" spans="1:28" ht="4.5" customHeight="1" thickBot="1">
+      <c r="A5" s="937"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="96"/>
+      <c r="N5" s="96"/>
+      <c r="O5" s="96"/>
+      <c r="P5" s="96"/>
+      <c r="Q5" s="96"/>
+      <c r="R5" s="96"/>
+      <c r="S5" s="96"/>
+      <c r="T5" s="96"/>
+      <c r="U5" s="96"/>
+      <c r="V5" s="96"/>
+      <c r="W5" s="96"/>
+      <c r="X5" s="96"/>
+      <c r="Y5" s="96"/>
+      <c r="Z5" s="96"/>
+      <c r="AA5" s="96"/>
+    </row>
+    <row r="6" spans="1:28" ht="6" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="483"/>
+      <c r="C6" s="287"/>
+      <c r="D6" s="484"/>
+      <c r="E6" s="484"/>
+      <c r="F6" s="484"/>
+      <c r="G6" s="484"/>
+      <c r="H6" s="484"/>
+      <c r="I6" s="484"/>
+      <c r="J6" s="484"/>
+      <c r="K6" s="484"/>
+      <c r="L6" s="484"/>
+      <c r="M6" s="484"/>
+      <c r="N6" s="484"/>
+      <c r="O6" s="484"/>
+      <c r="P6" s="484"/>
+      <c r="Q6" s="484"/>
+      <c r="R6" s="484"/>
+      <c r="S6" s="484"/>
+      <c r="T6" s="484"/>
+      <c r="U6" s="484"/>
+      <c r="V6" s="484"/>
+      <c r="W6" s="484"/>
+      <c r="X6" s="484"/>
+      <c r="Y6" s="484"/>
+      <c r="Z6" s="484"/>
+      <c r="AA6" s="640"/>
+    </row>
+    <row r="7" spans="1:28" ht="12.75" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="615" t="s">
+        <v>144</v>
+      </c>
+      <c r="C7" s="200"/>
+      <c r="D7" s="201"/>
+      <c r="E7" s="201"/>
+      <c r="F7" s="201"/>
+      <c r="G7" s="201"/>
+      <c r="H7" s="201"/>
+      <c r="I7" s="201"/>
+      <c r="J7" s="201"/>
+      <c r="K7" s="201"/>
+      <c r="L7" s="948">
+        <v>2026</v>
+      </c>
+      <c r="M7" s="948"/>
+      <c r="N7" s="948"/>
+      <c r="O7" s="810"/>
+      <c r="P7" s="831">
+        <v>2025</v>
+      </c>
+      <c r="Q7" s="831"/>
+      <c r="R7" s="59" t="s">
+        <v>424</v>
+      </c>
+      <c r="S7" s="831"/>
+      <c r="T7" s="948">
+        <v>2025</v>
+      </c>
+      <c r="U7" s="948"/>
+      <c r="V7" s="948"/>
+      <c r="W7" s="831"/>
+      <c r="X7" s="831">
+        <v>2024</v>
+      </c>
+      <c r="Y7" s="831"/>
+      <c r="Z7" s="59" t="s">
+        <v>424</v>
+      </c>
+      <c r="AA7" s="548"/>
+    </row>
+    <row r="8" spans="1:28" ht="10.5" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="616" t="s">
+        <v>145</v>
+      </c>
+      <c r="C8" s="200"/>
+      <c r="D8" s="201"/>
+      <c r="E8" s="201"/>
+      <c r="F8" s="201"/>
+      <c r="G8" s="201"/>
+      <c r="H8" s="201"/>
+      <c r="I8" s="201"/>
+      <c r="J8" s="201"/>
+      <c r="K8" s="201"/>
+      <c r="L8" s="201"/>
+      <c r="M8" s="201"/>
+      <c r="N8" s="201"/>
+      <c r="O8" s="791"/>
+      <c r="P8" s="201"/>
+      <c r="Q8" s="201"/>
+      <c r="R8" s="632" t="s">
+        <v>425</v>
+      </c>
+      <c r="S8" s="201"/>
+      <c r="T8" s="201"/>
+      <c r="U8" s="201"/>
+      <c r="V8" s="201"/>
+      <c r="W8" s="791"/>
+      <c r="X8" s="201"/>
+      <c r="Y8" s="201"/>
+      <c r="Z8" s="632" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA8" s="641"/>
+    </row>
+    <row r="9" spans="1:28" ht="3" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="489"/>
+      <c r="C9" s="200"/>
+      <c r="D9" s="201"/>
+      <c r="E9" s="201"/>
+      <c r="F9" s="201"/>
+      <c r="G9" s="201"/>
+      <c r="H9" s="201"/>
+      <c r="I9" s="201"/>
+      <c r="J9" s="201"/>
+      <c r="K9" s="201"/>
+      <c r="L9" s="625"/>
+      <c r="M9" s="625"/>
+      <c r="N9" s="625"/>
+      <c r="O9" s="791"/>
+      <c r="P9" s="625"/>
+      <c r="Q9" s="201"/>
+      <c r="R9" s="527"/>
+      <c r="S9" s="201"/>
+      <c r="T9" s="625"/>
+      <c r="U9" s="625"/>
+      <c r="V9" s="625"/>
+      <c r="W9" s="791"/>
+      <c r="X9" s="625"/>
+      <c r="Y9" s="201"/>
+      <c r="Z9" s="527"/>
+      <c r="AA9" s="611"/>
+    </row>
+    <row r="10" spans="1:28" ht="6.75" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="489"/>
+      <c r="C10" s="200"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="201"/>
+      <c r="G10" s="201"/>
+      <c r="H10" s="201"/>
+      <c r="I10" s="201"/>
+      <c r="J10" s="201"/>
+      <c r="K10" s="201"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="792"/>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="201"/>
+      <c r="R10" s="830"/>
+      <c r="S10" s="201"/>
+      <c r="T10" s="59"/>
+      <c r="U10" s="59"/>
+      <c r="V10" s="59"/>
+      <c r="W10" s="792"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="201"/>
+      <c r="Z10" s="830"/>
+      <c r="AA10" s="643"/>
+    </row>
+    <row r="11" spans="1:28" ht="14.25" customHeight="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="489"/>
+      <c r="C11" s="200"/>
+      <c r="D11" s="350" t="s">
+        <v>417</v>
+      </c>
+      <c r="E11" s="200"/>
+      <c r="F11" s="350">
+        <v>2024</v>
+      </c>
+      <c r="G11" s="831"/>
+      <c r="H11" s="350">
+        <v>2023</v>
+      </c>
+      <c r="I11" s="831"/>
+      <c r="J11" s="350">
+        <v>2022</v>
+      </c>
+      <c r="K11" s="201"/>
+      <c r="L11" s="830" t="s">
+        <v>429</v>
+      </c>
+      <c r="M11" s="790"/>
+      <c r="N11" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11" s="790"/>
+      <c r="P11" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q11" s="830"/>
+      <c r="R11" s="830" t="s">
+        <v>421</v>
+      </c>
+      <c r="S11" s="830"/>
+      <c r="T11" s="830" t="s">
+        <v>420</v>
+      </c>
+      <c r="U11" s="790"/>
+      <c r="V11" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="W11" s="790"/>
+      <c r="X11" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y11" s="830"/>
+      <c r="Z11" s="830" t="s">
+        <v>422</v>
+      </c>
+      <c r="AA11" s="643"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="937"/>
+      <c r="B12" s="489"/>
+      <c r="C12" s="200"/>
+      <c r="D12" s="831"/>
+      <c r="E12" s="831"/>
+      <c r="F12" s="831"/>
+      <c r="G12" s="831"/>
+      <c r="H12" s="831"/>
+      <c r="I12" s="831"/>
+      <c r="J12" s="831"/>
+      <c r="K12" s="201"/>
+      <c r="L12" s="416"/>
+      <c r="M12" s="831"/>
+      <c r="N12" s="416"/>
+      <c r="O12" s="810"/>
+      <c r="P12" s="416"/>
+      <c r="Q12" s="831"/>
+      <c r="R12" s="830">
+        <v>2026</v>
+      </c>
+      <c r="S12" s="831"/>
+      <c r="T12" s="416"/>
+      <c r="U12" s="831"/>
+      <c r="V12" s="416"/>
+      <c r="W12" s="810"/>
+      <c r="X12" s="416"/>
+      <c r="Y12" s="831"/>
+      <c r="Z12" s="830">
+        <v>2025</v>
+      </c>
+      <c r="AA12" s="644"/>
+    </row>
+    <row r="13" spans="1:28" ht="4.5" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="617"/>
+      <c r="C13" s="321"/>
+      <c r="D13" s="290"/>
+      <c r="E13" s="290"/>
+      <c r="F13" s="290"/>
+      <c r="G13" s="290"/>
+      <c r="H13" s="290"/>
+      <c r="I13" s="290"/>
+      <c r="J13" s="290"/>
+      <c r="K13" s="321"/>
+      <c r="L13" s="626"/>
+      <c r="M13" s="626"/>
+      <c r="N13" s="626"/>
+      <c r="O13" s="626"/>
+      <c r="P13" s="626"/>
+      <c r="Q13" s="587"/>
+      <c r="R13" s="587"/>
+      <c r="S13" s="587"/>
+      <c r="T13" s="561"/>
+      <c r="U13" s="561"/>
+      <c r="V13" s="561"/>
+      <c r="W13" s="561"/>
+      <c r="X13" s="561"/>
+      <c r="Y13" s="561"/>
+      <c r="Z13" s="561"/>
+      <c r="AA13" s="356"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="937"/>
+      <c r="B14" s="618"/>
+      <c r="D14" s="284"/>
+      <c r="E14" s="284"/>
+      <c r="F14" s="284"/>
+      <c r="G14" s="284"/>
+      <c r="H14" s="284"/>
+      <c r="I14" s="284"/>
+      <c r="J14" s="284"/>
+      <c r="L14" s="125"/>
+      <c r="M14" s="125"/>
+      <c r="N14" s="125"/>
+      <c r="O14" s="125"/>
+      <c r="P14" s="125"/>
+      <c r="T14" s="125"/>
+      <c r="U14" s="125"/>
+      <c r="V14" s="125"/>
+      <c r="W14" s="125"/>
+      <c r="X14" s="125"/>
+      <c r="Y14" s="125"/>
+      <c r="Z14" s="125"/>
+      <c r="AA14" s="186"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="937"/>
+      <c r="B15" s="124"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="125"/>
+      <c r="O15" s="125"/>
+      <c r="P15" s="125"/>
+      <c r="T15" s="125"/>
+      <c r="U15" s="125"/>
+      <c r="V15" s="125"/>
+      <c r="W15" s="125"/>
+      <c r="X15" s="125"/>
+      <c r="Y15" s="125"/>
+      <c r="Z15" s="125"/>
+      <c r="AA15" s="186"/>
+    </row>
+    <row r="16" spans="1:28" ht="15" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="619" t="s">
+        <v>146</v>
+      </c>
+      <c r="D16" s="620">
+        <v>490.16165000000001</v>
+      </c>
+      <c r="E16" s="530"/>
+      <c r="F16" s="620">
+        <v>654.38324999999998</v>
+      </c>
+      <c r="G16" s="530"/>
+      <c r="H16" s="620">
+        <v>627.29324999999994</v>
+      </c>
+      <c r="I16" s="530"/>
+      <c r="J16" s="620">
+        <v>450.45992999999999</v>
+      </c>
+      <c r="K16" s="194"/>
+      <c r="L16" s="627">
+        <v>58.56</v>
+      </c>
+      <c r="M16" s="529"/>
+      <c r="N16" s="627">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="O16" s="529"/>
+      <c r="P16" s="627">
+        <v>41.924999999999997</v>
+      </c>
+      <c r="Q16" s="145"/>
+      <c r="R16" s="129">
+        <v>77.459999999999994</v>
+      </c>
+      <c r="S16" s="145"/>
+      <c r="T16" s="628">
+        <v>68.040000000000006</v>
+      </c>
+      <c r="U16" s="529"/>
+      <c r="V16" s="628">
+        <v>59.52</v>
+      </c>
+      <c r="W16" s="529"/>
+      <c r="X16" s="628">
+        <v>49.92</v>
+      </c>
+      <c r="Y16" s="628"/>
+      <c r="Z16" s="628">
+        <v>127.56</v>
+      </c>
+      <c r="AA16" s="187"/>
+      <c r="AB16" s="131"/>
+    </row>
+    <row r="17" spans="1:28" ht="15" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="507" t="s">
+        <v>147</v>
+      </c>
+      <c r="C17" s="146"/>
+      <c r="D17" s="131"/>
+      <c r="E17" s="530"/>
+      <c r="F17" s="131"/>
+      <c r="G17" s="530"/>
+      <c r="H17" s="131"/>
+      <c r="I17" s="530"/>
+      <c r="J17" s="131"/>
+      <c r="K17" s="194"/>
+      <c r="L17" s="133"/>
+      <c r="M17" s="529"/>
+      <c r="N17" s="133"/>
+      <c r="O17" s="529"/>
+      <c r="P17" s="133"/>
+      <c r="Q17" s="145"/>
+      <c r="R17" s="129"/>
+      <c r="S17" s="145"/>
+      <c r="T17" s="633"/>
+      <c r="U17" s="529"/>
+      <c r="V17" s="633"/>
+      <c r="W17" s="529"/>
+      <c r="X17" s="633"/>
+      <c r="Y17" s="633"/>
+      <c r="Z17" s="633"/>
+      <c r="AA17" s="186"/>
+      <c r="AB17" s="131"/>
+    </row>
+    <row r="18" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="494"/>
+      <c r="C18" s="146"/>
+      <c r="D18" s="131"/>
+      <c r="E18" s="530"/>
+      <c r="F18" s="131"/>
+      <c r="G18" s="530"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="530"/>
+      <c r="J18" s="131"/>
+      <c r="K18" s="194"/>
+      <c r="L18" s="133"/>
+      <c r="M18" s="529"/>
+      <c r="N18" s="133"/>
+      <c r="O18" s="529"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="145"/>
+      <c r="R18" s="129"/>
+      <c r="S18" s="145"/>
+      <c r="T18" s="633"/>
+      <c r="U18" s="529"/>
+      <c r="V18" s="633"/>
+      <c r="W18" s="529"/>
+      <c r="X18" s="633"/>
+      <c r="Y18" s="633"/>
+      <c r="Z18" s="633"/>
+      <c r="AA18" s="186"/>
+      <c r="AB18" s="131"/>
+    </row>
+    <row r="19" spans="1:28" ht="15" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="619" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" s="146"/>
+      <c r="D19" s="620">
+        <v>2395.2600000000002</v>
+      </c>
+      <c r="E19" s="530"/>
+      <c r="F19" s="620">
+        <v>3234.42</v>
+      </c>
+      <c r="G19" s="530"/>
+      <c r="H19" s="620">
+        <v>1975.92</v>
+      </c>
+      <c r="I19" s="530"/>
+      <c r="J19" s="620">
+        <v>3156.12</v>
+      </c>
+      <c r="K19" s="194"/>
+      <c r="L19" s="529">
+        <v>80.64</v>
+      </c>
+      <c r="M19" s="529"/>
+      <c r="N19" s="529">
+        <v>221.76</v>
+      </c>
+      <c r="O19" s="529"/>
+      <c r="P19" s="529">
+        <v>161.28</v>
+      </c>
+      <c r="Q19" s="145"/>
+      <c r="R19" s="145">
+        <v>302.39999999999998</v>
+      </c>
+      <c r="S19" s="145"/>
+      <c r="T19" s="628">
+        <v>0</v>
+      </c>
+      <c r="U19" s="529"/>
+      <c r="V19" s="628">
+        <v>221.76</v>
+      </c>
+      <c r="W19" s="529"/>
+      <c r="X19" s="628">
+        <v>383.04</v>
+      </c>
+      <c r="Y19" s="628"/>
+      <c r="Z19" s="628">
+        <v>221.76</v>
+      </c>
+      <c r="AA19" s="187"/>
+      <c r="AB19" s="131"/>
+    </row>
+    <row r="20" spans="1:28" ht="15" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="507" t="s">
+        <v>149</v>
+      </c>
+      <c r="C20" s="146"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="530"/>
+      <c r="F20" s="131"/>
+      <c r="G20" s="530"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="530"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="194"/>
+      <c r="L20" s="133"/>
+      <c r="M20" s="529"/>
+      <c r="N20" s="133"/>
+      <c r="O20" s="529"/>
+      <c r="P20" s="133"/>
+      <c r="Q20" s="145"/>
+      <c r="R20" s="145"/>
+      <c r="S20" s="145"/>
+      <c r="T20" s="133"/>
+      <c r="U20" s="529"/>
+      <c r="V20" s="133"/>
+      <c r="W20" s="529"/>
+      <c r="X20" s="133"/>
+      <c r="Y20" s="133"/>
+      <c r="Z20" s="133"/>
+      <c r="AA20" s="186"/>
+      <c r="AB20" s="131"/>
+    </row>
+    <row r="21" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="494"/>
+      <c r="C21" s="146"/>
+      <c r="D21" s="131"/>
+      <c r="E21" s="530"/>
+      <c r="F21" s="131"/>
+      <c r="G21" s="530"/>
+      <c r="H21" s="131"/>
+      <c r="I21" s="530"/>
+      <c r="J21" s="131"/>
+      <c r="K21" s="194"/>
+      <c r="L21" s="133"/>
+      <c r="M21" s="529"/>
+      <c r="N21" s="133"/>
+      <c r="O21" s="529"/>
+      <c r="P21" s="133"/>
+      <c r="Q21" s="145"/>
+      <c r="R21" s="145"/>
+      <c r="S21" s="145"/>
+      <c r="T21" s="133"/>
+      <c r="U21" s="529"/>
+      <c r="V21" s="133"/>
+      <c r="W21" s="529"/>
+      <c r="X21" s="133"/>
+      <c r="Y21" s="133"/>
+      <c r="Z21" s="133"/>
+      <c r="AA21" s="186"/>
+      <c r="AB21" s="131"/>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="619" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" s="146"/>
+      <c r="D22" s="620">
+        <v>137740.497</v>
+      </c>
+      <c r="E22" s="530"/>
+      <c r="F22" s="620">
+        <v>157624.63200000001</v>
+      </c>
+      <c r="G22" s="530"/>
+      <c r="H22" s="620">
+        <v>141366.05600000001</v>
+      </c>
+      <c r="I22" s="530"/>
+      <c r="J22" s="620">
+        <v>174476.45050000001</v>
+      </c>
+      <c r="K22" s="194"/>
+      <c r="L22" s="529">
+        <v>10643.652</v>
+      </c>
+      <c r="M22" s="529"/>
+      <c r="N22" s="529">
+        <v>13163.151</v>
+      </c>
+      <c r="O22" s="529"/>
+      <c r="P22" s="529">
+        <v>9618.7729999999992</v>
+      </c>
+      <c r="Q22" s="145"/>
+      <c r="R22" s="145">
+        <v>23806.803</v>
+      </c>
+      <c r="S22" s="145"/>
+      <c r="T22" s="633">
+        <v>14440.16</v>
+      </c>
+      <c r="U22" s="529"/>
+      <c r="V22" s="633">
+        <v>11648.68</v>
+      </c>
+      <c r="W22" s="529"/>
+      <c r="X22" s="633">
+        <v>10444.200000000001</v>
+      </c>
+      <c r="Y22" s="633"/>
+      <c r="Z22" s="633">
+        <v>26088.84</v>
+      </c>
+      <c r="AA22" s="187"/>
+      <c r="AB22" s="131"/>
+    </row>
+    <row r="23" spans="1:28" ht="15" customHeight="1">
+      <c r="A23" s="937"/>
+      <c r="B23" s="507" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" s="146"/>
+      <c r="D23" s="131"/>
+      <c r="E23" s="530"/>
+      <c r="F23" s="131"/>
+      <c r="G23" s="530"/>
+      <c r="H23" s="131"/>
+      <c r="I23" s="530"/>
+      <c r="J23" s="131"/>
+      <c r="K23" s="194"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="529"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="529"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="145"/>
+      <c r="R23" s="145"/>
+      <c r="S23" s="145"/>
+      <c r="T23" s="133"/>
+      <c r="U23" s="529"/>
+      <c r="V23" s="133"/>
+      <c r="W23" s="529"/>
+      <c r="X23" s="133"/>
+      <c r="Y23" s="133"/>
+      <c r="Z23" s="133"/>
+      <c r="AA23" s="187"/>
+      <c r="AB23" s="131"/>
+    </row>
+    <row r="24" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="494"/>
+      <c r="C24" s="146"/>
+      <c r="D24" s="131"/>
+      <c r="E24" s="530"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="530"/>
+      <c r="H24" s="131"/>
+      <c r="I24" s="530"/>
+      <c r="J24" s="131"/>
+      <c r="K24" s="194"/>
+      <c r="L24" s="133"/>
+      <c r="M24" s="529"/>
+      <c r="N24" s="133"/>
+      <c r="O24" s="529"/>
+      <c r="P24" s="133"/>
+      <c r="Q24" s="145"/>
+      <c r="R24" s="145"/>
+      <c r="S24" s="145"/>
+      <c r="T24" s="133"/>
+      <c r="U24" s="529"/>
+      <c r="V24" s="133"/>
+      <c r="W24" s="529"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="133"/>
+      <c r="Z24" s="133"/>
+      <c r="AA24" s="192"/>
+      <c r="AB24" s="131"/>
+    </row>
+    <row r="25" spans="1:28" ht="15" customHeight="1">
+      <c r="A25" s="937"/>
+      <c r="B25" s="619" t="s">
+        <v>152</v>
+      </c>
+      <c r="C25" s="146"/>
+      <c r="D25" s="620">
+        <v>288166.19300000003</v>
+      </c>
+      <c r="E25" s="530"/>
+      <c r="F25" s="620">
+        <v>353337.32030000002</v>
+      </c>
+      <c r="G25" s="530"/>
+      <c r="H25" s="620">
+        <v>375501.49180000002</v>
+      </c>
+      <c r="I25" s="530"/>
+      <c r="J25" s="620">
+        <v>388370.14380000002</v>
+      </c>
+      <c r="K25" s="194"/>
+      <c r="L25" s="628">
+        <v>18980.617999999999</v>
+      </c>
+      <c r="M25" s="529"/>
+      <c r="N25" s="628">
+        <v>25879.901000000002</v>
+      </c>
+      <c r="O25" s="529"/>
+      <c r="P25" s="628">
+        <v>18544.673999999999</v>
+      </c>
+      <c r="Q25" s="145"/>
+      <c r="R25" s="145">
+        <v>44860.519</v>
+      </c>
+      <c r="S25" s="145"/>
+      <c r="T25" s="633">
+        <v>35905.671999999999</v>
+      </c>
+      <c r="U25" s="529"/>
+      <c r="V25" s="633">
+        <v>26972.972000000002</v>
+      </c>
+      <c r="W25" s="529"/>
+      <c r="X25" s="633">
+        <v>28021.987000000001</v>
+      </c>
+      <c r="Y25" s="633"/>
+      <c r="Z25" s="633">
+        <v>62878.644</v>
+      </c>
+      <c r="AA25" s="187"/>
+      <c r="AB25" s="131"/>
+    </row>
+    <row r="26" spans="1:28" ht="15" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="507" t="s">
+        <v>153</v>
+      </c>
+      <c r="C26" s="146"/>
+      <c r="D26" s="131"/>
+      <c r="E26" s="530"/>
+      <c r="F26" s="131"/>
+      <c r="G26" s="530"/>
+      <c r="H26" s="131"/>
+      <c r="I26" s="530"/>
+      <c r="J26" s="131"/>
+      <c r="K26" s="194"/>
+      <c r="L26" s="133"/>
+      <c r="M26" s="529"/>
+      <c r="N26" s="133"/>
+      <c r="O26" s="529"/>
+      <c r="P26" s="133"/>
+      <c r="Q26" s="145"/>
+      <c r="R26" s="145"/>
+      <c r="S26" s="145"/>
+      <c r="T26" s="133"/>
+      <c r="U26" s="529"/>
+      <c r="V26" s="133"/>
+      <c r="W26" s="529"/>
+      <c r="X26" s="133"/>
+      <c r="Y26" s="133"/>
+      <c r="Z26" s="133"/>
+      <c r="AA26" s="187"/>
+      <c r="AB26" s="131"/>
+    </row>
+    <row r="27" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A27" s="937"/>
+      <c r="B27" s="494"/>
+      <c r="C27" s="146"/>
+      <c r="D27" s="131"/>
+      <c r="E27" s="530"/>
+      <c r="F27" s="131"/>
+      <c r="G27" s="530"/>
+      <c r="H27" s="131"/>
+      <c r="I27" s="530"/>
+      <c r="J27" s="131"/>
+      <c r="K27" s="194"/>
+      <c r="L27" s="133"/>
+      <c r="M27" s="529"/>
+      <c r="N27" s="133"/>
+      <c r="O27" s="529"/>
+      <c r="P27" s="133"/>
+      <c r="Q27" s="145"/>
+      <c r="R27" s="145"/>
+      <c r="S27" s="145"/>
+      <c r="T27" s="133"/>
+      <c r="U27" s="529"/>
+      <c r="V27" s="133"/>
+      <c r="W27" s="529"/>
+      <c r="X27" s="133"/>
+      <c r="Y27" s="133"/>
+      <c r="Z27" s="133"/>
+      <c r="AA27" s="186"/>
+      <c r="AB27" s="131"/>
+    </row>
+    <row r="28" spans="1:28" ht="15" customHeight="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="619" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" s="146"/>
+      <c r="D28" s="620">
+        <v>19126.8</v>
+      </c>
+      <c r="E28" s="530"/>
+      <c r="F28" s="620">
+        <v>24656.74</v>
+      </c>
+      <c r="G28" s="530"/>
+      <c r="H28" s="620">
+        <v>21090.880000000001</v>
+      </c>
+      <c r="I28" s="530"/>
+      <c r="J28" s="620">
+        <v>22188.585999999999</v>
+      </c>
+      <c r="K28" s="194"/>
+      <c r="L28" s="529">
+        <v>1912.68</v>
+      </c>
+      <c r="M28" s="529"/>
+      <c r="N28" s="529">
+        <v>1302.8399999999999</v>
+      </c>
+      <c r="O28" s="529"/>
+      <c r="P28" s="529">
+        <v>1668.24</v>
+      </c>
+      <c r="Q28" s="145"/>
+      <c r="R28" s="145">
+        <v>3215.52</v>
+      </c>
+      <c r="S28" s="145"/>
+      <c r="T28" s="628">
+        <v>1509.48</v>
+      </c>
+      <c r="U28" s="529"/>
+      <c r="V28" s="628">
+        <v>2164.6799999999998</v>
+      </c>
+      <c r="W28" s="529"/>
+      <c r="X28" s="628">
+        <v>2111.7600000000002</v>
+      </c>
+      <c r="Y28" s="628"/>
+      <c r="Z28" s="628">
+        <v>3674.16</v>
+      </c>
+      <c r="AA28" s="187"/>
+      <c r="AB28" s="131"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" customHeight="1">
+      <c r="A29" s="937"/>
+      <c r="B29" s="507" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" s="146"/>
+      <c r="D29" s="131"/>
+      <c r="E29" s="530"/>
+      <c r="F29" s="131"/>
+      <c r="G29" s="530"/>
+      <c r="H29" s="131"/>
+      <c r="I29" s="530"/>
+      <c r="J29" s="131"/>
+      <c r="K29" s="211"/>
+      <c r="L29" s="133"/>
+      <c r="M29" s="529"/>
+      <c r="N29" s="133"/>
+      <c r="O29" s="529"/>
+      <c r="P29" s="133"/>
+      <c r="Q29" s="145"/>
+      <c r="R29" s="145"/>
+      <c r="S29" s="145"/>
+      <c r="T29" s="133"/>
+      <c r="U29" s="529"/>
+      <c r="V29" s="133"/>
+      <c r="W29" s="529"/>
+      <c r="X29" s="133"/>
+      <c r="Y29" s="133"/>
+      <c r="Z29" s="133"/>
+      <c r="AA29" s="187"/>
+      <c r="AB29" s="131"/>
+    </row>
+    <row r="30" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="494"/>
+      <c r="C30" s="126"/>
+      <c r="D30" s="131"/>
+      <c r="E30" s="530"/>
+      <c r="F30" s="131"/>
+      <c r="G30" s="530"/>
+      <c r="H30" s="131"/>
+      <c r="I30" s="530"/>
+      <c r="J30" s="131"/>
+      <c r="K30" s="211"/>
+      <c r="L30" s="133"/>
+      <c r="M30" s="529"/>
+      <c r="N30" s="133"/>
+      <c r="O30" s="529"/>
+      <c r="P30" s="133"/>
+      <c r="Q30" s="145"/>
+      <c r="R30" s="145"/>
+      <c r="S30" s="145"/>
+      <c r="T30" s="133"/>
+      <c r="U30" s="529"/>
+      <c r="V30" s="133"/>
+      <c r="W30" s="529"/>
+      <c r="X30" s="133"/>
+      <c r="Y30" s="133"/>
+      <c r="Z30" s="133"/>
+      <c r="AA30" s="187"/>
+      <c r="AB30" s="131"/>
+    </row>
+    <row r="31" spans="1:28" ht="15" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="619" t="s">
+        <v>156</v>
+      </c>
+      <c r="C31" s="146"/>
+      <c r="D31" s="620">
+        <v>20524.13</v>
+      </c>
+      <c r="E31" s="530"/>
+      <c r="F31" s="620">
+        <v>18931.830000000002</v>
+      </c>
+      <c r="G31" s="530"/>
+      <c r="H31" s="620">
+        <v>18302.919999999998</v>
+      </c>
+      <c r="I31" s="530"/>
+      <c r="J31" s="620">
+        <v>5391.1970000000001</v>
+      </c>
+      <c r="K31" s="211"/>
+      <c r="L31" s="529">
+        <v>1156.02</v>
+      </c>
+      <c r="M31" s="529"/>
+      <c r="N31" s="529">
+        <v>784.32</v>
+      </c>
+      <c r="O31" s="529"/>
+      <c r="P31" s="529">
+        <v>750</v>
+      </c>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="145">
+        <v>1940.34</v>
+      </c>
+      <c r="S31" s="145"/>
+      <c r="T31" s="633">
+        <v>1511.04</v>
+      </c>
+      <c r="U31" s="529"/>
+      <c r="V31" s="633">
+        <v>1886.49</v>
+      </c>
+      <c r="W31" s="529"/>
+      <c r="X31" s="633">
+        <v>1443.96</v>
+      </c>
+      <c r="Y31" s="633"/>
+      <c r="Z31" s="633">
+        <v>3397.5299999999997</v>
+      </c>
+      <c r="AA31" s="187"/>
+      <c r="AB31" s="131"/>
+    </row>
+    <row r="32" spans="1:28" ht="15" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="507" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" s="146"/>
+      <c r="D32" s="131"/>
+      <c r="E32" s="530"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="530"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="530"/>
+      <c r="J32" s="131"/>
+      <c r="K32" s="194"/>
+      <c r="L32" s="133"/>
+      <c r="M32" s="529"/>
+      <c r="N32" s="133"/>
+      <c r="O32" s="529"/>
+      <c r="P32" s="133"/>
+      <c r="Q32" s="145"/>
+      <c r="R32" s="145"/>
+      <c r="S32" s="145"/>
+      <c r="T32" s="133"/>
+      <c r="U32" s="529"/>
+      <c r="V32" s="133"/>
+      <c r="W32" s="529"/>
+      <c r="X32" s="133"/>
+      <c r="Y32" s="133"/>
+      <c r="Z32" s="133"/>
+      <c r="AA32" s="186"/>
+      <c r="AB32" s="131"/>
+    </row>
+    <row r="33" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A33" s="937"/>
+      <c r="B33" s="494"/>
+      <c r="C33" s="126"/>
+      <c r="D33" s="194"/>
+      <c r="E33" s="530"/>
+      <c r="F33" s="194"/>
+      <c r="G33" s="530"/>
+      <c r="H33" s="194"/>
+      <c r="I33" s="530"/>
+      <c r="J33" s="194"/>
+      <c r="K33" s="211"/>
+      <c r="L33" s="529"/>
+      <c r="M33" s="529"/>
+      <c r="N33" s="529"/>
+      <c r="O33" s="529"/>
+      <c r="P33" s="529"/>
+      <c r="Q33" s="145"/>
+      <c r="R33" s="145"/>
+      <c r="S33" s="145"/>
+      <c r="T33" s="633"/>
+      <c r="U33" s="529"/>
+      <c r="V33" s="633"/>
+      <c r="W33" s="529"/>
+      <c r="X33" s="633"/>
+      <c r="Y33" s="633"/>
+      <c r="Z33" s="633"/>
+      <c r="AA33" s="186"/>
+      <c r="AB33" s="131"/>
+    </row>
+    <row r="34" spans="1:28" ht="15" customHeight="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="619" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="126"/>
+      <c r="D34" s="620">
+        <v>168.57467</v>
+      </c>
+      <c r="E34" s="530"/>
+      <c r="F34" s="620">
+        <v>1117.46</v>
+      </c>
+      <c r="G34" s="530"/>
+      <c r="H34" s="620">
+        <v>2160.192</v>
+      </c>
+      <c r="I34" s="530"/>
+      <c r="J34" s="620">
+        <v>9390.8779580000009</v>
+      </c>
+      <c r="K34" s="211"/>
+      <c r="L34" s="628">
+        <v>0</v>
+      </c>
+      <c r="M34" s="529"/>
+      <c r="N34" s="628">
+        <v>84.284999999999997</v>
+      </c>
+      <c r="O34" s="529"/>
+      <c r="P34" s="628">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="145"/>
+      <c r="R34" s="145">
+        <v>84.284999999999997</v>
+      </c>
+      <c r="S34" s="145"/>
+      <c r="T34" s="633">
+        <v>0</v>
+      </c>
+      <c r="U34" s="529"/>
+      <c r="V34" s="633">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="W34" s="529"/>
+      <c r="X34" s="633">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="633"/>
+      <c r="Z34" s="633">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="AA34" s="187"/>
+      <c r="AB34" s="131"/>
+    </row>
+    <row r="35" spans="1:28" ht="15" customHeight="1">
+      <c r="A35" s="937"/>
+      <c r="B35" s="507" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" s="621"/>
+      <c r="E35" s="194"/>
+      <c r="F35" s="621"/>
+      <c r="G35" s="194"/>
+      <c r="H35" s="621"/>
+      <c r="I35" s="194"/>
+      <c r="J35" s="621"/>
+      <c r="K35" s="211"/>
+      <c r="L35" s="463"/>
+      <c r="M35" s="463"/>
+      <c r="N35" s="463"/>
+      <c r="O35" s="463"/>
+      <c r="P35" s="463"/>
+      <c r="Q35" s="194"/>
+      <c r="R35" s="194"/>
+      <c r="S35" s="194"/>
+      <c r="T35" s="463"/>
+      <c r="U35" s="463"/>
+      <c r="V35" s="463"/>
+      <c r="W35" s="463"/>
+      <c r="X35" s="633"/>
+      <c r="Y35" s="463"/>
+      <c r="Z35" s="633"/>
+      <c r="AA35" s="186"/>
+      <c r="AB35" s="131"/>
+    </row>
+    <row r="36" spans="1:28" ht="6.95" customHeight="1">
+      <c r="A36" s="937"/>
+      <c r="B36" s="494"/>
+      <c r="D36" s="622"/>
+      <c r="E36" s="211"/>
+      <c r="F36" s="622"/>
+      <c r="G36" s="211"/>
+      <c r="H36" s="622"/>
+      <c r="I36" s="211"/>
+      <c r="J36" s="622"/>
+      <c r="K36" s="622"/>
+      <c r="L36" s="629"/>
+      <c r="M36" s="622"/>
+      <c r="N36" s="629"/>
+      <c r="O36" s="622"/>
+      <c r="P36" s="629"/>
+      <c r="Q36" s="622"/>
+      <c r="R36" s="622"/>
+      <c r="S36" s="622"/>
+      <c r="T36" s="634"/>
+      <c r="U36" s="634"/>
+      <c r="V36" s="634"/>
+      <c r="W36" s="634"/>
+      <c r="X36" s="30"/>
+      <c r="Y36" s="634"/>
+      <c r="Z36" s="30"/>
+      <c r="AA36" s="186"/>
+      <c r="AB36" s="131"/>
+    </row>
+    <row r="37" spans="1:28" ht="8.25" customHeight="1">
+      <c r="A37" s="937"/>
+      <c r="B37" s="623"/>
+      <c r="C37" s="327"/>
+      <c r="D37" s="544"/>
+      <c r="E37" s="209"/>
+      <c r="F37" s="544"/>
+      <c r="G37" s="209"/>
+      <c r="H37" s="544"/>
+      <c r="I37" s="209"/>
+      <c r="J37" s="544"/>
+      <c r="K37" s="544"/>
+      <c r="L37" s="598"/>
+      <c r="M37" s="598"/>
+      <c r="N37" s="598"/>
+      <c r="O37" s="598"/>
+      <c r="P37" s="598"/>
+      <c r="Q37" s="544"/>
+      <c r="R37" s="544"/>
+      <c r="S37" s="544"/>
+      <c r="T37" s="598"/>
+      <c r="U37" s="598"/>
+      <c r="V37" s="598"/>
+      <c r="W37" s="598"/>
+      <c r="X37" s="598"/>
+      <c r="Y37" s="598"/>
+      <c r="Z37" s="598"/>
+      <c r="AA37" s="188"/>
+      <c r="AB37" s="131"/>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="937"/>
+      <c r="B38" s="494"/>
+      <c r="D38" s="622"/>
+      <c r="E38" s="577"/>
+      <c r="F38" s="622"/>
+      <c r="G38" s="577"/>
+      <c r="H38" s="622"/>
+      <c r="I38" s="577"/>
+      <c r="J38" s="622"/>
+      <c r="K38" s="194"/>
+      <c r="L38" s="463"/>
+      <c r="M38" s="463"/>
+      <c r="N38" s="463"/>
+      <c r="O38" s="463"/>
+      <c r="P38" s="463"/>
+      <c r="Q38" s="194"/>
+      <c r="R38" s="194"/>
+      <c r="S38" s="194"/>
+      <c r="T38" s="636"/>
+      <c r="U38" s="636"/>
+      <c r="V38" s="636"/>
+      <c r="W38" s="636"/>
+      <c r="X38" s="635"/>
+      <c r="Y38" s="636"/>
+      <c r="Z38" s="635"/>
+      <c r="AA38" s="186"/>
+      <c r="AB38" s="131"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="937"/>
+      <c r="B39" s="619" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="624">
+        <v>468611.61632000003</v>
+      </c>
+      <c r="E39" s="577"/>
+      <c r="F39" s="624">
+        <v>559556.78554999991</v>
+      </c>
+      <c r="G39" s="577"/>
+      <c r="H39" s="624">
+        <v>561024.75305000006</v>
+      </c>
+      <c r="I39" s="577"/>
+      <c r="J39" s="624">
+        <v>603423.83518800011</v>
+      </c>
+      <c r="K39" s="427"/>
+      <c r="L39" s="624">
+        <v>32832.17</v>
+      </c>
+      <c r="M39" s="624"/>
+      <c r="N39" s="624">
+        <v>41455.156999999999</v>
+      </c>
+      <c r="O39" s="624"/>
+      <c r="P39" s="624">
+        <v>30784.892</v>
+      </c>
+      <c r="Q39" s="624"/>
+      <c r="R39" s="624">
+        <v>74287.327000000005</v>
+      </c>
+      <c r="S39" s="624"/>
+      <c r="T39" s="624">
+        <v>53434.392000000007</v>
+      </c>
+      <c r="U39" s="624"/>
+      <c r="V39" s="624">
+        <v>42959.161999999997</v>
+      </c>
+      <c r="W39" s="624"/>
+      <c r="X39" s="624">
+        <v>42467.866999999998</v>
+      </c>
+      <c r="Y39" s="624"/>
+      <c r="Z39" s="624">
+        <v>96393.554000000004</v>
+      </c>
+      <c r="AA39" s="187"/>
+      <c r="AB39" s="131"/>
+    </row>
+    <row r="40" spans="1:28" ht="10.5" customHeight="1">
+      <c r="A40" s="937"/>
+      <c r="B40" s="507" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="599"/>
+      <c r="E40" s="599"/>
+      <c r="F40" s="599"/>
+      <c r="G40" s="599"/>
+      <c r="H40" s="599"/>
+      <c r="I40" s="599"/>
+      <c r="J40" s="599"/>
+      <c r="K40" s="189"/>
+      <c r="L40" s="189"/>
+      <c r="M40" s="189"/>
+      <c r="N40" s="189"/>
+      <c r="O40" s="189"/>
+      <c r="P40" s="189"/>
+      <c r="Q40" s="189"/>
+      <c r="R40" s="189"/>
+      <c r="S40" s="189"/>
+      <c r="T40" s="637"/>
+      <c r="U40" s="637"/>
+      <c r="V40" s="637"/>
+      <c r="W40" s="637"/>
+      <c r="X40" s="637"/>
+      <c r="Y40" s="637"/>
+      <c r="Z40" s="637"/>
+      <c r="AA40" s="186"/>
+      <c r="AB40" s="131"/>
+    </row>
+    <row r="41" spans="1:28" ht="12" thickBot="1">
+      <c r="A41" s="937"/>
+      <c r="B41" s="149"/>
+      <c r="C41" s="152"/>
+      <c r="D41" s="339"/>
+      <c r="E41" s="339"/>
+      <c r="F41" s="591"/>
+      <c r="G41" s="591"/>
+      <c r="H41" s="591"/>
+      <c r="I41" s="591"/>
+      <c r="J41" s="591"/>
+      <c r="K41" s="591"/>
+      <c r="L41" s="591"/>
+      <c r="M41" s="591"/>
+      <c r="N41" s="591"/>
+      <c r="O41" s="591"/>
+      <c r="P41" s="591"/>
+      <c r="Q41" s="591"/>
+      <c r="R41" s="591"/>
+      <c r="S41" s="591"/>
+      <c r="T41" s="591"/>
+      <c r="U41" s="591"/>
+      <c r="V41" s="591"/>
+      <c r="W41" s="591"/>
+      <c r="X41" s="591"/>
+      <c r="Y41" s="591"/>
+      <c r="Z41" s="591"/>
+      <c r="AA41" s="193"/>
+    </row>
+    <row r="42" spans="1:28" ht="15" customHeight="1">
+      <c r="A42" s="937"/>
+      <c r="B42" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="96"/>
+      <c r="D42" s="181"/>
+      <c r="E42" s="181"/>
+      <c r="F42" s="100"/>
+      <c r="G42" s="100"/>
+      <c r="H42" s="100"/>
+      <c r="I42" s="100"/>
+      <c r="J42" s="100"/>
+      <c r="K42" s="100"/>
+      <c r="L42" s="100"/>
+      <c r="M42" s="100"/>
+      <c r="N42" s="100"/>
+      <c r="O42" s="630"/>
+      <c r="P42" s="100"/>
+      <c r="Q42" s="100"/>
+      <c r="R42" s="100"/>
+      <c r="S42" s="100"/>
+      <c r="T42" s="638"/>
+      <c r="U42" s="638"/>
+      <c r="V42" s="638"/>
+      <c r="W42" s="638"/>
+      <c r="X42" s="100"/>
+      <c r="Y42" s="100"/>
+      <c r="Z42" s="100"/>
+      <c r="AA42" s="96"/>
+    </row>
+    <row r="43" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A43" s="96"/>
+      <c r="B43" s="153" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" s="96"/>
+      <c r="D43" s="181"/>
+      <c r="E43" s="181"/>
+      <c r="F43" s="181"/>
+      <c r="G43" s="181"/>
+      <c r="H43" s="181"/>
+      <c r="I43" s="181"/>
+      <c r="J43" s="181"/>
+      <c r="K43" s="181"/>
+      <c r="L43" s="181"/>
+      <c r="M43" s="181"/>
+      <c r="N43" s="181"/>
+      <c r="O43" s="181"/>
+      <c r="P43" s="181"/>
+      <c r="Q43" s="181"/>
+      <c r="R43" s="181"/>
+      <c r="S43" s="181"/>
+      <c r="T43" s="639"/>
+      <c r="U43" s="639"/>
+      <c r="V43" s="639"/>
+      <c r="W43" s="639"/>
+      <c r="X43" s="181"/>
+      <c r="Y43" s="181"/>
+      <c r="Z43" s="181"/>
+      <c r="AA43" s="96"/>
+    </row>
+    <row r="44" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A44" s="96"/>
+      <c r="B44" s="153" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" s="96"/>
+      <c r="D44" s="96"/>
+      <c r="E44" s="96"/>
+      <c r="F44" s="181"/>
+      <c r="G44" s="181"/>
+      <c r="H44" s="181"/>
+      <c r="I44" s="181"/>
+      <c r="J44" s="181"/>
+      <c r="K44" s="181"/>
+      <c r="L44" s="181"/>
+      <c r="M44" s="181"/>
+      <c r="N44" s="181"/>
+      <c r="O44" s="181"/>
+      <c r="P44" s="181"/>
+      <c r="Q44" s="181"/>
+      <c r="R44" s="181"/>
+      <c r="S44" s="181"/>
+      <c r="T44" s="537"/>
+      <c r="U44" s="537"/>
+      <c r="V44" s="537"/>
+      <c r="W44" s="537"/>
+      <c r="X44" s="181"/>
+      <c r="Y44" s="181"/>
+      <c r="Z44" s="181"/>
+      <c r="AA44" s="96"/>
+    </row>
+    <row r="45" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A45" s="96"/>
+      <c r="B45" s="153" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="96"/>
+      <c r="D45" s="96"/>
+      <c r="E45" s="96"/>
+      <c r="F45" s="96"/>
+      <c r="G45" s="96"/>
+      <c r="H45" s="96"/>
+      <c r="I45" s="96"/>
+      <c r="J45" s="96"/>
+      <c r="K45" s="96"/>
+      <c r="L45" s="96"/>
+      <c r="M45" s="96"/>
+      <c r="N45" s="631"/>
+      <c r="O45" s="631"/>
+      <c r="P45" s="631"/>
+      <c r="Q45" s="631"/>
+      <c r="R45" s="631"/>
+      <c r="S45" s="631"/>
+      <c r="T45" s="631"/>
+      <c r="U45" s="631"/>
+      <c r="V45" s="631"/>
+      <c r="W45" s="631"/>
+      <c r="X45" s="631"/>
+      <c r="Y45" s="631"/>
+      <c r="Z45" s="631"/>
+      <c r="AA45" s="96"/>
+    </row>
+    <row r="46" spans="1:28">
+      <c r="B46" s="284"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A4:A42"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="L7:N7"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA9E69F3-D676-497F-94C4-3BFA89B370DD}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ52"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="8.140625" style="475" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" style="475" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" style="475" customWidth="1"/>
+    <col min="4" max="4" width="0.5703125" style="475" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="475" customWidth="1"/>
+    <col min="6" max="6" width="0.5703125" style="475" customWidth="1"/>
+    <col min="7" max="7" width="7.5703125" style="475" customWidth="1"/>
+    <col min="8" max="8" width="0.5703125" style="475" customWidth="1"/>
+    <col min="9" max="9" width="7.5703125" style="475" customWidth="1"/>
+    <col min="10" max="10" width="0.5703125" style="475" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" style="475" customWidth="1"/>
+    <col min="12" max="12" width="0.5703125" style="475" customWidth="1"/>
+    <col min="13" max="13" width="7.5703125" style="558" customWidth="1"/>
+    <col min="14" max="14" width="0.5703125" style="558" customWidth="1"/>
+    <col min="15" max="15" width="7.5703125" style="558" customWidth="1"/>
+    <col min="16" max="16" width="0.5703125" style="558" customWidth="1"/>
+    <col min="17" max="17" width="7.5703125" style="558" customWidth="1"/>
+    <col min="18" max="18" width="0.5703125" style="558" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="558" customWidth="1"/>
+    <col min="20" max="20" width="0.5703125" style="558" customWidth="1"/>
+    <col min="21" max="21" width="7.5703125" style="558" customWidth="1"/>
+    <col min="22" max="22" width="0.5703125" style="558" customWidth="1"/>
+    <col min="23" max="23" width="7.5703125" style="558" customWidth="1"/>
+    <col min="24" max="24" width="0.5703125" style="558" customWidth="1"/>
+    <col min="25" max="25" width="7.5703125" style="558" customWidth="1"/>
+    <col min="26" max="26" width="0.5703125" style="558" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="558" customWidth="1"/>
+    <col min="28" max="28" width="0.5703125" style="558" customWidth="1"/>
+    <col min="29" max="29" width="7.5703125" style="558" customWidth="1"/>
+    <col min="30" max="30" width="0.5703125" style="558" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" style="558" customWidth="1"/>
+    <col min="32" max="32" width="0.5703125" style="475" customWidth="1"/>
+    <col min="33" max="16384" width="7.7109375" style="475"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="12" customHeight="1">
+      <c r="A1" s="477"/>
+      <c r="B1" s="478" t="s">
+        <v>161</v>
+      </c>
+      <c r="C1" s="478"/>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="478"/>
+      <c r="G1" s="478"/>
+      <c r="H1" s="478"/>
+      <c r="I1" s="478"/>
+      <c r="J1" s="478"/>
+      <c r="K1" s="478"/>
+      <c r="L1" s="477"/>
+      <c r="M1" s="579"/>
+      <c r="N1" s="579"/>
+      <c r="O1" s="579"/>
+      <c r="P1" s="579"/>
+      <c r="Q1" s="579"/>
+      <c r="R1" s="579"/>
+      <c r="S1" s="579"/>
+      <c r="T1" s="579"/>
+      <c r="U1" s="579"/>
+      <c r="V1" s="579"/>
+      <c r="W1" s="579"/>
+      <c r="X1" s="579"/>
+      <c r="Y1" s="579"/>
+      <c r="Z1" s="579"/>
+      <c r="AA1" s="579"/>
+      <c r="AB1" s="579"/>
+      <c r="AC1" s="579"/>
+      <c r="AD1" s="579"/>
+      <c r="AE1" s="579"/>
+      <c r="AF1" s="477"/>
+    </row>
+    <row r="2" spans="1:36" ht="12" customHeight="1">
+      <c r="A2" s="477"/>
+      <c r="B2" s="101" t="s">
+        <v>162</v>
+      </c>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="580"/>
+      <c r="J2" s="580"/>
+      <c r="K2" s="580"/>
+      <c r="L2" s="580"/>
+      <c r="M2" s="580"/>
+      <c r="N2" s="580"/>
+      <c r="O2" s="580"/>
+      <c r="P2" s="580"/>
+      <c r="Q2" s="580"/>
+      <c r="R2" s="580"/>
+      <c r="S2" s="580"/>
+      <c r="T2" s="580"/>
+      <c r="U2" s="580"/>
+      <c r="V2" s="580"/>
+      <c r="W2" s="477"/>
+      <c r="X2" s="477"/>
+      <c r="Y2" s="477"/>
+      <c r="Z2" s="477"/>
+      <c r="AA2" s="477"/>
+      <c r="AB2" s="477"/>
+      <c r="AC2" s="477"/>
+      <c r="AD2" s="477"/>
+      <c r="AE2" s="477"/>
+      <c r="AF2" s="477"/>
+    </row>
+    <row r="3" spans="1:36" ht="12" customHeight="1">
+      <c r="A3" s="937">
+        <v>21</v>
+      </c>
+      <c r="B3" s="477"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="477"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="477"/>
+      <c r="L3" s="477"/>
+      <c r="M3" s="579"/>
+      <c r="N3" s="579"/>
+      <c r="O3" s="579"/>
+      <c r="P3" s="579"/>
+      <c r="Q3" s="579"/>
+      <c r="R3" s="579"/>
+      <c r="S3" s="579"/>
+      <c r="T3" s="579"/>
+      <c r="U3" s="579"/>
+      <c r="V3" s="579"/>
+      <c r="W3" s="579"/>
+      <c r="X3" s="579"/>
+      <c r="Y3" s="579"/>
+      <c r="Z3" s="579"/>
+      <c r="AA3" s="579"/>
+      <c r="AB3" s="579"/>
+      <c r="AC3" s="668" t="s">
+        <v>2</v>
+      </c>
+      <c r="AD3" s="668"/>
+      <c r="AE3" s="888"/>
+      <c r="AF3" s="888"/>
+    </row>
+    <row r="4" spans="1:36" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="937"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="581"/>
+      <c r="N4" s="581"/>
+      <c r="O4" s="581"/>
+      <c r="P4" s="581"/>
+      <c r="Q4" s="581"/>
+      <c r="R4" s="581"/>
+      <c r="S4" s="581"/>
+      <c r="T4" s="581"/>
+      <c r="U4" s="581"/>
+      <c r="V4" s="581"/>
+      <c r="W4" s="581"/>
+      <c r="X4" s="581"/>
+      <c r="Y4" s="581"/>
+      <c r="Z4" s="581"/>
+      <c r="AA4" s="581"/>
+      <c r="AB4" s="581"/>
+      <c r="AC4" s="806" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD4" s="806"/>
+      <c r="AE4" s="888"/>
+      <c r="AF4" s="888"/>
+    </row>
+    <row r="5" spans="1:36" s="92" customFormat="1" ht="6" customHeight="1" thickBot="1">
+      <c r="A5" s="937"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
+      <c r="F5" s="96"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="96"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="96"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="96"/>
+      <c r="M5" s="581"/>
+      <c r="N5" s="581"/>
+      <c r="O5" s="581"/>
+      <c r="P5" s="581"/>
+      <c r="Q5" s="581"/>
+      <c r="R5" s="581"/>
+      <c r="S5" s="581"/>
+      <c r="T5" s="581"/>
+      <c r="U5" s="581"/>
+      <c r="V5" s="581"/>
+      <c r="W5" s="581"/>
+      <c r="X5" s="581"/>
+      <c r="Y5" s="581"/>
+      <c r="Z5" s="581"/>
+      <c r="AA5" s="581"/>
+      <c r="AB5" s="581"/>
+      <c r="AC5" s="581"/>
+      <c r="AD5" s="581"/>
+      <c r="AE5" s="581"/>
+      <c r="AF5" s="96"/>
+    </row>
+    <row r="6" spans="1:36" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="889" t="s">
         <v>73</v>
       </c>
-      <c r="G4" s="49"/>
-      <c r="H4" s="49" t="s">
+      <c r="C6" s="484" t="s">
         <v>74</v>
       </c>
-      <c r="I4" s="49"/>
-      <c r="J4" s="49" t="s">
+      <c r="D6" s="484"/>
+      <c r="E6" s="484"/>
+      <c r="F6" s="484"/>
+      <c r="G6" s="484"/>
+      <c r="H6" s="484"/>
+      <c r="I6" s="287"/>
+      <c r="J6" s="287"/>
+      <c r="K6" s="287"/>
+      <c r="L6" s="287"/>
+      <c r="M6" s="484" t="s">
         <v>75</v>
       </c>
-      <c r="K4" s="49"/>
-      <c r="L4" s="49" t="s">
+      <c r="N6" s="484"/>
+      <c r="O6" s="484"/>
+      <c r="P6" s="484"/>
+      <c r="Q6" s="484"/>
+      <c r="R6" s="484"/>
+      <c r="S6" s="484"/>
+      <c r="T6" s="484"/>
+      <c r="U6" s="484"/>
+      <c r="V6" s="484"/>
+      <c r="W6" s="484" t="s">
+        <v>14</v>
+      </c>
+      <c r="X6" s="484"/>
+      <c r="Y6" s="484"/>
+      <c r="Z6" s="484"/>
+      <c r="AA6" s="484"/>
+      <c r="AB6" s="484"/>
+      <c r="AC6" s="484"/>
+      <c r="AD6" s="484"/>
+      <c r="AE6" s="287"/>
+      <c r="AF6" s="547"/>
+    </row>
+    <row r="7" spans="1:36" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="487" t="s">
+        <v>76</v>
+      </c>
+      <c r="C7" s="751" t="s">
+        <v>77</v>
+      </c>
+      <c r="D7" s="751"/>
+      <c r="E7" s="751"/>
+      <c r="F7" s="751"/>
+      <c r="G7" s="751"/>
+      <c r="H7" s="751"/>
+      <c r="I7" s="749"/>
+      <c r="J7" s="749"/>
+      <c r="K7" s="749"/>
+      <c r="L7" s="749"/>
+      <c r="M7" s="836" t="s">
+        <v>78</v>
+      </c>
+      <c r="N7" s="836"/>
+      <c r="O7" s="836"/>
+      <c r="P7" s="836"/>
+      <c r="Q7" s="836"/>
+      <c r="R7" s="836"/>
+      <c r="S7" s="836"/>
+      <c r="T7" s="836"/>
+      <c r="U7" s="836"/>
+      <c r="V7" s="836"/>
+      <c r="W7" s="836" t="s">
+        <v>23</v>
+      </c>
+      <c r="X7" s="836"/>
+      <c r="Y7" s="836"/>
+      <c r="Z7" s="836"/>
+      <c r="AA7" s="836"/>
+      <c r="AB7" s="836"/>
+      <c r="AC7" s="836"/>
+      <c r="AD7" s="836"/>
+      <c r="AE7" s="584"/>
+      <c r="AF7" s="355"/>
+    </row>
+    <row r="8" spans="1:36" s="92" customFormat="1" ht="2.25" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="198"/>
+      <c r="C8" s="321"/>
+      <c r="D8" s="321"/>
+      <c r="E8" s="321"/>
+      <c r="F8" s="584"/>
+      <c r="G8" s="321"/>
+      <c r="H8" s="584"/>
+      <c r="I8" s="584"/>
+      <c r="J8" s="584"/>
+      <c r="K8" s="584"/>
+      <c r="L8" s="584"/>
+      <c r="M8" s="321"/>
+      <c r="N8" s="321"/>
+      <c r="O8" s="321"/>
+      <c r="P8" s="321"/>
+      <c r="Q8" s="321"/>
+      <c r="R8" s="584"/>
+      <c r="S8" s="584"/>
+      <c r="T8" s="584"/>
+      <c r="U8" s="584"/>
+      <c r="V8" s="584"/>
+      <c r="W8" s="584"/>
+      <c r="X8" s="584"/>
+      <c r="Y8" s="584"/>
+      <c r="Z8" s="584"/>
+      <c r="AA8" s="584"/>
+      <c r="AB8" s="584"/>
+      <c r="AC8" s="584"/>
+      <c r="AD8" s="584"/>
+      <c r="AE8" s="584"/>
+      <c r="AF8" s="355"/>
+    </row>
+    <row r="9" spans="1:36" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="198"/>
+      <c r="C9" s="949">
+        <v>2026</v>
+      </c>
+      <c r="D9" s="949"/>
+      <c r="E9" s="949"/>
+      <c r="F9" s="802"/>
+      <c r="G9" s="949">
+        <v>2025</v>
+      </c>
+      <c r="H9" s="837"/>
+      <c r="I9" s="951" t="s">
+        <v>424</v>
+      </c>
+      <c r="J9" s="951"/>
+      <c r="K9" s="951"/>
+      <c r="L9" s="826"/>
+      <c r="M9" s="949">
+        <v>2026</v>
+      </c>
+      <c r="N9" s="949"/>
+      <c r="O9" s="949"/>
+      <c r="P9" s="802"/>
+      <c r="Q9" s="949">
+        <v>2025</v>
+      </c>
+      <c r="R9" s="837"/>
+      <c r="S9" s="951" t="s">
+        <v>424</v>
+      </c>
+      <c r="T9" s="951"/>
+      <c r="U9" s="951"/>
+      <c r="V9" s="826"/>
+      <c r="W9" s="949">
+        <v>2026</v>
+      </c>
+      <c r="X9" s="949"/>
+      <c r="Y9" s="949"/>
+      <c r="Z9" s="802"/>
+      <c r="AA9" s="949">
+        <v>2025</v>
+      </c>
+      <c r="AB9" s="837"/>
+      <c r="AC9" s="951" t="s">
+        <v>424</v>
+      </c>
+      <c r="AD9" s="951"/>
+      <c r="AE9" s="951"/>
+      <c r="AF9" s="355"/>
+    </row>
+    <row r="10" spans="1:36" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="198"/>
+      <c r="C10" s="950"/>
+      <c r="D10" s="950"/>
+      <c r="E10" s="950"/>
+      <c r="F10" s="802"/>
+      <c r="G10" s="950"/>
+      <c r="H10" s="793"/>
+      <c r="I10" s="952" t="s">
+        <v>425</v>
+      </c>
+      <c r="J10" s="953"/>
+      <c r="K10" s="952"/>
+      <c r="L10" s="749"/>
+      <c r="M10" s="950"/>
+      <c r="N10" s="950"/>
+      <c r="O10" s="950"/>
+      <c r="P10" s="802"/>
+      <c r="Q10" s="950"/>
+      <c r="R10" s="793"/>
+      <c r="S10" s="952" t="s">
+        <v>425</v>
+      </c>
+      <c r="T10" s="953"/>
+      <c r="U10" s="952"/>
+      <c r="V10" s="749"/>
+      <c r="W10" s="950"/>
+      <c r="X10" s="950"/>
+      <c r="Y10" s="950"/>
+      <c r="Z10" s="802"/>
+      <c r="AA10" s="950"/>
+      <c r="AB10" s="793"/>
+      <c r="AC10" s="952" t="s">
+        <v>425</v>
+      </c>
+      <c r="AD10" s="953"/>
+      <c r="AE10" s="952"/>
+      <c r="AF10" s="355"/>
+    </row>
+    <row r="11" spans="1:36" s="92" customFormat="1" ht="2.25" customHeight="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="198"/>
+      <c r="C11" s="560"/>
+      <c r="D11" s="560"/>
+      <c r="E11" s="560"/>
+      <c r="F11" s="586"/>
+      <c r="G11" s="560"/>
+      <c r="H11" s="586"/>
+      <c r="I11" s="586"/>
+      <c r="J11" s="586"/>
+      <c r="K11" s="749"/>
+      <c r="L11" s="749"/>
+      <c r="M11" s="560"/>
+      <c r="N11" s="560"/>
+      <c r="O11" s="560"/>
+      <c r="P11" s="560"/>
+      <c r="Q11" s="560"/>
+      <c r="R11" s="586"/>
+      <c r="S11" s="586"/>
+      <c r="T11" s="586"/>
+      <c r="U11" s="749"/>
+      <c r="V11" s="749"/>
+      <c r="W11" s="560"/>
+      <c r="X11" s="560"/>
+      <c r="Y11" s="560"/>
+      <c r="Z11" s="560"/>
+      <c r="AA11" s="560"/>
+      <c r="AB11" s="586"/>
+      <c r="AC11" s="586"/>
+      <c r="AD11" s="586"/>
+      <c r="AE11" s="749"/>
+      <c r="AF11" s="355"/>
+    </row>
+    <row r="12" spans="1:36" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A12" s="937"/>
+      <c r="B12" s="198"/>
+      <c r="C12" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="D12" s="880"/>
+      <c r="E12" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="881"/>
+      <c r="G12" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="584"/>
+      <c r="I12" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="J12" s="837"/>
+      <c r="K12" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="L12" s="167"/>
+      <c r="M12" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="N12" s="880"/>
+      <c r="O12" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="P12" s="881"/>
+      <c r="Q12" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="R12" s="584"/>
+      <c r="S12" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="T12" s="837"/>
+      <c r="U12" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="V12" s="167"/>
+      <c r="W12" s="879" t="s">
+        <v>426</v>
+      </c>
+      <c r="X12" s="880"/>
+      <c r="Y12" s="879" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z12" s="881"/>
+      <c r="AA12" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB12" s="584"/>
+      <c r="AC12" s="837" t="s">
+        <v>427</v>
+      </c>
+      <c r="AD12" s="837"/>
+      <c r="AE12" s="882" t="s">
+        <v>422</v>
+      </c>
+      <c r="AF12" s="355"/>
+    </row>
+    <row r="13" spans="1:36" s="92" customFormat="1" ht="12" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="198"/>
+      <c r="C13" s="846"/>
+      <c r="D13" s="847"/>
+      <c r="E13" s="846"/>
+      <c r="F13" s="847"/>
+      <c r="G13" s="846"/>
+      <c r="H13" s="847"/>
+      <c r="I13" s="829">
+        <v>2026</v>
+      </c>
+      <c r="J13" s="790"/>
+      <c r="K13" s="883">
+        <v>2025</v>
+      </c>
+      <c r="L13" s="808"/>
+      <c r="M13" s="846"/>
+      <c r="N13" s="847"/>
+      <c r="O13" s="846"/>
+      <c r="P13" s="847"/>
+      <c r="Q13" s="846"/>
+      <c r="R13" s="847"/>
+      <c r="S13" s="829">
+        <v>2026</v>
+      </c>
+      <c r="T13" s="790"/>
+      <c r="U13" s="883">
+        <v>2025</v>
+      </c>
+      <c r="V13" s="791"/>
+      <c r="W13" s="846"/>
+      <c r="X13" s="847"/>
+      <c r="Y13" s="846"/>
+      <c r="Z13" s="847"/>
+      <c r="AA13" s="846"/>
+      <c r="AB13" s="847"/>
+      <c r="AC13" s="829">
+        <v>2026</v>
+      </c>
+      <c r="AD13" s="790"/>
+      <c r="AE13" s="883">
+        <v>2025</v>
+      </c>
+      <c r="AF13" s="611"/>
+    </row>
+    <row r="14" spans="1:36" s="92" customFormat="1" ht="3" customHeight="1">
+      <c r="A14" s="937"/>
+      <c r="B14" s="319"/>
+      <c r="C14" s="561"/>
+      <c r="D14" s="561"/>
+      <c r="E14" s="561"/>
+      <c r="F14" s="561"/>
+      <c r="G14" s="561"/>
+      <c r="H14" s="321"/>
+      <c r="I14" s="587"/>
+      <c r="J14" s="587"/>
+      <c r="K14" s="587"/>
+      <c r="L14" s="118"/>
+      <c r="M14" s="561"/>
+      <c r="N14" s="561"/>
+      <c r="O14" s="561"/>
+      <c r="P14" s="561"/>
+      <c r="Q14" s="561"/>
+      <c r="R14" s="321"/>
+      <c r="S14" s="587"/>
+      <c r="T14" s="587"/>
+      <c r="U14" s="587"/>
+      <c r="V14" s="603"/>
+      <c r="W14" s="604"/>
+      <c r="X14" s="604"/>
+      <c r="Y14" s="604"/>
+      <c r="Z14" s="604"/>
+      <c r="AA14" s="604"/>
+      <c r="AB14" s="604"/>
+      <c r="AC14" s="612"/>
+      <c r="AD14" s="595"/>
+      <c r="AE14" s="613"/>
+      <c r="AF14" s="185"/>
+    </row>
+    <row r="15" spans="1:36" s="92" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A15" s="937"/>
+      <c r="B15" s="124"/>
+      <c r="C15" s="875"/>
+      <c r="D15" s="875"/>
+      <c r="E15" s="875"/>
+      <c r="F15" s="875"/>
+      <c r="G15" s="875"/>
+      <c r="H15" s="835"/>
+      <c r="I15" s="875"/>
+      <c r="J15" s="890"/>
+      <c r="K15" s="588"/>
+      <c r="L15" s="852"/>
+      <c r="M15" s="875"/>
+      <c r="N15" s="891"/>
+      <c r="O15" s="875"/>
+      <c r="P15" s="891"/>
+      <c r="Q15" s="875"/>
+      <c r="R15" s="892"/>
+      <c r="S15" s="875"/>
+      <c r="T15" s="893"/>
+      <c r="U15" s="893"/>
+      <c r="V15" s="893"/>
+      <c r="W15" s="875"/>
+      <c r="X15" s="529"/>
+      <c r="Y15" s="875"/>
+      <c r="Z15" s="529"/>
+      <c r="AA15" s="875"/>
+      <c r="AB15" s="529"/>
+      <c r="AC15" s="875"/>
+      <c r="AD15" s="159"/>
+      <c r="AE15" s="614"/>
+      <c r="AF15" s="361"/>
+    </row>
+    <row r="16" spans="1:36" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="562" t="s">
+        <v>79</v>
+      </c>
+      <c r="C16" s="563">
+        <v>0</v>
+      </c>
+      <c r="D16" s="564"/>
+      <c r="E16" s="563">
+        <v>0</v>
+      </c>
+      <c r="F16" s="564"/>
+      <c r="G16" s="563">
+        <v>0</v>
+      </c>
+      <c r="H16" s="61"/>
+      <c r="I16" s="563">
+        <v>0</v>
+      </c>
+      <c r="J16" s="564"/>
+      <c r="K16" s="563">
+        <v>0</v>
+      </c>
+      <c r="L16" s="564"/>
+      <c r="M16" s="563">
+        <v>7544.8649999999998</v>
+      </c>
+      <c r="N16" s="564"/>
+      <c r="O16" s="563">
+        <v>9994.9549999999999</v>
+      </c>
+      <c r="P16" s="564"/>
+      <c r="Q16" s="563">
+        <v>6329.64</v>
+      </c>
+      <c r="R16" s="61"/>
+      <c r="S16" s="563">
+        <v>17539.82</v>
+      </c>
+      <c r="T16" s="564"/>
+      <c r="U16" s="564">
+        <v>25568.981599999999</v>
+      </c>
+      <c r="V16" s="605"/>
+      <c r="W16" s="563">
+        <v>7544.8649999999998</v>
+      </c>
+      <c r="X16" s="563"/>
+      <c r="Y16" s="563">
+        <v>9994.9549999999999</v>
+      </c>
+      <c r="Z16" s="563"/>
+      <c r="AA16" s="563">
+        <v>6329.64</v>
+      </c>
+      <c r="AB16" s="563"/>
+      <c r="AC16" s="563">
+        <v>17539.82</v>
+      </c>
+      <c r="AD16" s="563"/>
+      <c r="AE16" s="563">
+        <v>25568.981599999999</v>
+      </c>
+      <c r="AF16" s="186"/>
+      <c r="AH16" s="211"/>
+      <c r="AI16" s="211"/>
+      <c r="AJ16" s="211"/>
+    </row>
+    <row r="17" spans="1:36" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="565" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="894"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="894"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="894"/>
+      <c r="H17" s="145"/>
+      <c r="I17" s="894"/>
+      <c r="J17" s="176"/>
+      <c r="K17" s="176"/>
+      <c r="L17" s="176"/>
+      <c r="M17" s="894"/>
+      <c r="N17" s="176"/>
+      <c r="O17" s="894"/>
+      <c r="P17" s="176"/>
+      <c r="Q17" s="894"/>
+      <c r="R17" s="145"/>
+      <c r="S17" s="894"/>
+      <c r="T17" s="176"/>
+      <c r="U17" s="176"/>
+      <c r="V17" s="606"/>
+      <c r="W17" s="529"/>
+      <c r="X17" s="529"/>
+      <c r="Y17" s="529"/>
+      <c r="Z17" s="529"/>
+      <c r="AA17" s="529"/>
+      <c r="AB17" s="529"/>
+      <c r="AC17" s="529"/>
+      <c r="AD17" s="529"/>
+      <c r="AE17" s="529"/>
+      <c r="AF17" s="186"/>
+      <c r="AH17" s="211"/>
+      <c r="AI17" s="211"/>
+      <c r="AJ17" s="211"/>
+    </row>
+    <row r="18" spans="1:36" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="562" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="563">
+        <v>4.9080000000000004</v>
+      </c>
+      <c r="D18" s="564"/>
+      <c r="E18" s="563">
+        <v>0</v>
+      </c>
+      <c r="F18" s="564"/>
+      <c r="G18" s="563">
+        <v>0</v>
+      </c>
+      <c r="H18" s="61"/>
+      <c r="I18" s="563">
+        <v>4.9080000000000004</v>
+      </c>
+      <c r="J18" s="564"/>
+      <c r="K18" s="563">
+        <v>0</v>
+      </c>
+      <c r="L18" s="564"/>
+      <c r="M18" s="563">
+        <v>17950.485000000001</v>
+      </c>
+      <c r="N18" s="564"/>
+      <c r="O18" s="563">
+        <v>19510.202000000001</v>
+      </c>
+      <c r="P18" s="564"/>
+      <c r="Q18" s="563">
+        <v>20725.887999999999</v>
+      </c>
+      <c r="R18" s="61"/>
+      <c r="S18" s="563">
+        <v>37460.686999999998</v>
+      </c>
+      <c r="T18" s="564"/>
+      <c r="U18" s="564">
+        <v>37064.849000000002</v>
+      </c>
+      <c r="V18" s="605"/>
+      <c r="W18" s="563">
+        <v>17955.393</v>
+      </c>
+      <c r="X18" s="563"/>
+      <c r="Y18" s="563">
+        <v>19510.202000000001</v>
+      </c>
+      <c r="Z18" s="563"/>
+      <c r="AA18" s="563">
+        <v>20725.887999999999</v>
+      </c>
+      <c r="AB18" s="563"/>
+      <c r="AC18" s="563">
+        <v>37465.595000000001</v>
+      </c>
+      <c r="AD18" s="563"/>
+      <c r="AE18" s="563">
+        <v>37064.849000000002</v>
+      </c>
+      <c r="AF18" s="186"/>
+      <c r="AH18" s="211"/>
+      <c r="AI18" s="211"/>
+      <c r="AJ18" s="211"/>
+    </row>
+    <row r="19" spans="1:36" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="565" t="s">
+        <v>82</v>
+      </c>
+      <c r="C19" s="894"/>
+      <c r="D19" s="176"/>
+      <c r="E19" s="894"/>
+      <c r="F19" s="176"/>
+      <c r="G19" s="894"/>
+      <c r="H19" s="145"/>
+      <c r="I19" s="894"/>
+      <c r="J19" s="176"/>
+      <c r="K19" s="176"/>
+      <c r="L19" s="176"/>
+      <c r="M19" s="894"/>
+      <c r="N19" s="176"/>
+      <c r="O19" s="894"/>
+      <c r="P19" s="176"/>
+      <c r="Q19" s="894"/>
+      <c r="R19" s="145"/>
+      <c r="S19" s="894"/>
+      <c r="T19" s="176"/>
+      <c r="U19" s="176"/>
+      <c r="V19" s="606"/>
+      <c r="W19" s="529"/>
+      <c r="X19" s="529"/>
+      <c r="Y19" s="529"/>
+      <c r="Z19" s="529"/>
+      <c r="AA19" s="529"/>
+      <c r="AB19" s="529"/>
+      <c r="AC19" s="529"/>
+      <c r="AD19" s="529"/>
+      <c r="AE19" s="529"/>
+      <c r="AF19" s="186"/>
+      <c r="AH19" s="211"/>
+      <c r="AI19" s="211"/>
+      <c r="AJ19" s="211"/>
+    </row>
+    <row r="20" spans="1:36" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="562" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" s="563">
+        <v>0</v>
+      </c>
+      <c r="D20" s="564"/>
+      <c r="E20" s="563">
+        <v>0</v>
+      </c>
+      <c r="F20" s="564"/>
+      <c r="G20" s="563">
+        <v>1933.07</v>
+      </c>
+      <c r="H20" s="61"/>
+      <c r="I20" s="563">
+        <v>0</v>
+      </c>
+      <c r="J20" s="564"/>
+      <c r="K20" s="563">
+        <v>1295.28</v>
+      </c>
+      <c r="L20" s="564"/>
+      <c r="M20" s="563">
+        <v>18838.157999999999</v>
+      </c>
+      <c r="N20" s="564"/>
+      <c r="O20" s="563">
+        <v>28316.214</v>
+      </c>
+      <c r="P20" s="564"/>
+      <c r="Q20" s="563">
+        <v>14925.038879999998</v>
+      </c>
+      <c r="R20" s="61"/>
+      <c r="S20" s="563">
+        <v>47154.372000000003</v>
+      </c>
+      <c r="T20" s="564"/>
+      <c r="U20" s="564">
+        <v>46964.457999999999</v>
+      </c>
+      <c r="V20" s="605"/>
+      <c r="W20" s="563">
+        <v>18838.157999999999</v>
+      </c>
+      <c r="X20" s="563"/>
+      <c r="Y20" s="563">
+        <v>28316.214</v>
+      </c>
+      <c r="Z20" s="563"/>
+      <c r="AA20" s="563">
+        <v>16858.10888</v>
+      </c>
+      <c r="AB20" s="563"/>
+      <c r="AC20" s="563">
+        <v>47154.372000000003</v>
+      </c>
+      <c r="AD20" s="563"/>
+      <c r="AE20" s="563">
+        <v>48259.737999999998</v>
+      </c>
+      <c r="AF20" s="186"/>
+      <c r="AH20" s="211"/>
+      <c r="AI20" s="211"/>
+      <c r="AJ20" s="211"/>
+    </row>
+    <row r="21" spans="1:36" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="565" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="756"/>
+      <c r="D21" s="176"/>
+      <c r="E21" s="756"/>
+      <c r="F21" s="176"/>
+      <c r="G21" s="756"/>
+      <c r="H21" s="145"/>
+      <c r="I21" s="756"/>
+      <c r="J21" s="176"/>
+      <c r="K21" s="756"/>
+      <c r="L21" s="176"/>
+      <c r="M21" s="756"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="756"/>
+      <c r="P21" s="176"/>
+      <c r="Q21" s="756"/>
+      <c r="R21" s="145"/>
+      <c r="S21" s="756"/>
+      <c r="T21" s="176"/>
+      <c r="U21" s="176"/>
+      <c r="V21" s="606"/>
+      <c r="W21" s="529"/>
+      <c r="X21" s="529"/>
+      <c r="Y21" s="529"/>
+      <c r="Z21" s="529"/>
+      <c r="AA21" s="529"/>
+      <c r="AB21" s="529"/>
+      <c r="AC21" s="529"/>
+      <c r="AD21" s="529"/>
+      <c r="AE21" s="529"/>
+      <c r="AF21" s="186"/>
+      <c r="AH21" s="211"/>
+      <c r="AI21" s="211"/>
+      <c r="AJ21" s="211"/>
+    </row>
+    <row r="22" spans="1:36" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="562" t="s">
         <v>85</v>
       </c>
-      <c r="M4" s="49"/>
-      <c r="N4" s="49" t="s">
+      <c r="C22" s="895">
+        <v>0</v>
+      </c>
+      <c r="D22" s="564"/>
+      <c r="E22" s="895">
+        <v>0</v>
+      </c>
+      <c r="F22" s="564"/>
+      <c r="G22" s="895">
+        <v>0</v>
+      </c>
+      <c r="H22" s="61"/>
+      <c r="I22" s="895">
+        <v>0</v>
+      </c>
+      <c r="J22" s="564"/>
+      <c r="K22" s="564">
+        <v>2055.5650000000001</v>
+      </c>
+      <c r="L22" s="564"/>
+      <c r="M22" s="895">
+        <v>33606.446799999998</v>
+      </c>
+      <c r="N22" s="564"/>
+      <c r="O22" s="895">
+        <v>40138.534500000002</v>
+      </c>
+      <c r="P22" s="564"/>
+      <c r="Q22" s="895">
+        <v>28794.510600000001</v>
+      </c>
+      <c r="R22" s="61"/>
+      <c r="S22" s="895">
+        <v>73744.981299999999</v>
+      </c>
+      <c r="T22" s="564"/>
+      <c r="U22" s="564">
+        <v>95651.253150000004</v>
+      </c>
+      <c r="V22" s="605"/>
+      <c r="W22" s="563">
+        <v>33606.446799999998</v>
+      </c>
+      <c r="X22" s="563"/>
+      <c r="Y22" s="563">
+        <v>40138.534500000002</v>
+      </c>
+      <c r="Z22" s="563"/>
+      <c r="AA22" s="563">
+        <v>28794.510600000001</v>
+      </c>
+      <c r="AB22" s="563"/>
+      <c r="AC22" s="563">
+        <v>73744.981299999999</v>
+      </c>
+      <c r="AD22" s="563"/>
+      <c r="AE22" s="563">
+        <v>97706.818150000006</v>
+      </c>
+      <c r="AF22" s="186"/>
+      <c r="AH22" s="211"/>
+      <c r="AI22" s="211"/>
+      <c r="AJ22" s="211"/>
+    </row>
+    <row r="23" spans="1:36" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A23" s="937"/>
+      <c r="B23" s="565" t="s">
         <v>86</v>
       </c>
-      <c r="O4" s="49"/>
-      <c r="P4" s="49" t="s">
+      <c r="C23" s="896"/>
+      <c r="D23" s="529"/>
+      <c r="E23" s="896"/>
+      <c r="F23" s="529"/>
+      <c r="G23" s="896"/>
+      <c r="H23" s="145"/>
+      <c r="I23" s="896"/>
+      <c r="J23" s="176"/>
+      <c r="K23" s="176"/>
+      <c r="L23" s="176"/>
+      <c r="M23" s="896"/>
+      <c r="N23" s="529"/>
+      <c r="O23" s="896"/>
+      <c r="P23" s="529"/>
+      <c r="Q23" s="896"/>
+      <c r="R23" s="145"/>
+      <c r="S23" s="896"/>
+      <c r="T23" s="176"/>
+      <c r="U23" s="176"/>
+      <c r="V23" s="606"/>
+      <c r="W23" s="896"/>
+      <c r="X23" s="529"/>
+      <c r="Y23" s="896"/>
+      <c r="Z23" s="529"/>
+      <c r="AA23" s="896"/>
+      <c r="AB23" s="145"/>
+      <c r="AC23" s="896"/>
+      <c r="AD23" s="176"/>
+      <c r="AE23" s="176"/>
+      <c r="AF23" s="552"/>
+      <c r="AH23" s="160"/>
+    </row>
+    <row r="24" spans="1:36" s="92" customFormat="1" ht="8.25" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="139"/>
+      <c r="C24" s="566"/>
+      <c r="D24" s="566"/>
+      <c r="E24" s="566"/>
+      <c r="F24" s="566"/>
+      <c r="G24" s="566"/>
+      <c r="H24" s="358"/>
+      <c r="I24" s="566"/>
+      <c r="J24" s="175"/>
+      <c r="K24" s="175"/>
+      <c r="L24" s="175"/>
+      <c r="M24" s="566"/>
+      <c r="N24" s="566"/>
+      <c r="O24" s="566"/>
+      <c r="P24" s="566"/>
+      <c r="Q24" s="566"/>
+      <c r="R24" s="358"/>
+      <c r="S24" s="566"/>
+      <c r="T24" s="175"/>
+      <c r="U24" s="175"/>
+      <c r="V24" s="607"/>
+      <c r="W24" s="566"/>
+      <c r="X24" s="566"/>
+      <c r="Y24" s="566"/>
+      <c r="Z24" s="566"/>
+      <c r="AA24" s="566"/>
+      <c r="AB24" s="358"/>
+      <c r="AC24" s="566"/>
+      <c r="AD24" s="175"/>
+      <c r="AE24" s="175"/>
+      <c r="AF24" s="554"/>
+    </row>
+    <row r="25" spans="1:36" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="937"/>
+      <c r="B25" s="503" t="s">
         <v>87</v>
       </c>
-      <c r="Q4" s="49"/>
-      <c r="R4" s="49" t="s">
+      <c r="C25" s="567">
+        <v>4.9080000000000004</v>
+      </c>
+      <c r="D25" s="567"/>
+      <c r="E25" s="567">
+        <v>0</v>
+      </c>
+      <c r="F25" s="567"/>
+      <c r="G25" s="567">
+        <v>1933.07</v>
+      </c>
+      <c r="H25" s="567"/>
+      <c r="I25" s="567">
+        <v>4.9080000000000004</v>
+      </c>
+      <c r="J25" s="567"/>
+      <c r="K25" s="567">
+        <v>3350.8450000000003</v>
+      </c>
+      <c r="L25" s="567"/>
+      <c r="M25" s="567">
+        <v>77939.954800000007</v>
+      </c>
+      <c r="N25" s="567"/>
+      <c r="O25" s="567">
+        <v>97959.905499999993</v>
+      </c>
+      <c r="P25" s="567"/>
+      <c r="Q25" s="567">
+        <v>70775.077480000007</v>
+      </c>
+      <c r="R25" s="567"/>
+      <c r="S25" s="567">
+        <v>175899.8603</v>
+      </c>
+      <c r="T25" s="567"/>
+      <c r="U25" s="567">
+        <v>205249.54175</v>
+      </c>
+      <c r="V25" s="567"/>
+      <c r="W25" s="567">
+        <v>77944.862800000003</v>
+      </c>
+      <c r="X25" s="567"/>
+      <c r="Y25" s="567">
+        <v>97959.905499999993</v>
+      </c>
+      <c r="Z25" s="567"/>
+      <c r="AA25" s="567">
+        <v>72708.14748</v>
+      </c>
+      <c r="AB25" s="567"/>
+      <c r="AC25" s="567">
+        <v>175904.7683</v>
+      </c>
+      <c r="AD25" s="567"/>
+      <c r="AE25" s="567">
+        <v>208600.38675000001</v>
+      </c>
+      <c r="AF25" s="186"/>
+      <c r="AH25" s="160"/>
+    </row>
+    <row r="26" spans="1:36" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="568" t="s">
         <v>88</v>
       </c>
-      <c r="S4" s="49"/>
-      <c r="T4" s="71" t="s">
+      <c r="C26" s="835"/>
+      <c r="D26" s="835"/>
+      <c r="E26" s="835"/>
+      <c r="F26" s="835"/>
+      <c r="G26" s="835"/>
+      <c r="H26" s="835"/>
+      <c r="I26" s="865"/>
+      <c r="J26" s="865"/>
+      <c r="K26" s="589"/>
+      <c r="L26" s="866"/>
+      <c r="M26" s="892"/>
+      <c r="N26" s="892"/>
+      <c r="O26" s="892"/>
+      <c r="P26" s="892"/>
+      <c r="Q26" s="892"/>
+      <c r="R26" s="897"/>
+      <c r="S26" s="897"/>
+      <c r="T26" s="897"/>
+      <c r="U26" s="897"/>
+      <c r="V26" s="897"/>
+      <c r="W26" s="892"/>
+      <c r="X26" s="892"/>
+      <c r="Y26" s="892"/>
+      <c r="Z26" s="892"/>
+      <c r="AA26" s="892"/>
+      <c r="AB26" s="898"/>
+      <c r="AC26" s="898"/>
+      <c r="AD26" s="898"/>
+      <c r="AE26" s="898"/>
+      <c r="AF26" s="552"/>
+    </row>
+    <row r="27" spans="1:36" s="92" customFormat="1" ht="5.25" customHeight="1" thickBot="1">
+      <c r="A27" s="937"/>
+      <c r="B27" s="569"/>
+      <c r="C27" s="570"/>
+      <c r="D27" s="570"/>
+      <c r="E27" s="570"/>
+      <c r="F27" s="570"/>
+      <c r="G27" s="570"/>
+      <c r="H27" s="570"/>
+      <c r="I27" s="570"/>
+      <c r="J27" s="570"/>
+      <c r="K27" s="570"/>
+      <c r="L27" s="591"/>
+      <c r="M27" s="592"/>
+      <c r="N27" s="592"/>
+      <c r="O27" s="592"/>
+      <c r="P27" s="592"/>
+      <c r="Q27" s="592"/>
+      <c r="R27" s="592"/>
+      <c r="S27" s="592"/>
+      <c r="T27" s="592"/>
+      <c r="U27" s="592"/>
+      <c r="V27" s="592"/>
+      <c r="W27" s="608"/>
+      <c r="X27" s="608"/>
+      <c r="Y27" s="608"/>
+      <c r="Z27" s="608"/>
+      <c r="AA27" s="608"/>
+      <c r="AB27" s="608"/>
+      <c r="AC27" s="608"/>
+      <c r="AD27" s="608"/>
+      <c r="AE27" s="608"/>
+      <c r="AF27" s="556"/>
+    </row>
+    <row r="28" spans="1:36" s="92" customFormat="1" ht="6.75" customHeight="1" thickBot="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="571"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="581"/>
+      <c r="N28" s="581"/>
+      <c r="O28" s="581"/>
+      <c r="P28" s="581"/>
+      <c r="Q28" s="581"/>
+      <c r="R28" s="581"/>
+      <c r="S28" s="581"/>
+      <c r="T28" s="581"/>
+      <c r="U28" s="581"/>
+      <c r="V28" s="581"/>
+      <c r="W28" s="581"/>
+      <c r="X28" s="581"/>
+      <c r="Y28" s="581"/>
+      <c r="Z28" s="581"/>
+      <c r="AA28" s="581"/>
+      <c r="AB28" s="581"/>
+      <c r="AC28" s="581"/>
+      <c r="AD28" s="581"/>
+      <c r="AE28" s="581"/>
+    </row>
+    <row r="29" spans="1:36" s="92" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A29" s="937"/>
+      <c r="B29" s="572" t="s">
         <v>89</v>
       </c>
-      <c r="U4" s="71"/>
-      <c r="V4" s="71" t="s">
+      <c r="C29" s="484" t="s">
+        <v>164</v>
+      </c>
+      <c r="D29" s="484"/>
+      <c r="E29" s="484"/>
+      <c r="F29" s="484"/>
+      <c r="G29" s="484"/>
+      <c r="H29" s="484"/>
+      <c r="I29" s="287"/>
+      <c r="J29" s="287"/>
+      <c r="K29" s="287"/>
+      <c r="L29" s="484"/>
+      <c r="M29" s="593" t="s">
+        <v>75</v>
+      </c>
+      <c r="N29" s="593"/>
+      <c r="O29" s="593"/>
+      <c r="P29" s="593"/>
+      <c r="Q29" s="593"/>
+      <c r="R29" s="593"/>
+      <c r="S29" s="582"/>
+      <c r="T29" s="582"/>
+      <c r="U29" s="582"/>
+      <c r="V29" s="582"/>
+      <c r="W29" s="609" t="s">
+        <v>14</v>
+      </c>
+      <c r="X29" s="609"/>
+      <c r="Y29" s="609"/>
+      <c r="Z29" s="609"/>
+      <c r="AA29" s="609"/>
+      <c r="AB29" s="609"/>
+      <c r="AC29" s="582"/>
+      <c r="AD29" s="582"/>
+      <c r="AE29" s="582"/>
+      <c r="AF29" s="547"/>
+    </row>
+    <row r="30" spans="1:36" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="573" t="s">
         <v>90</v>
       </c>
-      <c r="W4" s="71"/>
-      <c r="X4" s="71" t="s">
+      <c r="C30" s="116" t="s">
+        <v>165</v>
+      </c>
+      <c r="D30" s="116"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="116"/>
+      <c r="H30" s="116"/>
+      <c r="I30" s="200"/>
+      <c r="J30" s="200"/>
+      <c r="K30" s="584"/>
+      <c r="L30" s="116"/>
+      <c r="M30" s="594" t="s">
+        <v>78</v>
+      </c>
+      <c r="N30" s="594"/>
+      <c r="O30" s="594"/>
+      <c r="P30" s="594"/>
+      <c r="Q30" s="594"/>
+      <c r="R30" s="594"/>
+      <c r="S30" s="585"/>
+      <c r="T30" s="585"/>
+      <c r="U30" s="602"/>
+      <c r="V30" s="585"/>
+      <c r="W30" s="583" t="s">
+        <v>23</v>
+      </c>
+      <c r="X30" s="583"/>
+      <c r="Y30" s="583"/>
+      <c r="Z30" s="583"/>
+      <c r="AA30" s="583"/>
+      <c r="AB30" s="583"/>
+      <c r="AC30" s="585"/>
+      <c r="AD30" s="585"/>
+      <c r="AE30" s="602"/>
+      <c r="AF30" s="355"/>
+    </row>
+    <row r="31" spans="1:36" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="489"/>
+      <c r="C31" s="681"/>
+      <c r="D31" s="681"/>
+      <c r="E31" s="681"/>
+      <c r="F31" s="681"/>
+      <c r="G31" s="681"/>
+      <c r="H31" s="681"/>
+      <c r="I31" s="884"/>
+      <c r="J31" s="884"/>
+      <c r="K31" s="884"/>
+      <c r="L31" s="200"/>
+      <c r="M31" s="681"/>
+      <c r="N31" s="681"/>
+      <c r="O31" s="681"/>
+      <c r="P31" s="681"/>
+      <c r="Q31" s="681"/>
+      <c r="R31" s="681"/>
+      <c r="S31" s="884"/>
+      <c r="T31" s="884"/>
+      <c r="U31" s="884"/>
+      <c r="V31" s="585"/>
+      <c r="W31" s="681"/>
+      <c r="X31" s="681"/>
+      <c r="Y31" s="681"/>
+      <c r="Z31" s="681"/>
+      <c r="AA31" s="681"/>
+      <c r="AB31" s="681"/>
+      <c r="AC31" s="884"/>
+      <c r="AD31" s="884"/>
+      <c r="AE31" s="884"/>
+      <c r="AF31" s="355"/>
+    </row>
+    <row r="32" spans="1:36" s="92" customFormat="1" ht="3" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="198"/>
+      <c r="C32" s="884"/>
+      <c r="D32" s="884"/>
+      <c r="E32" s="884"/>
+      <c r="F32" s="884"/>
+      <c r="G32" s="884"/>
+      <c r="H32" s="884"/>
+      <c r="I32" s="885"/>
+      <c r="J32" s="885"/>
+      <c r="K32" s="884"/>
+      <c r="L32" s="200"/>
+      <c r="M32" s="884"/>
+      <c r="N32" s="884"/>
+      <c r="O32" s="884"/>
+      <c r="P32" s="884"/>
+      <c r="Q32" s="884"/>
+      <c r="R32" s="884"/>
+      <c r="S32" s="885"/>
+      <c r="T32" s="885"/>
+      <c r="U32" s="884"/>
+      <c r="V32" s="585"/>
+      <c r="W32" s="884"/>
+      <c r="X32" s="884"/>
+      <c r="Y32" s="884"/>
+      <c r="Z32" s="884"/>
+      <c r="AA32" s="884"/>
+      <c r="AB32" s="884"/>
+      <c r="AC32" s="885"/>
+      <c r="AD32" s="885"/>
+      <c r="AE32" s="884"/>
+      <c r="AF32" s="355"/>
+    </row>
+    <row r="33" spans="1:34" s="92" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A33" s="937"/>
+      <c r="B33" s="198"/>
+      <c r="C33" s="167">
+        <v>2025</v>
+      </c>
+      <c r="D33" s="167"/>
+      <c r="E33" s="167">
+        <v>2024</v>
+      </c>
+      <c r="F33" s="167"/>
+      <c r="G33" s="167">
+        <v>2023</v>
+      </c>
+      <c r="H33" s="167"/>
+      <c r="I33" s="167">
+        <v>2022</v>
+      </c>
+      <c r="J33" s="167"/>
+      <c r="K33" s="809"/>
+      <c r="L33" s="167"/>
+      <c r="M33" s="167">
+        <v>2025</v>
+      </c>
+      <c r="N33" s="167"/>
+      <c r="O33" s="167">
+        <v>2024</v>
+      </c>
+      <c r="P33" s="167"/>
+      <c r="Q33" s="167">
+        <v>2023</v>
+      </c>
+      <c r="R33" s="167"/>
+      <c r="S33" s="167">
+        <v>2022</v>
+      </c>
+      <c r="T33" s="167"/>
+      <c r="U33" s="809"/>
+      <c r="V33" s="610"/>
+      <c r="W33" s="167">
+        <v>2025</v>
+      </c>
+      <c r="X33" s="167"/>
+      <c r="Y33" s="167">
+        <v>2024</v>
+      </c>
+      <c r="Z33" s="167"/>
+      <c r="AA33" s="167">
+        <v>2023</v>
+      </c>
+      <c r="AB33" s="167"/>
+      <c r="AC33" s="167">
+        <v>2022</v>
+      </c>
+      <c r="AD33" s="167"/>
+      <c r="AE33" s="809"/>
+      <c r="AF33" s="355"/>
+    </row>
+    <row r="34" spans="1:34" s="92" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="319"/>
+      <c r="C34" s="118"/>
+      <c r="D34" s="118"/>
+      <c r="E34" s="118"/>
+      <c r="F34" s="118"/>
+      <c r="G34" s="118"/>
+      <c r="H34" s="118"/>
+      <c r="I34" s="118"/>
+      <c r="J34" s="118"/>
+      <c r="K34" s="118"/>
+      <c r="L34" s="118"/>
+      <c r="M34" s="595"/>
+      <c r="N34" s="595"/>
+      <c r="O34" s="595"/>
+      <c r="P34" s="595"/>
+      <c r="Q34" s="595"/>
+      <c r="R34" s="595"/>
+      <c r="S34" s="595"/>
+      <c r="T34" s="595"/>
+      <c r="U34" s="595"/>
+      <c r="V34" s="595"/>
+      <c r="W34" s="118"/>
+      <c r="X34" s="595"/>
+      <c r="Y34" s="118"/>
+      <c r="Z34" s="595"/>
+      <c r="AA34" s="118"/>
+      <c r="AB34" s="595"/>
+      <c r="AC34" s="118"/>
+      <c r="AD34" s="595"/>
+      <c r="AE34" s="595"/>
+      <c r="AF34" s="356"/>
+    </row>
+    <row r="35" spans="1:34" s="92" customFormat="1" ht="6" customHeight="1">
+      <c r="A35" s="937"/>
+      <c r="B35" s="124"/>
+      <c r="C35" s="221"/>
+      <c r="D35" s="221"/>
+      <c r="E35" s="221"/>
+      <c r="F35" s="221"/>
+      <c r="G35" s="221"/>
+      <c r="H35" s="221"/>
+      <c r="I35" s="221"/>
+      <c r="J35" s="453"/>
+      <c r="K35" s="453"/>
+      <c r="L35" s="453"/>
+      <c r="M35" s="221"/>
+      <c r="N35" s="596"/>
+      <c r="O35" s="221"/>
+      <c r="P35" s="596"/>
+      <c r="Q35" s="221"/>
+      <c r="R35" s="596"/>
+      <c r="S35" s="221"/>
+      <c r="T35" s="596"/>
+      <c r="U35" s="596"/>
+      <c r="V35" s="596"/>
+      <c r="W35" s="221"/>
+      <c r="X35" s="596"/>
+      <c r="Y35" s="221"/>
+      <c r="Z35" s="596"/>
+      <c r="AA35" s="221"/>
+      <c r="AB35" s="596"/>
+      <c r="AC35" s="221"/>
+      <c r="AD35" s="596"/>
+      <c r="AE35" s="600"/>
+      <c r="AF35" s="186"/>
+    </row>
+    <row r="36" spans="1:34" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A36" s="937"/>
+      <c r="B36" s="574" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="902">
+        <v>21</v>
+      </c>
+      <c r="D36" s="901"/>
+      <c r="E36" s="902">
+        <v>1024.2</v>
+      </c>
+      <c r="F36" s="901"/>
+      <c r="G36" s="902">
+        <v>201.6</v>
+      </c>
+      <c r="H36" s="901"/>
+      <c r="I36" s="902">
+        <v>2222</v>
+      </c>
+      <c r="J36" s="903"/>
+      <c r="K36" s="903"/>
+      <c r="L36" s="904"/>
+      <c r="M36" s="902">
+        <v>65152.225599999991</v>
+      </c>
+      <c r="N36" s="905"/>
+      <c r="O36" s="902">
+        <v>132099.28078</v>
+      </c>
+      <c r="P36" s="905"/>
+      <c r="Q36" s="902">
+        <v>120202.32249999999</v>
+      </c>
+      <c r="R36" s="905"/>
+      <c r="S36" s="902">
+        <v>106612.23</v>
+      </c>
+      <c r="T36" s="906"/>
+      <c r="U36" s="906"/>
+      <c r="V36" s="906"/>
+      <c r="W36" s="903">
+        <v>65173.225599999991</v>
+      </c>
+      <c r="X36" s="905"/>
+      <c r="Y36" s="903">
+        <v>133123.48078000001</v>
+      </c>
+      <c r="Z36" s="905"/>
+      <c r="AA36" s="903">
+        <v>120403.9225</v>
+      </c>
+      <c r="AB36" s="905"/>
+      <c r="AC36" s="903">
+        <v>108834.23</v>
+      </c>
+      <c r="AD36" s="904"/>
+      <c r="AE36" s="901"/>
+      <c r="AF36" s="186"/>
+      <c r="AH36" s="509"/>
+    </row>
+    <row r="37" spans="1:34" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A37" s="937"/>
+      <c r="B37" s="575" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="907"/>
+      <c r="D37" s="901"/>
+      <c r="E37" s="907"/>
+      <c r="F37" s="901"/>
+      <c r="G37" s="907"/>
+      <c r="H37" s="901"/>
+      <c r="I37" s="907"/>
+      <c r="J37" s="903"/>
+      <c r="K37" s="903"/>
+      <c r="L37" s="904"/>
+      <c r="M37" s="907"/>
+      <c r="N37" s="905"/>
+      <c r="O37" s="907"/>
+      <c r="P37" s="905"/>
+      <c r="Q37" s="907"/>
+      <c r="R37" s="905"/>
+      <c r="S37" s="907"/>
+      <c r="T37" s="908"/>
+      <c r="U37" s="906"/>
+      <c r="V37" s="909"/>
+      <c r="W37" s="903"/>
+      <c r="X37" s="910"/>
+      <c r="Y37" s="903"/>
+      <c r="Z37" s="910"/>
+      <c r="AA37" s="903"/>
+      <c r="AB37" s="910"/>
+      <c r="AC37" s="903"/>
+      <c r="AD37" s="911"/>
+      <c r="AE37" s="901"/>
+      <c r="AF37" s="186"/>
+      <c r="AH37" s="509"/>
+    </row>
+    <row r="38" spans="1:34" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="937"/>
+      <c r="B38" s="574" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="902">
+        <v>8.7199999999999986E-2</v>
+      </c>
+      <c r="D38" s="901"/>
+      <c r="E38" s="902">
+        <v>0.26</v>
+      </c>
+      <c r="F38" s="901"/>
+      <c r="G38" s="902">
+        <v>46.78</v>
+      </c>
+      <c r="H38" s="901"/>
+      <c r="I38" s="902">
+        <v>0</v>
+      </c>
+      <c r="J38" s="903"/>
+      <c r="K38" s="903"/>
+      <c r="L38" s="904"/>
+      <c r="M38" s="902">
+        <v>206222.36600000001</v>
+      </c>
+      <c r="N38" s="905"/>
+      <c r="O38" s="902">
+        <v>220282.0447</v>
+      </c>
+      <c r="P38" s="905"/>
+      <c r="Q38" s="902">
+        <v>200301.584</v>
+      </c>
+      <c r="R38" s="905"/>
+      <c r="S38" s="902">
+        <v>286931.24635000003</v>
+      </c>
+      <c r="T38" s="906"/>
+      <c r="U38" s="906"/>
+      <c r="V38" s="906"/>
+      <c r="W38" s="903">
+        <v>206222.45320000002</v>
+      </c>
+      <c r="X38" s="905"/>
+      <c r="Y38" s="903">
+        <v>220282.30470000001</v>
+      </c>
+      <c r="Z38" s="905"/>
+      <c r="AA38" s="903">
+        <v>200348.364</v>
+      </c>
+      <c r="AB38" s="905"/>
+      <c r="AC38" s="903">
+        <v>286931.24635000003</v>
+      </c>
+      <c r="AD38" s="904"/>
+      <c r="AE38" s="901"/>
+      <c r="AF38" s="186"/>
+      <c r="AH38" s="509"/>
+    </row>
+    <row r="39" spans="1:34" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A39" s="937"/>
+      <c r="B39" s="575" t="s">
+        <v>169</v>
+      </c>
+      <c r="C39" s="907"/>
+      <c r="D39" s="901"/>
+      <c r="E39" s="907"/>
+      <c r="F39" s="901"/>
+      <c r="G39" s="907"/>
+      <c r="H39" s="901"/>
+      <c r="I39" s="907"/>
+      <c r="J39" s="903"/>
+      <c r="K39" s="903"/>
+      <c r="L39" s="904"/>
+      <c r="M39" s="907"/>
+      <c r="N39" s="905"/>
+      <c r="O39" s="907"/>
+      <c r="P39" s="905"/>
+      <c r="Q39" s="907"/>
+      <c r="R39" s="905"/>
+      <c r="S39" s="907"/>
+      <c r="T39" s="906"/>
+      <c r="U39" s="906"/>
+      <c r="V39" s="906"/>
+      <c r="W39" s="903"/>
+      <c r="X39" s="905"/>
+      <c r="Y39" s="903"/>
+      <c r="Z39" s="905"/>
+      <c r="AA39" s="903"/>
+      <c r="AB39" s="905"/>
+      <c r="AC39" s="903"/>
+      <c r="AD39" s="904"/>
+      <c r="AE39" s="901"/>
+      <c r="AF39" s="186"/>
+      <c r="AH39" s="509"/>
+    </row>
+    <row r="40" spans="1:34" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="937"/>
+      <c r="B40" s="503" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="902">
+        <v>13546.78</v>
+      </c>
+      <c r="D40" s="901"/>
+      <c r="E40" s="902">
+        <v>11576.375</v>
+      </c>
+      <c r="F40" s="901"/>
+      <c r="G40" s="902">
+        <v>948.49</v>
+      </c>
+      <c r="H40" s="901"/>
+      <c r="I40" s="902">
+        <v>3000.8250600000001</v>
+      </c>
+      <c r="J40" s="903"/>
+      <c r="K40" s="903"/>
+      <c r="L40" s="904"/>
+      <c r="M40" s="902">
+        <v>214065.31936000002</v>
+      </c>
+      <c r="N40" s="905"/>
+      <c r="O40" s="902">
+        <v>236908.94519999996</v>
+      </c>
+      <c r="P40" s="905"/>
+      <c r="Q40" s="902">
+        <v>213279.06656000001</v>
+      </c>
+      <c r="R40" s="905"/>
+      <c r="S40" s="902">
+        <v>140774.18007</v>
+      </c>
+      <c r="T40" s="906"/>
+      <c r="U40" s="906"/>
+      <c r="V40" s="906"/>
+      <c r="W40" s="903">
+        <v>227612.09936000002</v>
+      </c>
+      <c r="X40" s="905"/>
+      <c r="Y40" s="903">
+        <v>248485.32019999996</v>
+      </c>
+      <c r="Z40" s="905"/>
+      <c r="AA40" s="903">
+        <v>214227.55656</v>
+      </c>
+      <c r="AB40" s="905"/>
+      <c r="AC40" s="903">
+        <v>143775.00513000001</v>
+      </c>
+      <c r="AD40" s="904"/>
+      <c r="AE40" s="901"/>
+      <c r="AF40" s="186"/>
+      <c r="AH40" s="509"/>
+    </row>
+    <row r="41" spans="1:34" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A41" s="937"/>
+      <c r="B41" s="568" t="s">
+        <v>171</v>
+      </c>
+      <c r="C41" s="901"/>
+      <c r="D41" s="901"/>
+      <c r="E41" s="901"/>
+      <c r="F41" s="901"/>
+      <c r="G41" s="901"/>
+      <c r="H41" s="901"/>
+      <c r="I41" s="901"/>
+      <c r="J41" s="903"/>
+      <c r="K41" s="903"/>
+      <c r="L41" s="904"/>
+      <c r="M41" s="901"/>
+      <c r="N41" s="905"/>
+      <c r="O41" s="901"/>
+      <c r="P41" s="905"/>
+      <c r="Q41" s="901"/>
+      <c r="R41" s="905"/>
+      <c r="S41" s="901"/>
+      <c r="T41" s="906"/>
+      <c r="U41" s="906"/>
+      <c r="V41" s="910"/>
+      <c r="W41" s="903"/>
+      <c r="X41" s="905"/>
+      <c r="Y41" s="903"/>
+      <c r="Z41" s="905"/>
+      <c r="AA41" s="903"/>
+      <c r="AB41" s="905"/>
+      <c r="AC41" s="903"/>
+      <c r="AD41" s="904"/>
+      <c r="AE41" s="901"/>
+      <c r="AF41" s="186"/>
+    </row>
+    <row r="42" spans="1:34" s="92" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="937"/>
+      <c r="B42" s="574" t="s">
+        <v>172</v>
+      </c>
+      <c r="C42" s="907">
+        <v>7780.6949999999997</v>
+      </c>
+      <c r="D42" s="901"/>
+      <c r="E42" s="907">
+        <v>7387.3862499999996</v>
+      </c>
+      <c r="F42" s="901"/>
+      <c r="G42" s="907">
+        <v>17117.150000000001</v>
+      </c>
+      <c r="H42" s="901"/>
+      <c r="I42" s="907">
+        <v>6345.4272000000001</v>
+      </c>
+      <c r="J42" s="903"/>
+      <c r="K42" s="903"/>
+      <c r="L42" s="904"/>
+      <c r="M42" s="907">
+        <v>363371.5969</v>
+      </c>
+      <c r="N42" s="905"/>
+      <c r="O42" s="907">
+        <v>422446.20699999999</v>
+      </c>
+      <c r="P42" s="905"/>
+      <c r="Q42" s="907">
+        <v>450836.54382999998</v>
+      </c>
+      <c r="R42" s="905"/>
+      <c r="S42" s="907">
+        <v>618997.22390600003</v>
+      </c>
+      <c r="T42" s="906"/>
+      <c r="U42" s="906"/>
+      <c r="V42" s="906"/>
+      <c r="W42" s="903">
+        <v>371152.29190000001</v>
+      </c>
+      <c r="X42" s="905"/>
+      <c r="Y42" s="903">
+        <v>429833.59324999998</v>
+      </c>
+      <c r="Z42" s="905"/>
+      <c r="AA42" s="903">
+        <v>467953.69383</v>
+      </c>
+      <c r="AB42" s="905"/>
+      <c r="AC42" s="903">
+        <v>625342.65110600006</v>
+      </c>
+      <c r="AD42" s="904"/>
+      <c r="AE42" s="901"/>
+      <c r="AF42" s="186"/>
+    </row>
+    <row r="43" spans="1:34" s="92" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A43" s="937"/>
+      <c r="B43" s="575" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="701"/>
+      <c r="D43" s="701"/>
+      <c r="E43" s="701"/>
+      <c r="F43" s="701"/>
+      <c r="G43" s="701"/>
+      <c r="H43" s="701"/>
+      <c r="I43" s="701"/>
+      <c r="J43" s="904"/>
+      <c r="K43" s="904"/>
+      <c r="L43" s="904"/>
+      <c r="M43" s="701"/>
+      <c r="N43" s="902"/>
+      <c r="O43" s="701"/>
+      <c r="P43" s="902"/>
+      <c r="Q43" s="701"/>
+      <c r="R43" s="902"/>
+      <c r="S43" s="902"/>
+      <c r="T43" s="901"/>
+      <c r="U43" s="901"/>
+      <c r="V43" s="901"/>
+      <c r="W43" s="701"/>
+      <c r="X43" s="912"/>
+      <c r="Y43" s="701"/>
+      <c r="Z43" s="912"/>
+      <c r="AA43" s="701"/>
+      <c r="AB43" s="912"/>
+      <c r="AC43" s="912"/>
+      <c r="AD43" s="901"/>
+      <c r="AE43" s="901"/>
+      <c r="AF43" s="186"/>
+    </row>
+    <row r="44" spans="1:34" s="92" customFormat="1" ht="6" customHeight="1">
+      <c r="A44" s="937"/>
+      <c r="B44" s="139"/>
+      <c r="C44" s="913"/>
+      <c r="D44" s="913"/>
+      <c r="E44" s="913"/>
+      <c r="F44" s="913"/>
+      <c r="G44" s="913"/>
+      <c r="H44" s="913"/>
+      <c r="I44" s="913"/>
+      <c r="J44" s="914"/>
+      <c r="K44" s="914"/>
+      <c r="L44" s="914"/>
+      <c r="M44" s="913"/>
+      <c r="N44" s="915"/>
+      <c r="O44" s="913"/>
+      <c r="P44" s="915"/>
+      <c r="Q44" s="913"/>
+      <c r="R44" s="915"/>
+      <c r="S44" s="915"/>
+      <c r="T44" s="916"/>
+      <c r="U44" s="916"/>
+      <c r="V44" s="916"/>
+      <c r="W44" s="913"/>
+      <c r="X44" s="917"/>
+      <c r="Y44" s="913"/>
+      <c r="Z44" s="917"/>
+      <c r="AA44" s="913"/>
+      <c r="AB44" s="917"/>
+      <c r="AC44" s="917"/>
+      <c r="AD44" s="916"/>
+      <c r="AE44" s="916"/>
+      <c r="AF44" s="188"/>
+    </row>
+    <row r="45" spans="1:34" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A45" s="937"/>
+      <c r="B45" s="574" t="s">
         <v>91</v>
       </c>
-      <c r="Y4" s="71"/>
-      <c r="Z4" s="71" t="s">
+      <c r="C45" s="918">
+        <v>21348.5622</v>
+      </c>
+      <c r="D45" s="919"/>
+      <c r="E45" s="918">
+        <v>19988.221249999999</v>
+      </c>
+      <c r="F45" s="919"/>
+      <c r="G45" s="918">
+        <v>18314.02</v>
+      </c>
+      <c r="H45" s="919"/>
+      <c r="I45" s="700">
+        <v>11568.252260000001</v>
+      </c>
+      <c r="J45" s="700"/>
+      <c r="K45" s="700"/>
+      <c r="L45" s="700"/>
+      <c r="M45" s="696">
+        <v>848811.50786000001</v>
+      </c>
+      <c r="N45" s="877"/>
+      <c r="O45" s="696">
+        <v>1011736.47768</v>
+      </c>
+      <c r="P45" s="877"/>
+      <c r="Q45" s="696">
+        <v>984619.51688999997</v>
+      </c>
+      <c r="R45" s="877"/>
+      <c r="S45" s="696">
+        <v>1153314.880326</v>
+      </c>
+      <c r="T45" s="700"/>
+      <c r="U45" s="700"/>
+      <c r="V45" s="700"/>
+      <c r="W45" s="696">
+        <v>870160.07006000006</v>
+      </c>
+      <c r="X45" s="877"/>
+      <c r="Y45" s="696">
+        <v>1031724.69893</v>
+      </c>
+      <c r="Z45" s="877"/>
+      <c r="AA45" s="696">
+        <v>1002933.53689</v>
+      </c>
+      <c r="AB45" s="877"/>
+      <c r="AC45" s="696">
+        <v>1164883.132586</v>
+      </c>
+      <c r="AD45" s="904"/>
+      <c r="AE45" s="919"/>
+      <c r="AF45" s="186"/>
+    </row>
+    <row r="46" spans="1:34" s="92" customFormat="1" ht="9" customHeight="1">
+      <c r="A46" s="937"/>
+      <c r="B46" s="578" t="s">
         <v>92</v>
       </c>
-      <c r="AA4" s="71"/>
-[...230 lines deleted...]
-      <c r="A7" s="54" t="s">
+      <c r="C46" s="226"/>
+      <c r="D46" s="226"/>
+      <c r="E46" s="226"/>
+      <c r="F46" s="226"/>
+      <c r="G46" s="194"/>
+      <c r="H46" s="226"/>
+      <c r="I46" s="576"/>
+      <c r="J46" s="576"/>
+      <c r="K46" s="576"/>
+      <c r="L46" s="226"/>
+      <c r="M46" s="600"/>
+      <c r="N46" s="600"/>
+      <c r="O46" s="600"/>
+      <c r="P46" s="600"/>
+      <c r="Q46" s="600"/>
+      <c r="R46" s="600"/>
+      <c r="S46" s="600"/>
+      <c r="T46" s="600"/>
+      <c r="U46" s="600"/>
+      <c r="V46" s="600"/>
+      <c r="W46" s="600"/>
+      <c r="X46" s="600"/>
+      <c r="Y46" s="600"/>
+      <c r="Z46" s="600"/>
+      <c r="AA46" s="600"/>
+      <c r="AB46" s="600"/>
+      <c r="AC46" s="600"/>
+      <c r="AD46" s="590"/>
+      <c r="AE46" s="590"/>
+      <c r="AF46" s="186"/>
+    </row>
+    <row r="47" spans="1:34" s="92" customFormat="1" ht="5.25" customHeight="1" thickBot="1">
+      <c r="A47" s="937"/>
+      <c r="B47" s="149"/>
+      <c r="C47" s="152"/>
+      <c r="D47" s="152"/>
+      <c r="E47" s="152"/>
+      <c r="F47" s="152"/>
+      <c r="G47" s="152"/>
+      <c r="H47" s="152"/>
+      <c r="I47" s="152"/>
+      <c r="J47" s="152"/>
+      <c r="K47" s="152"/>
+      <c r="L47" s="339"/>
+      <c r="M47" s="601"/>
+      <c r="N47" s="601"/>
+      <c r="O47" s="601"/>
+      <c r="P47" s="601"/>
+      <c r="Q47" s="601"/>
+      <c r="R47" s="601"/>
+      <c r="S47" s="601"/>
+      <c r="T47" s="601"/>
+      <c r="U47" s="601"/>
+      <c r="V47" s="601"/>
+      <c r="W47" s="601"/>
+      <c r="X47" s="601"/>
+      <c r="Y47" s="601"/>
+      <c r="Z47" s="601"/>
+      <c r="AA47" s="601"/>
+      <c r="AB47" s="601"/>
+      <c r="AC47" s="601"/>
+      <c r="AD47" s="601"/>
+      <c r="AE47" s="601"/>
+      <c r="AF47" s="193"/>
+    </row>
+    <row r="48" spans="1:34" ht="15" customHeight="1">
+      <c r="A48" s="937"/>
+      <c r="B48" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="477"/>
+      <c r="D48" s="477"/>
+      <c r="E48" s="477"/>
+      <c r="F48" s="477"/>
+      <c r="G48" s="477"/>
+      <c r="H48" s="477"/>
+      <c r="I48" s="477"/>
+      <c r="J48" s="477"/>
+      <c r="K48" s="477"/>
+      <c r="L48" s="477"/>
+      <c r="M48" s="579"/>
+      <c r="N48" s="579"/>
+      <c r="O48" s="579"/>
+      <c r="P48" s="579"/>
+      <c r="Q48" s="579"/>
+      <c r="R48" s="579"/>
+      <c r="S48" s="579"/>
+      <c r="T48" s="579"/>
+      <c r="U48" s="579"/>
+      <c r="V48" s="579"/>
+      <c r="W48" s="579"/>
+      <c r="X48" s="579"/>
+      <c r="Y48" s="579"/>
+      <c r="Z48" s="579"/>
+      <c r="AA48" s="579"/>
+      <c r="AB48" s="579"/>
+      <c r="AC48" s="579"/>
+      <c r="AD48" s="579"/>
+      <c r="AE48" s="579"/>
+      <c r="AF48" s="477"/>
+    </row>
+    <row r="49" spans="1:32" ht="11.25" customHeight="1">
+      <c r="A49" s="477"/>
+      <c r="B49" s="153" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" s="477"/>
+      <c r="D49" s="477"/>
+      <c r="E49" s="477"/>
+      <c r="F49" s="477"/>
+      <c r="G49" s="477"/>
+      <c r="H49" s="477"/>
+      <c r="I49" s="477"/>
+      <c r="J49" s="477"/>
+      <c r="K49" s="477"/>
+      <c r="L49" s="477"/>
+      <c r="M49" s="579"/>
+      <c r="N49" s="579"/>
+      <c r="O49" s="579"/>
+      <c r="P49" s="579"/>
+      <c r="Q49" s="579"/>
+      <c r="R49" s="579"/>
+      <c r="S49" s="579"/>
+      <c r="T49" s="579"/>
+      <c r="U49" s="579"/>
+      <c r="V49" s="579"/>
+      <c r="W49" s="579"/>
+      <c r="X49" s="579"/>
+      <c r="Y49" s="579"/>
+      <c r="Z49" s="579"/>
+      <c r="AA49" s="579"/>
+      <c r="AB49" s="579"/>
+      <c r="AC49" s="579"/>
+      <c r="AD49" s="579"/>
+      <c r="AE49" s="579"/>
+      <c r="AF49" s="477"/>
+    </row>
+    <row r="50" spans="1:32" ht="11.25" customHeight="1">
+      <c r="A50" s="477"/>
+      <c r="B50" s="153" t="s">
+        <v>175</v>
+      </c>
+      <c r="C50" s="477"/>
+      <c r="D50" s="477"/>
+      <c r="E50" s="477"/>
+      <c r="F50" s="477"/>
+      <c r="G50" s="477"/>
+      <c r="H50" s="477"/>
+      <c r="I50" s="477"/>
+      <c r="J50" s="477"/>
+      <c r="K50" s="477"/>
+      <c r="L50" s="477"/>
+      <c r="M50" s="579"/>
+      <c r="N50" s="579"/>
+      <c r="O50" s="579"/>
+      <c r="P50" s="579"/>
+      <c r="Q50" s="579"/>
+      <c r="R50" s="579"/>
+      <c r="S50" s="579"/>
+      <c r="T50" s="579"/>
+      <c r="U50" s="579"/>
+      <c r="V50" s="579"/>
+      <c r="W50" s="579"/>
+      <c r="X50" s="579"/>
+      <c r="Y50" s="579"/>
+      <c r="Z50" s="579"/>
+      <c r="AA50" s="579"/>
+      <c r="AB50" s="579"/>
+      <c r="AC50" s="579"/>
+      <c r="AD50" s="579"/>
+      <c r="AE50" s="579"/>
+      <c r="AF50" s="477"/>
+    </row>
+    <row r="51" spans="1:32" ht="11.25" customHeight="1">
+      <c r="A51" s="477"/>
+      <c r="B51" s="153" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="477"/>
+      <c r="D51" s="477"/>
+      <c r="E51" s="477"/>
+      <c r="F51" s="477"/>
+      <c r="G51" s="477"/>
+      <c r="H51" s="477"/>
+      <c r="I51" s="477"/>
+      <c r="J51" s="477"/>
+      <c r="K51" s="477"/>
+      <c r="L51" s="477"/>
+      <c r="M51" s="579"/>
+      <c r="N51" s="579"/>
+      <c r="O51" s="579"/>
+      <c r="P51" s="579"/>
+      <c r="Q51" s="579"/>
+      <c r="R51" s="579"/>
+      <c r="S51" s="579"/>
+      <c r="T51" s="579"/>
+      <c r="U51" s="579"/>
+      <c r="V51" s="579"/>
+      <c r="W51" s="579"/>
+      <c r="X51" s="579"/>
+      <c r="Y51" s="579"/>
+      <c r="Z51" s="579"/>
+      <c r="AA51" s="579"/>
+      <c r="AB51" s="579"/>
+      <c r="AC51" s="579"/>
+      <c r="AD51" s="579"/>
+      <c r="AE51" s="579"/>
+      <c r="AF51" s="477"/>
+    </row>
+    <row r="52" spans="1:32">
+      <c r="B52" s="189"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="AA9:AA10"/>
+    <mergeCell ref="AC9:AE9"/>
+    <mergeCell ref="I10:K10"/>
+    <mergeCell ref="S10:U10"/>
+    <mergeCell ref="AC10:AE10"/>
+    <mergeCell ref="W9:Y10"/>
+    <mergeCell ref="C9:E10"/>
+    <mergeCell ref="A3:A48"/>
+    <mergeCell ref="I9:K9"/>
+    <mergeCell ref="S9:U9"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="M9:O10"/>
+    <mergeCell ref="Q9:Q10"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BF69D96-C60F-443A-8797-45C1FD2803A5}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ79"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="115" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="475" customWidth="1"/>
+    <col min="2" max="2" width="0.7109375" style="475" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="475" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" style="476" customWidth="1"/>
+    <col min="5" max="5" width="1.28515625" style="476" customWidth="1"/>
+    <col min="6" max="6" width="8.5703125" style="475" customWidth="1"/>
+    <col min="7" max="7" width="1.28515625" style="475" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="475" customWidth="1"/>
+    <col min="9" max="9" width="1.28515625" style="475" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="475" customWidth="1"/>
+    <col min="11" max="11" width="1.28515625" style="475" customWidth="1"/>
+    <col min="12" max="12" width="7.140625" style="475" customWidth="1"/>
+    <col min="13" max="13" width="1.28515625" style="475" customWidth="1"/>
+    <col min="14" max="14" width="7.140625" style="475" customWidth="1"/>
+    <col min="15" max="15" width="1.28515625" style="475" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="475" customWidth="1"/>
+    <col min="17" max="17" width="1.28515625" style="475" customWidth="1"/>
+    <col min="18" max="18" width="13.7109375" style="475" customWidth="1"/>
+    <col min="19" max="19" width="1.28515625" style="475" customWidth="1"/>
+    <col min="20" max="20" width="7.140625" style="475" customWidth="1"/>
+    <col min="21" max="21" width="1.28515625" style="475" customWidth="1"/>
+    <col min="22" max="22" width="7.140625" style="475" customWidth="1"/>
+    <col min="23" max="23" width="1.28515625" style="475" customWidth="1"/>
+    <col min="24" max="24" width="7.140625" style="475" customWidth="1"/>
+    <col min="25" max="25" width="1.28515625" style="475" customWidth="1"/>
+    <col min="26" max="26" width="13.7109375" style="475" customWidth="1"/>
+    <col min="27" max="27" width="1.7109375" style="475" customWidth="1"/>
+    <col min="28" max="28" width="7.5703125" style="475" customWidth="1"/>
+    <col min="29" max="16384" width="9.28515625" style="475"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:34" ht="12" customHeight="1">
+      <c r="A1" s="477"/>
+      <c r="B1" s="478"/>
+      <c r="C1" s="479" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1" s="478"/>
+      <c r="E1" s="478"/>
+      <c r="F1" s="477"/>
+      <c r="G1" s="477"/>
+      <c r="H1" s="477"/>
+      <c r="I1" s="477"/>
+      <c r="J1" s="477"/>
+      <c r="K1" s="477"/>
+      <c r="L1" s="477"/>
+      <c r="M1" s="477"/>
+      <c r="N1" s="477"/>
+      <c r="O1" s="477"/>
+      <c r="P1" s="477"/>
+      <c r="Q1" s="477"/>
+      <c r="R1" s="477"/>
+      <c r="S1" s="477"/>
+      <c r="T1" s="477"/>
+      <c r="U1" s="477"/>
+      <c r="V1" s="477"/>
+      <c r="W1" s="477"/>
+      <c r="X1" s="477"/>
+      <c r="Y1" s="477"/>
+      <c r="Z1" s="477"/>
+      <c r="AA1" s="477"/>
+    </row>
+    <row r="2" spans="1:34" ht="12" customHeight="1">
+      <c r="A2" s="477"/>
+      <c r="B2" s="480"/>
+      <c r="C2" s="101" t="s">
+        <v>178</v>
+      </c>
+      <c r="D2" s="481"/>
+      <c r="E2" s="481"/>
+      <c r="F2" s="477"/>
+      <c r="G2" s="477"/>
+      <c r="H2" s="477"/>
+      <c r="I2" s="477"/>
+      <c r="J2" s="477"/>
+      <c r="K2" s="477"/>
+      <c r="L2" s="477"/>
+      <c r="M2" s="477"/>
+      <c r="N2" s="477"/>
+      <c r="O2" s="477"/>
+      <c r="P2" s="477"/>
+      <c r="Q2" s="477"/>
+      <c r="R2" s="477"/>
+      <c r="S2" s="477"/>
+      <c r="T2" s="477"/>
+      <c r="U2" s="477"/>
+      <c r="V2" s="477"/>
+      <c r="W2" s="477"/>
+      <c r="X2" s="477"/>
+      <c r="Y2" s="477"/>
+      <c r="Z2" s="477"/>
+      <c r="AA2" s="477"/>
+    </row>
+    <row r="3" spans="1:34" ht="12" customHeight="1">
+      <c r="A3" s="477"/>
+      <c r="B3" s="477"/>
+      <c r="C3" s="477"/>
+      <c r="D3" s="482"/>
+      <c r="E3" s="482"/>
+      <c r="F3" s="477"/>
+      <c r="G3" s="477"/>
+      <c r="H3" s="477"/>
+      <c r="I3" s="477"/>
+      <c r="J3" s="477"/>
+      <c r="K3" s="477"/>
+      <c r="L3" s="477"/>
+      <c r="M3" s="477"/>
+      <c r="N3" s="477"/>
+      <c r="O3" s="477"/>
+      <c r="P3" s="477"/>
+      <c r="Q3" s="477"/>
+      <c r="R3" s="477"/>
+      <c r="S3" s="477"/>
+      <c r="T3" s="477"/>
+      <c r="U3" s="477"/>
+      <c r="V3" s="477"/>
+      <c r="W3" s="153"/>
+      <c r="Y3" s="153"/>
+      <c r="Z3" s="899" t="s">
+        <v>2</v>
+      </c>
+      <c r="AA3" s="153"/>
+    </row>
+    <row r="4" spans="1:34" ht="12" customHeight="1" thickBot="1">
+      <c r="A4" s="944">
+        <v>22</v>
+      </c>
+      <c r="B4" s="217"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="153"/>
+      <c r="E4" s="153"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="96"/>
+      <c r="J4" s="96"/>
+      <c r="K4" s="96"/>
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="96"/>
+      <c r="O4" s="96"/>
+      <c r="P4" s="96"/>
+      <c r="Q4" s="96"/>
+      <c r="R4" s="96"/>
+      <c r="S4" s="96"/>
+      <c r="T4" s="96"/>
+      <c r="U4" s="96"/>
+      <c r="V4" s="96"/>
+      <c r="W4" s="96"/>
+      <c r="X4" s="542"/>
+      <c r="Y4" s="477"/>
+      <c r="Z4" s="900" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA4" s="828"/>
+      <c r="AB4" s="834"/>
+      <c r="AC4" s="834"/>
+    </row>
+    <row r="5" spans="1:34" ht="6" customHeight="1">
+      <c r="A5" s="937"/>
+      <c r="B5" s="483"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="484"/>
+      <c r="E5" s="484"/>
+      <c r="F5" s="287"/>
+      <c r="G5" s="287"/>
+      <c r="H5" s="287"/>
+      <c r="I5" s="287"/>
+      <c r="J5" s="287"/>
+      <c r="K5" s="287"/>
+      <c r="L5" s="526"/>
+      <c r="M5" s="526"/>
+      <c r="N5" s="526"/>
+      <c r="O5" s="526"/>
+      <c r="P5" s="526"/>
+      <c r="Q5" s="526"/>
+      <c r="R5" s="526"/>
+      <c r="S5" s="526"/>
+      <c r="T5" s="526"/>
+      <c r="U5" s="526"/>
+      <c r="V5" s="526"/>
+      <c r="W5" s="287"/>
+      <c r="X5" s="287"/>
+      <c r="Y5" s="526"/>
+      <c r="Z5" s="287"/>
+      <c r="AA5" s="547"/>
+    </row>
+    <row r="6" spans="1:34" ht="12" customHeight="1">
+      <c r="A6" s="937"/>
+      <c r="B6" s="485"/>
+      <c r="C6" s="486" t="s">
+        <v>99</v>
+      </c>
+      <c r="D6" s="350" t="s">
+        <v>417</v>
+      </c>
+      <c r="E6" s="59"/>
+      <c r="F6" s="350">
+        <v>2024</v>
+      </c>
+      <c r="G6" s="59"/>
+      <c r="H6" s="350">
+        <v>2023</v>
+      </c>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59">
+        <v>2022</v>
+      </c>
+      <c r="K6" s="200"/>
+      <c r="L6" s="948">
+        <v>2026</v>
+      </c>
+      <c r="M6" s="948"/>
+      <c r="N6" s="948"/>
+      <c r="O6" s="831"/>
+      <c r="P6" s="831">
+        <v>2025</v>
+      </c>
+      <c r="Q6" s="831"/>
+      <c r="R6" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="S6" s="886"/>
+      <c r="T6" s="948">
+        <v>2025</v>
+      </c>
+      <c r="U6" s="948"/>
+      <c r="V6" s="948"/>
+      <c r="W6" s="831"/>
+      <c r="X6" s="831">
+        <v>2024</v>
+      </c>
+      <c r="Y6" s="831"/>
+      <c r="Z6" s="831" t="s">
+        <v>424</v>
+      </c>
+      <c r="AA6" s="811"/>
+      <c r="AB6" s="128"/>
+    </row>
+    <row r="7" spans="1:34" ht="12" customHeight="1">
+      <c r="A7" s="937"/>
+      <c r="B7" s="487"/>
+      <c r="C7" s="488" t="s">
+        <v>100</v>
+      </c>
+      <c r="D7" s="486"/>
+      <c r="E7" s="486"/>
+      <c r="F7" s="486"/>
+      <c r="G7" s="486"/>
+      <c r="H7" s="486"/>
+      <c r="I7" s="486"/>
+      <c r="J7" s="486"/>
+      <c r="K7" s="200"/>
+      <c r="L7" s="625"/>
+      <c r="M7" s="625"/>
+      <c r="N7" s="625"/>
+      <c r="O7" s="791"/>
+      <c r="P7" s="625"/>
+      <c r="Q7" s="201"/>
+      <c r="R7" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="S7" s="669"/>
+      <c r="T7" s="625"/>
+      <c r="U7" s="625"/>
+      <c r="V7" s="625"/>
+      <c r="W7" s="791"/>
+      <c r="X7" s="625"/>
+      <c r="Y7" s="201"/>
+      <c r="Z7" s="832" t="s">
+        <v>425</v>
+      </c>
+      <c r="AA7" s="548"/>
+      <c r="AB7" s="128"/>
+    </row>
+    <row r="8" spans="1:34" ht="2.25" customHeight="1">
+      <c r="A8" s="937"/>
+      <c r="B8" s="489"/>
+      <c r="C8" s="490"/>
+      <c r="D8" s="486"/>
+      <c r="E8" s="486"/>
+      <c r="F8" s="486"/>
+      <c r="G8" s="486"/>
+      <c r="H8" s="486"/>
+      <c r="I8" s="486"/>
+      <c r="J8" s="486"/>
+      <c r="K8" s="200"/>
+      <c r="L8" s="672"/>
+      <c r="M8" s="672"/>
+      <c r="N8" s="672"/>
+      <c r="O8" s="672"/>
+      <c r="P8" s="642"/>
+      <c r="Q8" s="642"/>
+      <c r="R8" s="642"/>
+      <c r="S8" s="672"/>
+      <c r="T8" s="672"/>
+      <c r="U8" s="672"/>
+      <c r="V8" s="672"/>
+      <c r="W8" s="672"/>
+      <c r="X8" s="672"/>
+      <c r="Y8" s="672"/>
+      <c r="Z8" s="672"/>
+      <c r="AA8" s="548"/>
+      <c r="AB8" s="128"/>
+    </row>
+    <row r="9" spans="1:34" ht="12" customHeight="1">
+      <c r="A9" s="937"/>
+      <c r="B9" s="489"/>
+      <c r="C9" s="490"/>
+      <c r="D9" s="486"/>
+      <c r="E9" s="486"/>
+      <c r="F9" s="486"/>
+      <c r="G9" s="486"/>
+      <c r="H9" s="486"/>
+      <c r="I9" s="486"/>
+      <c r="J9" s="486"/>
+      <c r="K9" s="200"/>
+      <c r="L9" s="830" t="s">
+        <v>429</v>
+      </c>
+      <c r="M9" s="790"/>
+      <c r="N9" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="O9" s="790"/>
+      <c r="P9" s="830" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="55">
-[...5 lines deleted...]
-      <c r="D7" s="57" t="s">
+      <c r="Q9" s="830"/>
+      <c r="R9" s="830" t="s">
+        <v>421</v>
+      </c>
+      <c r="S9" s="830"/>
+      <c r="T9" s="830" t="s">
+        <v>420</v>
+      </c>
+      <c r="U9" s="790"/>
+      <c r="V9" s="830" t="s">
+        <v>39</v>
+      </c>
+      <c r="W9" s="790"/>
+      <c r="X9" s="830" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y9" s="830"/>
+      <c r="Z9" s="830" t="s">
+        <v>422</v>
+      </c>
+      <c r="AA9" s="548"/>
+      <c r="AB9" s="128"/>
+    </row>
+    <row r="10" spans="1:34" ht="12" customHeight="1">
+      <c r="A10" s="937"/>
+      <c r="B10" s="489"/>
+      <c r="C10" s="490"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="416"/>
+      <c r="M10" s="887"/>
+      <c r="N10" s="416"/>
+      <c r="O10" s="921"/>
+      <c r="P10" s="416"/>
+      <c r="Q10" s="416"/>
+      <c r="R10" s="830">
+        <v>2026</v>
+      </c>
+      <c r="S10" s="790"/>
+      <c r="T10" s="416"/>
+      <c r="U10" s="887"/>
+      <c r="V10" s="416"/>
+      <c r="W10" s="921"/>
+      <c r="X10" s="416"/>
+      <c r="Y10" s="416"/>
+      <c r="Z10" s="830">
+        <v>2025</v>
+      </c>
+      <c r="AA10" s="548"/>
+      <c r="AB10" s="128"/>
+    </row>
+    <row r="11" spans="1:34" ht="2.25" customHeight="1" thickBot="1">
+      <c r="A11" s="937"/>
+      <c r="B11" s="491"/>
+      <c r="C11" s="492"/>
+      <c r="D11" s="493"/>
+      <c r="E11" s="493"/>
+      <c r="F11" s="493"/>
+      <c r="G11" s="493"/>
+      <c r="H11" s="493"/>
+      <c r="I11" s="493"/>
+      <c r="J11" s="493"/>
+      <c r="K11" s="493"/>
+      <c r="L11" s="528"/>
+      <c r="M11" s="528"/>
+      <c r="N11" s="528"/>
+      <c r="O11" s="528"/>
+      <c r="P11" s="528"/>
+      <c r="Q11" s="528"/>
+      <c r="R11" s="528"/>
+      <c r="S11" s="528"/>
+      <c r="T11" s="528"/>
+      <c r="U11" s="528"/>
+      <c r="V11" s="528"/>
+      <c r="W11" s="528"/>
+      <c r="X11" s="543"/>
+      <c r="Y11" s="528"/>
+      <c r="Z11" s="549"/>
+      <c r="AA11" s="550"/>
+      <c r="AB11" s="128"/>
+    </row>
+    <row r="12" spans="1:34" ht="3.75" customHeight="1">
+      <c r="A12" s="937"/>
+      <c r="B12" s="494"/>
+      <c r="C12" s="495"/>
+      <c r="D12" s="496"/>
+      <c r="E12" s="496"/>
+      <c r="F12" s="496"/>
+      <c r="G12" s="496"/>
+      <c r="H12" s="496"/>
+      <c r="I12" s="496"/>
+      <c r="J12" s="496"/>
+      <c r="K12" s="92"/>
+      <c r="L12" s="496"/>
+      <c r="N12" s="496"/>
+      <c r="P12" s="496"/>
+      <c r="Q12" s="496"/>
+      <c r="R12" s="496"/>
+      <c r="S12" s="496"/>
+      <c r="T12" s="496"/>
+      <c r="U12" s="496"/>
+      <c r="V12" s="496"/>
+      <c r="W12" s="496"/>
+      <c r="X12" s="92"/>
+      <c r="Y12" s="496"/>
+      <c r="AA12" s="186"/>
+    </row>
+    <row r="13" spans="1:34" ht="16.350000000000001" customHeight="1">
+      <c r="A13" s="937"/>
+      <c r="B13" s="497"/>
+      <c r="C13" s="498" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="143">
+        <v>7274.1880000000001</v>
+      </c>
+      <c r="E13" s="794"/>
+      <c r="F13" s="143">
+        <v>4340.7700000000004</v>
+      </c>
+      <c r="G13" s="794"/>
+      <c r="H13" s="143">
+        <v>24675.862000000001</v>
+      </c>
+      <c r="I13" s="794"/>
+      <c r="J13" s="143">
+        <v>5684.86</v>
+      </c>
+      <c r="K13" s="502"/>
+      <c r="L13" s="529">
+        <v>1375.92</v>
+      </c>
+      <c r="M13" s="145"/>
+      <c r="N13" s="529">
+        <v>0</v>
+      </c>
+      <c r="O13" s="145"/>
+      <c r="P13" s="529">
+        <v>383.04</v>
+      </c>
+      <c r="Q13" s="529"/>
+      <c r="R13" s="529">
+        <v>1375.92</v>
+      </c>
+      <c r="S13" s="529"/>
+      <c r="T13" s="529">
+        <v>1789.11</v>
+      </c>
+      <c r="U13" s="529"/>
+      <c r="V13" s="529">
+        <v>0</v>
+      </c>
+      <c r="W13" s="529"/>
+      <c r="X13" s="143">
+        <v>55.62</v>
+      </c>
+      <c r="Y13" s="529"/>
+      <c r="Z13" s="143">
+        <v>1789.11</v>
+      </c>
+      <c r="AA13" s="551"/>
+      <c r="AD13"/>
+      <c r="AF13" s="476"/>
+      <c r="AH13" s="476"/>
+    </row>
+    <row r="14" spans="1:34" ht="16.350000000000001" customHeight="1">
+      <c r="A14" s="937"/>
+      <c r="B14" s="501"/>
+      <c r="C14" s="189" t="s">
+        <v>179</v>
+      </c>
+      <c r="D14" s="145"/>
+      <c r="E14" s="702"/>
+      <c r="F14" s="145">
+        <v>0</v>
+      </c>
+      <c r="G14" s="702"/>
+      <c r="H14" s="145">
+        <v>932.07299999999998</v>
+      </c>
+      <c r="I14" s="702"/>
+      <c r="J14" s="145">
+        <v>1076.73</v>
+      </c>
+      <c r="K14" s="502"/>
+      <c r="L14" s="129">
+        <v>0</v>
+      </c>
+      <c r="M14" s="145"/>
+      <c r="N14" s="129">
+        <v>0</v>
+      </c>
+      <c r="O14" s="145"/>
+      <c r="P14" s="129">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="129"/>
+      <c r="R14" s="129">
+        <v>0</v>
+      </c>
+      <c r="S14" s="129"/>
+      <c r="T14" s="129">
+        <v>0</v>
+      </c>
+      <c r="U14" s="129"/>
+      <c r="V14" s="129">
+        <v>0</v>
+      </c>
+      <c r="W14" s="129"/>
+      <c r="X14" s="145">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="129"/>
+      <c r="Z14" s="145">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="552"/>
+      <c r="AH14" s="476"/>
+    </row>
+    <row r="15" spans="1:34" ht="16.350000000000001" customHeight="1">
+      <c r="A15" s="937"/>
+      <c r="B15" s="503"/>
+      <c r="C15" s="189" t="s">
+        <v>180</v>
+      </c>
+      <c r="D15" s="795">
+        <v>7586.3125999999993</v>
+      </c>
+      <c r="E15" s="795"/>
+      <c r="F15" s="795">
+        <v>7231.9605999999994</v>
+      </c>
+      <c r="G15" s="794"/>
+      <c r="H15" s="143">
+        <v>1938.432</v>
+      </c>
+      <c r="I15" s="794"/>
+      <c r="J15" s="143">
+        <v>767.13699999999994</v>
+      </c>
+      <c r="K15" s="502"/>
+      <c r="L15" s="529">
+        <v>1019.57</v>
+      </c>
+      <c r="M15" s="145"/>
+      <c r="N15" s="529">
+        <v>692.61360000000002</v>
+      </c>
+      <c r="O15" s="145"/>
+      <c r="P15" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="529"/>
+      <c r="R15" s="529">
+        <v>1712.1836000000001</v>
+      </c>
+      <c r="S15" s="529"/>
+      <c r="T15" s="529">
+        <v>1684.9960000000001</v>
+      </c>
+      <c r="U15" s="529"/>
+      <c r="V15" s="529">
+        <v>1740.48</v>
+      </c>
+      <c r="W15" s="529"/>
+      <c r="X15" s="143">
+        <v>613.05200000000002</v>
+      </c>
+      <c r="Y15" s="529"/>
+      <c r="Z15" s="143">
+        <v>3425.4760000000001</v>
+      </c>
+      <c r="AA15" s="227"/>
+      <c r="AB15" s="541"/>
+      <c r="AD15"/>
+      <c r="AH15" s="476"/>
+    </row>
+    <row r="16" spans="1:34" ht="16.350000000000001" customHeight="1">
+      <c r="A16" s="937"/>
+      <c r="B16" s="497"/>
+      <c r="C16" s="189" t="s">
+        <v>181</v>
+      </c>
+      <c r="D16" s="143">
+        <v>2129.4466000000002</v>
+      </c>
+      <c r="E16" s="794"/>
+      <c r="F16" s="143">
+        <v>1573.03</v>
+      </c>
+      <c r="G16" s="794"/>
+      <c r="H16" s="143">
+        <v>11646.388000000001</v>
+      </c>
+      <c r="I16" s="794"/>
+      <c r="J16" s="143">
+        <v>794.67</v>
+      </c>
+      <c r="K16" s="502"/>
+      <c r="L16" s="529">
+        <v>693</v>
+      </c>
+      <c r="M16" s="145"/>
+      <c r="N16" s="529">
+        <v>0</v>
+      </c>
+      <c r="O16" s="145"/>
+      <c r="P16" s="529">
+        <v>852.18</v>
+      </c>
+      <c r="Q16" s="529"/>
+      <c r="R16" s="529">
+        <v>693</v>
+      </c>
+      <c r="S16" s="529"/>
+      <c r="T16" s="529">
+        <v>0</v>
+      </c>
+      <c r="U16" s="529"/>
+      <c r="V16" s="529">
+        <v>0</v>
+      </c>
+      <c r="W16" s="529"/>
+      <c r="X16" s="143">
+        <v>386.32</v>
+      </c>
+      <c r="Y16" s="529"/>
+      <c r="Z16" s="143">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="227"/>
+      <c r="AB16" s="541"/>
+      <c r="AD16"/>
+      <c r="AH16" s="476"/>
+    </row>
+    <row r="17" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A17" s="937"/>
+      <c r="B17" s="503"/>
+      <c r="C17" s="498" t="s">
+        <v>182</v>
+      </c>
+      <c r="D17" s="143">
+        <v>239210.93978000002</v>
+      </c>
+      <c r="E17" s="794"/>
+      <c r="F17" s="143">
+        <v>356672.59350000008</v>
+      </c>
+      <c r="G17" s="794"/>
+      <c r="H17" s="159">
+        <v>378685.85037</v>
+      </c>
+      <c r="I17" s="794"/>
+      <c r="J17" s="159">
+        <v>321929.51840599993</v>
+      </c>
+      <c r="K17" s="530"/>
+      <c r="L17" s="529">
+        <v>11674.324500000001</v>
+      </c>
+      <c r="M17" s="145"/>
+      <c r="N17" s="529">
+        <v>24545.609100000001</v>
+      </c>
+      <c r="O17" s="145"/>
+      <c r="P17" s="529">
+        <v>13898.326550000002</v>
+      </c>
+      <c r="Q17" s="529"/>
+      <c r="R17" s="529">
+        <v>36219.933600000004</v>
+      </c>
+      <c r="S17" s="529"/>
+      <c r="T17" s="529">
+        <v>27155.51685</v>
+      </c>
+      <c r="U17" s="529"/>
+      <c r="V17" s="529">
+        <v>29530.680499999999</v>
+      </c>
+      <c r="W17" s="529"/>
+      <c r="X17" s="159">
+        <v>32624.020800000002</v>
+      </c>
+      <c r="Y17" s="529"/>
+      <c r="Z17" s="143">
+        <v>56686.197350000002</v>
+      </c>
+      <c r="AA17" s="553"/>
+      <c r="AB17" s="541"/>
+      <c r="AD17"/>
+      <c r="AF17" s="476"/>
+      <c r="AH17" s="476"/>
+    </row>
+    <row r="18" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A18" s="937"/>
+      <c r="B18" s="504"/>
+      <c r="C18" s="189" t="s">
+        <v>183</v>
+      </c>
+      <c r="D18" s="159">
+        <v>8821.6072000000004</v>
+      </c>
+      <c r="E18" s="794"/>
+      <c r="F18" s="159">
+        <v>7320.2682000000004</v>
+      </c>
+      <c r="G18" s="794"/>
+      <c r="H18" s="159">
+        <v>6369.9601500000008</v>
+      </c>
+      <c r="I18" s="794"/>
+      <c r="J18" s="159">
+        <v>5257.2830000000004</v>
+      </c>
+      <c r="K18" s="530"/>
+      <c r="L18" s="529">
+        <v>630</v>
+      </c>
+      <c r="M18" s="145"/>
+      <c r="N18" s="529">
+        <v>1086.828</v>
+      </c>
+      <c r="O18" s="145"/>
+      <c r="P18" s="529">
+        <v>987.44399999999996</v>
+      </c>
+      <c r="Q18" s="529"/>
+      <c r="R18" s="529">
+        <v>1716.828</v>
+      </c>
+      <c r="S18" s="529"/>
+      <c r="T18" s="529">
+        <v>775.572</v>
+      </c>
+      <c r="U18" s="529"/>
+      <c r="V18" s="529">
+        <v>1105.8440000000001</v>
+      </c>
+      <c r="W18" s="529"/>
+      <c r="X18" s="159">
+        <v>1250.864</v>
+      </c>
+      <c r="Y18" s="529"/>
+      <c r="Z18" s="143">
+        <v>1881.4160000000002</v>
+      </c>
+      <c r="AA18" s="227"/>
+      <c r="AB18" s="541"/>
+      <c r="AD18"/>
+      <c r="AF18" s="476"/>
+      <c r="AH18" s="476"/>
+      <c r="AJ18" s="476"/>
+    </row>
+    <row r="19" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A19" s="937"/>
+      <c r="B19" s="497"/>
+      <c r="C19" s="189" t="s">
+        <v>184</v>
+      </c>
+      <c r="D19" s="159">
+        <v>85916.89</v>
+      </c>
+      <c r="E19" s="794"/>
+      <c r="F19" s="159">
+        <v>80468.399000000005</v>
+      </c>
+      <c r="G19" s="794"/>
+      <c r="H19" s="159">
+        <v>78452.142300000007</v>
+      </c>
+      <c r="I19" s="794"/>
+      <c r="J19" s="159">
+        <v>145089.731</v>
+      </c>
+      <c r="K19" s="502"/>
+      <c r="L19" s="529">
+        <v>8032.5820000000003</v>
+      </c>
+      <c r="M19" s="145"/>
+      <c r="N19" s="529">
+        <v>12089.078</v>
+      </c>
+      <c r="O19" s="145"/>
+      <c r="P19" s="529">
+        <v>6977.6980000000003</v>
+      </c>
+      <c r="Q19" s="529"/>
+      <c r="R19" s="529">
+        <v>20121.66</v>
+      </c>
+      <c r="S19" s="529"/>
+      <c r="T19" s="529">
+        <v>11868.34</v>
+      </c>
+      <c r="U19" s="529"/>
+      <c r="V19" s="529">
+        <v>7849.5420000000004</v>
+      </c>
+      <c r="W19" s="529"/>
+      <c r="X19" s="159">
+        <v>9124.1479999999992</v>
+      </c>
+      <c r="Y19" s="529"/>
+      <c r="Z19" s="143">
+        <v>19717.882000000001</v>
+      </c>
+      <c r="AA19" s="227"/>
+      <c r="AB19" s="541"/>
+      <c r="AD19"/>
+      <c r="AF19" s="476"/>
+      <c r="AH19" s="476"/>
+      <c r="AJ19" s="476"/>
+    </row>
+    <row r="20" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A20" s="937"/>
+      <c r="B20" s="497"/>
+      <c r="C20" s="505" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="159">
+        <v>49945.147250000002</v>
+      </c>
+      <c r="E20" s="794"/>
+      <c r="F20" s="159">
+        <v>59400.799650000001</v>
+      </c>
+      <c r="G20" s="794"/>
+      <c r="H20" s="159">
+        <v>40689.957349999997</v>
+      </c>
+      <c r="I20" s="794"/>
+      <c r="J20" s="159">
+        <v>26960.752</v>
+      </c>
+      <c r="K20" s="502"/>
+      <c r="L20" s="529">
+        <v>5832.9565000000002</v>
+      </c>
+      <c r="M20" s="145"/>
+      <c r="N20" s="529">
+        <v>3493.5059999999999</v>
+      </c>
+      <c r="O20" s="145"/>
+      <c r="P20" s="529">
+        <v>1821.954</v>
+      </c>
+      <c r="Q20" s="529"/>
+      <c r="R20" s="529">
+        <v>9326.4624999999996</v>
+      </c>
+      <c r="S20" s="529"/>
+      <c r="T20" s="529">
+        <v>8923.3362500000003</v>
+      </c>
+      <c r="U20" s="529"/>
+      <c r="V20" s="529">
+        <v>7796.9102000000003</v>
+      </c>
+      <c r="W20" s="529"/>
+      <c r="X20" s="159">
+        <v>6290.4889999999996</v>
+      </c>
+      <c r="Y20" s="529"/>
+      <c r="Z20" s="143">
+        <v>16720.246449999999</v>
+      </c>
+      <c r="AA20" s="227"/>
+      <c r="AB20" s="541"/>
+      <c r="AD20"/>
+      <c r="AF20" s="476"/>
+      <c r="AH20" s="476"/>
+    </row>
+    <row r="21" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A21" s="937"/>
+      <c r="B21" s="497"/>
+      <c r="C21" s="505" t="s">
+        <v>186</v>
+      </c>
+      <c r="D21" s="159">
+        <v>2915.2</v>
+      </c>
+      <c r="E21" s="794"/>
+      <c r="F21" s="159">
+        <v>2021.34</v>
+      </c>
+      <c r="G21" s="794"/>
+      <c r="H21" s="159">
+        <v>2077.2800000000002</v>
+      </c>
+      <c r="I21" s="794"/>
+      <c r="J21" s="159">
+        <v>1008</v>
+      </c>
+      <c r="K21" s="502"/>
+      <c r="L21" s="529">
+        <v>478.22399999999999</v>
+      </c>
+      <c r="M21" s="145"/>
+      <c r="N21" s="529">
+        <v>202.4</v>
+      </c>
+      <c r="O21" s="145"/>
+      <c r="P21" s="529">
+        <v>202.4</v>
+      </c>
+      <c r="Q21" s="529"/>
+      <c r="R21" s="529">
+        <v>680.62400000000002</v>
+      </c>
+      <c r="S21" s="529"/>
+      <c r="T21" s="529">
+        <v>80.64</v>
+      </c>
+      <c r="U21" s="529"/>
+      <c r="V21" s="529">
+        <v>202.4</v>
+      </c>
+      <c r="W21" s="529"/>
+      <c r="X21" s="159">
+        <v>404.8</v>
+      </c>
+      <c r="Y21" s="529"/>
+      <c r="Z21" s="143">
+        <v>283.04000000000002</v>
+      </c>
+      <c r="AA21" s="227"/>
+      <c r="AB21" s="541"/>
+      <c r="AD21"/>
+      <c r="AF21" s="476"/>
+      <c r="AH21" s="476"/>
+    </row>
+    <row r="22" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A22" s="937"/>
+      <c r="B22" s="497"/>
+      <c r="C22" s="505" t="s">
+        <v>187</v>
+      </c>
+      <c r="D22" s="159">
+        <v>9102.9994499999993</v>
+      </c>
+      <c r="E22" s="794"/>
+      <c r="F22" s="159">
+        <v>14496.118400000001</v>
+      </c>
+      <c r="G22" s="794"/>
+      <c r="H22" s="159">
+        <v>9258.7511999999988</v>
+      </c>
+      <c r="I22" s="794"/>
+      <c r="J22" s="159">
+        <v>1919.09</v>
+      </c>
+      <c r="K22" s="502"/>
+      <c r="L22" s="529">
+        <v>1660.9369999999999</v>
+      </c>
+      <c r="M22" s="145"/>
+      <c r="N22" s="529">
+        <v>1085.7670000000001</v>
+      </c>
+      <c r="O22" s="145"/>
+      <c r="P22" s="529">
+        <v>163.77000000000001</v>
+      </c>
+      <c r="Q22" s="529"/>
+      <c r="R22" s="529">
+        <v>2746.7040000000002</v>
+      </c>
+      <c r="S22" s="529"/>
+      <c r="T22" s="529">
+        <v>1666.0820000000001</v>
+      </c>
+      <c r="U22" s="529"/>
+      <c r="V22" s="529">
+        <v>245.80350000000001</v>
+      </c>
+      <c r="W22" s="529"/>
+      <c r="X22" s="159">
+        <v>855.00290000000007</v>
+      </c>
+      <c r="Y22" s="529"/>
+      <c r="Z22" s="143">
+        <v>1911.8855000000001</v>
+      </c>
+      <c r="AA22" s="227"/>
+      <c r="AB22" s="541"/>
+      <c r="AD22"/>
+      <c r="AF22" s="476"/>
+      <c r="AH22" s="476"/>
+    </row>
+    <row r="23" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A23" s="937"/>
+      <c r="B23" s="497"/>
+      <c r="C23" s="189" t="s">
+        <v>188</v>
+      </c>
+      <c r="D23" s="795">
+        <v>356.79</v>
+      </c>
+      <c r="E23" s="795"/>
+      <c r="F23" s="795">
+        <v>20.16</v>
+      </c>
+      <c r="G23" s="794"/>
+      <c r="H23" s="159">
+        <v>1748.4580000000001</v>
+      </c>
+      <c r="I23" s="794"/>
+      <c r="J23" s="159">
+        <v>4263.4049999999997</v>
+      </c>
+      <c r="K23" s="502"/>
+      <c r="L23" s="529">
+        <v>0</v>
+      </c>
+      <c r="M23" s="145"/>
+      <c r="N23" s="529">
+        <v>0</v>
+      </c>
+      <c r="O23" s="145"/>
+      <c r="P23" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="529"/>
+      <c r="R23" s="529">
+        <v>0</v>
+      </c>
+      <c r="S23" s="529"/>
+      <c r="T23" s="529">
+        <v>204</v>
+      </c>
+      <c r="U23" s="529"/>
+      <c r="V23" s="529">
+        <v>104</v>
+      </c>
+      <c r="W23" s="529"/>
+      <c r="X23" s="159">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="529"/>
+      <c r="Z23" s="143">
+        <v>308</v>
+      </c>
+      <c r="AA23" s="227"/>
+      <c r="AB23" s="541"/>
+      <c r="AD23"/>
+      <c r="AF23" s="476"/>
+      <c r="AH23" s="476"/>
+    </row>
+    <row r="24" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A24" s="937"/>
+      <c r="B24" s="497"/>
+      <c r="C24" s="505" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="159">
+        <v>3857.4189999999999</v>
+      </c>
+      <c r="E24" s="794"/>
+      <c r="F24" s="159">
+        <v>1479.941</v>
+      </c>
+      <c r="G24" s="794"/>
+      <c r="H24" s="159">
+        <v>12.75</v>
+      </c>
+      <c r="I24" s="794"/>
+      <c r="J24" s="159">
+        <v>2116.8277000000003</v>
+      </c>
+      <c r="K24" s="502"/>
+      <c r="L24" s="529">
+        <v>0</v>
+      </c>
+      <c r="M24" s="145"/>
+      <c r="N24" s="529">
+        <v>33.33</v>
+      </c>
+      <c r="O24" s="145"/>
+      <c r="P24" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="529"/>
+      <c r="R24" s="529">
+        <v>33.33</v>
+      </c>
+      <c r="S24" s="529"/>
+      <c r="T24" s="529">
+        <v>1910.4</v>
+      </c>
+      <c r="U24" s="529"/>
+      <c r="V24" s="529">
+        <v>262.08</v>
+      </c>
+      <c r="W24" s="529"/>
+      <c r="X24" s="159">
+        <v>362.286</v>
+      </c>
+      <c r="Y24" s="529"/>
+      <c r="Z24" s="143">
+        <v>2172.48</v>
+      </c>
+      <c r="AA24" s="227"/>
+      <c r="AB24" s="541"/>
+      <c r="AD24"/>
+      <c r="AF24" s="476"/>
+      <c r="AH24" s="476"/>
+    </row>
+    <row r="25" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A25" s="937"/>
+      <c r="B25" s="497"/>
+      <c r="C25" s="189" t="s">
+        <v>190</v>
+      </c>
+      <c r="D25" s="159">
+        <v>409.68</v>
+      </c>
+      <c r="E25" s="794"/>
+      <c r="F25" s="159">
+        <v>462.48</v>
+      </c>
+      <c r="G25" s="794"/>
+      <c r="H25" s="159">
+        <v>611.79999999999995</v>
+      </c>
+      <c r="I25" s="794"/>
+      <c r="J25" s="159">
+        <v>873.79399999999998</v>
+      </c>
+      <c r="K25" s="502"/>
+      <c r="L25" s="529">
+        <v>0</v>
+      </c>
+      <c r="M25" s="145"/>
+      <c r="N25" s="529">
+        <v>158.4</v>
+      </c>
+      <c r="O25" s="145"/>
+      <c r="P25" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="529"/>
+      <c r="R25" s="529">
+        <v>158.4</v>
+      </c>
+      <c r="S25" s="529"/>
+      <c r="T25" s="529">
+        <v>38.4</v>
+      </c>
+      <c r="U25" s="529"/>
+      <c r="V25" s="529">
+        <v>0</v>
+      </c>
+      <c r="W25" s="529"/>
+      <c r="X25" s="159">
+        <v>38.4</v>
+      </c>
+      <c r="Y25" s="529"/>
+      <c r="Z25" s="143">
+        <v>38.4</v>
+      </c>
+      <c r="AA25" s="227"/>
+      <c r="AB25" s="541"/>
+      <c r="AD25"/>
+      <c r="AF25" s="476"/>
+      <c r="AH25" s="476"/>
+    </row>
+    <row r="26" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A26" s="937"/>
+      <c r="B26" s="497"/>
+      <c r="C26" s="505" t="s">
+        <v>191</v>
+      </c>
+      <c r="D26" s="159">
+        <v>46020.590100000001</v>
+      </c>
+      <c r="E26" s="794"/>
+      <c r="F26" s="159">
+        <v>22253.147350000003</v>
+      </c>
+      <c r="G26" s="794"/>
+      <c r="H26" s="159">
+        <v>17251.050500000001</v>
+      </c>
+      <c r="I26" s="794"/>
+      <c r="J26" s="159">
+        <v>33849.902999999998</v>
+      </c>
+      <c r="K26" s="502"/>
+      <c r="L26" s="529">
+        <v>10107.793800000001</v>
+      </c>
+      <c r="M26" s="145"/>
+      <c r="N26" s="529">
+        <v>8707.7515000000003</v>
+      </c>
+      <c r="O26" s="145"/>
+      <c r="P26" s="529">
+        <v>5807.0756500000007</v>
+      </c>
+      <c r="Q26" s="529"/>
+      <c r="R26" s="529">
+        <v>18815.545300000002</v>
+      </c>
+      <c r="S26" s="529"/>
+      <c r="T26" s="529">
+        <v>2926.53775</v>
+      </c>
+      <c r="U26" s="529"/>
+      <c r="V26" s="529">
+        <v>2390.1224999999999</v>
+      </c>
+      <c r="W26" s="529"/>
+      <c r="X26" s="159">
+        <v>976.41899999999998</v>
+      </c>
+      <c r="Y26" s="529"/>
+      <c r="Z26" s="143">
+        <v>5316.6602499999999</v>
+      </c>
+      <c r="AA26" s="227"/>
+      <c r="AB26" s="541"/>
+      <c r="AD26"/>
+      <c r="AF26" s="476"/>
+      <c r="AH26" s="476"/>
+    </row>
+    <row r="27" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A27" s="937"/>
+      <c r="B27" s="497"/>
+      <c r="C27" s="189" t="s">
+        <v>192</v>
+      </c>
+      <c r="D27" s="159">
+        <v>60946.78467999999</v>
+      </c>
+      <c r="E27" s="794"/>
+      <c r="F27" s="159">
+        <v>87641.910629999998</v>
+      </c>
+      <c r="G27" s="794"/>
+      <c r="H27" s="159">
+        <v>34312.995000000003</v>
+      </c>
+      <c r="I27" s="794"/>
+      <c r="J27" s="159">
+        <v>79779.304569999993</v>
+      </c>
+      <c r="K27" s="502"/>
+      <c r="L27" s="529">
+        <v>6062.9350000000004</v>
+      </c>
+      <c r="M27" s="145"/>
+      <c r="N27" s="529">
+        <v>8032.6149999999998</v>
+      </c>
+      <c r="O27" s="145"/>
+      <c r="P27" s="529">
+        <v>5661.0728799999997</v>
+      </c>
+      <c r="Q27" s="529"/>
+      <c r="R27" s="529">
+        <v>14095.55</v>
+      </c>
+      <c r="S27" s="529"/>
+      <c r="T27" s="529">
+        <v>12581.9</v>
+      </c>
+      <c r="U27" s="529"/>
+      <c r="V27" s="529">
+        <v>11340.4118</v>
+      </c>
+      <c r="W27" s="529"/>
+      <c r="X27" s="159">
+        <v>8720.9</v>
+      </c>
+      <c r="Y27" s="529"/>
+      <c r="Z27" s="143">
+        <v>23922.311799999999</v>
+      </c>
+      <c r="AA27" s="227"/>
+      <c r="AB27" s="541"/>
+      <c r="AD27"/>
+      <c r="AF27" s="476"/>
+      <c r="AH27" s="476"/>
+    </row>
+    <row r="28" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A28" s="937"/>
+      <c r="B28" s="501"/>
+      <c r="C28" s="505" t="s">
+        <v>193</v>
+      </c>
+      <c r="D28" s="159">
+        <v>2113.6799999999998</v>
+      </c>
+      <c r="E28" s="794"/>
+      <c r="F28" s="159">
+        <v>4600.1899999999996</v>
+      </c>
+      <c r="G28" s="794"/>
+      <c r="H28" s="145">
+        <v>4163.04</v>
+      </c>
+      <c r="I28" s="794"/>
+      <c r="J28" s="145">
+        <v>922.86400000000003</v>
+      </c>
+      <c r="K28" s="502"/>
+      <c r="L28" s="529">
+        <v>0</v>
+      </c>
+      <c r="M28" s="145"/>
+      <c r="N28" s="529">
+        <v>609.79200000000003</v>
+      </c>
+      <c r="O28" s="145"/>
+      <c r="P28" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="529"/>
+      <c r="R28" s="529">
+        <v>609.79200000000003</v>
+      </c>
+      <c r="S28" s="529"/>
+      <c r="T28" s="529">
+        <v>100.8</v>
+      </c>
+      <c r="U28" s="529"/>
+      <c r="V28" s="529">
+        <v>236.28</v>
+      </c>
+      <c r="W28" s="529"/>
+      <c r="X28" s="145">
+        <v>863.03</v>
+      </c>
+      <c r="Y28" s="529"/>
+      <c r="Z28" s="145">
+        <v>337.08</v>
+      </c>
+      <c r="AA28" s="552"/>
+      <c r="AB28" s="541"/>
+      <c r="AF28" s="476"/>
+      <c r="AH28" s="476"/>
+    </row>
+    <row r="29" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A29" s="937"/>
+      <c r="B29" s="503"/>
+      <c r="C29" s="189" t="s">
+        <v>194</v>
+      </c>
+      <c r="D29" s="159">
+        <v>1068.9525000000001</v>
+      </c>
+      <c r="E29" s="794"/>
+      <c r="F29" s="159">
+        <v>2243.1799999999998</v>
+      </c>
+      <c r="G29" s="794"/>
+      <c r="H29" s="159">
+        <v>2680.1902</v>
+      </c>
+      <c r="I29" s="794"/>
+      <c r="J29" s="159">
+        <v>2730.9960000000001</v>
+      </c>
+      <c r="K29" s="502"/>
+      <c r="L29" s="529">
+        <v>0</v>
+      </c>
+      <c r="M29" s="145"/>
+      <c r="N29" s="529">
+        <v>80.502800000000008</v>
+      </c>
+      <c r="O29" s="145"/>
+      <c r="P29" s="529">
+        <v>42.237400000000001</v>
+      </c>
+      <c r="Q29" s="529"/>
+      <c r="R29" s="529">
+        <v>80.502800000000008</v>
+      </c>
+      <c r="S29" s="529"/>
+      <c r="T29" s="529">
+        <v>90.04</v>
+      </c>
+      <c r="U29" s="529"/>
+      <c r="V29" s="529">
+        <v>36</v>
+      </c>
+      <c r="W29" s="529"/>
+      <c r="X29" s="159">
+        <v>185.56</v>
+      </c>
+      <c r="Y29" s="529"/>
+      <c r="Z29" s="143">
+        <v>126.04</v>
+      </c>
+      <c r="AA29" s="227"/>
+      <c r="AB29" s="541"/>
+      <c r="AD29"/>
+      <c r="AF29" s="476"/>
+      <c r="AH29" s="476"/>
+    </row>
+    <row r="30" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A30" s="937"/>
+      <c r="B30" s="503"/>
+      <c r="C30" s="189" t="s">
+        <v>195</v>
+      </c>
+      <c r="D30" s="145">
+        <v>126.685</v>
+      </c>
+      <c r="E30" s="794"/>
+      <c r="F30" s="145">
+        <v>42</v>
+      </c>
+      <c r="G30" s="794"/>
+      <c r="H30" s="159">
+        <v>968.91899999999998</v>
+      </c>
+      <c r="I30" s="794"/>
+      <c r="J30" s="159">
+        <v>1880.7303999999999</v>
+      </c>
+      <c r="K30" s="502"/>
+      <c r="L30" s="529">
+        <v>0</v>
+      </c>
+      <c r="M30" s="145"/>
+      <c r="N30" s="529">
+        <v>0</v>
+      </c>
+      <c r="O30" s="145"/>
+      <c r="P30" s="529">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="529"/>
+      <c r="R30" s="529">
+        <v>0</v>
+      </c>
+      <c r="S30" s="529"/>
+      <c r="T30" s="529">
+        <v>0</v>
+      </c>
+      <c r="U30" s="529"/>
+      <c r="V30" s="529">
+        <v>0</v>
+      </c>
+      <c r="W30" s="529"/>
+      <c r="X30" s="159">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="529"/>
+      <c r="Z30" s="143">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="227"/>
+      <c r="AB30" s="541"/>
+      <c r="AD30"/>
+      <c r="AF30" s="476"/>
+      <c r="AH30" s="476"/>
+    </row>
+    <row r="31" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A31" s="937"/>
+      <c r="B31" s="506"/>
+      <c r="C31" s="135" t="s">
+        <v>196</v>
+      </c>
+      <c r="D31" s="159">
+        <v>289444.46595000004</v>
+      </c>
+      <c r="E31" s="794"/>
+      <c r="F31" s="159">
+        <v>340230.85770000005</v>
+      </c>
+      <c r="G31" s="795"/>
+      <c r="H31" s="159">
+        <v>370542.87810000003</v>
+      </c>
+      <c r="I31" s="795"/>
+      <c r="J31" s="159">
+        <v>514514.51061</v>
+      </c>
+      <c r="K31" s="531"/>
+      <c r="L31" s="529">
+        <v>25165.068500000001</v>
+      </c>
+      <c r="M31" s="129"/>
+      <c r="N31" s="529">
+        <v>30318.354500000001</v>
+      </c>
+      <c r="O31" s="129"/>
+      <c r="P31" s="529">
+        <v>29384.776000000002</v>
+      </c>
+      <c r="Q31" s="529"/>
+      <c r="R31" s="529">
+        <v>55483.423000000003</v>
+      </c>
+      <c r="S31" s="529"/>
+      <c r="T31" s="529">
+        <v>30827.29335</v>
+      </c>
+      <c r="U31" s="529"/>
+      <c r="V31" s="529">
+        <v>30703.362450000004</v>
+      </c>
+      <c r="W31" s="529"/>
+      <c r="X31" s="159">
+        <v>30477.358049999995</v>
+      </c>
+      <c r="Y31" s="529"/>
+      <c r="Z31" s="159">
+        <v>61530.655800000008</v>
+      </c>
+      <c r="AA31" s="227"/>
+      <c r="AD31"/>
+      <c r="AF31" s="476"/>
+      <c r="AH31" s="476"/>
+    </row>
+    <row r="32" spans="1:36" ht="16.350000000000001" customHeight="1">
+      <c r="A32" s="937"/>
+      <c r="B32" s="506"/>
+      <c r="C32" s="135" t="s">
+        <v>197</v>
+      </c>
+      <c r="D32" s="159">
+        <v>39448.285550000001</v>
+      </c>
+      <c r="E32" s="794"/>
+      <c r="F32" s="159">
+        <v>29060.748999999996</v>
+      </c>
+      <c r="G32" s="795"/>
+      <c r="H32" s="159">
+        <v>9391.7842999999993</v>
+      </c>
+      <c r="I32" s="795"/>
+      <c r="J32" s="159">
+        <v>10258.106699999998</v>
+      </c>
+      <c r="K32" s="531"/>
+      <c r="L32" s="529">
+        <v>3816.51</v>
+      </c>
+      <c r="M32" s="129"/>
+      <c r="N32" s="529">
+        <v>5944</v>
+      </c>
+      <c r="O32" s="129"/>
+      <c r="P32" s="529">
+        <v>5980.12</v>
+      </c>
+      <c r="Q32" s="529"/>
+      <c r="R32" s="529">
+        <v>9760.51</v>
+      </c>
+      <c r="S32" s="529"/>
+      <c r="T32" s="529">
+        <v>3120.6378999999997</v>
+      </c>
+      <c r="U32" s="529"/>
+      <c r="V32" s="529">
+        <v>5492.8837000000003</v>
+      </c>
+      <c r="W32" s="529"/>
+      <c r="X32" s="159">
+        <v>6131.09</v>
+      </c>
+      <c r="Y32" s="529"/>
+      <c r="Z32" s="159">
+        <v>8613.5216</v>
+      </c>
+      <c r="AA32" s="227"/>
+      <c r="AD32"/>
+      <c r="AF32" s="476"/>
+      <c r="AH32" s="476"/>
+    </row>
+    <row r="33" spans="1:34" ht="16.350000000000001" customHeight="1">
+      <c r="A33" s="937"/>
+      <c r="B33" s="507"/>
+      <c r="C33" s="508" t="s">
+        <v>198</v>
+      </c>
+      <c r="D33" s="796">
+        <v>13464.0064</v>
+      </c>
+      <c r="E33" s="796"/>
+      <c r="F33" s="796">
+        <v>10164.803900000001</v>
+      </c>
+      <c r="G33" s="796"/>
+      <c r="H33" s="797">
+        <v>6522.9754199999998</v>
+      </c>
+      <c r="I33" s="796"/>
+      <c r="J33" s="797">
+        <v>3204.3791999999999</v>
+      </c>
+      <c r="K33" s="532"/>
+      <c r="L33" s="145">
+        <v>1395.0414999999998</v>
+      </c>
+      <c r="M33" s="145"/>
+      <c r="N33" s="145">
+        <v>879.35799999999995</v>
+      </c>
+      <c r="O33" s="145"/>
+      <c r="P33" s="145">
+        <v>546.053</v>
+      </c>
+      <c r="Q33" s="145"/>
+      <c r="R33" s="145">
+        <v>2274.3995</v>
+      </c>
+      <c r="S33" s="145"/>
+      <c r="T33" s="145">
+        <v>2181.6869999999999</v>
+      </c>
+      <c r="U33" s="145"/>
+      <c r="V33" s="145">
+        <v>1638.2970000000003</v>
+      </c>
+      <c r="W33" s="145"/>
+      <c r="X33" s="145">
+        <v>1003.298</v>
+      </c>
+      <c r="Y33" s="145"/>
+      <c r="Z33" s="145">
+        <v>3819.9840000000004</v>
+      </c>
+      <c r="AA33" s="552"/>
+      <c r="AF33" s="476"/>
+      <c r="AH33" s="476"/>
+    </row>
+    <row r="34" spans="1:34" ht="5.25" customHeight="1">
+      <c r="A34" s="937"/>
+      <c r="B34" s="510"/>
+      <c r="C34" s="207"/>
+      <c r="D34" s="796"/>
+      <c r="E34" s="796"/>
+      <c r="F34" s="796"/>
+      <c r="G34" s="796"/>
+      <c r="H34" s="797"/>
+      <c r="I34" s="796"/>
+      <c r="J34" s="797"/>
+      <c r="K34" s="534"/>
+      <c r="L34" s="511"/>
+      <c r="M34" s="511"/>
+      <c r="N34" s="511"/>
+      <c r="O34" s="511"/>
+      <c r="P34" s="511"/>
+      <c r="Q34" s="544"/>
+      <c r="R34" s="544"/>
+      <c r="S34" s="544"/>
+      <c r="T34" s="544"/>
+      <c r="U34" s="544"/>
+      <c r="V34" s="544"/>
+      <c r="W34" s="544"/>
+      <c r="X34" s="544"/>
+      <c r="Y34" s="544"/>
+      <c r="Z34" s="544"/>
+      <c r="AA34" s="554"/>
+      <c r="AF34" s="476"/>
+      <c r="AH34" s="476"/>
+    </row>
+    <row r="35" spans="1:34" ht="5.25" customHeight="1">
+      <c r="A35" s="937"/>
+      <c r="B35" s="507"/>
+      <c r="C35" s="508"/>
+      <c r="D35" s="798"/>
+      <c r="E35" s="799"/>
+      <c r="F35" s="799"/>
+      <c r="G35" s="331"/>
+      <c r="H35" s="800"/>
+      <c r="I35" s="331"/>
+      <c r="J35" s="800"/>
+      <c r="K35" s="532"/>
+      <c r="L35" s="512"/>
+      <c r="M35" s="512"/>
+      <c r="N35" s="512"/>
+      <c r="O35" s="512"/>
+      <c r="P35" s="512"/>
+      <c r="Q35" s="194"/>
+      <c r="R35" s="194"/>
+      <c r="S35" s="194"/>
+      <c r="T35" s="194"/>
+      <c r="U35" s="194"/>
+      <c r="V35" s="194"/>
+      <c r="W35" s="194"/>
+      <c r="X35" s="194"/>
+      <c r="Y35" s="194"/>
+      <c r="Z35" s="194"/>
+      <c r="AA35" s="552"/>
+      <c r="AF35" s="476"/>
+      <c r="AH35" s="476"/>
+    </row>
+    <row r="36" spans="1:34" s="189" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A36" s="937"/>
+      <c r="B36" s="513"/>
+      <c r="C36" s="508" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" s="801">
+        <v>870160.07006000029</v>
+      </c>
+      <c r="E36" s="514"/>
+      <c r="F36" s="514">
+        <v>1031724.6989300001</v>
+      </c>
+      <c r="G36" s="514"/>
+      <c r="H36" s="514">
+        <v>1002933.5368900001</v>
+      </c>
+      <c r="I36" s="514"/>
+      <c r="J36" s="514">
+        <v>1164882.592586</v>
+      </c>
+      <c r="K36" s="514"/>
+      <c r="L36" s="514">
+        <v>77944.862800000003</v>
+      </c>
+      <c r="M36" s="514"/>
+      <c r="N36" s="514">
+        <v>97959.905500000008</v>
+      </c>
+      <c r="O36" s="514"/>
+      <c r="P36" s="514">
+        <v>72708.14748</v>
+      </c>
+      <c r="Q36" s="514"/>
+      <c r="R36" s="514">
+        <v>175904.7683</v>
+      </c>
+      <c r="S36" s="514"/>
+      <c r="T36" s="514">
+        <v>107925.28909999999</v>
+      </c>
+      <c r="U36" s="514"/>
+      <c r="V36" s="514">
+        <v>100675.09765000001</v>
+      </c>
+      <c r="W36" s="514"/>
+      <c r="X36" s="514">
+        <v>100362.65775</v>
+      </c>
+      <c r="Y36" s="514"/>
+      <c r="Z36" s="514">
+        <v>208600.38675000001</v>
+      </c>
+      <c r="AA36" s="555"/>
+    </row>
+    <row r="37" spans="1:34" ht="9.75" customHeight="1">
+      <c r="A37" s="937"/>
+      <c r="B37" s="507"/>
+      <c r="C37" s="515" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" s="516"/>
+      <c r="E37" s="475"/>
+      <c r="G37" s="189"/>
+      <c r="H37" s="125"/>
+      <c r="I37" s="189"/>
+      <c r="J37" s="125"/>
+      <c r="K37" s="532"/>
+      <c r="P37" s="194"/>
+      <c r="Q37" s="194"/>
+      <c r="R37" s="194"/>
+      <c r="S37" s="194"/>
+      <c r="T37" s="194"/>
+      <c r="U37" s="194"/>
+      <c r="V37" s="194"/>
+      <c r="W37" s="194"/>
+      <c r="X37" s="194"/>
+      <c r="Z37" s="194"/>
+      <c r="AA37" s="552"/>
+      <c r="AF37" s="476"/>
+      <c r="AH37" s="476"/>
+    </row>
+    <row r="38" spans="1:34" ht="9" customHeight="1" thickBot="1">
+      <c r="A38" s="937"/>
+      <c r="B38" s="149"/>
+      <c r="C38" s="152"/>
+      <c r="D38" s="517"/>
+      <c r="E38" s="518"/>
+      <c r="F38" s="519"/>
+      <c r="G38" s="519"/>
+      <c r="H38" s="519"/>
+      <c r="I38" s="519"/>
+      <c r="J38" s="519"/>
+      <c r="K38" s="535"/>
+      <c r="L38" s="517"/>
+      <c r="M38" s="535"/>
+      <c r="N38" s="536"/>
+      <c r="O38" s="535"/>
+      <c r="P38" s="536"/>
+      <c r="Q38" s="536"/>
+      <c r="R38" s="536"/>
+      <c r="S38" s="536"/>
+      <c r="T38" s="536"/>
+      <c r="U38" s="536"/>
+      <c r="V38" s="536"/>
+      <c r="W38" s="535"/>
+      <c r="X38" s="535"/>
+      <c r="Y38" s="517"/>
+      <c r="Z38" s="519"/>
+      <c r="AA38" s="556"/>
+      <c r="AF38" s="476"/>
+      <c r="AH38" s="476"/>
+    </row>
+    <row r="39" spans="1:34" ht="3" customHeight="1">
+      <c r="A39" s="937"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="96"/>
+      <c r="D39" s="482"/>
+      <c r="E39" s="482"/>
+      <c r="F39" s="477"/>
+      <c r="G39" s="477"/>
+      <c r="H39" s="477"/>
+      <c r="I39" s="477"/>
+      <c r="J39" s="477"/>
+      <c r="K39" s="537"/>
+      <c r="L39" s="538"/>
+      <c r="M39" s="537"/>
+      <c r="N39" s="538"/>
+      <c r="O39" s="537"/>
+      <c r="P39" s="477"/>
+      <c r="Q39" s="477"/>
+      <c r="R39" s="477"/>
+      <c r="S39" s="477"/>
+      <c r="T39" s="477"/>
+      <c r="U39" s="477"/>
+      <c r="V39" s="477"/>
+      <c r="W39" s="537"/>
+      <c r="X39" s="537"/>
+      <c r="Y39" s="477"/>
+      <c r="Z39" s="477"/>
+      <c r="AA39" s="537"/>
+      <c r="AF39" s="476"/>
+      <c r="AH39" s="476"/>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1">
+      <c r="A40" s="937"/>
+      <c r="B40" s="153" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="96"/>
+      <c r="D40" s="96"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="96"/>
+      <c r="G40" s="98"/>
+      <c r="H40" s="98"/>
+      <c r="I40" s="98"/>
+      <c r="J40" s="228"/>
+      <c r="K40" s="228"/>
+      <c r="L40" s="477"/>
+      <c r="M40" s="477"/>
+      <c r="N40" s="477"/>
+      <c r="O40" s="477"/>
+      <c r="P40" s="477"/>
+      <c r="Q40" s="477"/>
+      <c r="R40" s="477"/>
+      <c r="S40" s="477"/>
+      <c r="T40" s="477"/>
+      <c r="U40" s="477"/>
+      <c r="V40" s="477"/>
+      <c r="W40" s="228"/>
+      <c r="X40" s="228"/>
+      <c r="Y40" s="96"/>
+      <c r="Z40" s="96"/>
+      <c r="AA40" s="96"/>
+      <c r="AF40" s="476"/>
+      <c r="AH40" s="476"/>
+    </row>
+    <row r="41" spans="1:34" ht="10.5" customHeight="1">
+      <c r="A41" s="937"/>
+      <c r="B41" s="153" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="96"/>
+      <c r="D41" s="96"/>
+      <c r="E41" s="96"/>
+      <c r="F41" s="96"/>
+      <c r="G41" s="98"/>
+      <c r="H41" s="98"/>
+      <c r="I41" s="98"/>
+      <c r="J41" s="539"/>
+      <c r="K41" s="540"/>
+      <c r="L41" s="539"/>
+      <c r="M41" s="540"/>
+      <c r="N41" s="539"/>
+      <c r="O41" s="540"/>
+      <c r="P41" s="539"/>
+      <c r="Q41" s="539"/>
+      <c r="R41" s="539"/>
+      <c r="S41" s="539"/>
+      <c r="T41" s="539"/>
+      <c r="U41" s="539"/>
+      <c r="V41" s="539"/>
+      <c r="W41" s="540"/>
+      <c r="X41" s="540"/>
+      <c r="Y41" s="540"/>
+      <c r="Z41" s="539"/>
+      <c r="AA41" s="557"/>
+      <c r="AB41" s="30"/>
+    </row>
+    <row r="42" spans="1:34" ht="11.25" customHeight="1">
+      <c r="A42" s="520"/>
+      <c r="B42" s="153" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="96"/>
+      <c r="D42" s="96"/>
+      <c r="E42" s="96"/>
+      <c r="F42" s="96"/>
+      <c r="G42" s="98"/>
+      <c r="H42" s="98"/>
+      <c r="I42" s="98"/>
+      <c r="J42" s="96"/>
+      <c r="K42" s="96"/>
+      <c r="L42" s="538"/>
+      <c r="M42" s="477"/>
+      <c r="N42" s="538"/>
+      <c r="O42" s="477"/>
+      <c r="P42" s="477"/>
+      <c r="Q42" s="477"/>
+      <c r="R42" s="477"/>
+      <c r="S42" s="477"/>
+      <c r="T42" s="477"/>
+      <c r="U42" s="477"/>
+      <c r="V42" s="477"/>
+      <c r="W42" s="96"/>
+      <c r="X42" s="96"/>
+      <c r="Y42" s="96"/>
+      <c r="Z42" s="96"/>
+      <c r="AA42" s="96"/>
+      <c r="AF42" s="476"/>
+      <c r="AH42" s="476"/>
+    </row>
+    <row r="43" spans="1:34" ht="9" customHeight="1">
+      <c r="A43" s="521"/>
+      <c r="B43" s="521"/>
+      <c r="C43" s="284"/>
+      <c r="D43" s="522"/>
+      <c r="E43" s="522"/>
+      <c r="F43" s="92"/>
+      <c r="G43" s="92"/>
+      <c r="H43" s="92"/>
+      <c r="I43" s="92"/>
+      <c r="J43" s="229"/>
+      <c r="K43" s="229"/>
+      <c r="P43" s="205"/>
+      <c r="Q43" s="205"/>
+      <c r="R43" s="205"/>
+      <c r="S43" s="205"/>
+      <c r="T43" s="205"/>
+      <c r="U43" s="205"/>
+      <c r="V43" s="205"/>
+      <c r="W43" s="229"/>
+      <c r="X43" s="229"/>
+      <c r="Y43" s="92"/>
+      <c r="Z43" s="453"/>
+      <c r="AA43" s="160"/>
+      <c r="AB43" s="30"/>
+      <c r="AF43" s="476"/>
+      <c r="AH43" s="476"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="B44" s="284"/>
+      <c r="D44" s="285"/>
+      <c r="E44" s="285"/>
+      <c r="F44" s="285"/>
+      <c r="G44" s="285"/>
+      <c r="H44" s="285"/>
+      <c r="I44" s="285"/>
+      <c r="J44" s="285"/>
+      <c r="L44" s="541"/>
+      <c r="M44" s="541"/>
+      <c r="N44" s="541"/>
+      <c r="O44" s="541"/>
+      <c r="AF44" s="476"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="D45" s="523"/>
+      <c r="E45" s="523"/>
+      <c r="F45" s="524"/>
+      <c r="G45" s="524"/>
+      <c r="H45" s="524"/>
+      <c r="I45" s="524"/>
+      <c r="J45" s="524"/>
+      <c r="K45" s="524"/>
+      <c r="L45" s="524"/>
+      <c r="M45" s="524"/>
+      <c r="N45" s="524"/>
+      <c r="O45" s="524"/>
+      <c r="P45" s="524"/>
+      <c r="Q45" s="524"/>
+      <c r="R45" s="524"/>
+      <c r="S45" s="524"/>
+      <c r="T45" s="524"/>
+      <c r="U45" s="524"/>
+      <c r="V45" s="524"/>
+      <c r="W45" s="524"/>
+      <c r="X45" s="524"/>
+      <c r="Y45" s="524"/>
+      <c r="Z45" s="524"/>
+      <c r="AA45" s="524"/>
+      <c r="AF45" s="476"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="D46" s="523"/>
+      <c r="E46" s="523"/>
+      <c r="F46" s="524"/>
+      <c r="G46" s="524"/>
+      <c r="H46" s="524"/>
+      <c r="I46" s="524"/>
+      <c r="J46" s="524"/>
+      <c r="K46" s="524"/>
+      <c r="L46" s="524"/>
+      <c r="M46" s="524"/>
+      <c r="N46" s="524"/>
+      <c r="O46" s="524"/>
+      <c r="P46" s="524"/>
+      <c r="Q46" s="524"/>
+      <c r="R46" s="524"/>
+      <c r="S46" s="524"/>
+      <c r="T46" s="524"/>
+      <c r="U46" s="524"/>
+      <c r="V46" s="524"/>
+      <c r="W46" s="524"/>
+      <c r="X46" s="524"/>
+      <c r="Y46" s="524"/>
+      <c r="Z46" s="524"/>
+      <c r="AA46" s="524"/>
+      <c r="AF46" s="476"/>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="D47" s="514"/>
+      <c r="E47" s="514"/>
+      <c r="F47" s="514"/>
+      <c r="G47" s="514"/>
+      <c r="H47" s="514"/>
+      <c r="I47" s="514"/>
+      <c r="J47" s="514"/>
+      <c r="K47" s="514"/>
+      <c r="L47" s="514"/>
+      <c r="M47" s="514"/>
+      <c r="N47" s="514"/>
+      <c r="O47" s="514"/>
+      <c r="P47" s="514"/>
+      <c r="Q47" s="514"/>
+      <c r="R47" s="514"/>
+      <c r="S47" s="514"/>
+      <c r="T47" s="514"/>
+      <c r="U47" s="514"/>
+      <c r="V47" s="514"/>
+      <c r="W47" s="514"/>
+      <c r="X47" s="514"/>
+      <c r="Y47" s="514"/>
+      <c r="Z47" s="541"/>
+      <c r="AF47" s="476"/>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="AF48" s="476"/>
+    </row>
+    <row r="49" spans="4:32">
+      <c r="D49" s="525"/>
+      <c r="E49" s="525"/>
+      <c r="F49" s="525"/>
+      <c r="G49" s="525"/>
+      <c r="H49" s="525"/>
+      <c r="I49" s="525"/>
+      <c r="J49" s="525"/>
+      <c r="K49" s="525"/>
+      <c r="L49" s="525"/>
+      <c r="M49" s="525"/>
+      <c r="N49" s="525"/>
+      <c r="O49" s="525"/>
+      <c r="P49" s="525"/>
+      <c r="Q49" s="525"/>
+      <c r="R49" s="525"/>
+      <c r="S49" s="525"/>
+      <c r="T49" s="525"/>
+      <c r="U49" s="525"/>
+      <c r="V49" s="525"/>
+      <c r="W49" s="525"/>
+      <c r="X49" s="525"/>
+      <c r="Y49" s="525"/>
+      <c r="AF49" s="476"/>
+    </row>
+    <row r="50" spans="4:32">
+      <c r="AF50" s="476"/>
+    </row>
+    <row r="51" spans="4:32">
+      <c r="AF51" s="476"/>
+    </row>
+    <row r="52" spans="4:32">
+      <c r="AF52" s="476"/>
+    </row>
+    <row r="53" spans="4:32">
+      <c r="AF53" s="476"/>
+    </row>
+    <row r="54" spans="4:32">
+      <c r="AF54" s="476"/>
+    </row>
+    <row r="55" spans="4:32">
+      <c r="AF55" s="476"/>
+    </row>
+    <row r="56" spans="4:32">
+      <c r="AF56" s="476"/>
+    </row>
+    <row r="57" spans="4:32">
+      <c r="AF57" s="476"/>
+    </row>
+    <row r="58" spans="4:32">
+      <c r="AF58" s="476"/>
+    </row>
+    <row r="59" spans="4:32">
+      <c r="AF59" s="476"/>
+    </row>
+    <row r="60" spans="4:32">
+      <c r="AF60" s="476"/>
+    </row>
+    <row r="61" spans="4:32">
+      <c r="AF61" s="476"/>
+    </row>
+    <row r="62" spans="4:32">
+      <c r="AF62" s="476"/>
+    </row>
+    <row r="63" spans="4:32">
+      <c r="AF63" s="476"/>
+    </row>
+    <row r="64" spans="4:32">
+      <c r="AF64" s="476"/>
+    </row>
+    <row r="65" spans="4:32">
+      <c r="AF65" s="476"/>
+    </row>
+    <row r="66" spans="4:32">
+      <c r="AF66" s="476"/>
+    </row>
+    <row r="67" spans="4:32">
+      <c r="AF67" s="476"/>
+    </row>
+    <row r="68" spans="4:32">
+      <c r="AF68" s="476"/>
+    </row>
+    <row r="69" spans="4:32">
+      <c r="AF69" s="476"/>
+    </row>
+    <row r="70" spans="4:32">
+      <c r="AF70" s="476"/>
+    </row>
+    <row r="71" spans="4:32">
+      <c r="AF71" s="476"/>
+    </row>
+    <row r="72" spans="4:32">
+      <c r="AF72" s="476"/>
+    </row>
+    <row r="73" spans="4:32">
+      <c r="AF73" s="476"/>
+    </row>
+    <row r="74" spans="4:32">
+      <c r="AF74" s="476"/>
+    </row>
+    <row r="75" spans="4:32">
+      <c r="AF75" s="476"/>
+    </row>
+    <row r="76" spans="4:32">
+      <c r="AF76" s="476"/>
+    </row>
+    <row r="77" spans="4:32">
+      <c r="AF77" s="476"/>
+    </row>
+    <row r="78" spans="4:32">
+      <c r="D78" s="523"/>
+      <c r="E78" s="523"/>
+      <c r="AF78" s="476"/>
+    </row>
+    <row r="79" spans="4:32">
+      <c r="D79" s="523"/>
+      <c r="E79" s="523"/>
+      <c r="F79" s="523"/>
+      <c r="G79" s="523"/>
+      <c r="H79" s="524"/>
+      <c r="I79" s="524"/>
+      <c r="J79" s="524"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A4:A41"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="T6:V6"/>
+  </mergeCells>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="42" max="28" man="1"/>
+  </rowBreaks>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr codeName="Sheet8"/>
+  <dimension ref="A1:AI51"/>
+  <sheetViews>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A5" zoomScale="145" zoomScaleNormal="85" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="O60" sqref="O60"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="7.7109375" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="6.7109375" style="231" customWidth="1"/>
+    <col min="2" max="2" width="1.5703125" style="231" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="231" customWidth="1"/>
+    <col min="4" max="4" width="7" style="231" customWidth="1"/>
+    <col min="5" max="5" width="1.28515625" style="231" customWidth="1"/>
+    <col min="6" max="6" width="9" style="231" customWidth="1"/>
+    <col min="7" max="7" width="1.7109375" style="231" customWidth="1"/>
+    <col min="8" max="8" width="8.28515625" style="231" customWidth="1"/>
+    <col min="9" max="9" width="1.5703125" style="231" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="231" customWidth="1"/>
+    <col min="11" max="11" width="1.85546875" style="231" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="231" customWidth="1"/>
+    <col min="13" max="13" width="1.42578125" style="231" customWidth="1"/>
+    <col min="14" max="14" width="7.7109375" style="231" customWidth="1"/>
+    <col min="15" max="15" width="1.7109375" style="231" customWidth="1"/>
+    <col min="16" max="16" width="8.28515625" style="231" customWidth="1"/>
+    <col min="17" max="17" width="2.28515625" style="231" customWidth="1"/>
+    <col min="18" max="18" width="5" style="231" customWidth="1"/>
+    <col min="19" max="19" width="10" style="231" customWidth="1"/>
+    <col min="20" max="20" width="1.7109375" style="231" customWidth="1"/>
+    <col min="21" max="21" width="8.5703125" style="231" customWidth="1"/>
+    <col min="22" max="22" width="2" style="231" customWidth="1"/>
+    <col min="23" max="23" width="11.7109375" style="231" customWidth="1"/>
+    <col min="24" max="24" width="2.7109375" style="231" customWidth="1"/>
+    <col min="25" max="25" width="11.7109375" style="231" customWidth="1"/>
+    <col min="26" max="26" width="4" style="231" customWidth="1"/>
+    <col min="27" max="27" width="2.42578125" style="231" customWidth="1"/>
+    <col min="28" max="28" width="12.7109375" style="231" customWidth="1"/>
+    <col min="29" max="16384" width="7.7109375" style="231"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27" ht="12" customHeight="1">
+      <c r="A1" s="364"/>
+      <c r="B1" s="365" t="s">
+        <v>199</v>
+      </c>
+      <c r="C1" s="364"/>
+      <c r="D1" s="364"/>
+      <c r="E1" s="364"/>
+      <c r="F1" s="364"/>
+      <c r="G1" s="364"/>
+      <c r="H1" s="364"/>
+      <c r="I1" s="364"/>
+      <c r="J1" s="364"/>
+      <c r="K1" s="364"/>
+      <c r="L1" s="364"/>
+      <c r="M1" s="364"/>
+      <c r="N1" s="364"/>
+      <c r="O1" s="364"/>
+      <c r="P1" s="364"/>
+      <c r="Q1" s="364"/>
+      <c r="R1" s="364"/>
+      <c r="S1" s="365" t="s">
+        <v>200</v>
+      </c>
+      <c r="T1" s="365"/>
+      <c r="U1" s="364"/>
+      <c r="V1" s="364"/>
+      <c r="W1" s="364"/>
+      <c r="X1" s="364"/>
+      <c r="Y1" s="364"/>
+      <c r="Z1" s="364"/>
+    </row>
+    <row r="2" spans="1:27" ht="12" customHeight="1">
+      <c r="A2" s="364"/>
+      <c r="B2" s="366" t="s">
+        <v>201</v>
+      </c>
+      <c r="C2" s="364"/>
+      <c r="D2" s="364"/>
+      <c r="E2" s="364"/>
+      <c r="F2" s="364"/>
+      <c r="G2" s="364"/>
+      <c r="H2" s="364"/>
+      <c r="I2" s="364"/>
+      <c r="J2" s="364"/>
+      <c r="K2" s="364"/>
+      <c r="L2" s="364"/>
+      <c r="M2" s="364"/>
+      <c r="N2" s="364"/>
+      <c r="O2" s="364"/>
+      <c r="P2" s="364"/>
+      <c r="Q2" s="364"/>
+      <c r="R2" s="364"/>
+      <c r="S2" s="407" t="s">
+        <v>202</v>
+      </c>
+      <c r="T2" s="407"/>
+      <c r="U2" s="364"/>
+      <c r="V2" s="405"/>
+      <c r="W2" s="405"/>
+      <c r="X2" s="405"/>
+      <c r="Y2" s="364"/>
+      <c r="Z2" s="364"/>
+    </row>
+    <row r="3" spans="1:27" ht="12" customHeight="1">
+      <c r="A3" s="364"/>
+      <c r="B3" s="364"/>
+      <c r="C3" s="364"/>
+      <c r="D3" s="364"/>
+      <c r="E3" s="364"/>
+      <c r="F3" s="364"/>
+      <c r="G3" s="364"/>
+      <c r="H3" s="364"/>
+      <c r="I3" s="364"/>
+      <c r="J3" s="364"/>
+      <c r="K3" s="364"/>
+      <c r="L3" s="364"/>
+      <c r="M3" s="364"/>
+      <c r="N3" s="364"/>
+      <c r="O3" s="364"/>
+      <c r="P3" s="364"/>
+      <c r="Q3" s="364"/>
+      <c r="R3" s="364"/>
+      <c r="S3" s="364"/>
+      <c r="T3" s="364"/>
+      <c r="U3" s="364"/>
+      <c r="V3" s="364"/>
+      <c r="W3" s="364"/>
+      <c r="X3" s="364"/>
+      <c r="Y3" s="364"/>
+      <c r="Z3" s="364"/>
+    </row>
+    <row r="4" spans="1:27" ht="12" customHeight="1">
+      <c r="A4" s="367"/>
+      <c r="B4" s="364"/>
+      <c r="C4" s="364"/>
+      <c r="D4" s="364"/>
+      <c r="E4" s="364"/>
+      <c r="F4" s="364"/>
+      <c r="G4" s="364"/>
+      <c r="H4" s="364"/>
+      <c r="I4" s="364"/>
+      <c r="J4" s="364"/>
+      <c r="K4" s="364"/>
+      <c r="L4" s="364"/>
+      <c r="M4" s="364"/>
+      <c r="N4" s="364"/>
+      <c r="O4" s="364"/>
+      <c r="P4" s="364"/>
+      <c r="Q4" s="364"/>
+      <c r="R4" s="364"/>
+      <c r="S4" s="364"/>
+      <c r="T4" s="364"/>
+      <c r="U4" s="364"/>
+      <c r="V4" s="364"/>
+      <c r="W4" s="364"/>
+      <c r="X4" s="364"/>
+      <c r="Y4" s="364"/>
+      <c r="Z4" s="364"/>
+    </row>
+    <row r="5" spans="1:27" ht="12" customHeight="1">
+      <c r="A5" s="367"/>
+      <c r="B5" s="364"/>
+      <c r="C5" s="364"/>
+      <c r="D5" s="364"/>
+      <c r="E5" s="364"/>
+      <c r="F5" s="364"/>
+      <c r="G5" s="364"/>
+      <c r="H5" s="364"/>
+      <c r="I5" s="364"/>
+      <c r="J5" s="364"/>
+      <c r="K5" s="364"/>
+      <c r="L5" s="364"/>
+      <c r="M5" s="364"/>
+      <c r="N5" s="955" t="s">
+        <v>203</v>
+      </c>
+      <c r="O5" s="955"/>
+      <c r="P5" s="955"/>
+      <c r="Q5" s="955"/>
+      <c r="R5" s="364"/>
+      <c r="S5" s="364"/>
+      <c r="T5" s="364"/>
+      <c r="U5" s="364"/>
+      <c r="V5" s="364"/>
+      <c r="W5" s="364"/>
+      <c r="X5" s="364"/>
+      <c r="Y5" s="956" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z5" s="957"/>
+    </row>
+    <row r="6" spans="1:27" ht="12" customHeight="1">
+      <c r="A6" s="954">
         <v>23</v>
       </c>
-      <c r="E7" s="57" t="s">
-[...820 lines deleted...]
-      <c r="A18" s="64" t="s">
+      <c r="B6" s="364"/>
+      <c r="C6" s="364"/>
+      <c r="D6" s="364"/>
+      <c r="E6" s="364"/>
+      <c r="F6" s="364"/>
+      <c r="G6" s="364"/>
+      <c r="H6" s="364"/>
+      <c r="I6" s="364"/>
+      <c r="J6" s="364"/>
+      <c r="K6" s="364"/>
+      <c r="L6" s="364"/>
+      <c r="M6" s="364"/>
+      <c r="N6" s="364"/>
+      <c r="O6" s="397" t="s">
+        <v>98</v>
+      </c>
+      <c r="P6" s="364"/>
+      <c r="Q6" s="364"/>
+      <c r="R6" s="408"/>
+      <c r="S6" s="364"/>
+      <c r="T6" s="364"/>
+      <c r="U6" s="364"/>
+      <c r="V6" s="364"/>
+      <c r="W6" s="364"/>
+      <c r="X6" s="364"/>
+      <c r="Y6" s="958" t="s">
+        <v>204</v>
+      </c>
+      <c r="Z6" s="959"/>
+      <c r="AA6" s="458"/>
+    </row>
+    <row r="7" spans="1:27" ht="6.75" customHeight="1">
+      <c r="A7" s="954"/>
+      <c r="B7" s="364"/>
+      <c r="C7" s="364"/>
+      <c r="D7" s="364"/>
+      <c r="E7" s="364"/>
+      <c r="F7" s="364"/>
+      <c r="G7" s="364"/>
+      <c r="H7" s="364"/>
+      <c r="I7" s="364"/>
+      <c r="J7" s="364"/>
+      <c r="K7" s="364"/>
+      <c r="L7" s="364"/>
+      <c r="M7" s="364"/>
+      <c r="N7" s="398"/>
+      <c r="O7" s="364"/>
+      <c r="P7" s="364"/>
+      <c r="Q7" s="364"/>
+      <c r="R7" s="364"/>
+      <c r="S7" s="364"/>
+      <c r="T7" s="364"/>
+      <c r="U7" s="364"/>
+      <c r="V7" s="364"/>
+      <c r="W7" s="364"/>
+      <c r="X7" s="364"/>
+      <c r="Y7" s="364"/>
+      <c r="Z7" s="364"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" s="954"/>
+      <c r="B8" s="368"/>
+      <c r="C8" s="369"/>
+      <c r="D8" s="369"/>
+      <c r="E8" s="369"/>
+      <c r="F8" s="369"/>
+      <c r="G8" s="369"/>
+      <c r="H8" s="369"/>
+      <c r="I8" s="369"/>
+      <c r="J8" s="369"/>
+      <c r="K8" s="369"/>
+      <c r="L8" s="369"/>
+      <c r="M8" s="369"/>
+      <c r="N8" s="399"/>
+      <c r="O8" s="399"/>
+      <c r="P8" s="399"/>
+      <c r="Q8" s="409"/>
+      <c r="R8" s="364"/>
+      <c r="S8" s="368"/>
+      <c r="T8" s="369"/>
+      <c r="U8" s="369"/>
+      <c r="V8" s="369"/>
+      <c r="W8" s="369"/>
+      <c r="X8" s="369"/>
+      <c r="Y8" s="369"/>
+      <c r="Z8" s="409"/>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A9" s="954"/>
+      <c r="B9" s="370"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52" t="s">
+        <v>205</v>
+      </c>
+      <c r="E9" s="52"/>
+      <c r="F9" s="946">
+        <v>2026</v>
+      </c>
+      <c r="G9" s="946"/>
+      <c r="H9" s="946"/>
+      <c r="I9" s="802"/>
+      <c r="J9" s="837">
+        <v>2025</v>
+      </c>
+      <c r="K9" s="830"/>
+      <c r="L9" s="948">
+        <v>2025</v>
+      </c>
+      <c r="M9" s="948"/>
+      <c r="N9" s="948"/>
+      <c r="O9" s="831"/>
+      <c r="P9" s="831">
+        <v>2024</v>
+      </c>
+      <c r="Q9" s="410"/>
+      <c r="R9" s="364"/>
+      <c r="S9" s="411" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="28"/>
-[...142 lines deleted...]
-      <c r="A20" s="58" t="s">
+      <c r="T9" s="378"/>
+      <c r="U9" s="378"/>
+      <c r="V9" s="372"/>
+      <c r="W9" s="371" t="s">
+        <v>13</v>
+      </c>
+      <c r="X9" s="378"/>
+      <c r="Y9" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="Z9" s="410"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" s="954"/>
+      <c r="B10" s="370"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="52"/>
+      <c r="F10" s="372"/>
+      <c r="G10" s="372"/>
+      <c r="H10" s="372"/>
+      <c r="I10" s="372"/>
+      <c r="J10" s="372"/>
+      <c r="K10" s="400"/>
+      <c r="L10" s="372"/>
+      <c r="M10" s="372"/>
+      <c r="N10" s="372"/>
+      <c r="O10" s="372"/>
+      <c r="P10" s="372"/>
+      <c r="Q10" s="412"/>
+      <c r="R10" s="405"/>
+      <c r="S10" s="413" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="59"/>
-[...723 lines deleted...]
-      </c>
+      <c r="T10" s="414"/>
+      <c r="U10" s="378"/>
+      <c r="V10" s="415"/>
+      <c r="W10" s="416" t="s">
+        <v>19</v>
+      </c>
+      <c r="X10" s="378"/>
+      <c r="Y10" s="52" t="s">
+        <v>207</v>
+      </c>
+      <c r="Z10" s="410"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" s="954"/>
+      <c r="B11" s="370"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="52" t="s">
+        <v>208</v>
+      </c>
+      <c r="E11" s="52"/>
+      <c r="F11" s="373"/>
+      <c r="G11" s="373"/>
+      <c r="H11" s="373"/>
+      <c r="I11" s="922"/>
+      <c r="J11" s="373"/>
+      <c r="K11" s="400"/>
+      <c r="L11" s="373"/>
+      <c r="M11" s="373"/>
+      <c r="N11" s="373"/>
+      <c r="O11" s="803"/>
+      <c r="P11" s="373"/>
+      <c r="Q11" s="412"/>
+      <c r="R11" s="405"/>
+      <c r="S11" s="413"/>
+      <c r="T11" s="417"/>
+      <c r="U11" s="378"/>
+      <c r="V11" s="378"/>
+      <c r="W11" s="378"/>
+      <c r="X11" s="378"/>
+      <c r="Y11" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="Z11" s="410"/>
+    </row>
+    <row r="12" spans="1:27" ht="11.25" customHeight="1">
+      <c r="A12" s="954"/>
+      <c r="B12" s="370"/>
+      <c r="C12" s="374"/>
+      <c r="D12" s="374" t="s">
+        <v>210</v>
+      </c>
+      <c r="E12" s="374"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="804"/>
+      <c r="J12" s="58"/>
+      <c r="K12" s="401"/>
+      <c r="L12" s="58"/>
+      <c r="M12" s="58"/>
+      <c r="N12" s="58"/>
+      <c r="O12" s="923"/>
+      <c r="P12" s="58"/>
+      <c r="Q12" s="412"/>
+      <c r="R12" s="405"/>
+      <c r="S12" s="370"/>
+      <c r="T12" s="378"/>
+      <c r="U12" s="378"/>
+      <c r="V12" s="372"/>
+      <c r="W12" s="372"/>
+      <c r="X12" s="378"/>
+      <c r="Y12" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="Z12" s="410"/>
+    </row>
+    <row r="13" spans="1:27" ht="12" customHeight="1">
+      <c r="A13" s="954"/>
+      <c r="B13" s="370"/>
+      <c r="C13" s="374"/>
+      <c r="D13" s="374" t="s">
+        <v>212</v>
+      </c>
+      <c r="E13" s="374"/>
+      <c r="F13" s="837" t="s">
+        <v>429</v>
+      </c>
+      <c r="G13" s="881"/>
+      <c r="H13" s="837" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="881"/>
+      <c r="J13" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="830"/>
+      <c r="L13" s="837" t="s">
+        <v>430</v>
+      </c>
+      <c r="M13" s="881"/>
+      <c r="N13" s="837" t="s">
+        <v>39</v>
+      </c>
+      <c r="O13" s="881"/>
+      <c r="P13" s="837" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="410"/>
+      <c r="R13" s="364"/>
+      <c r="S13" s="370"/>
+      <c r="T13" s="378"/>
+      <c r="U13" s="378"/>
+      <c r="V13" s="372"/>
+      <c r="W13" s="415"/>
+      <c r="X13" s="378"/>
+      <c r="Y13" s="53"/>
+      <c r="Z13" s="410"/>
+    </row>
+    <row r="14" spans="1:27" ht="10.5" customHeight="1">
+      <c r="A14" s="954"/>
+      <c r="B14" s="375"/>
+      <c r="C14" s="52" t="s">
+        <v>213</v>
+      </c>
+      <c r="D14" s="374" t="s">
+        <v>214</v>
+      </c>
+      <c r="E14" s="374"/>
+      <c r="F14" s="376"/>
+      <c r="G14" s="374"/>
+      <c r="H14" s="376"/>
+      <c r="I14" s="374"/>
+      <c r="J14" s="376"/>
+      <c r="K14" s="374"/>
+      <c r="L14" s="376"/>
+      <c r="M14" s="400"/>
+      <c r="N14" s="376"/>
+      <c r="O14" s="400"/>
+      <c r="P14" s="376"/>
+      <c r="Q14" s="412"/>
+      <c r="R14" s="405"/>
+      <c r="S14" s="370"/>
+      <c r="T14" s="378"/>
+      <c r="U14" s="378"/>
+      <c r="V14" s="415"/>
+      <c r="W14" s="378"/>
+      <c r="X14" s="378"/>
+      <c r="Y14" s="415"/>
+      <c r="Z14" s="410"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="954"/>
+      <c r="B15" s="377"/>
+      <c r="C15" s="53" t="s">
+        <v>215</v>
+      </c>
+      <c r="D15" s="378"/>
+      <c r="E15" s="378"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="371"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="371"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="371"/>
+      <c r="L15" s="58"/>
+      <c r="M15" s="402"/>
+      <c r="N15" s="58"/>
+      <c r="O15" s="402"/>
+      <c r="P15" s="58"/>
+      <c r="Q15" s="418"/>
+      <c r="R15" s="405"/>
+      <c r="S15" s="370"/>
+      <c r="T15" s="378"/>
+      <c r="U15" s="378"/>
+      <c r="V15" s="415"/>
+      <c r="W15" s="378"/>
+      <c r="X15" s="378"/>
+      <c r="Y15" s="415"/>
+      <c r="Z15" s="410"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="954"/>
+      <c r="B16" s="379"/>
+      <c r="C16" s="380"/>
+      <c r="D16" s="380"/>
+      <c r="E16" s="380"/>
+      <c r="F16" s="380"/>
+      <c r="G16" s="380"/>
+      <c r="H16" s="380"/>
+      <c r="I16" s="380"/>
+      <c r="J16" s="380"/>
+      <c r="K16" s="380"/>
+      <c r="L16" s="380"/>
+      <c r="M16" s="403"/>
+      <c r="N16" s="380"/>
+      <c r="O16" s="403"/>
+      <c r="P16" s="380"/>
+      <c r="Q16" s="419"/>
+      <c r="R16" s="405"/>
+      <c r="S16" s="420"/>
+      <c r="T16" s="380"/>
+      <c r="U16" s="380"/>
+      <c r="V16" s="380"/>
+      <c r="W16" s="380"/>
+      <c r="X16" s="380"/>
+      <c r="Y16" s="380"/>
+      <c r="Z16" s="459"/>
+    </row>
+    <row r="17" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A17" s="954"/>
+      <c r="B17" s="381"/>
+      <c r="Q17" s="421"/>
+      <c r="R17" s="405"/>
+      <c r="S17" s="382"/>
+      <c r="Z17" s="423"/>
+    </row>
+    <row r="18" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A18" s="954"/>
+      <c r="B18" s="382"/>
+      <c r="F18" s="131"/>
+      <c r="G18" s="131"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="131"/>
+      <c r="J18" s="131"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="131"/>
+      <c r="M18" s="194"/>
+      <c r="N18" s="131"/>
+      <c r="O18" s="194"/>
+      <c r="P18" s="131"/>
+      <c r="Q18" s="421"/>
+      <c r="R18" s="422"/>
+      <c r="S18" s="382"/>
+      <c r="Z18" s="452"/>
+      <c r="AB18" s="460"/>
+    </row>
+    <row r="19" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A19" s="954"/>
+      <c r="B19" s="382"/>
+      <c r="C19" s="127" t="s">
+        <v>216</v>
+      </c>
+      <c r="D19" s="383"/>
+      <c r="F19" s="62">
+        <v>84.37</v>
+      </c>
+      <c r="G19" s="384"/>
+      <c r="H19" s="62">
+        <v>159.57400000000001</v>
+      </c>
+      <c r="I19" s="384"/>
+      <c r="J19" s="62">
+        <v>256.92899999999997</v>
+      </c>
+      <c r="K19" s="384"/>
+      <c r="L19" s="62">
+        <v>301.11</v>
+      </c>
+      <c r="M19" s="225"/>
+      <c r="N19" s="62">
+        <v>207.595</v>
+      </c>
+      <c r="O19" s="225"/>
+      <c r="P19" s="62">
+        <v>249.49600000000001</v>
+      </c>
+      <c r="Q19" s="423"/>
+      <c r="R19" s="422"/>
+      <c r="S19" s="424">
+        <v>2025</v>
+      </c>
+      <c r="T19" s="131"/>
+      <c r="U19" s="128"/>
+      <c r="V19" s="425"/>
+      <c r="W19" s="213">
+        <v>22851.88</v>
+      </c>
+      <c r="X19" s="213"/>
+      <c r="Y19" s="213">
+        <v>27020.843000000001</v>
+      </c>
+      <c r="Z19" s="461"/>
+      <c r="AB19" s="462"/>
+    </row>
+    <row r="20" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A20" s="954"/>
+      <c r="B20" s="382"/>
+      <c r="C20" s="385" t="s">
+        <v>217</v>
+      </c>
+      <c r="D20" s="386"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="384"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="384"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="384"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
+      <c r="N20" s="62"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="423"/>
+      <c r="R20" s="422"/>
+      <c r="S20" s="424"/>
+      <c r="T20" s="426"/>
+      <c r="U20" s="427"/>
+      <c r="V20" s="194"/>
+      <c r="W20" s="194"/>
+      <c r="X20" s="194"/>
+      <c r="Y20" s="463"/>
+      <c r="Z20" s="423"/>
+      <c r="AB20" s="278"/>
+    </row>
+    <row r="21" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A21" s="954"/>
+      <c r="B21" s="387"/>
+      <c r="D21" s="388"/>
+      <c r="F21" s="62"/>
+      <c r="G21" s="384"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="384"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="384"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="62"/>
+      <c r="N21" s="62"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="62"/>
+      <c r="Q21" s="423"/>
+      <c r="R21" s="422"/>
+      <c r="S21" s="424">
+        <v>2024</v>
+      </c>
+      <c r="T21" s="131"/>
+      <c r="U21" s="128"/>
+      <c r="V21" s="425"/>
+      <c r="W21" s="213">
+        <v>27597.305</v>
+      </c>
+      <c r="X21" s="213"/>
+      <c r="Y21" s="213">
+        <v>17875.954000000002</v>
+      </c>
+      <c r="Z21" s="452"/>
+      <c r="AB21" s="278"/>
+    </row>
+    <row r="22" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A22" s="954"/>
+      <c r="B22" s="387"/>
+      <c r="D22" s="388"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="384"/>
+      <c r="H22" s="62"/>
+      <c r="I22" s="384"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="384"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="62"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="423"/>
+      <c r="R22" s="422"/>
+      <c r="S22" s="424"/>
+      <c r="T22" s="426"/>
+      <c r="U22" s="427"/>
+      <c r="V22" s="194"/>
+      <c r="W22" s="194"/>
+      <c r="X22" s="194"/>
+      <c r="Y22" s="463"/>
+      <c r="Z22" s="423"/>
+      <c r="AB22" s="278"/>
+    </row>
+    <row r="23" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A23" s="954"/>
+      <c r="B23" s="387"/>
+      <c r="D23" s="388"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="384"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="384"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="384"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="62"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="423"/>
+      <c r="R23" s="422"/>
+      <c r="S23" s="424">
+        <v>2023</v>
+      </c>
+      <c r="T23" s="131"/>
+      <c r="U23" s="128"/>
+      <c r="V23" s="425"/>
+      <c r="W23" s="205">
+        <v>26649.733</v>
+      </c>
+      <c r="X23" s="205"/>
+      <c r="Y23" s="205">
+        <v>16163.313</v>
+      </c>
+      <c r="Z23" s="452"/>
+      <c r="AB23" s="278"/>
+    </row>
+    <row r="24" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A24" s="954"/>
+      <c r="B24" s="387"/>
+      <c r="D24" s="388"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="384"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="384"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="384"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="423"/>
+      <c r="R24" s="428"/>
+      <c r="S24" s="424"/>
+      <c r="T24" s="426"/>
+      <c r="U24" s="427"/>
+      <c r="V24" s="194"/>
+      <c r="W24" s="194"/>
+      <c r="X24" s="194"/>
+      <c r="Y24" s="463"/>
+      <c r="Z24" s="423"/>
+      <c r="AB24" s="278"/>
+    </row>
+    <row r="25" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A25" s="954"/>
+      <c r="B25" s="387"/>
+      <c r="D25" s="388"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="384"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="384"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="384"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="423"/>
+      <c r="R25" s="428"/>
+      <c r="S25" s="424">
+        <v>2022</v>
+      </c>
+      <c r="T25" s="131"/>
+      <c r="U25" s="128"/>
+      <c r="V25" s="425"/>
+      <c r="W25" s="205">
+        <v>31789.080999999998</v>
+      </c>
+      <c r="X25" s="205"/>
+      <c r="Y25" s="205">
+        <v>17277.821</v>
+      </c>
+      <c r="Z25" s="423"/>
+      <c r="AB25" s="278"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="954"/>
+      <c r="B26" s="387"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="384"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="384"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="384"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="423"/>
+      <c r="R26" s="429"/>
+      <c r="S26" s="430"/>
+      <c r="T26" s="431"/>
+      <c r="U26" s="190"/>
+      <c r="V26" s="432"/>
+      <c r="W26" s="433"/>
+      <c r="X26" s="433"/>
+      <c r="Y26" s="464"/>
+      <c r="Z26" s="423"/>
+      <c r="AB26" s="278"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="954"/>
+      <c r="B27" s="389"/>
+      <c r="C27" s="127" t="s">
+        <v>218</v>
+      </c>
+      <c r="D27" s="127"/>
+      <c r="F27" s="62">
+        <v>109871.155</v>
+      </c>
+      <c r="G27" s="384"/>
+      <c r="H27" s="62">
+        <v>107144.46799999999</v>
+      </c>
+      <c r="I27" s="384"/>
+      <c r="J27" s="62">
+        <v>92767.873000000007</v>
+      </c>
+      <c r="K27" s="384"/>
+      <c r="L27" s="62">
+        <v>184175.90599999999</v>
+      </c>
+      <c r="M27" s="225"/>
+      <c r="N27" s="62">
+        <v>158558.79300000001</v>
+      </c>
+      <c r="O27" s="225"/>
+      <c r="P27" s="62">
+        <v>148768.26300000001</v>
+      </c>
+      <c r="Q27" s="423"/>
+      <c r="R27" s="429"/>
+      <c r="S27" s="424">
+        <v>2026</v>
+      </c>
+      <c r="T27" s="434"/>
+      <c r="U27" s="435" t="s">
+        <v>421</v>
+      </c>
+      <c r="V27" s="436"/>
+      <c r="W27" s="213">
+        <v>3960.8310000000001</v>
+      </c>
+      <c r="X27" s="213"/>
+      <c r="Y27" s="213">
+        <v>28389.553</v>
+      </c>
+      <c r="Z27" s="452"/>
+      <c r="AB27" s="388"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="954"/>
+      <c r="B28" s="390"/>
+      <c r="C28" s="385" t="s">
+        <v>219</v>
+      </c>
+      <c r="D28" s="385"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="384"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="384"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="384"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="423"/>
+      <c r="R28" s="428"/>
+      <c r="S28" s="430"/>
+      <c r="T28" s="190"/>
+      <c r="U28" s="138"/>
+      <c r="V28" s="437"/>
+      <c r="W28" s="437"/>
+      <c r="X28" s="437"/>
+      <c r="Y28" s="465"/>
+      <c r="Z28" s="449"/>
+      <c r="AA28" s="457"/>
+      <c r="AB28" s="466"/>
+    </row>
+    <row r="29" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A29" s="954"/>
+      <c r="B29" s="387"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="384"/>
+      <c r="H29" s="62"/>
+      <c r="I29" s="384"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="384"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="423"/>
+      <c r="R29" s="428"/>
+      <c r="S29" s="424">
+        <v>2025</v>
+      </c>
+      <c r="T29" s="323"/>
+      <c r="U29" s="435" t="s">
+        <v>422</v>
+      </c>
+      <c r="V29" s="436"/>
+      <c r="W29" s="437">
+        <v>3685.8919999999998</v>
+      </c>
+      <c r="X29" s="437"/>
+      <c r="Y29" s="450">
+        <v>23306.721000000001</v>
+      </c>
+      <c r="Z29" s="452"/>
+      <c r="AA29" s="324"/>
+      <c r="AB29" s="466"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="954"/>
+      <c r="B30" s="387"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="384"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="384"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="384"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="62"/>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="423"/>
+      <c r="R30" s="428"/>
+      <c r="S30" s="438"/>
+      <c r="T30" s="323"/>
+      <c r="U30" s="323"/>
+      <c r="V30" s="437"/>
+      <c r="W30" s="439"/>
+      <c r="X30" s="439"/>
+      <c r="Y30" s="467"/>
+      <c r="Z30" s="421"/>
+      <c r="AA30" s="324"/>
+      <c r="AB30" s="466"/>
+    </row>
+    <row r="31" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A31" s="954"/>
+      <c r="B31" s="387"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="384"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="384"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="384"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="423"/>
+      <c r="R31" s="428"/>
+      <c r="S31" s="440"/>
+      <c r="T31" s="441"/>
+      <c r="U31" s="442"/>
+      <c r="V31" s="443"/>
+      <c r="W31" s="443"/>
+      <c r="X31" s="444"/>
+      <c r="Y31" s="468"/>
+      <c r="Z31" s="469"/>
+      <c r="AA31" s="324"/>
+      <c r="AB31" s="466"/>
+    </row>
+    <row r="32" spans="1:28" ht="10.9" customHeight="1">
+      <c r="A32" s="954"/>
+      <c r="B32" s="387"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="384"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="384"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="384"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="62"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="423"/>
+      <c r="R32" s="428"/>
+      <c r="S32" s="445"/>
+      <c r="T32" s="190"/>
+      <c r="U32" s="446"/>
+      <c r="V32" s="432"/>
+      <c r="W32" s="447"/>
+      <c r="X32" s="447"/>
+      <c r="Y32" s="447"/>
+      <c r="Z32" s="421"/>
+      <c r="AA32" s="324"/>
+      <c r="AB32" s="466"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="954"/>
+      <c r="B33" s="387"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="384"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="384"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="384"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
+      <c r="N33" s="62"/>
+      <c r="O33" s="62"/>
+      <c r="P33" s="62"/>
+      <c r="Q33" s="423"/>
+      <c r="R33" s="428"/>
+      <c r="S33" s="924">
+        <v>2026</v>
+      </c>
+      <c r="T33" s="391"/>
+      <c r="U33" s="136" t="s">
+        <v>419</v>
+      </c>
+      <c r="V33" s="448"/>
+      <c r="W33" s="213">
+        <v>1764.316</v>
+      </c>
+      <c r="X33" s="213"/>
+      <c r="Y33" s="213">
+        <v>28389.553</v>
+      </c>
+      <c r="Z33" s="449"/>
+      <c r="AA33" s="457"/>
+      <c r="AB33" s="466"/>
+      <c r="AC33" s="470"/>
+      <c r="AD33" s="391"/>
+      <c r="AE33" s="435"/>
+      <c r="AF33" s="391"/>
+      <c r="AG33" s="205"/>
+      <c r="AH33" s="205"/>
+      <c r="AI33" s="205"/>
+    </row>
+    <row r="34" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A34" s="954"/>
+      <c r="B34" s="387"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="384"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="384"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="384"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+      <c r="N34" s="62"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="423"/>
+      <c r="R34" s="428"/>
+      <c r="S34" s="925"/>
+      <c r="T34" s="391"/>
+      <c r="U34" s="136"/>
+      <c r="V34" s="448"/>
+      <c r="W34" s="213"/>
+      <c r="X34" s="213"/>
+      <c r="Y34" s="213"/>
+      <c r="Z34" s="421"/>
+      <c r="AA34" s="324"/>
+      <c r="AB34" s="466"/>
+      <c r="AC34" s="471"/>
+      <c r="AD34" s="391"/>
+      <c r="AE34" s="203"/>
+      <c r="AF34" s="391"/>
+      <c r="AG34" s="205"/>
+      <c r="AH34" s="205"/>
+      <c r="AI34" s="205"/>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" s="954"/>
+      <c r="B35" s="389"/>
+      <c r="C35" s="127" t="s">
+        <v>220</v>
+      </c>
+      <c r="D35" s="127"/>
+      <c r="F35" s="62">
+        <v>30029.955999999998</v>
+      </c>
+      <c r="G35" s="384"/>
+      <c r="H35" s="62">
+        <v>28229.683000000001</v>
+      </c>
+      <c r="I35" s="384"/>
+      <c r="J35" s="62">
+        <v>28661.664000000001</v>
+      </c>
+      <c r="K35" s="384"/>
+      <c r="L35" s="62">
+        <v>23761.224999999999</v>
+      </c>
+      <c r="M35" s="225"/>
+      <c r="N35" s="62">
+        <v>21851.786</v>
+      </c>
+      <c r="O35" s="225"/>
+      <c r="P35" s="62">
+        <v>18783.608</v>
+      </c>
+      <c r="Q35" s="423"/>
+      <c r="R35" s="428"/>
+      <c r="S35" s="924"/>
+      <c r="T35" s="391"/>
+      <c r="U35" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="V35" s="448"/>
+      <c r="W35" s="213">
+        <v>2196.5149999999999</v>
+      </c>
+      <c r="X35" s="213"/>
+      <c r="Y35" s="213">
+        <v>27059.284</v>
+      </c>
+      <c r="Z35" s="421"/>
+      <c r="AA35" s="457"/>
+      <c r="AB35" s="388"/>
+      <c r="AC35" s="470"/>
+      <c r="AD35" s="391"/>
+      <c r="AE35" s="435"/>
+      <c r="AF35" s="391"/>
+      <c r="AG35" s="205"/>
+      <c r="AH35" s="205"/>
+      <c r="AI35" s="205"/>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" s="954"/>
+      <c r="B36" s="390"/>
+      <c r="C36" s="385" t="s">
+        <v>221</v>
+      </c>
+      <c r="D36" s="385"/>
+      <c r="F36" s="205"/>
+      <c r="G36" s="205"/>
+      <c r="H36" s="205"/>
+      <c r="I36" s="205"/>
+      <c r="J36" s="205"/>
+      <c r="K36" s="205"/>
+      <c r="L36" s="205"/>
+      <c r="M36" s="205"/>
+      <c r="N36" s="205"/>
+      <c r="O36" s="205"/>
+      <c r="P36" s="205"/>
+      <c r="Q36" s="423"/>
+      <c r="R36" s="428"/>
+      <c r="S36" s="925"/>
+      <c r="T36" s="391"/>
+      <c r="U36" s="136"/>
+      <c r="V36" s="448"/>
+      <c r="W36" s="213"/>
+      <c r="X36" s="213"/>
+      <c r="Y36" s="213"/>
+      <c r="Z36" s="421"/>
+      <c r="AA36" s="324"/>
+      <c r="AB36" s="466"/>
+      <c r="AC36" s="471"/>
+      <c r="AD36" s="391"/>
+      <c r="AE36" s="203"/>
+      <c r="AF36" s="391"/>
+      <c r="AG36" s="205"/>
+      <c r="AH36" s="205"/>
+      <c r="AI36" s="205"/>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" s="954"/>
+      <c r="B37" s="389"/>
+      <c r="F37" s="205"/>
+      <c r="G37" s="205"/>
+      <c r="H37" s="205"/>
+      <c r="I37" s="205"/>
+      <c r="J37" s="205"/>
+      <c r="K37" s="205"/>
+      <c r="L37" s="205"/>
+      <c r="M37" s="223"/>
+      <c r="N37" s="205"/>
+      <c r="O37" s="223"/>
+      <c r="P37" s="205"/>
+      <c r="Q37" s="423"/>
+      <c r="R37" s="428"/>
+      <c r="S37" s="924">
+        <v>2025</v>
+      </c>
+      <c r="T37" s="391"/>
+      <c r="U37" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="V37" s="448"/>
+      <c r="W37" s="213">
+        <v>1299.9780000000001</v>
+      </c>
+      <c r="X37" s="213"/>
+      <c r="Y37" s="213">
+        <v>27020.843000000001</v>
+      </c>
+      <c r="Z37" s="421"/>
+      <c r="AA37" s="324"/>
+      <c r="AB37" s="466"/>
+      <c r="AC37" s="470"/>
+      <c r="AD37" s="391"/>
+      <c r="AE37" s="435"/>
+      <c r="AF37" s="391"/>
+      <c r="AG37" s="205"/>
+      <c r="AH37" s="205"/>
+      <c r="AI37" s="205"/>
+    </row>
+    <row r="38" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A38" s="954"/>
+      <c r="B38" s="387"/>
+      <c r="F38" s="205"/>
+      <c r="G38" s="205"/>
+      <c r="H38" s="205"/>
+      <c r="I38" s="205"/>
+      <c r="J38" s="205"/>
+      <c r="K38" s="205"/>
+      <c r="L38" s="205"/>
+      <c r="M38" s="205"/>
+      <c r="N38" s="205"/>
+      <c r="O38" s="205"/>
+      <c r="P38" s="205"/>
+      <c r="Q38" s="449"/>
+      <c r="R38" s="428"/>
+      <c r="S38" s="926"/>
+      <c r="T38" s="190"/>
+      <c r="U38" s="136"/>
+      <c r="V38" s="432"/>
+      <c r="W38" s="147"/>
+      <c r="X38" s="147"/>
+      <c r="Y38" s="147"/>
+      <c r="Z38" s="421"/>
+      <c r="AA38" s="324"/>
+      <c r="AB38" s="466"/>
+      <c r="AC38" s="472"/>
+      <c r="AD38" s="190"/>
+      <c r="AE38" s="190"/>
+      <c r="AG38" s="131"/>
+      <c r="AH38" s="131"/>
+      <c r="AI38" s="131"/>
+    </row>
+    <row r="39" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A39" s="954"/>
+      <c r="B39" s="387"/>
+      <c r="F39" s="205"/>
+      <c r="G39" s="205"/>
+      <c r="H39" s="205"/>
+      <c r="I39" s="205"/>
+      <c r="J39" s="205"/>
+      <c r="K39" s="205"/>
+      <c r="L39" s="205"/>
+      <c r="M39" s="205"/>
+      <c r="N39" s="205"/>
+      <c r="O39" s="205"/>
+      <c r="P39" s="205"/>
+      <c r="Q39" s="449"/>
+      <c r="R39" s="428"/>
+      <c r="S39" s="924">
+        <v>2025</v>
+      </c>
+      <c r="T39" s="190"/>
+      <c r="U39" s="136" t="s">
+        <v>420</v>
+      </c>
+      <c r="V39" s="432"/>
+      <c r="W39" s="450">
+        <v>2329.7249999999999</v>
+      </c>
+      <c r="X39" s="450"/>
+      <c r="Y39" s="450">
+        <v>23306.721000000001</v>
+      </c>
+      <c r="Z39" s="421"/>
+      <c r="AA39" s="324"/>
+      <c r="AB39" s="466"/>
+      <c r="AC39" s="473"/>
+      <c r="AD39" s="190"/>
+      <c r="AE39" s="435"/>
+      <c r="AG39" s="30"/>
+      <c r="AH39" s="30"/>
+      <c r="AI39" s="30"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" s="954"/>
+      <c r="B40" s="387"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+      <c r="H40" s="205"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="205"/>
+      <c r="K40" s="205"/>
+      <c r="L40" s="205"/>
+      <c r="M40" s="205"/>
+      <c r="N40" s="205"/>
+      <c r="O40" s="205"/>
+      <c r="P40" s="205"/>
+      <c r="Q40" s="449"/>
+      <c r="R40" s="428"/>
+      <c r="S40" s="924"/>
+      <c r="T40" s="434"/>
+      <c r="U40" s="136"/>
+      <c r="V40" s="448"/>
+      <c r="W40" s="213"/>
+      <c r="X40" s="213"/>
+      <c r="Y40" s="213"/>
+      <c r="Z40" s="421"/>
+      <c r="AA40" s="457"/>
+      <c r="AB40" s="466"/>
+      <c r="AC40" s="473"/>
+      <c r="AD40" s="434"/>
+      <c r="AE40" s="435"/>
+      <c r="AF40" s="391"/>
+      <c r="AG40" s="205"/>
+      <c r="AH40" s="205"/>
+      <c r="AI40" s="205"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" s="954"/>
+      <c r="B41" s="387"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="391"/>
+      <c r="H41" s="205"/>
+      <c r="I41" s="391"/>
+      <c r="J41" s="205"/>
+      <c r="K41" s="391"/>
+      <c r="L41" s="205"/>
+      <c r="M41" s="391"/>
+      <c r="N41" s="205"/>
+      <c r="O41" s="391"/>
+      <c r="P41" s="205"/>
+      <c r="Q41" s="449"/>
+      <c r="R41" s="428"/>
+      <c r="S41" s="924"/>
+      <c r="T41" s="190"/>
+      <c r="U41" s="136" t="s">
+        <v>39</v>
+      </c>
+      <c r="V41" s="432"/>
+      <c r="W41" s="450">
+        <v>1356.1669999999999</v>
+      </c>
+      <c r="X41" s="450"/>
+      <c r="Y41" s="450">
+        <v>21181.366000000002</v>
+      </c>
+      <c r="Z41" s="421"/>
+      <c r="AA41" s="324"/>
+      <c r="AB41" s="466"/>
+      <c r="AC41" s="473"/>
+      <c r="AD41" s="190"/>
+      <c r="AE41" s="435"/>
+      <c r="AG41" s="30"/>
+      <c r="AH41" s="30"/>
+      <c r="AI41" s="30"/>
+    </row>
+    <row r="42" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A42" s="954"/>
+      <c r="B42" s="392"/>
+      <c r="C42" s="393"/>
+      <c r="D42" s="393"/>
+      <c r="E42" s="393"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="393"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="393"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="393"/>
+      <c r="L42" s="63"/>
+      <c r="M42" s="393"/>
+      <c r="N42" s="63"/>
+      <c r="O42" s="393"/>
+      <c r="P42" s="63"/>
+      <c r="Q42" s="451"/>
+      <c r="R42" s="364"/>
+      <c r="S42" s="927"/>
+      <c r="T42" s="434"/>
+      <c r="U42" s="136"/>
+      <c r="V42" s="391"/>
+      <c r="W42" s="62"/>
+      <c r="X42" s="62"/>
+      <c r="Y42" s="62"/>
+      <c r="Z42" s="423"/>
+      <c r="AB42" s="466"/>
+      <c r="AC42" s="473"/>
+      <c r="AD42" s="434"/>
+      <c r="AE42" s="435"/>
+      <c r="AF42" s="391"/>
+      <c r="AG42" s="205"/>
+      <c r="AH42" s="205"/>
+      <c r="AI42" s="205"/>
+    </row>
+    <row r="43" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A43" s="954"/>
+      <c r="B43" s="387"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="190"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="190"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="190"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="190"/>
+      <c r="N43" s="39"/>
+      <c r="O43" s="190"/>
+      <c r="P43" s="39"/>
+      <c r="Q43" s="421"/>
+      <c r="R43" s="429"/>
+      <c r="S43" s="924">
+        <v>2024</v>
+      </c>
+      <c r="T43" s="190"/>
+      <c r="U43" s="136" t="s">
+        <v>40</v>
+      </c>
+      <c r="W43" s="61">
+        <v>2421.3879999999999</v>
+      </c>
+      <c r="X43" s="61"/>
+      <c r="Y43" s="61">
+        <v>17875.954000000002</v>
+      </c>
+      <c r="Z43" s="449"/>
+      <c r="AA43" s="324"/>
+      <c r="AB43" s="466"/>
+      <c r="AC43" s="473"/>
+      <c r="AD43" s="190"/>
+      <c r="AE43" s="435"/>
+      <c r="AG43" s="30"/>
+      <c r="AH43" s="30"/>
+      <c r="AI43" s="30"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" s="954"/>
+      <c r="B44" s="389"/>
+      <c r="C44" s="127" t="s">
+        <v>87</v>
+      </c>
+      <c r="D44" s="127"/>
+      <c r="F44" s="204">
+        <v>139985.481</v>
+      </c>
+      <c r="G44" s="190"/>
+      <c r="H44" s="204">
+        <v>135533.72499999998</v>
+      </c>
+      <c r="I44" s="190"/>
+      <c r="J44" s="204">
+        <v>121686.46600000001</v>
+      </c>
+      <c r="K44" s="190"/>
+      <c r="L44" s="204">
+        <v>208238.24099999998</v>
+      </c>
+      <c r="M44" s="404"/>
+      <c r="N44" s="204">
+        <v>180618.174</v>
+      </c>
+      <c r="O44" s="404"/>
+      <c r="P44" s="204">
+        <v>167801.36700000003</v>
+      </c>
+      <c r="Q44" s="452"/>
+      <c r="R44" s="429"/>
+      <c r="S44" s="445"/>
+      <c r="T44" s="434"/>
+      <c r="U44" s="127"/>
+      <c r="W44" s="453"/>
+      <c r="X44" s="453"/>
+      <c r="Y44" s="474"/>
+      <c r="Z44" s="421"/>
+      <c r="AA44" s="324"/>
+      <c r="AB44" s="466"/>
+    </row>
+    <row r="45" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A45" s="954"/>
+      <c r="B45" s="390"/>
+      <c r="C45" s="385" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="385"/>
+      <c r="Q45" s="423"/>
+      <c r="R45" s="364"/>
+      <c r="S45" s="454"/>
+      <c r="T45" s="434"/>
+      <c r="U45" s="190"/>
+      <c r="W45" s="194"/>
+      <c r="X45" s="194"/>
+      <c r="Y45" s="463"/>
+      <c r="Z45" s="423"/>
+      <c r="AB45" s="466"/>
+    </row>
+    <row r="46" spans="1:35" ht="10.9" customHeight="1">
+      <c r="A46" s="954"/>
+      <c r="B46" s="394"/>
+      <c r="C46" s="395"/>
+      <c r="D46" s="395"/>
+      <c r="E46" s="395"/>
+      <c r="F46" s="395"/>
+      <c r="G46" s="395"/>
+      <c r="H46" s="395"/>
+      <c r="I46" s="395"/>
+      <c r="J46" s="395"/>
+      <c r="K46" s="395"/>
+      <c r="L46" s="395"/>
+      <c r="M46" s="395"/>
+      <c r="N46" s="395"/>
+      <c r="O46" s="395"/>
+      <c r="P46" s="395"/>
+      <c r="Q46" s="455"/>
+      <c r="R46" s="364"/>
+      <c r="S46" s="394"/>
+      <c r="T46" s="395"/>
+      <c r="U46" s="395"/>
+      <c r="V46" s="395"/>
+      <c r="W46" s="456"/>
+      <c r="X46" s="395"/>
+      <c r="Y46" s="395"/>
+      <c r="Z46" s="455"/>
+    </row>
+    <row r="47" spans="1:35" ht="15" customHeight="1">
+      <c r="A47" s="954"/>
+      <c r="B47" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" s="364"/>
+      <c r="D47" s="364"/>
+      <c r="E47" s="364"/>
+      <c r="F47" s="364"/>
+      <c r="G47" s="364"/>
+      <c r="H47" s="364"/>
+      <c r="I47" s="364"/>
+      <c r="J47" s="364"/>
+      <c r="K47" s="364"/>
+      <c r="L47" s="364"/>
+      <c r="M47" s="364"/>
+      <c r="N47" s="364"/>
+      <c r="O47" s="364"/>
+      <c r="P47" s="364"/>
+      <c r="Q47" s="364"/>
+      <c r="R47" s="364"/>
+      <c r="S47" s="364"/>
+      <c r="T47" s="364"/>
+      <c r="U47" s="364"/>
+      <c r="V47" s="364"/>
+      <c r="W47" s="364"/>
+      <c r="X47" s="364"/>
+      <c r="Y47" s="364"/>
+      <c r="Z47" s="364"/>
+    </row>
+    <row r="48" spans="1:35" ht="11.25" customHeight="1">
+      <c r="A48" s="367"/>
+      <c r="B48" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" s="364"/>
+      <c r="D48" s="364"/>
+      <c r="E48" s="364"/>
+      <c r="F48" s="364"/>
+      <c r="G48" s="364"/>
+      <c r="H48" s="364"/>
+      <c r="I48" s="364"/>
+      <c r="J48" s="364"/>
+      <c r="K48" s="405"/>
+      <c r="L48" s="405"/>
+      <c r="M48" s="405"/>
+      <c r="N48" s="364"/>
+      <c r="O48" s="364"/>
+      <c r="P48" s="406"/>
+      <c r="Q48" s="429"/>
+      <c r="R48" s="364"/>
+      <c r="S48" s="364"/>
+      <c r="T48" s="364"/>
+      <c r="U48" s="364"/>
+      <c r="V48" s="405"/>
+      <c r="W48" s="405"/>
+      <c r="X48" s="405"/>
+      <c r="Y48" s="405"/>
+      <c r="Z48" s="405"/>
+      <c r="AA48" s="324"/>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" s="396"/>
+      <c r="K49" s="324"/>
+      <c r="L49" s="324"/>
+      <c r="M49" s="324"/>
+      <c r="Q49" s="457"/>
+      <c r="R49" s="457"/>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" s="396"/>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" s="396"/>
     </row>
   </sheetData>
-  <mergeCells count="391">
-[...390 lines deleted...]
-    <mergeCell ref="F7:F8"/>
+  <mergeCells count="6">
+    <mergeCell ref="A6:A47"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="L9:N9"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions verticalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.511811023622047" bottom="0.511811023622047" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Jadual 3</vt:lpstr>
+    <vt:vector size="21" baseType="lpstr">
+      <vt:lpstr>Tab 1-Perm&amp;Penaw</vt:lpstr>
+      <vt:lpstr>Tab 2-Hakmilik</vt:lpstr>
+      <vt:lpstr>Tab 3-Exports by Type</vt:lpstr>
+      <vt:lpstr>Tab 4-Exports by Country</vt:lpstr>
+      <vt:lpstr>Tab 4-Exports by Countr_2</vt:lpstr>
+      <vt:lpstr>Tab 5-Exports by Gred</vt:lpstr>
+      <vt:lpstr>Tab 6-Imports by Type</vt:lpstr>
+      <vt:lpstr>Tab 7-Imports by Country</vt:lpstr>
+      <vt:lpstr>Tab 8&amp;9_Stok</vt:lpstr>
+      <vt:lpstr>Tab 10-Consumption</vt:lpstr>
+      <vt:lpstr>Tab 11-Price</vt:lpstr>
+      <vt:lpstr>Tab 12-Workers</vt:lpstr>
+      <vt:lpstr>Tab 13-Tren</vt:lpstr>
+      <vt:lpstr>Tab 14</vt:lpstr>
+      <vt:lpstr>'Tab 12-Workers'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 13-Tren'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 14'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 3-Exports by Type'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 4-Exports by Countr_2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 6-Imports by Type'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Tab 7-Imports by Country'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Abul Hafidz Abdul Hamid</dc:creator>
+  <dc:creator>BGB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.2.0.19805</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>FBB33BAC8C23447592CFC9071004A1DA_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>