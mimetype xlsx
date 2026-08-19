--- v0 (2026-03-07)
+++ v1 (2026-08-19)
@@ -1,19504 +1,7004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Laporan Siaran Khas\Siaran Khas (2026) Jan 2023=100\1. Januari 2026\Special Release\SK2 (SS)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nuratiqah\Desktop\TRADE\IPLN\IPLN Eksport 092025\Jadual Penerbitan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5654E2D-09CA-49CB-85DB-8A2B213B94BE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB86135C-610A-45D2-A089-AF126392744A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="7350" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="JADUAL 1A" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="JADUAL 2" sheetId="4" r:id="rId3"/>
+    <sheet name="Jadual 6 Exports" sheetId="2" r:id="rId1"/>
+    <sheet name="Jadual 7 Imports" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'JADUAL 1A'!$A$1:$J$241</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'JADUAL 2'!$A$1:$J$396</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Jadual 6 Exports'!$A$1:$L$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Jadual 7 Imports'!$A$1:$L$56</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Jadual 6 Exports'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Jadual 7 Imports'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="154">
-[...422 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="35">
   <si>
     <r>
-      <t xml:space="preserve"> 91.6</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ASAL</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ACTUAL</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 98.2</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>% PERUBAHAN
+BULAN KE BULAN</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>% CHANGE
+MONTH-ON-MONTH</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 97.4</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PELARASAN MUSIM</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>SEASONALLY ADJUSTED</t>
+    </r>
+  </si>
+  <si>
+    <t>JADUAL 6 : INDEKS VOLUM EKSPORT - ASAL &amp;  PELARASAN MUSIM (2010=100)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  TABLE 6 : EXPORT VOLUME INDICES - ACTUAL &amp; SEASONALLY ADJUSTED (2010=100)</t>
+  </si>
+  <si>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>FEB</t>
+  </si>
+  <si>
+    <t>MAC</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>APR</t>
+  </si>
+  <si>
+    <t>MEI</t>
+  </si>
+  <si>
+    <t>MAY</t>
+  </si>
+  <si>
+    <t>JUN</t>
+  </si>
+  <si>
+    <t>JUL</t>
+  </si>
+  <si>
+    <t>OGOS</t>
+  </si>
+  <si>
+    <t>AUG</t>
+  </si>
+  <si>
+    <t>SEP</t>
+  </si>
+  <si>
+    <t>OKT</t>
+  </si>
+  <si>
+    <t>OCT</t>
+  </si>
+  <si>
+    <t>NOV</t>
+  </si>
+  <si>
+    <t>DIS</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>JADUAL 7 : INDEKS VOLUM IMPORT - ASAL &amp;  PELARASAN MUSIM (2010=100)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  TABLE 7 : IMPORT VOLUME INDICES - ACTUAL &amp; SEASONALLY ADJUSTED (2010=100)</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>TEMPOH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PERIOD</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 97.9</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>TEMPOH</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PERIOD</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 97.5</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ASAL</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ACTUAL</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 97.3</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>% PERUBAHAN
+BULAN KE BULAN</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>% CHANGE
+MONTH-ON-MONTH</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 101.4</t>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PELARASAN MUSIM</t>
     </r>
     <r>
       <rPr>
+        <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>SEASONALLY ADJUSTED</t>
+    </r>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <r>
+      <t>SEP</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t>p</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 101.6</t>
+      <t>SEP</t>
     </r>
     <r>
       <rPr>
+        <i/>
         <vertAlign val="superscript"/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>r</t>
+      <t>p</t>
     </r>
-  </si>
-[...46 lines deleted...]
-    <t>Bricks and Wall</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="mmm/yy_)"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0_);\(#,##0.0\)"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0_);\(0.0\)"/>
+    <numFmt numFmtId="170" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="16"/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Helv"/>
-      <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Century Gothic"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Century Gothic"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="3"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <name val="Century Gothic"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <u/>
+      <i/>
       <sz val="11"/>
-      <name val="Century Gothic"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
+      <i/>
       <sz val="11"/>
-      <name val="Century Gothic"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
-      <name val="Century Gothic"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-      <name val="Century Gothic"/>
+      <sz val="9"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
-[...5 lines deleted...]
-        <fgColor theme="0" tint="-0.499984740745262"/>
+        <fgColor rgb="FF509FAA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...16 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="234">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-[...409 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="5">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal - Style1" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal_jad17" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF7500EA"/>
+      <color rgb="FF8A15FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="28575" y="10972800"/>
+          <a:ext cx="6829425" cy="238125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>21</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="28575" y="10972800"/>
+          <a:ext cx="6829425" cy="238125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>22</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Blue Green">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="373545"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="CEDBE6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="3494BA"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="58B6C0"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="75BDA7"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="7A8C8E"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="84ACB6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="2683C6"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="9F6715"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K237"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A196" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="E224" sqref="E224:G224"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B29" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
+      <selection pane="bottomRight" activeCell="E47" sqref="E47:K48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.95" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="9.88671875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="50" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="6.88671875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.109375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="13.109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="6.88671875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.95" customHeight="1">
-[...28 lines deleted...]
-      <c r="A3" s="194" t="s">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A2" s="65" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A3" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+    </row>
+    <row r="4" spans="1:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="1:20" ht="3.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="61"/>
+    </row>
+    <row r="7" spans="1:20" s="3" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="194"/>
-[...68 lines deleted...]
-      <c r="E8" s="205" t="s">
+      <c r="F7" s="68"/>
+      <c r="G7" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="205"/>
-[...14 lines deleted...]
-      <c r="E9" s="201" t="s">
+      <c r="J7" s="68"/>
+      <c r="K7" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="68"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A9" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="31">
+        <v>181.095</v>
+      </c>
+      <c r="F9" s="32"/>
+      <c r="G9" s="31">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="H9" s="32"/>
+      <c r="I9" s="31">
+        <v>179.3837</v>
+      </c>
+      <c r="J9" s="32"/>
+      <c r="K9" s="31">
+        <v>-5.1192000000000002</v>
+      </c>
+      <c r="L9" s="11"/>
+      <c r="N9" s="35"/>
+      <c r="O9" s="35"/>
+      <c r="P9" s="35"/>
+      <c r="Q9" s="35"/>
+      <c r="R9" s="35"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="35"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A10" s="20"/>
+      <c r="B10" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="31">
+        <v>165.76310000000001</v>
+      </c>
+      <c r="F10" s="32"/>
+      <c r="G10" s="31">
+        <v>-8.4662000000000006</v>
+      </c>
+      <c r="H10" s="32"/>
+      <c r="I10" s="31">
+        <v>153.75620000000001</v>
+      </c>
+      <c r="J10" s="32"/>
+      <c r="K10" s="31">
+        <v>-14.2864</v>
+      </c>
+      <c r="L10" s="11"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="35"/>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="35"/>
+      <c r="R10" s="35"/>
+      <c r="S10" s="35"/>
+      <c r="T10" s="35"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="31">
+        <v>163.98500000000001</v>
+      </c>
+      <c r="F11" s="32"/>
+      <c r="G11" s="31">
+        <v>-1.0727</v>
+      </c>
+      <c r="H11" s="32"/>
+      <c r="I11" s="31">
+        <v>166.12469999999999</v>
+      </c>
+      <c r="J11" s="32"/>
+      <c r="K11" s="31">
+        <v>8.0442</v>
+      </c>
+      <c r="L11" s="11"/>
+      <c r="N11" s="35"/>
+      <c r="O11" s="35"/>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="35"/>
+      <c r="R11" s="35"/>
+      <c r="S11" s="35"/>
+      <c r="T11" s="35"/>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="31">
+        <v>171.19049999999999</v>
+      </c>
+      <c r="F12" s="32"/>
+      <c r="G12" s="31">
+        <v>4.3940000000000001</v>
+      </c>
+      <c r="H12" s="32"/>
+      <c r="I12" s="31">
+        <v>160.92359999999999</v>
+      </c>
+      <c r="J12" s="32"/>
+      <c r="K12" s="31">
+        <v>-3.1309</v>
+      </c>
+      <c r="L12" s="11"/>
+      <c r="N12" s="35"/>
+      <c r="O12" s="35"/>
+      <c r="P12" s="35"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="35"/>
+      <c r="S12" s="35"/>
+      <c r="T12" s="35"/>
+    </row>
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="L13" s="14"/>
+      <c r="N13" s="35"/>
+      <c r="O13" s="35"/>
+      <c r="P13" s="35"/>
+      <c r="Q13" s="35"/>
+      <c r="R13" s="35"/>
+      <c r="S13" s="35"/>
+      <c r="T13" s="35"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A14" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="201"/>
-[...1 lines deleted...]
-      <c r="H9" s="201" t="s">
+      <c r="C14" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="31">
+        <v>148.50980000000001</v>
+      </c>
+      <c r="F14" s="32"/>
+      <c r="G14" s="31">
+        <v>-13.248799999999999</v>
+      </c>
+      <c r="H14" s="32"/>
+      <c r="I14" s="31">
+        <v>149.86150000000001</v>
+      </c>
+      <c r="J14" s="32"/>
+      <c r="K14" s="31">
+        <v>-6.8741000000000003</v>
+      </c>
+      <c r="L14" s="11"/>
+      <c r="N14" s="35"/>
+      <c r="O14" s="35"/>
+      <c r="P14" s="35"/>
+      <c r="Q14" s="35"/>
+      <c r="R14" s="35"/>
+      <c r="S14" s="35"/>
+      <c r="T14" s="35"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B15" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="201"/>
-[...3 lines deleted...]
-      <c r="A10" s="188" t="s">
+      <c r="C15" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="31">
+        <v>150.13210000000001</v>
+      </c>
+      <c r="F15" s="32"/>
+      <c r="G15" s="31">
+        <v>1.0924</v>
+      </c>
+      <c r="H15" s="32"/>
+      <c r="I15" s="31">
+        <v>168.11160000000001</v>
+      </c>
+      <c r="J15" s="32"/>
+      <c r="K15" s="31">
+        <v>12.178000000000001</v>
+      </c>
+      <c r="L15" s="11"/>
+      <c r="N15" s="35"/>
+      <c r="O15" s="35"/>
+      <c r="P15" s="35"/>
+      <c r="Q15" s="35"/>
+      <c r="R15" s="35"/>
+      <c r="S15" s="35"/>
+      <c r="T15" s="35"/>
+    </row>
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B16" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="188"/>
-      <c r="C10" s="188" t="s">
+      <c r="C16" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="188"/>
-[...12 lines deleted...]
-      <c r="E11" s="201" t="s">
+      <c r="E16" s="31">
+        <v>171.19710000000001</v>
+      </c>
+      <c r="F16" s="32"/>
+      <c r="G16" s="31">
+        <v>14.031000000000001</v>
+      </c>
+      <c r="H16" s="32"/>
+      <c r="I16" s="31">
+        <v>165.20519999999999</v>
+      </c>
+      <c r="J16" s="32"/>
+      <c r="K16" s="31">
+        <v>-1.7289000000000001</v>
+      </c>
+      <c r="L16" s="11"/>
+      <c r="N16" s="35"/>
+      <c r="O16" s="35"/>
+      <c r="P16" s="35"/>
+      <c r="Q16" s="35"/>
+      <c r="R16" s="35"/>
+      <c r="S16" s="35"/>
+      <c r="T16" s="35"/>
+    </row>
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B17" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="198" t="s">
+      <c r="C17" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="31">
+        <v>139.39529999999999</v>
+      </c>
+      <c r="F17" s="32"/>
+      <c r="G17" s="31">
+        <v>-18.5762</v>
+      </c>
+      <c r="H17" s="32"/>
+      <c r="I17" s="31">
+        <v>136.31190000000001</v>
+      </c>
+      <c r="J17" s="32"/>
+      <c r="K17" s="31">
+        <v>-17.4893</v>
+      </c>
+      <c r="L17" s="11"/>
+      <c r="N17" s="35"/>
+      <c r="O17" s="35"/>
+      <c r="P17" s="35"/>
+      <c r="Q17" s="35"/>
+      <c r="R17" s="35"/>
+      <c r="S17" s="35"/>
+      <c r="T17" s="35"/>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="198" t="s">
+      <c r="C18" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="198" t="s">
+      <c r="E18" s="31">
+        <v>158.6574</v>
+      </c>
+      <c r="F18" s="32"/>
+      <c r="G18" s="31">
+        <v>13.818300000000001</v>
+      </c>
+      <c r="H18" s="32"/>
+      <c r="I18" s="31">
+        <v>170.12190000000001</v>
+      </c>
+      <c r="J18" s="32"/>
+      <c r="K18" s="31">
+        <v>24.8034</v>
+      </c>
+      <c r="L18" s="11"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+      <c r="P18" s="35"/>
+      <c r="Q18" s="35"/>
+      <c r="R18" s="35"/>
+      <c r="S18" s="35"/>
+      <c r="T18" s="35"/>
+    </row>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B19" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="198" t="s">
+      <c r="C19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31">
+        <v>164.42949999999999</v>
+      </c>
+      <c r="F19" s="32"/>
+      <c r="G19" s="31">
+        <v>3.6381000000000001</v>
+      </c>
+      <c r="H19" s="32"/>
+      <c r="I19" s="31">
+        <v>157.708</v>
+      </c>
+      <c r="J19" s="32"/>
+      <c r="K19" s="31">
+        <v>-7.2971000000000004</v>
+      </c>
+      <c r="L19" s="11"/>
+      <c r="N19" s="35"/>
+      <c r="O19" s="35"/>
+      <c r="P19" s="35"/>
+      <c r="Q19" s="35"/>
+      <c r="R19" s="35"/>
+      <c r="S19" s="35"/>
+      <c r="T19" s="35"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B20" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="J11" s="198" t="s">
+      <c r="C20" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="31">
+        <v>155.08410000000001</v>
+      </c>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31">
+        <v>-5.6835000000000004</v>
+      </c>
+      <c r="H20" s="32"/>
+      <c r="I20" s="31">
+        <v>155.76320000000001</v>
+      </c>
+      <c r="J20" s="32"/>
+      <c r="K20" s="31">
+        <v>-1.2331000000000001</v>
+      </c>
+      <c r="L20" s="15"/>
+      <c r="N20" s="35"/>
+      <c r="O20" s="35"/>
+      <c r="P20" s="35"/>
+      <c r="Q20" s="35"/>
+      <c r="R20" s="35"/>
+      <c r="S20" s="35"/>
+      <c r="T20" s="35"/>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B21" s="30" t="s">
         <v>14</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B14" s="19" t="s">
+      <c r="C21" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="19">
-[...2 lines deleted...]
-      <c r="D14" s="20" t="s">
+      <c r="E21" s="31">
+        <v>152.2433</v>
+      </c>
+      <c r="F21" s="32"/>
+      <c r="G21" s="31">
+        <v>-1.8318000000000001</v>
+      </c>
+      <c r="H21" s="32"/>
+      <c r="I21" s="31">
+        <v>161.33109999999999</v>
+      </c>
+      <c r="J21" s="32"/>
+      <c r="K21" s="31">
+        <v>3.5746000000000002</v>
+      </c>
+      <c r="L21" s="15"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="35"/>
+      <c r="P21" s="35"/>
+      <c r="Q21" s="35"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+      <c r="T21" s="35"/>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B22" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="31">
+        <v>161.7775</v>
+      </c>
+      <c r="F22" s="32"/>
+      <c r="G22" s="31">
+        <v>6.2625000000000002</v>
+      </c>
+      <c r="H22" s="32"/>
+      <c r="I22" s="31">
+        <v>154.3193</v>
+      </c>
+      <c r="J22" s="32"/>
+      <c r="K22" s="31">
+        <v>-4.3461999999999996</v>
+      </c>
+      <c r="L22" s="15"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="35"/>
+      <c r="P22" s="35"/>
+      <c r="Q22" s="35"/>
+      <c r="R22" s="35"/>
+      <c r="S22" s="35"/>
+      <c r="T22" s="35"/>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B23" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="21">
-[...20 lines deleted...]
-      <c r="B15" s="23" t="s">
+      <c r="E23" s="31">
+        <v>162.13939999999999</v>
+      </c>
+      <c r="F23" s="32"/>
+      <c r="G23" s="31">
+        <v>0.22370000000000001</v>
+      </c>
+      <c r="H23" s="32"/>
+      <c r="I23" s="31">
+        <v>155.82830000000001</v>
+      </c>
+      <c r="J23" s="32"/>
+      <c r="K23" s="31">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="L23" s="15"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="35"/>
+      <c r="P23" s="35"/>
+      <c r="Q23" s="35"/>
+      <c r="R23" s="35"/>
+      <c r="S23" s="35"/>
+      <c r="T23" s="35"/>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="31">
+        <v>153.1644</v>
+      </c>
+      <c r="F24" s="32"/>
+      <c r="G24" s="31">
+        <v>-5.5354000000000001</v>
+      </c>
+      <c r="H24" s="32"/>
+      <c r="I24" s="31">
+        <v>155.1943</v>
+      </c>
+      <c r="J24" s="32"/>
+      <c r="K24" s="31">
+        <v>-0.40689999999999998</v>
+      </c>
+      <c r="L24" s="15"/>
+      <c r="N24" s="35"/>
+      <c r="O24" s="35"/>
+      <c r="P24" s="35"/>
+      <c r="Q24" s="35"/>
+      <c r="R24" s="35"/>
+      <c r="S24" s="35"/>
+      <c r="T24" s="35"/>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B25" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="31">
+        <v>150.5582</v>
+      </c>
+      <c r="F25" s="32"/>
+      <c r="G25" s="31">
+        <v>-1.7015</v>
+      </c>
+      <c r="H25" s="32"/>
+      <c r="I25" s="31">
+        <v>140.87049999999999</v>
+      </c>
+      <c r="J25" s="32"/>
+      <c r="K25" s="31">
+        <v>-9.2295999999999996</v>
+      </c>
+      <c r="L25" s="15"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="35"/>
+      <c r="P25" s="35"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="35"/>
+      <c r="S25" s="35"/>
+      <c r="T25" s="35"/>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="B26" s="30"/>
+      <c r="C26" s="56"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="57"/>
+      <c r="L26" s="15"/>
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
+      <c r="P26" s="35"/>
+      <c r="Q26" s="35"/>
+      <c r="R26" s="35"/>
+      <c r="S26" s="35"/>
+      <c r="T26" s="35"/>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A27" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="31">
+        <v>156.40440000000001</v>
+      </c>
+      <c r="F27" s="32"/>
+      <c r="G27" s="31">
+        <v>3.883</v>
+      </c>
+      <c r="H27" s="32"/>
+      <c r="I27" s="31">
+        <v>163.44049999999999</v>
+      </c>
+      <c r="J27" s="32"/>
+      <c r="K27" s="31">
+        <v>16.021799999999999</v>
+      </c>
+      <c r="L27" s="15"/>
+      <c r="N27" s="35"/>
+      <c r="O27" s="35"/>
+      <c r="P27" s="35"/>
+      <c r="Q27" s="35"/>
+      <c r="R27" s="35"/>
+      <c r="S27" s="35"/>
+      <c r="T27" s="35"/>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A28" s="34"/>
+      <c r="B28" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="31">
+        <v>142.3236</v>
+      </c>
+      <c r="F28" s="32"/>
+      <c r="G28" s="31">
+        <v>-9.0028000000000006</v>
+      </c>
+      <c r="H28" s="32"/>
+      <c r="I28" s="31">
+        <v>156.94630000000001</v>
+      </c>
+      <c r="J28" s="32"/>
+      <c r="K28" s="31">
+        <v>-3.9733999999999998</v>
+      </c>
+      <c r="L28" s="15"/>
+      <c r="N28" s="35"/>
+      <c r="O28" s="35"/>
+      <c r="P28" s="35"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="35"/>
+      <c r="S28" s="35"/>
+      <c r="T28" s="35"/>
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A29" s="34"/>
+      <c r="B29" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="31">
+        <v>161.98570000000001</v>
+      </c>
+      <c r="F29" s="32"/>
+      <c r="G29" s="31">
+        <v>13.815</v>
+      </c>
+      <c r="H29" s="32"/>
+      <c r="I29" s="31">
+        <v>153.27940000000001</v>
+      </c>
+      <c r="J29" s="32"/>
+      <c r="K29" s="31">
+        <v>-2.3363999999999998</v>
+      </c>
+      <c r="L29" s="15"/>
+      <c r="N29" s="35"/>
+      <c r="O29" s="35"/>
+      <c r="P29" s="35"/>
+      <c r="Q29" s="35"/>
+      <c r="R29" s="35"/>
+      <c r="S29" s="35"/>
+      <c r="T29" s="35"/>
+    </row>
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A30" s="34"/>
+      <c r="B30" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="31">
+        <v>145.16579999999999</v>
+      </c>
+      <c r="F30" s="32"/>
+      <c r="G30" s="31">
+        <v>-10.383599999999999</v>
+      </c>
+      <c r="H30" s="32"/>
+      <c r="I30" s="31">
+        <v>142.3124</v>
+      </c>
+      <c r="J30" s="32"/>
+      <c r="K30" s="31">
+        <v>-7.1548999999999996</v>
+      </c>
+      <c r="L30" s="15"/>
+      <c r="N30" s="35"/>
+      <c r="O30" s="35"/>
+      <c r="P30" s="35"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="35"/>
+      <c r="S30" s="35"/>
+      <c r="T30" s="35"/>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A31" s="34"/>
+      <c r="B31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="31">
+        <v>160.3295</v>
+      </c>
+      <c r="F31" s="32"/>
+      <c r="G31" s="31">
+        <v>10.4457</v>
+      </c>
+      <c r="H31" s="32"/>
+      <c r="I31" s="31">
+        <v>172.2843</v>
+      </c>
+      <c r="J31" s="32"/>
+      <c r="K31" s="31">
+        <v>21.060600000000001</v>
+      </c>
+      <c r="L31" s="15"/>
+      <c r="N31" s="35"/>
+      <c r="O31" s="35"/>
+      <c r="P31" s="35"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A32" s="34"/>
+      <c r="B32" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31">
+        <v>156.8896</v>
+      </c>
+      <c r="F32" s="32"/>
+      <c r="G32" s="31">
+        <v>-2.1455000000000002</v>
+      </c>
+      <c r="H32" s="32"/>
+      <c r="I32" s="31">
+        <v>149.06659999999999</v>
+      </c>
+      <c r="J32" s="32"/>
+      <c r="K32" s="31">
+        <v>-13.4764</v>
+      </c>
+      <c r="L32" s="15"/>
+      <c r="N32" s="35"/>
+      <c r="O32" s="35"/>
+      <c r="P32" s="35"/>
+      <c r="Q32" s="35"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+    </row>
+    <row r="33" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A33" s="34"/>
+      <c r="B33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="31">
+        <v>164.6568</v>
+      </c>
+      <c r="F33" s="32"/>
+      <c r="G33" s="31">
+        <v>4.9508000000000001</v>
+      </c>
+      <c r="H33" s="32"/>
+      <c r="I33" s="31">
+        <v>169.59370000000001</v>
+      </c>
+      <c r="J33" s="32"/>
+      <c r="K33" s="31">
+        <v>13.7705</v>
+      </c>
+      <c r="L33" s="15"/>
+      <c r="N33" s="35"/>
+      <c r="O33" s="35"/>
+      <c r="P33" s="35"/>
+      <c r="Q33" s="35"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+    </row>
+    <row r="34" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A34" s="34"/>
+      <c r="B34" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="31">
+        <v>161.60239999999999</v>
+      </c>
+      <c r="F34" s="32"/>
+      <c r="G34" s="31">
+        <v>-1.855</v>
+      </c>
+      <c r="H34" s="32"/>
+      <c r="I34" s="31">
+        <v>170.3948</v>
+      </c>
+      <c r="J34" s="32"/>
+      <c r="K34" s="31">
+        <v>0.47239999999999999</v>
+      </c>
+      <c r="L34" s="15"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="35"/>
+      <c r="S34" s="35"/>
+      <c r="T34" s="35"/>
+    </row>
+    <row r="35" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A35" s="34"/>
+      <c r="B35" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="31">
+        <v>155.75739999999999</v>
+      </c>
+      <c r="F35" s="32"/>
+      <c r="G35" s="31">
+        <v>-3.6168999999999998</v>
+      </c>
+      <c r="H35" s="32"/>
+      <c r="I35" s="31">
+        <v>146.7955</v>
+      </c>
+      <c r="J35" s="32"/>
+      <c r="K35" s="31">
+        <v>-13.8498</v>
+      </c>
+      <c r="L35" s="15"/>
+      <c r="N35" s="35"/>
+      <c r="O35" s="35"/>
+      <c r="P35" s="35"/>
+      <c r="Q35" s="35"/>
+      <c r="R35" s="35"/>
+      <c r="S35" s="35"/>
+      <c r="T35" s="35"/>
+    </row>
+    <row r="36" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A36" s="34"/>
+      <c r="B36" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="19"/>
-      <c r="D15" s="20" t="s">
+      <c r="C36" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="31">
+        <v>163.16800000000001</v>
+      </c>
+      <c r="F36" s="32"/>
+      <c r="G36" s="31">
+        <v>4.7577999999999996</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="31">
+        <v>157.03729999999999</v>
+      </c>
+      <c r="J36" s="32"/>
+      <c r="K36" s="31">
+        <v>6.9768999999999997</v>
+      </c>
+      <c r="L36" s="11"/>
+      <c r="N36" s="35"/>
+      <c r="O36" s="35"/>
+      <c r="P36" s="35"/>
+      <c r="Q36" s="35"/>
+      <c r="R36" s="35"/>
+      <c r="S36" s="35"/>
+      <c r="T36" s="35"/>
+    </row>
+    <row r="37" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A37" s="34"/>
+      <c r="B37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="31">
+        <v>159.0548</v>
+      </c>
+      <c r="F37" s="32"/>
+      <c r="G37" s="31">
+        <v>-2.5207999999999999</v>
+      </c>
+      <c r="H37" s="32"/>
+      <c r="I37" s="31">
+        <v>158.69929999999999</v>
+      </c>
+      <c r="J37" s="32"/>
+      <c r="K37" s="31">
+        <v>1.0584</v>
+      </c>
+      <c r="L37" s="11"/>
+      <c r="N37" s="35"/>
+      <c r="O37" s="35"/>
+      <c r="P37" s="35"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+    </row>
+    <row r="38" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A38" s="34"/>
+      <c r="B38" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="21">
-[...45 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="C38" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="20" t="s">
-[...258 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="E38" s="31">
+        <v>172.99930000000001</v>
+      </c>
+      <c r="F38" s="32"/>
+      <c r="G38" s="31">
+        <v>8.7670999999999992</v>
+      </c>
+      <c r="H38" s="32"/>
+      <c r="I38" s="31">
+        <v>163.97730000000001</v>
+      </c>
+      <c r="J38" s="32"/>
+      <c r="K38" s="31">
+        <v>3.3258000000000001</v>
+      </c>
+      <c r="L38" s="11"/>
+      <c r="N38" s="35"/>
+      <c r="O38" s="35"/>
+      <c r="P38" s="35"/>
+      <c r="Q38" s="35"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+    </row>
+    <row r="39" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A39" s="34"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="56"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="11"/>
+      <c r="N39" s="35"/>
+      <c r="O39" s="35"/>
+      <c r="P39" s="35"/>
+      <c r="Q39" s="35"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+    </row>
+    <row r="40" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A40" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="31">
+        <v>152.7765</v>
+      </c>
+      <c r="F40" s="32"/>
+      <c r="G40" s="31">
+        <v>-11.6083</v>
+      </c>
+      <c r="H40" s="32"/>
+      <c r="I40" s="31">
+        <v>159.16200000000001</v>
+      </c>
+      <c r="J40" s="32"/>
+      <c r="K40" s="31">
+        <v>-2.8472</v>
+      </c>
+      <c r="L40" s="11"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="35"/>
+      <c r="P40" s="35"/>
+      <c r="Q40" s="35"/>
+      <c r="R40" s="35"/>
+      <c r="S40" s="35"/>
+      <c r="T40" s="35"/>
+    </row>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A41" s="20"/>
+      <c r="B41" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="31">
+        <v>146.8871</v>
+      </c>
+      <c r="F41" s="32"/>
+      <c r="G41" s="31">
+        <v>-3.8549000000000002</v>
+      </c>
+      <c r="H41" s="32"/>
+      <c r="I41" s="31">
+        <v>162.76660000000001</v>
+      </c>
+      <c r="J41" s="32"/>
+      <c r="K41" s="31">
+        <v>2.2646999999999999</v>
+      </c>
+      <c r="L41" s="11"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="35"/>
+      <c r="P41" s="35"/>
+      <c r="Q41" s="35"/>
+      <c r="R41" s="35"/>
+      <c r="S41" s="35"/>
+      <c r="T41" s="35"/>
+    </row>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A42" s="20"/>
+      <c r="B42" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="31">
+        <v>170.1765</v>
+      </c>
+      <c r="F42" s="32"/>
+      <c r="G42" s="31">
+        <v>15.8553</v>
+      </c>
+      <c r="H42" s="32"/>
+      <c r="I42" s="31">
+        <v>161.155</v>
+      </c>
+      <c r="J42" s="32"/>
+      <c r="K42" s="31">
+        <v>-0.99009999999999998</v>
+      </c>
+      <c r="L42" s="11"/>
+      <c r="N42" s="35"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="35"/>
+      <c r="Q42" s="35"/>
+      <c r="R42" s="35"/>
+      <c r="S42" s="35"/>
+      <c r="T42" s="35"/>
+    </row>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A43" s="20"/>
+      <c r="B43" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="31">
+        <v>167.0478</v>
+      </c>
+      <c r="F43" s="32"/>
+      <c r="G43" s="31">
+        <v>-1.8385</v>
+      </c>
+      <c r="H43" s="32"/>
+      <c r="I43" s="31">
+        <v>170.78450000000001</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="31">
+        <v>5.9752999999999998</v>
+      </c>
+      <c r="N43" s="35"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+    </row>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A44" s="20"/>
+      <c r="B44" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="31">
+        <v>160.92590000000001</v>
+      </c>
+      <c r="F44" s="32"/>
+      <c r="G44" s="31">
+        <v>-3.6646999999999998</v>
+      </c>
+      <c r="H44" s="32"/>
+      <c r="I44" s="31">
+        <v>166.10339999999999</v>
+      </c>
+      <c r="J44" s="32"/>
+      <c r="K44" s="31">
+        <v>-2.7410000000000001</v>
+      </c>
+      <c r="L44" s="11"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="35"/>
+      <c r="P44" s="35"/>
+      <c r="Q44" s="35"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+    </row>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A45" s="20"/>
+      <c r="B45" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31">
+        <v>151.25559999999999</v>
+      </c>
+      <c r="F45" s="32"/>
+      <c r="G45" s="31">
+        <v>-6.0091999999999999</v>
+      </c>
+      <c r="H45" s="32"/>
+      <c r="I45" s="31">
+        <v>145.93340000000001</v>
+      </c>
+      <c r="J45" s="32"/>
+      <c r="K45" s="31">
+        <v>-12.143000000000001</v>
+      </c>
+      <c r="L45" s="11"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="35"/>
+      <c r="Q45" s="35"/>
+      <c r="R45" s="35"/>
+      <c r="S45" s="35"/>
+      <c r="T45" s="35"/>
+    </row>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A46" s="20"/>
+      <c r="B46" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="31">
+        <v>174.0147</v>
+      </c>
+      <c r="F46" s="32"/>
+      <c r="G46" s="31">
+        <v>15.046799999999999</v>
+      </c>
+      <c r="H46" s="32"/>
+      <c r="I46" s="31">
+        <v>174.9067</v>
+      </c>
+      <c r="J46" s="32"/>
+      <c r="K46" s="31">
+        <v>19.8538</v>
+      </c>
+      <c r="L46" s="33"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="35"/>
+      <c r="P46" s="35"/>
+      <c r="Q46" s="35"/>
+      <c r="R46" s="35"/>
+      <c r="S46" s="35"/>
+      <c r="T46" s="35"/>
+    </row>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A47" s="20"/>
+      <c r="B47" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C29" s="19">
-[...105 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="E47" s="31">
+        <v>161.60310000000001</v>
+      </c>
+      <c r="F47" s="32"/>
+      <c r="G47" s="31">
+        <v>-7.1325000000000003</v>
+      </c>
+      <c r="H47" s="32"/>
+      <c r="I47" s="31">
+        <v>162.45599999999999</v>
+      </c>
+      <c r="J47" s="32"/>
+      <c r="K47" s="31">
+        <v>-7.1185</v>
+      </c>
+      <c r="L47" s="11"/>
+    </row>
+    <row r="48" spans="1:20" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="20"/>
+      <c r="B48" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="D33" s="20" t="s">
-[...291 lines deleted...]
-      <c r="B46" s="19" t="s">
+      <c r="C48" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="20" t="s">
-[...270 lines deleted...]
-      <c r="J57" s="9"/>
+      <c r="E48" s="31">
+        <v>169.1438</v>
+      </c>
+      <c r="F48" s="32"/>
+      <c r="G48" s="31">
+        <v>4.6661999999999999</v>
+      </c>
+      <c r="H48" s="32"/>
+      <c r="I48" s="31">
+        <v>163.91970000000001</v>
+      </c>
+      <c r="J48" s="32"/>
+      <c r="K48" s="31">
+        <v>0.90100000000000002</v>
+      </c>
+      <c r="L48" s="11"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="20"/>
+      <c r="B49" s="25"/>
+      <c r="C49" s="52"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="31"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="11"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A50" s="20"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="52"/>
+      <c r="D50" s="20"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" s="20"/>
+      <c r="B51" s="25"/>
+      <c r="C51" s="52"/>
+      <c r="D51" s="20"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A52" s="20"/>
+      <c r="B52" s="25"/>
+      <c r="C52" s="52"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A53" s="20"/>
+      <c r="B53" s="25"/>
+      <c r="C53" s="52"/>
+      <c r="D53" s="20"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="L53" s="36"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A54" s="20"/>
+      <c r="B54" s="25"/>
+      <c r="C54" s="52"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="L54" s="36"/>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" s="20"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="52"/>
+      <c r="D55" s="20"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="11"/>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A56" s="20"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="52"/>
+      <c r="D56" s="20"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="11"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" s="20"/>
+      <c r="B57" s="25"/>
+      <c r="C57" s="52"/>
+      <c r="D57" s="20"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21"/>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
       <c r="K57" s="21"/>
-    </row>
-[...1359 lines deleted...]
-      <c r="E124" s="59"/>
+      <c r="L57" s="11"/>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A58" s="20"/>
+      <c r="B58" s="25"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="11"/>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A59" s="20"/>
+      <c r="B59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="11"/>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A60" s="20"/>
+      <c r="B60" s="25"/>
+      <c r="E60" s="37"/>
+      <c r="F60" s="20"/>
+      <c r="G60" s="37"/>
+      <c r="H60" s="20"/>
+      <c r="I60" s="37"/>
+      <c r="J60" s="20"/>
+      <c r="K60" s="37"/>
+      <c r="L60" s="20"/>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A61" s="20"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="52"/>
+      <c r="D61" s="20"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="21"/>
+      <c r="G61" s="37"/>
+      <c r="H61" s="21"/>
+      <c r="I61" s="37"/>
+      <c r="J61" s="21"/>
+      <c r="K61" s="37"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A62" s="20"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="52"/>
+      <c r="D62" s="20"/>
+      <c r="E62" s="36"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="36"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="36"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="36"/>
+      <c r="L62" s="21"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A63" s="20"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="52"/>
+      <c r="D63" s="20"/>
+      <c r="E63" s="36"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="36"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="36"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="36"/>
+      <c r="L63" s="21"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A64" s="20"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="52"/>
+      <c r="D64" s="20"/>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="11"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A65" s="20"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="52"/>
+      <c r="D65" s="20"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="22"/>
+      <c r="L65" s="11"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A66" s="20"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="52"/>
+      <c r="D66" s="20"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="22"/>
+      <c r="L66" s="11"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A67" s="20"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="52"/>
+      <c r="D67" s="20"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="22"/>
+      <c r="L67" s="11"/>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A68" s="20"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="52"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="26"/>
+      <c r="G68" s="22"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="22"/>
+      <c r="L68" s="11"/>
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A69" s="20"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="52"/>
+      <c r="D69" s="20"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="26"/>
+      <c r="G69" s="22"/>
+      <c r="H69" s="23"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="22"/>
+      <c r="L69" s="11"/>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A70" s="20"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="52"/>
+      <c r="D70" s="20"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="24"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="22"/>
+      <c r="L70" s="11"/>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A71" s="20"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="52"/>
+      <c r="D71" s="20"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="23"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="24"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="22"/>
+      <c r="L71" s="11"/>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A72" s="20"/>
+      <c r="B72" s="25"/>
+      <c r="C72" s="52"/>
+      <c r="D72" s="20"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="22"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="23"/>
+      <c r="K72" s="22"/>
+      <c r="L72" s="11"/>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A73" s="20"/>
+      <c r="B73" s="25"/>
+      <c r="C73" s="52"/>
+      <c r="D73" s="20"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="22"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="22"/>
+      <c r="L73" s="11"/>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A74" s="20"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="52"/>
+      <c r="D74" s="20"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="11"/>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A75" s="27"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="52"/>
+      <c r="D75" s="20"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="22"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="24"/>
+      <c r="J75" s="23"/>
+      <c r="K75" s="22"/>
+      <c r="L75" s="11"/>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A76" s="27"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="52"/>
+      <c r="D76" s="20"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="22"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="24"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="22"/>
+      <c r="L76" s="11"/>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A77" s="20"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="52"/>
+      <c r="D77" s="20"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="22"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="24"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="22"/>
+      <c r="L77" s="11"/>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A78" s="20"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="52"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="22"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="24"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="22"/>
+      <c r="L78" s="11"/>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A79" s="20"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="52"/>
+      <c r="D79" s="20"/>
+      <c r="E79" s="24"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="24"/>
+      <c r="J79" s="23"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="11"/>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A80" s="20"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="52"/>
+      <c r="D80" s="20"/>
+      <c r="E80" s="24"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="24"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="22"/>
+      <c r="L80" s="11"/>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A81" s="20"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="52"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="22"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="24"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="22"/>
+      <c r="L81" s="11"/>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="20"/>
+      <c r="B82" s="25"/>
+      <c r="C82" s="52"/>
+      <c r="D82" s="29"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="22"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="24"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="22"/>
+      <c r="L82" s="11"/>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="20"/>
+      <c r="B83" s="25"/>
+      <c r="C83" s="52"/>
+      <c r="D83" s="20"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="22"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="24"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="22"/>
+      <c r="L83" s="11"/>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A84" s="27"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="52"/>
+      <c r="D84" s="20"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="22"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="24"/>
+      <c r="J84" s="23"/>
+      <c r="K84" s="22"/>
+      <c r="L84" s="11"/>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A85" s="20"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="52"/>
+      <c r="D85" s="20"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="23"/>
+      <c r="K85" s="22"/>
+      <c r="L85" s="11"/>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A86" s="27"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="52"/>
+      <c r="D86" s="20"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="22"/>
+      <c r="H86" s="23"/>
+      <c r="I86" s="24"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="22"/>
+      <c r="L86" s="11"/>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A87" s="27"/>
+      <c r="B87" s="25"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="20"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="22"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="24"/>
+      <c r="J87" s="23"/>
+      <c r="K87" s="22"/>
+      <c r="L87" s="11"/>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A88" s="27"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="52"/>
+      <c r="D88" s="20"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="22"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="24"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="22"/>
+      <c r="L88" s="11"/>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A89" s="20"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="52"/>
+      <c r="D89" s="20"/>
+      <c r="E89" s="24"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="22"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="24"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="22"/>
+      <c r="L89" s="11"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A90" s="20"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="52"/>
+      <c r="D90" s="20"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="28"/>
+      <c r="G90" s="22"/>
+      <c r="H90" s="23"/>
+      <c r="I90" s="24"/>
+      <c r="J90" s="23"/>
+      <c r="K90" s="22"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A91" s="20"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="52"/>
+      <c r="D91" s="20"/>
+      <c r="E91" s="24"/>
+      <c r="F91" s="24"/>
+      <c r="G91" s="24"/>
+      <c r="H91" s="24"/>
+      <c r="I91" s="24"/>
+      <c r="J91" s="24"/>
+      <c r="K91" s="24"/>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A92" s="20"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="52"/>
+      <c r="D92" s="20"/>
+      <c r="E92" s="24"/>
+      <c r="F92" s="24"/>
+      <c r="G92" s="24"/>
+      <c r="H92" s="24"/>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+      <c r="K92" s="24"/>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A93" s="20"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="52"/>
+      <c r="D93" s="20"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="24"/>
+      <c r="G93" s="24"/>
+      <c r="H93" s="24"/>
+      <c r="I93" s="24"/>
+      <c r="J93" s="24"/>
+      <c r="K93" s="24"/>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A94" s="20"/>
+      <c r="B94" s="25"/>
+      <c r="C94" s="52"/>
+      <c r="D94" s="20"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24"/>
+      <c r="G94" s="24"/>
+      <c r="H94" s="24"/>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+      <c r="K94" s="24"/>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A95" s="20"/>
+      <c r="B95" s="25"/>
+      <c r="C95" s="52"/>
+      <c r="D95" s="20"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
+      <c r="I95" s="24"/>
+      <c r="J95" s="24"/>
+      <c r="K95" s="24"/>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A96" s="20"/>
+      <c r="B96" s="25"/>
+      <c r="C96" s="52"/>
+      <c r="D96" s="20"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+      <c r="K96" s="24"/>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A97" s="20"/>
+      <c r="B97" s="25"/>
+      <c r="C97" s="52"/>
+      <c r="D97" s="20"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+      <c r="K97" s="24"/>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A98" s="20"/>
+      <c r="B98" s="25"/>
+      <c r="C98" s="52"/>
+      <c r="D98" s="20"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+      <c r="K98" s="24"/>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A99" s="20"/>
+      <c r="B99" s="25"/>
+      <c r="C99" s="52"/>
+      <c r="D99" s="20"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="24"/>
+      <c r="J99" s="24"/>
+      <c r="K99" s="24"/>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A100" s="20"/>
+      <c r="B100" s="25"/>
+      <c r="C100" s="52"/>
+      <c r="D100" s="20"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24"/>
+      <c r="G100" s="24"/>
+      <c r="H100" s="24"/>
+      <c r="I100" s="24"/>
+      <c r="J100" s="24"/>
+      <c r="K100" s="24"/>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A101" s="20"/>
+      <c r="B101" s="25"/>
+      <c r="C101" s="52"/>
+      <c r="D101" s="20"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="24"/>
+      <c r="H101" s="24"/>
+      <c r="I101" s="24"/>
+      <c r="J101" s="24"/>
+      <c r="K101" s="24"/>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A102" s="20"/>
+      <c r="B102" s="25"/>
+      <c r="C102" s="52"/>
+      <c r="D102" s="20"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="24"/>
+      <c r="G102" s="24"/>
+      <c r="H102" s="24"/>
+      <c r="I102" s="24"/>
+      <c r="J102" s="24"/>
+      <c r="K102" s="24"/>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A103" s="20"/>
+      <c r="B103" s="25"/>
+      <c r="C103" s="52"/>
+      <c r="D103" s="20"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="24"/>
+      <c r="G103" s="24"/>
+      <c r="H103" s="24"/>
+      <c r="I103" s="24"/>
+      <c r="J103" s="24"/>
+      <c r="K103" s="24"/>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A104" s="20"/>
+      <c r="B104" s="25"/>
+      <c r="C104" s="52"/>
+      <c r="D104" s="20"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="24"/>
+      <c r="G104" s="24"/>
+      <c r="H104" s="24"/>
+      <c r="I104" s="24"/>
+      <c r="J104" s="24"/>
+      <c r="K104" s="24"/>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A105" s="27"/>
+      <c r="B105" s="25"/>
+      <c r="C105" s="52"/>
+      <c r="D105" s="27"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="24"/>
+      <c r="H105" s="24"/>
+      <c r="I105" s="24"/>
+      <c r="J105" s="24"/>
+      <c r="K105" s="24"/>
+      <c r="L105" s="16"/>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B106" s="13"/>
+      <c r="C106" s="53"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="24"/>
+      <c r="I106" s="24"/>
+      <c r="J106" s="24"/>
+      <c r="K106" s="24"/>
+      <c r="L106" s="16"/>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B107" s="13"/>
+      <c r="C107" s="53"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="24"/>
+      <c r="G107" s="24"/>
+      <c r="H107" s="24"/>
+      <c r="I107" s="24"/>
+      <c r="J107" s="24"/>
+      <c r="K107" s="24"/>
+      <c r="L107" s="16"/>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B108" s="13"/>
+      <c r="C108" s="53"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="24"/>
+      <c r="G108" s="24"/>
+      <c r="H108" s="24"/>
+      <c r="I108" s="24"/>
+      <c r="J108" s="24"/>
+      <c r="K108" s="24"/>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B109" s="13"/>
+      <c r="C109" s="53"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="24"/>
+      <c r="G109" s="24"/>
+      <c r="H109" s="24"/>
+      <c r="I109" s="24"/>
+      <c r="J109" s="24"/>
+      <c r="K109" s="24"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B110" s="13"/>
+      <c r="C110" s="53"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="24"/>
+      <c r="G110" s="24"/>
+      <c r="H110" s="24"/>
+      <c r="I110" s="24"/>
+      <c r="J110" s="24"/>
+      <c r="K110" s="24"/>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B111" s="13"/>
+      <c r="C111" s="53"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="24"/>
+      <c r="G111" s="24"/>
+      <c r="H111" s="24"/>
+      <c r="I111" s="24"/>
+      <c r="J111" s="24"/>
+      <c r="K111" s="24"/>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B112" s="13"/>
+      <c r="C112" s="53"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="24"/>
+      <c r="G112" s="24"/>
+      <c r="H112" s="24"/>
+      <c r="I112" s="24"/>
+      <c r="J112" s="24"/>
+      <c r="K112" s="24"/>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B113" s="13"/>
+      <c r="C113" s="53"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
+      <c r="H113" s="24"/>
+      <c r="I113" s="24"/>
+      <c r="J113" s="24"/>
+      <c r="K113" s="24"/>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A114" s="4"/>
+      <c r="B114" s="13"/>
+      <c r="C114" s="53"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="24"/>
+      <c r="F114" s="24"/>
+      <c r="G114" s="24"/>
+      <c r="H114" s="24"/>
+      <c r="I114" s="24"/>
+      <c r="J114" s="24"/>
+      <c r="K114" s="24"/>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B115" s="13"/>
+      <c r="C115" s="53"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="24"/>
+      <c r="G115" s="24"/>
+      <c r="H115" s="24"/>
+      <c r="I115" s="24"/>
+      <c r="J115" s="24"/>
+      <c r="K115" s="24"/>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B116" s="13"/>
+      <c r="C116" s="53"/>
+      <c r="E116" s="24"/>
+      <c r="F116" s="24"/>
+      <c r="G116" s="24"/>
+      <c r="H116" s="24"/>
+      <c r="I116" s="24"/>
+      <c r="J116" s="24"/>
+      <c r="K116" s="24"/>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B117" s="13"/>
+      <c r="C117" s="53"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="24"/>
+      <c r="G117" s="24"/>
+      <c r="H117" s="24"/>
+      <c r="I117" s="24"/>
+      <c r="J117" s="24"/>
+      <c r="K117" s="24"/>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B118" s="13"/>
+      <c r="C118" s="53"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="24"/>
+      <c r="G118" s="24"/>
+      <c r="H118" s="24"/>
+      <c r="I118" s="24"/>
+      <c r="J118" s="24"/>
+      <c r="K118" s="24"/>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B119" s="13"/>
+      <c r="C119" s="53"/>
+      <c r="E119" s="24"/>
+      <c r="F119" s="24"/>
+      <c r="G119" s="24"/>
+      <c r="H119" s="24"/>
+      <c r="I119" s="24"/>
+      <c r="J119" s="24"/>
+      <c r="K119" s="24"/>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B120" s="13"/>
+      <c r="C120" s="53"/>
+      <c r="E120" s="24"/>
+      <c r="F120" s="24"/>
+      <c r="G120" s="24"/>
+      <c r="H120" s="24"/>
+      <c r="I120" s="24"/>
+      <c r="J120" s="24"/>
+      <c r="K120" s="24"/>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B121" s="13"/>
+      <c r="C121" s="53"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="24"/>
+      <c r="G121" s="24"/>
+      <c r="H121" s="24"/>
+      <c r="I121" s="24"/>
+      <c r="J121" s="24"/>
+      <c r="K121" s="24"/>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B122" s="13"/>
+      <c r="C122" s="53"/>
+      <c r="E122" s="24"/>
+      <c r="F122" s="24"/>
+      <c r="G122" s="24"/>
+      <c r="H122" s="24"/>
+      <c r="I122" s="24"/>
+      <c r="J122" s="24"/>
+      <c r="K122" s="24"/>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B123" s="13"/>
+      <c r="C123" s="53"/>
+      <c r="E123" s="24"/>
+      <c r="F123" s="24"/>
+      <c r="G123" s="24"/>
+      <c r="H123" s="24"/>
+      <c r="I123" s="24"/>
+      <c r="J123" s="24"/>
+      <c r="K123" s="24"/>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B124" s="13"/>
+      <c r="C124" s="53"/>
+      <c r="E124" s="6"/>
       <c r="F124" s="17"/>
-      <c r="G124" s="17"/>
-[...2076 lines deleted...]
-      <c r="J237" s="80"/>
+      <c r="G124" s="10"/>
+      <c r="H124" s="18"/>
+      <c r="I124" s="6"/>
+      <c r="K124" s="10"/>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B125" s="13"/>
+      <c r="C125" s="53"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="17"/>
+      <c r="G125" s="10"/>
+      <c r="H125" s="18"/>
+      <c r="I125" s="6"/>
+      <c r="K125" s="10"/>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A126" s="4"/>
+      <c r="B126" s="13"/>
+      <c r="C126" s="53"/>
+      <c r="E126" s="10"/>
+      <c r="F126" s="17"/>
+      <c r="G126" s="10"/>
+      <c r="H126" s="18"/>
+      <c r="I126" s="6"/>
+      <c r="K126" s="10"/>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A127" s="4"/>
+      <c r="B127" s="13"/>
+      <c r="C127" s="53"/>
+      <c r="E127" s="10"/>
+      <c r="F127" s="17"/>
+      <c r="G127" s="10"/>
+      <c r="H127" s="18"/>
+      <c r="I127" s="6"/>
+      <c r="K127" s="10"/>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B128" s="13"/>
+      <c r="C128" s="53"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="17"/>
+      <c r="G128" s="10"/>
+      <c r="H128" s="18"/>
+      <c r="I128" s="6"/>
+      <c r="K128" s="10"/>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B129" s="13"/>
+      <c r="C129" s="53"/>
+      <c r="E129" s="6"/>
+      <c r="F129" s="17"/>
+      <c r="G129" s="10"/>
+      <c r="H129" s="18"/>
+      <c r="I129" s="6"/>
+      <c r="K129" s="10"/>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B130" s="13"/>
+      <c r="C130" s="53"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="17"/>
+      <c r="G130" s="10"/>
+      <c r="H130" s="18"/>
+      <c r="I130" s="6"/>
+      <c r="K130" s="10"/>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B131" s="13"/>
+      <c r="C131" s="53"/>
+      <c r="E131" s="6"/>
+      <c r="F131" s="18"/>
+      <c r="G131" s="10"/>
+      <c r="H131" s="18"/>
+      <c r="I131" s="6"/>
+      <c r="K131" s="10"/>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B132" s="13"/>
+      <c r="C132" s="53"/>
+      <c r="E132" s="6"/>
+      <c r="F132" s="18"/>
+      <c r="G132" s="10"/>
+      <c r="H132" s="18"/>
+      <c r="I132" s="6"/>
+      <c r="K132" s="10"/>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B133" s="13"/>
+      <c r="C133" s="53"/>
+      <c r="E133" s="6"/>
+      <c r="F133" s="18"/>
+      <c r="G133" s="10"/>
+      <c r="H133" s="18"/>
+      <c r="I133" s="6"/>
+      <c r="K133" s="10"/>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B134" s="13"/>
+      <c r="C134" s="53"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="18"/>
+      <c r="G134" s="10"/>
+      <c r="H134" s="18"/>
+      <c r="I134" s="6"/>
+      <c r="K134" s="10"/>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B135" s="13"/>
+      <c r="C135" s="53"/>
+      <c r="E135" s="6"/>
+      <c r="F135" s="18"/>
+      <c r="G135" s="10"/>
+      <c r="H135" s="18"/>
+      <c r="I135" s="6"/>
+      <c r="K135" s="10"/>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B136" s="13"/>
+      <c r="C136" s="53"/>
+      <c r="E136" s="6"/>
+      <c r="F136" s="18"/>
+      <c r="G136" s="10"/>
+      <c r="H136" s="18"/>
+      <c r="I136" s="6"/>
+      <c r="K136" s="10"/>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B137" s="13"/>
+      <c r="C137" s="53"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="18"/>
+      <c r="G137" s="10"/>
+      <c r="H137" s="18"/>
+      <c r="I137" s="6"/>
+      <c r="K137" s="10"/>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A138" s="19"/>
+      <c r="B138" s="13"/>
+      <c r="C138" s="53"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="18"/>
+      <c r="G138" s="10"/>
+      <c r="H138" s="18"/>
+      <c r="I138" s="6"/>
+      <c r="K138" s="10"/>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B139" s="13"/>
+      <c r="C139" s="53"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="18"/>
+      <c r="G139" s="10"/>
+      <c r="H139" s="18"/>
+      <c r="I139" s="6"/>
+      <c r="K139" s="10"/>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B140" s="13"/>
+      <c r="C140" s="53"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="18"/>
+      <c r="G140" s="10"/>
+      <c r="H140" s="18"/>
+      <c r="I140" s="6"/>
+      <c r="K140" s="10"/>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B141" s="13"/>
+      <c r="C141" s="53"/>
+      <c r="E141" s="6"/>
+      <c r="F141" s="18"/>
+      <c r="G141" s="10"/>
+      <c r="H141" s="18"/>
+      <c r="I141" s="6"/>
+      <c r="K141" s="10"/>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B142" s="13"/>
+      <c r="C142" s="53"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="18"/>
+      <c r="G142" s="10"/>
+      <c r="H142" s="18"/>
+      <c r="I142" s="6"/>
+      <c r="K142" s="10"/>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B143" s="13"/>
+      <c r="C143" s="53"/>
+      <c r="E143" s="6"/>
+      <c r="F143" s="18"/>
+      <c r="G143" s="10"/>
+      <c r="H143" s="18"/>
+      <c r="I143" s="6"/>
+      <c r="K143" s="10"/>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="B144" s="13"/>
+      <c r="C144" s="53"/>
+      <c r="E144" s="6"/>
+      <c r="F144" s="18"/>
+      <c r="G144" s="10"/>
+      <c r="H144" s="18"/>
+      <c r="I144" s="6"/>
+      <c r="K144" s="10"/>
+    </row>
+    <row r="145" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B145" s="13"/>
+      <c r="C145" s="53"/>
+      <c r="E145" s="6"/>
+      <c r="F145" s="18"/>
+      <c r="G145" s="10"/>
+      <c r="H145" s="18"/>
+      <c r="I145" s="6"/>
+      <c r="K145" s="10"/>
+    </row>
+    <row r="146" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B146" s="13"/>
+      <c r="C146" s="53"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="18"/>
+      <c r="G146" s="10"/>
+      <c r="H146" s="18"/>
+      <c r="I146" s="6"/>
+      <c r="K146" s="10"/>
+    </row>
+    <row r="147" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B147" s="13"/>
+      <c r="C147" s="53"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="18"/>
+      <c r="G147" s="10"/>
+      <c r="H147" s="18"/>
+      <c r="I147" s="6"/>
+      <c r="K147" s="10"/>
+    </row>
+    <row r="148" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B148" s="13"/>
+      <c r="C148" s="53"/>
+      <c r="E148" s="6"/>
+      <c r="F148" s="18"/>
+      <c r="G148" s="10"/>
+      <c r="H148" s="18"/>
+      <c r="I148" s="6"/>
+      <c r="K148" s="10"/>
+    </row>
+    <row r="149" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="B149" s="13"/>
+      <c r="C149" s="53"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="18"/>
+      <c r="G149" s="10"/>
+      <c r="H149" s="18"/>
+      <c r="I149" s="6"/>
+      <c r="K149" s="10"/>
+    </row>
+    <row r="150" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="E150" s="18"/>
+      <c r="F150" s="18"/>
+      <c r="G150" s="1"/>
+      <c r="H150" s="18"/>
+    </row>
+    <row r="151" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="E151" s="18"/>
+      <c r="F151" s="18"/>
+      <c r="G151" s="18"/>
+      <c r="H151" s="18"/>
+    </row>
+    <row r="152" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="E152" s="18"/>
+      <c r="F152" s="18"/>
+      <c r="G152" s="18"/>
+      <c r="H152" s="18"/>
+    </row>
+    <row r="153" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="E153" s="18"/>
+      <c r="F153" s="18"/>
+      <c r="G153" s="18"/>
+      <c r="H153" s="18"/>
+    </row>
+    <row r="154" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C154" s="50"/>
+      <c r="E154" s="18"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="18"/>
+      <c r="H154" s="18"/>
+      <c r="L154" s="1"/>
+      <c r="M154" s="1"/>
+      <c r="N154" s="1"/>
+      <c r="O154" s="1"/>
+      <c r="P154" s="1"/>
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1"/>
+      <c r="S154" s="1"/>
+      <c r="T154" s="1"/>
+      <c r="U154" s="1"/>
+      <c r="V154" s="1"/>
+      <c r="W154" s="1"/>
+      <c r="X154" s="1"/>
+      <c r="Y154" s="1"/>
+      <c r="Z154" s="1"/>
+    </row>
+    <row r="155" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C155" s="50"/>
+      <c r="E155" s="18"/>
+      <c r="F155" s="18"/>
+      <c r="G155" s="18"/>
+      <c r="H155" s="18"/>
+      <c r="L155" s="1"/>
+      <c r="M155" s="1"/>
+      <c r="N155" s="1"/>
+      <c r="O155" s="1"/>
+      <c r="P155" s="1"/>
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1"/>
+      <c r="S155" s="1"/>
+      <c r="T155" s="1"/>
+      <c r="U155" s="1"/>
+      <c r="V155" s="1"/>
+      <c r="W155" s="1"/>
+      <c r="X155" s="1"/>
+      <c r="Y155" s="1"/>
+      <c r="Z155" s="1"/>
+    </row>
+    <row r="156" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C156" s="50"/>
+      <c r="E156" s="18"/>
+      <c r="F156" s="18"/>
+      <c r="G156" s="18"/>
+      <c r="H156" s="18"/>
+      <c r="L156" s="1"/>
+      <c r="M156" s="1"/>
+      <c r="N156" s="1"/>
+      <c r="O156" s="1"/>
+      <c r="P156" s="1"/>
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1"/>
+      <c r="S156" s="1"/>
+      <c r="T156" s="1"/>
+      <c r="U156" s="1"/>
+      <c r="V156" s="1"/>
+      <c r="W156" s="1"/>
+      <c r="X156" s="1"/>
+      <c r="Y156" s="1"/>
+      <c r="Z156" s="1"/>
+    </row>
+    <row r="157" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C157" s="50"/>
+      <c r="E157" s="18"/>
+      <c r="F157" s="18"/>
+      <c r="G157" s="18"/>
+      <c r="H157" s="18"/>
+      <c r="L157" s="1"/>
+      <c r="M157" s="1"/>
+      <c r="N157" s="1"/>
+      <c r="O157" s="1"/>
+      <c r="P157" s="1"/>
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1"/>
+      <c r="S157" s="1"/>
+      <c r="T157" s="1"/>
+      <c r="U157" s="1"/>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
+      <c r="X157" s="1"/>
+      <c r="Y157" s="1"/>
+      <c r="Z157" s="1"/>
+    </row>
+    <row r="158" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C158" s="50"/>
+      <c r="E158" s="18"/>
+      <c r="F158" s="18"/>
+      <c r="G158" s="18"/>
+      <c r="H158" s="18"/>
+      <c r="L158" s="1"/>
+      <c r="M158" s="1"/>
+      <c r="N158" s="1"/>
+      <c r="O158" s="1"/>
+      <c r="P158" s="1"/>
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1"/>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+      <c r="U158" s="1"/>
+      <c r="V158" s="1"/>
+      <c r="W158" s="1"/>
+      <c r="X158" s="1"/>
+      <c r="Y158" s="1"/>
+      <c r="Z158" s="1"/>
+    </row>
+    <row r="159" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C159" s="50"/>
+      <c r="E159" s="18"/>
+      <c r="F159" s="18"/>
+      <c r="G159" s="18"/>
+      <c r="H159" s="18"/>
+      <c r="L159" s="1"/>
+      <c r="M159" s="1"/>
+      <c r="N159" s="1"/>
+      <c r="O159" s="1"/>
+      <c r="P159" s="1"/>
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1"/>
+      <c r="S159" s="1"/>
+      <c r="T159" s="1"/>
+      <c r="U159" s="1"/>
+      <c r="V159" s="1"/>
+      <c r="W159" s="1"/>
+      <c r="X159" s="1"/>
+      <c r="Y159" s="1"/>
+      <c r="Z159" s="1"/>
+    </row>
+    <row r="160" spans="2:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C160" s="50"/>
+      <c r="E160" s="18"/>
+      <c r="F160" s="18"/>
+      <c r="G160" s="18"/>
+      <c r="H160" s="18"/>
+      <c r="L160" s="1"/>
+      <c r="M160" s="1"/>
+      <c r="N160" s="1"/>
+      <c r="O160" s="1"/>
+      <c r="P160" s="1"/>
+      <c r="Q160" s="1"/>
+      <c r="R160" s="1"/>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+      <c r="U160" s="1"/>
+      <c r="V160" s="1"/>
+      <c r="W160" s="1"/>
+      <c r="X160" s="1"/>
+      <c r="Y160" s="1"/>
+      <c r="Z160" s="1"/>
+    </row>
+    <row r="161" spans="3:26" s="2" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C161" s="50"/>
+      <c r="E161" s="18"/>
+      <c r="F161" s="18"/>
+      <c r="G161" s="18"/>
+      <c r="H161" s="18"/>
+      <c r="L161" s="1"/>
+      <c r="M161" s="1"/>
+      <c r="N161" s="1"/>
+      <c r="O161" s="1"/>
+      <c r="P161" s="1"/>
+      <c r="Q161" s="1"/>
+      <c r="R161" s="1"/>
+      <c r="S161" s="1"/>
+      <c r="T161" s="1"/>
+      <c r="U161" s="1"/>
+      <c r="V161" s="1"/>
+      <c r="W161" s="1"/>
+      <c r="X161" s="1"/>
+      <c r="Y161" s="1"/>
+      <c r="Z161" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="92">
-[...91 lines deleted...]
-    <mergeCell ref="A73:B73"/>
+  <mergeCells count="9">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="E6:K6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="A7:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.23622047244094491" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...8 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.51181102362204722" bottom="0.31496062992125984" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="27" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K237"/>
+  <dimension ref="A1:AC161"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A196" zoomScale="70" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="E223" sqref="E223:G223"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="B29" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="O17" sqref="O17"/>
+      <selection pane="topRight" activeCell="O17" sqref="O17"/>
+      <selection pane="bottomLeft" activeCell="O17" sqref="O17"/>
+      <selection pane="bottomRight" activeCell="E47" sqref="E47:K48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" style="78" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="78"/>
+    <col min="1" max="1" width="9.88671875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="7.44140625" style="20" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="54" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="20" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="20" customWidth="1"/>
+    <col min="6" max="6" width="6.88671875" style="20" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="20" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="20" customWidth="1"/>
+    <col min="9" max="9" width="13.109375" style="20" customWidth="1"/>
+    <col min="10" max="10" width="6.88671875" style="20" customWidth="1"/>
+    <col min="11" max="11" width="13.109375" style="20" customWidth="1"/>
+    <col min="12" max="12" width="6.88671875" style="29" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.95" customHeight="1">
-[...118 lines deleted...]
-      <c r="E9" s="201" t="s">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+    </row>
+    <row r="3" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+    </row>
+    <row r="4" spans="1:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:20" ht="3.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:20" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="58"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="61"/>
+    </row>
+    <row r="7" spans="1:20" s="44" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="68"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="68"/>
+      <c r="G7" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="L7" s="68"/>
+    </row>
+    <row r="8" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B8" s="38"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A9" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="31">
+        <v>193.0838</v>
+      </c>
+      <c r="F9" s="32"/>
+      <c r="G9" s="31">
+        <v>-9.5568000000000008</v>
+      </c>
+      <c r="H9" s="32"/>
+      <c r="I9" s="31">
+        <v>195.48439999999999</v>
+      </c>
+      <c r="J9" s="32"/>
+      <c r="K9" s="31">
+        <v>-8.3902999999999999</v>
+      </c>
+      <c r="L9" s="45"/>
+      <c r="N9" s="46"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+    </row>
+    <row r="10" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B10" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="31">
+        <v>193.9015</v>
+      </c>
+      <c r="F10" s="32"/>
+      <c r="G10" s="31">
+        <v>0.42349999999999999</v>
+      </c>
+      <c r="H10" s="32"/>
+      <c r="I10" s="31">
+        <v>189.62549999999999</v>
+      </c>
+      <c r="J10" s="32"/>
+      <c r="K10" s="31">
+        <v>-2.9971000000000001</v>
+      </c>
+      <c r="L10" s="45"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+    </row>
+    <row r="11" spans="1:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" s="2"/>
+      <c r="B11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="31">
+        <v>184.28829999999999</v>
+      </c>
+      <c r="F11" s="32"/>
+      <c r="G11" s="31">
+        <v>-4.9577999999999998</v>
+      </c>
+      <c r="H11" s="32"/>
+      <c r="I11" s="31">
+        <v>179.6585</v>
+      </c>
+      <c r="J11" s="32"/>
+      <c r="K11" s="31">
+        <v>-5.2561</v>
+      </c>
+      <c r="L11" s="45"/>
+      <c r="N11" s="46"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="46"/>
+      <c r="Q11" s="46"/>
+      <c r="R11" s="46"/>
+      <c r="S11" s="46"/>
+      <c r="T11" s="46"/>
+    </row>
+    <row r="12" spans="1:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" s="2"/>
+      <c r="B12" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="31">
+        <v>182.11060000000001</v>
+      </c>
+      <c r="F12" s="32"/>
+      <c r="G12" s="31">
+        <v>-1.1817</v>
+      </c>
+      <c r="H12" s="32"/>
+      <c r="I12" s="31">
+        <v>175.3458</v>
+      </c>
+      <c r="J12" s="32"/>
+      <c r="K12" s="31">
+        <v>-2.4005000000000001</v>
+      </c>
+      <c r="L12" s="45"/>
+      <c r="N12" s="46"/>
+      <c r="O12" s="46"/>
+      <c r="P12" s="46"/>
+      <c r="Q12" s="46"/>
+      <c r="R12" s="46"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+    </row>
+    <row r="13" spans="1:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="50"/>
+      <c r="L13" s="42"/>
+      <c r="N13" s="46"/>
+      <c r="O13" s="46"/>
+      <c r="P13" s="46"/>
+      <c r="Q13" s="46"/>
+      <c r="R13" s="46"/>
+      <c r="S13" s="46"/>
+      <c r="T13" s="46"/>
+    </row>
+    <row r="14" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A14" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="F9" s="201"/>
-[...1 lines deleted...]
-      <c r="H9" s="201" t="s">
+      <c r="C14" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="31">
+        <v>168.30279999999999</v>
+      </c>
+      <c r="F14" s="32"/>
+      <c r="G14" s="31">
+        <v>-7.5820999999999996</v>
+      </c>
+      <c r="H14" s="32"/>
+      <c r="I14" s="31">
+        <v>165.5856</v>
+      </c>
+      <c r="J14" s="32"/>
+      <c r="K14" s="31">
+        <v>-5.5663</v>
+      </c>
+      <c r="L14" s="45"/>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+    </row>
+    <row r="15" spans="1:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="2"/>
+      <c r="B15" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="201"/>
-[...3 lines deleted...]
-      <c r="A10" s="221" t="s">
+      <c r="C15" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" s="31">
+        <v>164.1156</v>
+      </c>
+      <c r="F15" s="32"/>
+      <c r="G15" s="31">
+        <v>-2.4878999999999998</v>
+      </c>
+      <c r="H15" s="32"/>
+      <c r="I15" s="31">
+        <v>183.60329999999999</v>
+      </c>
+      <c r="J15" s="32"/>
+      <c r="K15" s="31">
+        <v>10.8812</v>
+      </c>
+      <c r="L15" s="45"/>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="46"/>
+      <c r="T15" s="46"/>
+    </row>
+    <row r="16" spans="1:20" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="2"/>
+      <c r="B16" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="221"/>
-      <c r="C10" s="221" t="s">
+      <c r="C16" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="221"/>
-[...12 lines deleted...]
-      <c r="E11" s="223" t="s">
+      <c r="E16" s="31">
+        <v>184.28290000000001</v>
+      </c>
+      <c r="F16" s="32"/>
+      <c r="G16" s="31">
+        <v>12.288399999999999</v>
+      </c>
+      <c r="H16" s="32"/>
+      <c r="I16" s="31">
+        <v>178.2319</v>
+      </c>
+      <c r="J16" s="32"/>
+      <c r="K16" s="31">
+        <v>-2.9255</v>
+      </c>
+      <c r="L16" s="45"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+    </row>
+    <row r="17" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="2"/>
+      <c r="B17" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="219" t="s">
+      <c r="C17" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="31">
+        <v>166.84479999999999</v>
+      </c>
+      <c r="F17" s="32"/>
+      <c r="G17" s="31">
+        <v>-9.4626000000000001</v>
+      </c>
+      <c r="H17" s="32"/>
+      <c r="I17" s="31">
+        <v>159.70750000000001</v>
+      </c>
+      <c r="J17" s="32"/>
+      <c r="K17" s="31">
+        <v>-10.3934</v>
+      </c>
+      <c r="L17" s="45"/>
+      <c r="N17" s="46"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="46"/>
+      <c r="Q17" s="46"/>
+      <c r="R17" s="46"/>
+      <c r="S17" s="46"/>
+      <c r="T17" s="46"/>
+    </row>
+    <row r="18" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="2"/>
+      <c r="B18" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="219" t="s">
+      <c r="C18" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="219" t="s">
+      <c r="E18" s="31">
+        <v>185.53800000000001</v>
+      </c>
+      <c r="F18" s="32"/>
+      <c r="G18" s="31">
+        <v>11.203900000000001</v>
+      </c>
+      <c r="H18" s="32"/>
+      <c r="I18" s="31">
+        <v>187.04750000000001</v>
+      </c>
+      <c r="J18" s="32"/>
+      <c r="K18" s="31">
+        <v>17.1188</v>
+      </c>
+      <c r="L18" s="45"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+      <c r="W18" s="46"/>
+      <c r="X18" s="46"/>
+      <c r="Y18" s="46"/>
+      <c r="Z18" s="46"/>
+      <c r="AA18" s="46"/>
+      <c r="AB18" s="46"/>
+      <c r="AC18" s="46"/>
+    </row>
+    <row r="19" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" s="2"/>
+      <c r="B19" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="219" t="s">
+      <c r="C19" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31">
+        <v>168.33869999999999</v>
+      </c>
+      <c r="F19" s="32"/>
+      <c r="G19" s="31">
+        <v>-9.2698999999999998</v>
+      </c>
+      <c r="H19" s="32"/>
+      <c r="I19" s="31">
+        <v>168.46680000000001</v>
+      </c>
+      <c r="J19" s="32"/>
+      <c r="K19" s="31">
+        <v>-9.9337</v>
+      </c>
+      <c r="L19" s="45"/>
+      <c r="N19" s="46"/>
+      <c r="O19" s="46"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="46"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+      <c r="W19" s="46"/>
+      <c r="X19" s="46"/>
+      <c r="Y19" s="46"/>
+      <c r="Z19" s="46"/>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="46"/>
+      <c r="AC19" s="46"/>
+    </row>
+    <row r="20" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" s="2"/>
+      <c r="B20" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="J11" s="219" t="s">
+      <c r="C20" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="31">
+        <v>177.68889999999999</v>
+      </c>
+      <c r="F20" s="32"/>
+      <c r="G20" s="31">
+        <v>5.5544000000000002</v>
+      </c>
+      <c r="H20" s="32"/>
+      <c r="I20" s="31">
+        <v>174.23220000000001</v>
+      </c>
+      <c r="J20" s="32"/>
+      <c r="K20" s="31">
+        <v>3.4222999999999999</v>
+      </c>
+      <c r="L20" s="47"/>
+      <c r="N20" s="46"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+      <c r="W20" s="46"/>
+      <c r="X20" s="46"/>
+      <c r="Y20" s="46"/>
+      <c r="Z20" s="46"/>
+      <c r="AA20" s="46"/>
+      <c r="AB20" s="46"/>
+      <c r="AC20" s="46"/>
+    </row>
+    <row r="21" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" s="2"/>
+      <c r="B21" s="30" t="s">
         <v>14</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="B14" s="19" t="s">
+      <c r="C21" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="34">
-[...2 lines deleted...]
-      <c r="D14" s="20" t="s">
+      <c r="E21" s="31">
+        <v>173.1422</v>
+      </c>
+      <c r="F21" s="32"/>
+      <c r="G21" s="31">
+        <v>-2.5588000000000002</v>
+      </c>
+      <c r="H21" s="32"/>
+      <c r="I21" s="31">
+        <v>170.43899999999999</v>
+      </c>
+      <c r="J21" s="32"/>
+      <c r="K21" s="31">
+        <v>-2.1770999999999998</v>
+      </c>
+      <c r="L21" s="47"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+      <c r="W21" s="46"/>
+      <c r="X21" s="46"/>
+      <c r="Y21" s="46"/>
+      <c r="Z21" s="46"/>
+      <c r="AA21" s="46"/>
+      <c r="AB21" s="46"/>
+      <c r="AC21" s="46"/>
+    </row>
+    <row r="22" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" s="2"/>
+      <c r="B22" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="31">
+        <v>174.346</v>
+      </c>
+      <c r="F22" s="32"/>
+      <c r="G22" s="31">
+        <v>0.69530000000000003</v>
+      </c>
+      <c r="H22" s="32"/>
+      <c r="I22" s="31">
+        <v>178.40469999999999</v>
+      </c>
+      <c r="J22" s="32"/>
+      <c r="K22" s="31">
+        <v>4.6736000000000004</v>
+      </c>
+      <c r="L22" s="47"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+    </row>
+    <row r="23" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="2"/>
+      <c r="B23" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="E14" s="21">
-[...20 lines deleted...]
-      <c r="B15" s="23" t="s">
+      <c r="E23" s="31">
+        <v>196.5103</v>
+      </c>
+      <c r="F23" s="32"/>
+      <c r="G23" s="31">
+        <v>12.7128</v>
+      </c>
+      <c r="H23" s="32"/>
+      <c r="I23" s="31">
+        <v>197.00280000000001</v>
+      </c>
+      <c r="J23" s="32"/>
+      <c r="K23" s="31">
+        <v>10.4247</v>
+      </c>
+      <c r="L23" s="47"/>
+      <c r="N23" s="46"/>
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="W23" s="46"/>
+      <c r="X23" s="46"/>
+      <c r="Y23" s="46"/>
+      <c r="Z23" s="46"/>
+      <c r="AA23" s="46"/>
+      <c r="AB23" s="46"/>
+      <c r="AC23" s="46"/>
+    </row>
+    <row r="24" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" s="2"/>
+      <c r="B24" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="31">
+        <v>191.33430000000001</v>
+      </c>
+      <c r="F24" s="32"/>
+      <c r="G24" s="31">
+        <v>-2.6339000000000001</v>
+      </c>
+      <c r="H24" s="32"/>
+      <c r="I24" s="31">
+        <v>188.83600000000001</v>
+      </c>
+      <c r="J24" s="32"/>
+      <c r="K24" s="31">
+        <v>-4.1455000000000002</v>
+      </c>
+      <c r="L24" s="47"/>
+      <c r="N24" s="46"/>
+      <c r="O24" s="46"/>
+      <c r="P24" s="46"/>
+      <c r="Q24" s="46"/>
+      <c r="R24" s="46"/>
+      <c r="S24" s="46"/>
+      <c r="T24" s="46"/>
+      <c r="W24" s="46"/>
+      <c r="X24" s="46"/>
+      <c r="Y24" s="46"/>
+      <c r="Z24" s="46"/>
+      <c r="AA24" s="46"/>
+      <c r="AB24" s="46"/>
+      <c r="AC24" s="46"/>
+    </row>
+    <row r="25" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" s="2"/>
+      <c r="B25" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="31">
+        <v>188.8723</v>
+      </c>
+      <c r="F25" s="32"/>
+      <c r="G25" s="31">
+        <v>-1.2867</v>
+      </c>
+      <c r="H25" s="32"/>
+      <c r="I25" s="31">
+        <v>189.76990000000001</v>
+      </c>
+      <c r="J25" s="32"/>
+      <c r="K25" s="31">
+        <v>0.49459999999999998</v>
+      </c>
+      <c r="L25" s="47"/>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="46"/>
+      <c r="Q25" s="46"/>
+      <c r="R25" s="46"/>
+      <c r="S25" s="46"/>
+      <c r="T25" s="46"/>
+      <c r="W25" s="46"/>
+      <c r="X25" s="46"/>
+      <c r="Y25" s="46"/>
+      <c r="Z25" s="46"/>
+      <c r="AA25" s="46"/>
+      <c r="AB25" s="46"/>
+      <c r="AC25" s="46"/>
+    </row>
+    <row r="26" spans="1:29" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" s="2"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="56"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="47"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="46"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="46"/>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="46"/>
+      <c r="AC26" s="46"/>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A27" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="31">
+        <v>199.00299999999999</v>
+      </c>
+      <c r="F27" s="32"/>
+      <c r="G27" s="31">
+        <v>5.3638000000000003</v>
+      </c>
+      <c r="H27" s="32"/>
+      <c r="I27" s="31">
+        <v>207.9555</v>
+      </c>
+      <c r="J27" s="32"/>
+      <c r="K27" s="31">
+        <v>9.5829000000000004</v>
+      </c>
+      <c r="L27" s="47"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A28" s="34"/>
+      <c r="B28" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="31">
+        <v>175.6464</v>
+      </c>
+      <c r="F28" s="32"/>
+      <c r="G28" s="31">
+        <v>-11.736800000000001</v>
+      </c>
+      <c r="H28" s="32"/>
+      <c r="I28" s="31">
+        <v>193.6927</v>
+      </c>
+      <c r="J28" s="32"/>
+      <c r="K28" s="31">
+        <v>-6.8586</v>
+      </c>
+      <c r="L28" s="47"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A29" s="34"/>
+      <c r="B29" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="31">
+        <v>203.07060000000001</v>
+      </c>
+      <c r="F29" s="32"/>
+      <c r="G29" s="31">
+        <v>15.613300000000001</v>
+      </c>
+      <c r="H29" s="32"/>
+      <c r="I29" s="31">
+        <v>192.15610000000001</v>
+      </c>
+      <c r="J29" s="32"/>
+      <c r="K29" s="31">
+        <v>-0.79330000000000001</v>
+      </c>
+      <c r="L29" s="47"/>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="46"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="46"/>
+      <c r="AA29" s="46"/>
+      <c r="AB29" s="46"/>
+      <c r="AC29" s="46"/>
+    </row>
+    <row r="30" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A30" s="34"/>
+      <c r="B30" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="31">
+        <v>186.5162</v>
+      </c>
+      <c r="F30" s="32"/>
+      <c r="G30" s="31">
+        <v>-8.1521000000000008</v>
+      </c>
+      <c r="H30" s="32"/>
+      <c r="I30" s="31">
+        <v>182.8501</v>
+      </c>
+      <c r="J30" s="32"/>
+      <c r="K30" s="31">
+        <v>-4.843</v>
+      </c>
+      <c r="L30" s="47"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A31" s="34"/>
+      <c r="B31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="31">
+        <v>205.53030000000001</v>
+      </c>
+      <c r="F31" s="32"/>
+      <c r="G31" s="31">
+        <v>10.1943</v>
+      </c>
+      <c r="H31" s="32"/>
+      <c r="I31" s="31">
+        <v>220.8554</v>
+      </c>
+      <c r="J31" s="32"/>
+      <c r="K31" s="31">
+        <v>20.785</v>
+      </c>
+      <c r="L31" s="47"/>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="46"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="46"/>
+      <c r="AA31" s="46"/>
+      <c r="AB31" s="46"/>
+      <c r="AC31" s="46"/>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A32" s="34"/>
+      <c r="B32" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31">
+        <v>195.9316</v>
+      </c>
+      <c r="F32" s="32"/>
+      <c r="G32" s="31">
+        <v>-4.6702000000000004</v>
+      </c>
+      <c r="H32" s="32"/>
+      <c r="I32" s="31">
+        <v>186.1618</v>
+      </c>
+      <c r="J32" s="32"/>
+      <c r="K32" s="31">
+        <v>-15.7088</v>
+      </c>
+      <c r="L32" s="47"/>
+      <c r="N32" s="46"/>
+      <c r="O32" s="46"/>
+      <c r="P32" s="46"/>
+      <c r="Q32" s="46"/>
+      <c r="R32" s="46"/>
+      <c r="S32" s="46"/>
+      <c r="T32" s="46"/>
+      <c r="W32" s="46"/>
+      <c r="X32" s="46"/>
+      <c r="Y32" s="46"/>
+      <c r="Z32" s="46"/>
+      <c r="AA32" s="46"/>
+      <c r="AB32" s="46"/>
+      <c r="AC32" s="46"/>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A33" s="34"/>
+      <c r="B33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="31">
+        <v>217.99019999999999</v>
+      </c>
+      <c r="F33" s="32"/>
+      <c r="G33" s="31">
+        <v>11.2583</v>
+      </c>
+      <c r="H33" s="32"/>
+      <c r="I33" s="31">
+        <v>224.52619999999999</v>
+      </c>
+      <c r="J33" s="32"/>
+      <c r="K33" s="31">
+        <v>20.6081</v>
+      </c>
+      <c r="L33" s="47"/>
+      <c r="N33" s="46"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="46"/>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="46"/>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="46"/>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="46"/>
+      <c r="AC33" s="46"/>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A34" s="34"/>
+      <c r="B34" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="31">
+        <v>215.93260000000001</v>
+      </c>
+      <c r="F34" s="32"/>
+      <c r="G34" s="31">
+        <v>-0.94389999999999996</v>
+      </c>
+      <c r="H34" s="32"/>
+      <c r="I34" s="31">
+        <v>227.68090000000001</v>
+      </c>
+      <c r="J34" s="32"/>
+      <c r="K34" s="31">
+        <v>1.4051</v>
+      </c>
+      <c r="L34" s="47"/>
+      <c r="N34" s="46"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
+      <c r="Q34" s="46"/>
+      <c r="R34" s="46"/>
+      <c r="S34" s="46"/>
+      <c r="T34" s="46"/>
+      <c r="W34" s="46"/>
+      <c r="X34" s="46"/>
+      <c r="Y34" s="46"/>
+      <c r="Z34" s="46"/>
+      <c r="AA34" s="46"/>
+      <c r="AB34" s="46"/>
+      <c r="AC34" s="46"/>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A35" s="34"/>
+      <c r="B35" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="31">
+        <v>198.64840000000001</v>
+      </c>
+      <c r="F35" s="32"/>
+      <c r="G35" s="31">
+        <v>-8.0044000000000004</v>
+      </c>
+      <c r="H35" s="32"/>
+      <c r="I35" s="31">
+        <v>187.21870000000001</v>
+      </c>
+      <c r="J35" s="32"/>
+      <c r="K35" s="31">
+        <v>-17.7715</v>
+      </c>
+      <c r="L35" s="47"/>
+      <c r="N35" s="46"/>
+      <c r="O35" s="46"/>
+      <c r="P35" s="46"/>
+      <c r="Q35" s="46"/>
+      <c r="R35" s="46"/>
+      <c r="S35" s="46"/>
+      <c r="T35" s="46"/>
+      <c r="W35" s="46"/>
+      <c r="X35" s="46"/>
+      <c r="Y35" s="46"/>
+      <c r="Z35" s="46"/>
+      <c r="AA35" s="46"/>
+      <c r="AB35" s="46"/>
+      <c r="AC35" s="46"/>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A36" s="34"/>
+      <c r="B36" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="34"/>
-      <c r="D15" s="20" t="s">
+      <c r="C36" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="31">
+        <v>209.87299999999999</v>
+      </c>
+      <c r="F36" s="32"/>
+      <c r="G36" s="31">
+        <v>5.6505000000000001</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="31">
+        <v>201.98740000000001</v>
+      </c>
+      <c r="J36" s="32"/>
+      <c r="K36" s="31">
+        <v>7.8884999999999996</v>
+      </c>
+      <c r="L36" s="45"/>
+      <c r="N36" s="46"/>
+      <c r="O36" s="46"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
+      <c r="R36" s="46"/>
+      <c r="S36" s="46"/>
+      <c r="T36" s="46"/>
+      <c r="W36" s="46"/>
+      <c r="X36" s="46"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46"/>
+      <c r="AA36" s="46"/>
+      <c r="AB36" s="46"/>
+      <c r="AC36" s="46"/>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A37" s="34"/>
+      <c r="B37" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E37" s="31">
+        <v>199.833</v>
+      </c>
+      <c r="F37" s="32"/>
+      <c r="G37" s="31">
+        <v>-4.7838000000000003</v>
+      </c>
+      <c r="H37" s="32"/>
+      <c r="I37" s="31">
+        <v>199.38640000000001</v>
+      </c>
+      <c r="J37" s="32"/>
+      <c r="K37" s="31">
+        <v>-1.2877000000000001</v>
+      </c>
+      <c r="L37" s="45"/>
+      <c r="N37" s="46"/>
+      <c r="O37" s="46"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
+      <c r="R37" s="46"/>
+      <c r="S37" s="46"/>
+      <c r="T37" s="46"/>
+      <c r="W37" s="46"/>
+      <c r="X37" s="46"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="46"/>
+      <c r="AA37" s="46"/>
+      <c r="AB37" s="46"/>
+      <c r="AC37" s="46"/>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A38" s="34"/>
+      <c r="B38" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="21">
-[...48 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="C38" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="34"/>
-[...267 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="E38" s="31">
+        <v>212.5429</v>
+      </c>
+      <c r="F38" s="32"/>
+      <c r="G38" s="31">
+        <v>6.3602999999999996</v>
+      </c>
+      <c r="H38" s="32"/>
+      <c r="I38" s="31">
+        <v>201.45869999999999</v>
+      </c>
+      <c r="J38" s="32"/>
+      <c r="K38" s="31">
+        <v>1.0392999999999999</v>
+      </c>
+      <c r="L38" s="45"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="46"/>
+      <c r="S38" s="46"/>
+      <c r="T38" s="46"/>
+      <c r="W38" s="46"/>
+      <c r="X38" s="46"/>
+      <c r="Y38" s="46"/>
+      <c r="Z38" s="46"/>
+      <c r="AA38" s="46"/>
+      <c r="AB38" s="46"/>
+      <c r="AC38" s="46"/>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A39" s="34"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="56"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="32"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="45"/>
+      <c r="N39" s="46"/>
+      <c r="O39" s="46"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="46"/>
+      <c r="R39" s="46"/>
+      <c r="S39" s="46"/>
+      <c r="T39" s="46"/>
+      <c r="W39" s="46"/>
+      <c r="X39" s="46"/>
+      <c r="Y39" s="46"/>
+      <c r="Z39" s="46"/>
+      <c r="AA39" s="46"/>
+      <c r="AB39" s="46"/>
+      <c r="AC39" s="46"/>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A40" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="31">
+        <v>212.66290000000001</v>
+      </c>
+      <c r="F40" s="32"/>
+      <c r="G40" s="31">
+        <v>5.7200000000000001E-2</v>
+      </c>
+      <c r="H40" s="32"/>
+      <c r="I40" s="31">
+        <v>212.91200000000001</v>
+      </c>
+      <c r="J40" s="32"/>
+      <c r="K40" s="31">
+        <v>5.6859999999999999</v>
+      </c>
+      <c r="L40" s="45"/>
+      <c r="N40" s="46"/>
+      <c r="O40" s="46"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
+      <c r="R40" s="46"/>
+      <c r="S40" s="46"/>
+      <c r="T40" s="46"/>
+      <c r="W40" s="46"/>
+      <c r="X40" s="46"/>
+      <c r="Y40" s="46"/>
+      <c r="Z40" s="46"/>
+      <c r="AA40" s="46"/>
+      <c r="AB40" s="46"/>
+      <c r="AC40" s="46"/>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B41" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C41" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="E41" s="31">
+        <v>187.8698</v>
+      </c>
+      <c r="F41" s="32"/>
+      <c r="G41" s="31">
+        <v>-11.6584</v>
+      </c>
+      <c r="H41" s="32"/>
+      <c r="I41" s="31">
+        <v>208.68860000000001</v>
+      </c>
+      <c r="J41" s="32"/>
+      <c r="K41" s="31">
+        <v>-1.9836</v>
+      </c>
+      <c r="L41" s="45"/>
+      <c r="N41" s="46"/>
+      <c r="O41" s="46"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
+      <c r="R41" s="46"/>
+      <c r="S41" s="46"/>
+      <c r="T41" s="46"/>
+      <c r="W41" s="46"/>
+      <c r="X41" s="46"/>
+      <c r="Y41" s="46"/>
+      <c r="Z41" s="46"/>
+      <c r="AA41" s="46"/>
+      <c r="AB41" s="46"/>
+      <c r="AC41" s="46"/>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B42" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="31">
+        <v>202.0301</v>
+      </c>
+      <c r="F42" s="32"/>
+      <c r="G42" s="31">
+        <v>7.5373000000000001</v>
+      </c>
+      <c r="H42" s="32"/>
+      <c r="I42" s="31">
+        <v>193.30250000000001</v>
+      </c>
+      <c r="J42" s="32"/>
+      <c r="K42" s="31">
+        <v>-7.3727999999999998</v>
+      </c>
+      <c r="L42" s="45"/>
+      <c r="N42" s="46"/>
+      <c r="O42" s="46"/>
+      <c r="P42" s="46"/>
+      <c r="Q42" s="46"/>
+      <c r="R42" s="46"/>
+      <c r="S42" s="46"/>
+      <c r="T42" s="46"/>
+      <c r="W42" s="46"/>
+      <c r="X42" s="46"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="46"/>
+      <c r="AA42" s="46"/>
+      <c r="AB42" s="46"/>
+      <c r="AC42" s="46"/>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B43" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="31">
+        <v>231.86959999999999</v>
+      </c>
+      <c r="F43" s="32"/>
+      <c r="G43" s="31">
+        <v>14.7698</v>
+      </c>
+      <c r="H43" s="32"/>
+      <c r="I43" s="31">
+        <v>238.5538</v>
+      </c>
+      <c r="J43" s="32"/>
+      <c r="K43" s="31">
+        <v>23.409600000000001</v>
+      </c>
+      <c r="N43" s="46"/>
+      <c r="O43" s="46"/>
+      <c r="P43" s="46"/>
+      <c r="Q43" s="46"/>
+      <c r="R43" s="46"/>
+      <c r="S43" s="46"/>
+      <c r="T43" s="46"/>
+      <c r="W43" s="46"/>
+      <c r="X43" s="46"/>
+      <c r="Y43" s="46"/>
+      <c r="Z43" s="46"/>
+      <c r="AA43" s="46"/>
+      <c r="AB43" s="46"/>
+      <c r="AC43" s="46"/>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B44" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="31">
+        <v>229.86009999999999</v>
+      </c>
+      <c r="F44" s="32"/>
+      <c r="G44" s="31">
+        <v>-0.86660000000000004</v>
+      </c>
+      <c r="H44" s="32"/>
+      <c r="I44" s="31">
+        <v>232.8381</v>
+      </c>
+      <c r="J44" s="32"/>
+      <c r="K44" s="31">
+        <v>-2.3959999999999999</v>
+      </c>
+      <c r="L44" s="45"/>
+      <c r="N44" s="46"/>
+      <c r="O44" s="46"/>
+      <c r="P44" s="46"/>
+      <c r="Q44" s="46"/>
+      <c r="R44" s="46"/>
+      <c r="S44" s="46"/>
+      <c r="T44" s="46"/>
+      <c r="W44" s="46"/>
+      <c r="X44" s="46"/>
+      <c r="Y44" s="46"/>
+      <c r="Z44" s="46"/>
+      <c r="AA44" s="46"/>
+      <c r="AB44" s="46"/>
+      <c r="AC44" s="46"/>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B45" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C45" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31">
+        <v>207.31970000000001</v>
+      </c>
+      <c r="F45" s="32"/>
+      <c r="G45" s="31">
+        <v>-9.8061000000000007</v>
+      </c>
+      <c r="H45" s="32"/>
+      <c r="I45" s="31">
+        <v>207.82259999999999</v>
+      </c>
+      <c r="J45" s="32"/>
+      <c r="K45" s="31">
+        <v>-10.7437</v>
+      </c>
+      <c r="N45" s="46"/>
+      <c r="O45" s="46"/>
+      <c r="P45" s="46"/>
+      <c r="Q45" s="46"/>
+      <c r="R45" s="46"/>
+      <c r="S45" s="46"/>
+      <c r="T45" s="46"/>
+      <c r="W45" s="46"/>
+      <c r="X45" s="46"/>
+      <c r="Y45" s="46"/>
+      <c r="Z45" s="46"/>
+      <c r="AA45" s="46"/>
+      <c r="AB45" s="46"/>
+      <c r="AC45" s="46"/>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B46" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="31">
+        <v>228.7045</v>
+      </c>
+      <c r="F46" s="32"/>
+      <c r="G46" s="31">
+        <v>10.3149</v>
+      </c>
+      <c r="H46" s="32"/>
+      <c r="I46" s="31">
+        <v>221.75899999999999</v>
+      </c>
+      <c r="J46" s="32"/>
+      <c r="K46" s="31">
+        <v>6.7058999999999997</v>
+      </c>
+      <c r="L46" s="45"/>
+      <c r="N46" s="46"/>
+      <c r="O46" s="46"/>
+      <c r="P46" s="46"/>
+      <c r="Q46" s="46"/>
+      <c r="R46" s="46"/>
+      <c r="S46" s="46"/>
+      <c r="T46" s="46"/>
+      <c r="W46" s="46"/>
+      <c r="X46" s="46"/>
+      <c r="Y46" s="46"/>
+      <c r="Z46" s="46"/>
+      <c r="AA46" s="46"/>
+      <c r="AB46" s="46"/>
+      <c r="AC46" s="46"/>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B47" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C29" s="34">
-[...110 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="E47" s="31">
+        <v>210.9512</v>
+      </c>
+      <c r="F47" s="32"/>
+      <c r="G47" s="31">
+        <v>-7.7625000000000002</v>
+      </c>
+      <c r="H47" s="32"/>
+      <c r="I47" s="31">
+        <v>205.8141</v>
+      </c>
+      <c r="J47" s="32"/>
+      <c r="K47" s="31">
+        <v>-7.1901999999999999</v>
+      </c>
+      <c r="W47" s="46"/>
+      <c r="X47" s="46"/>
+      <c r="Y47" s="46"/>
+      <c r="Z47" s="46"/>
+      <c r="AA47" s="46"/>
+      <c r="AB47" s="46"/>
+      <c r="AC47" s="46"/>
+    </row>
+    <row r="48" spans="1:29" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B48" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="34"/>
-[...302 lines deleted...]
-      <c r="B46" s="19" t="s">
+      <c r="C48" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="20" t="s">
-[...301 lines deleted...]
-      <c r="F60" s="37"/>
+      <c r="E48" s="31">
+        <v>217.60579999999999</v>
+      </c>
+      <c r="F48" s="32"/>
+      <c r="G48" s="31">
+        <v>3.1545000000000001</v>
+      </c>
+      <c r="H48" s="32"/>
+      <c r="I48" s="31">
+        <v>221.43440000000001</v>
+      </c>
+      <c r="J48" s="32"/>
+      <c r="K48" s="31">
+        <v>7.5895000000000001</v>
+      </c>
+      <c r="L48" s="21"/>
+      <c r="W48" s="46"/>
+      <c r="X48" s="46"/>
+      <c r="Y48" s="46"/>
+      <c r="Z48" s="46"/>
+      <c r="AA48" s="46"/>
+      <c r="AB48" s="46"/>
+      <c r="AC48" s="46"/>
+    </row>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B49" s="25"/>
+      <c r="C49" s="52"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+    </row>
+    <row r="50" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B50" s="25"/>
+      <c r="C50" s="52"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+    </row>
+    <row r="51" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B51" s="25"/>
+      <c r="C51" s="52"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+    </row>
+    <row r="52" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B52" s="25"/>
+      <c r="C52" s="52"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="45"/>
+    </row>
+    <row r="53" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B53" s="25"/>
+      <c r="C53" s="52"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="45"/>
+    </row>
+    <row r="54" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B54" s="25"/>
+      <c r="C54" s="52"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="45"/>
+    </row>
+    <row r="55" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B55" s="25"/>
+      <c r="C55" s="52"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="45"/>
+    </row>
+    <row r="56" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B56" s="25"/>
+      <c r="C56" s="52"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="45"/>
+    </row>
+    <row r="57" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B57" s="25"/>
+      <c r="C57" s="52"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21"/>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="45"/>
+    </row>
+    <row r="58" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B58" s="25"/>
+      <c r="C58" s="52"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="45"/>
+    </row>
+    <row r="59" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B59" s="25"/>
+      <c r="C59" s="52"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="45"/>
+    </row>
+    <row r="60" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B60" s="25"/>
+      <c r="C60" s="52"/>
+      <c r="E60" s="21"/>
+      <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
-    </row>
-[...6 lines deleted...]
-      <c r="F61" s="37"/>
+      <c r="K60" s="21"/>
+      <c r="L60" s="45"/>
+    </row>
+    <row r="61" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B61" s="25"/>
+      <c r="C61" s="52"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
-    </row>
-[...3461 lines deleted...]
-      <c r="E237" s="79"/>
+      <c r="K61" s="21"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B62" s="25"/>
+      <c r="C62" s="52"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="21"/>
+    </row>
+    <row r="63" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B63" s="25"/>
+      <c r="C63" s="52"/>
+      <c r="E63" s="36"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="36"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="36"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="36"/>
+      <c r="L63" s="21"/>
+    </row>
+    <row r="64" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B64" s="25"/>
+      <c r="C64" s="52"/>
+      <c r="E64" s="36"/>
+      <c r="F64" s="21"/>
+      <c r="G64" s="36"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="36"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="36"/>
+      <c r="L64" s="21"/>
+    </row>
+    <row r="65" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B65" s="25"/>
+      <c r="C65" s="52"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="26"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="22"/>
+      <c r="L65" s="45"/>
+    </row>
+    <row r="66" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B66" s="25"/>
+      <c r="C66" s="52"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="22"/>
+      <c r="L66" s="45"/>
+    </row>
+    <row r="67" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B67" s="25"/>
+      <c r="C67" s="52"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="22"/>
+      <c r="L67" s="45"/>
+    </row>
+    <row r="68" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B68" s="25"/>
+      <c r="C68" s="52"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="26"/>
+      <c r="G68" s="22"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="22"/>
+      <c r="L68" s="45"/>
+    </row>
+    <row r="69" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B69" s="25"/>
+      <c r="C69" s="52"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="26"/>
+      <c r="G69" s="22"/>
+      <c r="H69" s="23"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="22"/>
+      <c r="L69" s="45"/>
+    </row>
+    <row r="70" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B70" s="25"/>
+      <c r="C70" s="52"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="24"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="22"/>
+      <c r="L70" s="45"/>
+    </row>
+    <row r="71" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B71" s="25"/>
+      <c r="C71" s="52"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="23"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="24"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="22"/>
+      <c r="L71" s="45"/>
+    </row>
+    <row r="72" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B72" s="25"/>
+      <c r="C72" s="52"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="22"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="23"/>
+      <c r="K72" s="22"/>
+      <c r="L72" s="45"/>
+    </row>
+    <row r="73" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B73" s="25"/>
+      <c r="C73" s="52"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="22"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="22"/>
+      <c r="L73" s="45"/>
+    </row>
+    <row r="74" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B74" s="25"/>
+      <c r="C74" s="52"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="23"/>
+      <c r="G74" s="22"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="22"/>
+      <c r="L74" s="45"/>
+    </row>
+    <row r="75" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B75" s="25"/>
+      <c r="C75" s="52"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="22"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="24"/>
+      <c r="J75" s="23"/>
+      <c r="K75" s="22"/>
+      <c r="L75" s="45"/>
+    </row>
+    <row r="76" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B76" s="25"/>
+      <c r="C76" s="52"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="22"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="24"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="22"/>
+      <c r="L76" s="45"/>
+    </row>
+    <row r="77" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B77" s="25"/>
+      <c r="C77" s="52"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="22"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="24"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="22"/>
+      <c r="L77" s="45"/>
+    </row>
+    <row r="78" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B78" s="25"/>
+      <c r="C78" s="52"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="22"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="24"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="22"/>
+      <c r="L78" s="45"/>
+    </row>
+    <row r="79" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B79" s="25"/>
+      <c r="C79" s="52"/>
+      <c r="E79" s="24"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="24"/>
+      <c r="J79" s="23"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="45"/>
+    </row>
+    <row r="80" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B80" s="25"/>
+      <c r="C80" s="52"/>
+      <c r="E80" s="24"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="24"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="22"/>
+      <c r="L80" s="45"/>
+    </row>
+    <row r="81" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B81" s="25"/>
+      <c r="C81" s="52"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="22"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="24"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="22"/>
+      <c r="L81" s="45"/>
+    </row>
+    <row r="82" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B82" s="25"/>
+      <c r="C82" s="52"/>
+      <c r="D82" s="29"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="22"/>
+      <c r="H82" s="23"/>
+      <c r="I82" s="24"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="22"/>
+      <c r="L82" s="45"/>
+    </row>
+    <row r="83" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B83" s="25"/>
+      <c r="C83" s="52"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="22"/>
+      <c r="H83" s="23"/>
+      <c r="I83" s="24"/>
+      <c r="J83" s="23"/>
+      <c r="K83" s="22"/>
+      <c r="L83" s="45"/>
+    </row>
+    <row r="84" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B84" s="25"/>
+      <c r="C84" s="52"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="22"/>
+      <c r="H84" s="23"/>
+      <c r="I84" s="24"/>
+      <c r="J84" s="23"/>
+      <c r="K84" s="22"/>
+      <c r="L84" s="45"/>
+    </row>
+    <row r="85" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B85" s="25"/>
+      <c r="C85" s="52"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="23"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="23"/>
+      <c r="K85" s="22"/>
+      <c r="L85" s="45"/>
+    </row>
+    <row r="86" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B86" s="25"/>
+      <c r="C86" s="52"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="22"/>
+      <c r="H86" s="23"/>
+      <c r="I86" s="24"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="22"/>
+      <c r="L86" s="45"/>
+    </row>
+    <row r="87" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B87" s="25"/>
+      <c r="C87" s="52"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="22"/>
+      <c r="H87" s="23"/>
+      <c r="I87" s="24"/>
+      <c r="J87" s="23"/>
+      <c r="K87" s="22"/>
+      <c r="L87" s="45"/>
+    </row>
+    <row r="88" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B88" s="25"/>
+      <c r="C88" s="52"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="22"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="24"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="22"/>
+      <c r="L88" s="45"/>
+    </row>
+    <row r="89" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B89" s="25"/>
+      <c r="C89" s="52"/>
+      <c r="E89" s="24"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="22"/>
+      <c r="H89" s="23"/>
+      <c r="I89" s="24"/>
+      <c r="J89" s="23"/>
+      <c r="K89" s="22"/>
+      <c r="L89" s="45"/>
+    </row>
+    <row r="90" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B90" s="25"/>
+      <c r="C90" s="52"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="28"/>
+      <c r="G90" s="22"/>
+      <c r="H90" s="23"/>
+      <c r="I90" s="24"/>
+      <c r="J90" s="23"/>
+      <c r="K90" s="22"/>
+    </row>
+    <row r="91" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B91" s="25"/>
+      <c r="C91" s="52"/>
+      <c r="E91" s="24"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="22"/>
+      <c r="H91" s="23"/>
+      <c r="I91" s="24"/>
+      <c r="J91" s="23"/>
+      <c r="K91" s="22"/>
+    </row>
+    <row r="92" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B92" s="25"/>
+      <c r="C92" s="52"/>
+      <c r="E92" s="24"/>
+      <c r="F92" s="28"/>
+      <c r="G92" s="22"/>
+      <c r="H92" s="23"/>
+      <c r="I92" s="24"/>
+      <c r="J92" s="23"/>
+      <c r="K92" s="22"/>
+    </row>
+    <row r="93" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B93" s="25"/>
+      <c r="C93" s="52"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="22"/>
+      <c r="H93" s="23"/>
+      <c r="I93" s="24"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="22"/>
+    </row>
+    <row r="94" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B94" s="25"/>
+      <c r="C94" s="52"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="28"/>
+      <c r="G94" s="22"/>
+      <c r="H94" s="23"/>
+      <c r="I94" s="24"/>
+      <c r="J94" s="23"/>
+      <c r="K94" s="22"/>
+    </row>
+    <row r="95" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B95" s="25"/>
+      <c r="C95" s="52"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="22"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="24"/>
+      <c r="J95" s="23"/>
+      <c r="K95" s="22"/>
+    </row>
+    <row r="96" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B96" s="25"/>
+      <c r="C96" s="52"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="22"/>
+      <c r="H96" s="23"/>
+      <c r="I96" s="24"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="22"/>
+    </row>
+    <row r="97" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B97" s="25"/>
+      <c r="C97" s="52"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="22"/>
+      <c r="H97" s="23"/>
+      <c r="I97" s="24"/>
+      <c r="J97" s="23"/>
+      <c r="K97" s="22"/>
+    </row>
+    <row r="98" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B98" s="25"/>
+      <c r="C98" s="52"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="22"/>
+      <c r="H98" s="23"/>
+      <c r="I98" s="24"/>
+      <c r="J98" s="23"/>
+      <c r="K98" s="22"/>
+    </row>
+    <row r="99" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B99" s="25"/>
+      <c r="C99" s="52"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="22"/>
+      <c r="H99" s="23"/>
+      <c r="I99" s="24"/>
+      <c r="J99" s="23"/>
+      <c r="K99" s="22"/>
+    </row>
+    <row r="100" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B100" s="25"/>
+      <c r="C100" s="52"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="22"/>
+      <c r="H100" s="23"/>
+      <c r="I100" s="24"/>
+      <c r="J100" s="23"/>
+      <c r="K100" s="22"/>
+    </row>
+    <row r="101" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B101" s="25"/>
+      <c r="C101" s="52"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="22"/>
+      <c r="H101" s="23"/>
+      <c r="I101" s="24"/>
+      <c r="J101" s="23"/>
+      <c r="K101" s="22"/>
+    </row>
+    <row r="102" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B102" s="25"/>
+      <c r="C102" s="52"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="23"/>
+      <c r="I102" s="24"/>
+      <c r="J102" s="23"/>
+      <c r="K102" s="22"/>
+    </row>
+    <row r="103" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B103" s="25"/>
+      <c r="C103" s="52"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="22"/>
+      <c r="H103" s="23"/>
+      <c r="I103" s="24"/>
+      <c r="J103" s="23"/>
+      <c r="K103" s="22"/>
+    </row>
+    <row r="104" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B104" s="25"/>
+      <c r="C104" s="52"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="22"/>
+      <c r="H104" s="23"/>
+      <c r="I104" s="24"/>
+      <c r="J104" s="23"/>
+      <c r="K104" s="22"/>
+    </row>
+    <row r="105" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B105" s="25"/>
+      <c r="C105" s="52"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="48"/>
+      <c r="G105" s="22"/>
+      <c r="H105" s="48"/>
+      <c r="I105" s="24"/>
+      <c r="K105" s="22"/>
+      <c r="L105" s="49"/>
+    </row>
+    <row r="106" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B106" s="25"/>
+      <c r="C106" s="52"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="48"/>
+      <c r="G106" s="22"/>
+      <c r="H106" s="48"/>
+      <c r="I106" s="24"/>
+      <c r="K106" s="22"/>
+      <c r="L106" s="49"/>
+    </row>
+    <row r="107" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B107" s="25"/>
+      <c r="C107" s="52"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="22"/>
+      <c r="H107" s="48"/>
+      <c r="I107" s="24"/>
+      <c r="K107" s="22"/>
+      <c r="L107" s="49"/>
+    </row>
+    <row r="108" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B108" s="25"/>
+      <c r="C108" s="52"/>
+      <c r="D108" s="29"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="22"/>
+      <c r="H108" s="48"/>
+      <c r="I108" s="24"/>
+      <c r="K108" s="22"/>
+    </row>
+    <row r="109" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B109" s="25"/>
+      <c r="C109" s="52"/>
+      <c r="D109" s="29"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="22"/>
+      <c r="H109" s="48"/>
+      <c r="I109" s="24"/>
+      <c r="K109" s="22"/>
+    </row>
+    <row r="110" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B110" s="25"/>
+      <c r="C110" s="52"/>
+      <c r="D110" s="29"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="28"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="48"/>
+      <c r="I110" s="24"/>
+      <c r="K110" s="22"/>
+    </row>
+    <row r="111" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B111" s="25"/>
+      <c r="C111" s="52"/>
+      <c r="D111" s="29"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="28"/>
+      <c r="G111" s="22"/>
+      <c r="H111" s="48"/>
+      <c r="I111" s="24"/>
+      <c r="K111" s="22"/>
+    </row>
+    <row r="112" spans="2:12" x14ac:dyDescent="0.25">
+      <c r="B112" s="25"/>
+      <c r="C112" s="52"/>
+      <c r="D112" s="29"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="22"/>
+      <c r="H112" s="48"/>
+      <c r="I112" s="24"/>
+      <c r="K112" s="22"/>
+    </row>
+    <row r="113" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B113" s="25"/>
+      <c r="C113" s="52"/>
+      <c r="D113" s="29"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="22"/>
+      <c r="H113" s="48"/>
+      <c r="I113" s="24"/>
+      <c r="K113" s="22"/>
+    </row>
+    <row r="114" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B114" s="25"/>
+      <c r="C114" s="52"/>
+      <c r="D114" s="29"/>
+      <c r="E114" s="24"/>
+      <c r="F114" s="28"/>
+      <c r="G114" s="22"/>
+      <c r="H114" s="48"/>
+      <c r="I114" s="24"/>
+      <c r="K114" s="22"/>
+    </row>
+    <row r="115" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B115" s="25"/>
+      <c r="C115" s="52"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="28"/>
+      <c r="G115" s="22"/>
+      <c r="H115" s="23"/>
+      <c r="I115" s="24"/>
+      <c r="K115" s="22"/>
+    </row>
+    <row r="116" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B116" s="25"/>
+      <c r="C116" s="52"/>
+      <c r="E116" s="24"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="22"/>
+      <c r="H116" s="23"/>
+      <c r="I116" s="24"/>
+      <c r="K116" s="22"/>
+    </row>
+    <row r="117" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B117" s="25"/>
+      <c r="C117" s="52"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="22"/>
+      <c r="H117" s="23"/>
+      <c r="I117" s="24"/>
+      <c r="K117" s="22"/>
+    </row>
+    <row r="118" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B118" s="25"/>
+      <c r="C118" s="52"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="23"/>
+      <c r="I118" s="24"/>
+      <c r="K118" s="22"/>
+    </row>
+    <row r="119" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B119" s="25"/>
+      <c r="C119" s="52"/>
+      <c r="E119" s="24"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="22"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="24"/>
+      <c r="K119" s="22"/>
+    </row>
+    <row r="120" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B120" s="25"/>
+      <c r="C120" s="52"/>
+      <c r="E120" s="24"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="22"/>
+      <c r="H120" s="23"/>
+      <c r="I120" s="24"/>
+      <c r="K120" s="22"/>
+    </row>
+    <row r="121" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B121" s="25"/>
+      <c r="C121" s="52"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="28"/>
+      <c r="G121" s="22"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="24"/>
+      <c r="K121" s="22"/>
+    </row>
+    <row r="122" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B122" s="25"/>
+      <c r="C122" s="52"/>
+      <c r="E122" s="24"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="22"/>
+      <c r="H122" s="23"/>
+      <c r="I122" s="24"/>
+      <c r="K122" s="22"/>
+    </row>
+    <row r="123" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B123" s="25"/>
+      <c r="C123" s="52"/>
+      <c r="E123" s="24"/>
+      <c r="F123" s="28"/>
+      <c r="G123" s="22"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="24"/>
+      <c r="K123" s="22"/>
+    </row>
+    <row r="124" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B124" s="25"/>
+      <c r="C124" s="52"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="28"/>
+      <c r="G124" s="22"/>
+      <c r="H124" s="23"/>
+      <c r="I124" s="24"/>
+      <c r="K124" s="22"/>
+    </row>
+    <row r="125" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B125" s="25"/>
+      <c r="C125" s="52"/>
+      <c r="E125" s="24"/>
+      <c r="F125" s="28"/>
+      <c r="G125" s="22"/>
+      <c r="H125" s="23"/>
+      <c r="I125" s="24"/>
+      <c r="K125" s="22"/>
+    </row>
+    <row r="126" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B126" s="25"/>
+      <c r="C126" s="52"/>
+      <c r="E126" s="22"/>
+      <c r="F126" s="28"/>
+      <c r="G126" s="22"/>
+      <c r="H126" s="23"/>
+      <c r="I126" s="24"/>
+      <c r="K126" s="22"/>
+    </row>
+    <row r="127" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B127" s="25"/>
+      <c r="C127" s="52"/>
+      <c r="E127" s="22"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="22"/>
+      <c r="H127" s="23"/>
+      <c r="I127" s="24"/>
+      <c r="K127" s="22"/>
+    </row>
+    <row r="128" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B128" s="25"/>
+      <c r="C128" s="52"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="28"/>
+      <c r="G128" s="22"/>
+      <c r="H128" s="23"/>
+      <c r="I128" s="24"/>
+      <c r="K128" s="22"/>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B129" s="25"/>
+      <c r="C129" s="52"/>
+      <c r="E129" s="24"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="22"/>
+      <c r="H129" s="23"/>
+      <c r="I129" s="24"/>
+      <c r="K129" s="22"/>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B130" s="25"/>
+      <c r="C130" s="52"/>
+      <c r="E130" s="24"/>
+      <c r="F130" s="28"/>
+      <c r="G130" s="22"/>
+      <c r="H130" s="23"/>
+      <c r="I130" s="24"/>
+      <c r="K130" s="22"/>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B131" s="25"/>
+      <c r="C131" s="52"/>
+      <c r="E131" s="24"/>
+      <c r="F131" s="23"/>
+      <c r="G131" s="22"/>
+      <c r="H131" s="23"/>
+      <c r="I131" s="24"/>
+      <c r="K131" s="22"/>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B132" s="25"/>
+      <c r="C132" s="52"/>
+      <c r="E132" s="24"/>
+      <c r="F132" s="23"/>
+      <c r="G132" s="22"/>
+      <c r="H132" s="23"/>
+      <c r="I132" s="24"/>
+      <c r="K132" s="22"/>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B133" s="25"/>
+      <c r="C133" s="52"/>
+      <c r="E133" s="24"/>
+      <c r="F133" s="23"/>
+      <c r="G133" s="22"/>
+      <c r="H133" s="23"/>
+      <c r="I133" s="24"/>
+      <c r="K133" s="22"/>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B134" s="25"/>
+      <c r="C134" s="52"/>
+      <c r="E134" s="24"/>
+      <c r="F134" s="23"/>
+      <c r="G134" s="22"/>
+      <c r="H134" s="23"/>
+      <c r="I134" s="24"/>
+      <c r="K134" s="22"/>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B135" s="25"/>
+      <c r="C135" s="52"/>
+      <c r="E135" s="24"/>
+      <c r="F135" s="23"/>
+      <c r="G135" s="22"/>
+      <c r="H135" s="23"/>
+      <c r="I135" s="24"/>
+      <c r="K135" s="22"/>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B136" s="25"/>
+      <c r="C136" s="52"/>
+      <c r="E136" s="24"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="22"/>
+      <c r="H136" s="23"/>
+      <c r="I136" s="24"/>
+      <c r="K136" s="22"/>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B137" s="25"/>
+      <c r="C137" s="52"/>
+      <c r="E137" s="24"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="22"/>
+      <c r="H137" s="23"/>
+      <c r="I137" s="24"/>
+      <c r="K137" s="22"/>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A138" s="43"/>
+      <c r="B138" s="25"/>
+      <c r="C138" s="52"/>
+      <c r="E138" s="24"/>
+      <c r="F138" s="23"/>
+      <c r="G138" s="22"/>
+      <c r="H138" s="23"/>
+      <c r="I138" s="24"/>
+      <c r="K138" s="22"/>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B139" s="25"/>
+      <c r="C139" s="52"/>
+      <c r="E139" s="24"/>
+      <c r="F139" s="23"/>
+      <c r="G139" s="22"/>
+      <c r="H139" s="23"/>
+      <c r="I139" s="24"/>
+      <c r="K139" s="22"/>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B140" s="25"/>
+      <c r="C140" s="52"/>
+      <c r="E140" s="24"/>
+      <c r="F140" s="23"/>
+      <c r="G140" s="22"/>
+      <c r="H140" s="23"/>
+      <c r="I140" s="24"/>
+      <c r="K140" s="22"/>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B141" s="25"/>
+      <c r="C141" s="52"/>
+      <c r="E141" s="24"/>
+      <c r="F141" s="23"/>
+      <c r="G141" s="22"/>
+      <c r="H141" s="23"/>
+      <c r="I141" s="24"/>
+      <c r="K141" s="22"/>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B142" s="25"/>
+      <c r="C142" s="52"/>
+      <c r="E142" s="24"/>
+      <c r="F142" s="23"/>
+      <c r="G142" s="22"/>
+      <c r="H142" s="23"/>
+      <c r="I142" s="24"/>
+      <c r="K142" s="22"/>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B143" s="25"/>
+      <c r="C143" s="52"/>
+      <c r="E143" s="24"/>
+      <c r="F143" s="23"/>
+      <c r="G143" s="22"/>
+      <c r="H143" s="23"/>
+      <c r="I143" s="24"/>
+      <c r="K143" s="22"/>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B144" s="25"/>
+      <c r="C144" s="52"/>
+      <c r="E144" s="24"/>
+      <c r="F144" s="23"/>
+      <c r="G144" s="22"/>
+      <c r="H144" s="23"/>
+      <c r="I144" s="24"/>
+      <c r="K144" s="22"/>
+    </row>
+    <row r="145" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B145" s="25"/>
+      <c r="C145" s="52"/>
+      <c r="E145" s="24"/>
+      <c r="F145" s="23"/>
+      <c r="G145" s="22"/>
+      <c r="H145" s="23"/>
+      <c r="I145" s="24"/>
+      <c r="K145" s="22"/>
+    </row>
+    <row r="146" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B146" s="25"/>
+      <c r="C146" s="52"/>
+      <c r="E146" s="24"/>
+      <c r="F146" s="23"/>
+      <c r="G146" s="22"/>
+      <c r="H146" s="23"/>
+      <c r="I146" s="24"/>
+      <c r="K146" s="22"/>
+    </row>
+    <row r="147" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B147" s="25"/>
+      <c r="C147" s="52"/>
+      <c r="E147" s="24"/>
+      <c r="F147" s="23"/>
+      <c r="G147" s="22"/>
+      <c r="H147" s="23"/>
+      <c r="I147" s="24"/>
+      <c r="K147" s="22"/>
+    </row>
+    <row r="148" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B148" s="25"/>
+      <c r="C148" s="52"/>
+      <c r="E148" s="24"/>
+      <c r="F148" s="23"/>
+      <c r="G148" s="22"/>
+      <c r="H148" s="23"/>
+      <c r="I148" s="24"/>
+      <c r="K148" s="22"/>
+    </row>
+    <row r="149" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B149" s="25"/>
+      <c r="C149" s="52"/>
+      <c r="E149" s="24"/>
+      <c r="F149" s="23"/>
+      <c r="G149" s="22"/>
+      <c r="H149" s="23"/>
+      <c r="I149" s="24"/>
+      <c r="K149" s="22"/>
+    </row>
+    <row r="150" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="E150" s="23"/>
+      <c r="F150" s="23"/>
+      <c r="G150" s="29"/>
+      <c r="H150" s="23"/>
+    </row>
+    <row r="151" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="E151" s="23"/>
+      <c r="F151" s="23"/>
+      <c r="G151" s="23"/>
+      <c r="H151" s="23"/>
+    </row>
+    <row r="152" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="E152" s="23"/>
+      <c r="F152" s="23"/>
+      <c r="G152" s="23"/>
+      <c r="H152" s="23"/>
+    </row>
+    <row r="153" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="E153" s="23"/>
+      <c r="F153" s="23"/>
+      <c r="G153" s="23"/>
+      <c r="H153" s="23"/>
+    </row>
+    <row r="154" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C154" s="54"/>
+      <c r="E154" s="23"/>
+      <c r="F154" s="23"/>
+      <c r="G154" s="23"/>
+      <c r="H154" s="23"/>
+      <c r="L154" s="29"/>
+      <c r="M154" s="29"/>
+      <c r="N154" s="29"/>
+      <c r="O154" s="29"/>
+      <c r="P154" s="29"/>
+      <c r="Q154" s="29"/>
+      <c r="R154" s="29"/>
+      <c r="S154" s="29"/>
+      <c r="T154" s="29"/>
+      <c r="U154" s="29"/>
+      <c r="V154" s="29"/>
+      <c r="W154" s="29"/>
+      <c r="X154" s="29"/>
+      <c r="Y154" s="29"/>
+      <c r="Z154" s="29"/>
+    </row>
+    <row r="155" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C155" s="54"/>
+      <c r="E155" s="23"/>
+      <c r="F155" s="23"/>
+      <c r="G155" s="23"/>
+      <c r="H155" s="23"/>
+      <c r="L155" s="29"/>
+      <c r="M155" s="29"/>
+      <c r="N155" s="29"/>
+      <c r="O155" s="29"/>
+      <c r="P155" s="29"/>
+      <c r="Q155" s="29"/>
+      <c r="R155" s="29"/>
+      <c r="S155" s="29"/>
+      <c r="T155" s="29"/>
+      <c r="U155" s="29"/>
+      <c r="V155" s="29"/>
+      <c r="W155" s="29"/>
+      <c r="X155" s="29"/>
+      <c r="Y155" s="29"/>
+      <c r="Z155" s="29"/>
+    </row>
+    <row r="156" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C156" s="54"/>
+      <c r="E156" s="23"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="23"/>
+      <c r="H156" s="23"/>
+      <c r="L156" s="29"/>
+      <c r="M156" s="29"/>
+      <c r="N156" s="29"/>
+      <c r="O156" s="29"/>
+      <c r="P156" s="29"/>
+      <c r="Q156" s="29"/>
+      <c r="R156" s="29"/>
+      <c r="S156" s="29"/>
+      <c r="T156" s="29"/>
+      <c r="U156" s="29"/>
+      <c r="V156" s="29"/>
+      <c r="W156" s="29"/>
+      <c r="X156" s="29"/>
+      <c r="Y156" s="29"/>
+      <c r="Z156" s="29"/>
+    </row>
+    <row r="157" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C157" s="54"/>
+      <c r="E157" s="23"/>
+      <c r="F157" s="23"/>
+      <c r="G157" s="23"/>
+      <c r="H157" s="23"/>
+      <c r="L157" s="29"/>
+      <c r="M157" s="29"/>
+      <c r="N157" s="29"/>
+      <c r="O157" s="29"/>
+      <c r="P157" s="29"/>
+      <c r="Q157" s="29"/>
+      <c r="R157" s="29"/>
+      <c r="S157" s="29"/>
+      <c r="T157" s="29"/>
+      <c r="U157" s="29"/>
+      <c r="V157" s="29"/>
+      <c r="W157" s="29"/>
+      <c r="X157" s="29"/>
+      <c r="Y157" s="29"/>
+      <c r="Z157" s="29"/>
+    </row>
+    <row r="158" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C158" s="54"/>
+      <c r="E158" s="23"/>
+      <c r="F158" s="23"/>
+      <c r="G158" s="23"/>
+      <c r="H158" s="23"/>
+      <c r="L158" s="29"/>
+      <c r="M158" s="29"/>
+      <c r="N158" s="29"/>
+      <c r="O158" s="29"/>
+      <c r="P158" s="29"/>
+      <c r="Q158" s="29"/>
+      <c r="R158" s="29"/>
+      <c r="S158" s="29"/>
+      <c r="T158" s="29"/>
+      <c r="U158" s="29"/>
+      <c r="V158" s="29"/>
+      <c r="W158" s="29"/>
+      <c r="X158" s="29"/>
+      <c r="Y158" s="29"/>
+      <c r="Z158" s="29"/>
+    </row>
+    <row r="159" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C159" s="54"/>
+      <c r="E159" s="23"/>
+      <c r="F159" s="23"/>
+      <c r="G159" s="23"/>
+      <c r="H159" s="23"/>
+      <c r="L159" s="29"/>
+      <c r="M159" s="29"/>
+      <c r="N159" s="29"/>
+      <c r="O159" s="29"/>
+      <c r="P159" s="29"/>
+      <c r="Q159" s="29"/>
+      <c r="R159" s="29"/>
+      <c r="S159" s="29"/>
+      <c r="T159" s="29"/>
+      <c r="U159" s="29"/>
+      <c r="V159" s="29"/>
+      <c r="W159" s="29"/>
+      <c r="X159" s="29"/>
+      <c r="Y159" s="29"/>
+      <c r="Z159" s="29"/>
+    </row>
+    <row r="160" spans="2:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C160" s="54"/>
+      <c r="E160" s="23"/>
+      <c r="F160" s="23"/>
+      <c r="G160" s="23"/>
+      <c r="H160" s="23"/>
+      <c r="L160" s="29"/>
+      <c r="M160" s="29"/>
+      <c r="N160" s="29"/>
+      <c r="O160" s="29"/>
+      <c r="P160" s="29"/>
+      <c r="Q160" s="29"/>
+      <c r="R160" s="29"/>
+      <c r="S160" s="29"/>
+      <c r="T160" s="29"/>
+      <c r="U160" s="29"/>
+      <c r="V160" s="29"/>
+      <c r="W160" s="29"/>
+      <c r="X160" s="29"/>
+      <c r="Y160" s="29"/>
+      <c r="Z160" s="29"/>
+    </row>
+    <row r="161" spans="3:26" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C161" s="54"/>
+      <c r="E161" s="23"/>
+      <c r="F161" s="23"/>
+      <c r="G161" s="23"/>
+      <c r="H161" s="23"/>
+      <c r="L161" s="29"/>
+      <c r="M161" s="29"/>
+      <c r="N161" s="29"/>
+      <c r="O161" s="29"/>
+      <c r="P161" s="29"/>
+      <c r="Q161" s="29"/>
+      <c r="R161" s="29"/>
+      <c r="S161" s="29"/>
+      <c r="T161" s="29"/>
+      <c r="U161" s="29"/>
+      <c r="V161" s="29"/>
+      <c r="W161" s="29"/>
+      <c r="X161" s="29"/>
+      <c r="Y161" s="29"/>
+      <c r="Z161" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="99">
-[...98 lines deleted...]
-    <mergeCell ref="E138:J138"/>
+  <mergeCells count="9">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="E6:K6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="A7:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.23622047244094491" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...8082 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.51181102362204722" bottom="0.31496062992125984" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="27" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>JADUAL 1A</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>'JADUAL 2'!Print_Area</vt:lpstr>
+      <vt:lpstr>Jadual 6 Exports</vt:lpstr>
+      <vt:lpstr>Jadual 7 Imports</vt:lpstr>
+      <vt:lpstr>'Jadual 6 Exports'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jadual 7 Imports'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Jadual 6 Exports'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'Jadual 7 Imports'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ftec</dc:creator>
+  <dc:creator>Nor Afiqah Shaari</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>