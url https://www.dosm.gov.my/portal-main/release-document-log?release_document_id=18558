--- v0 (2026-01-28)
+++ v1 (2026-08-19)
@@ -1,1644 +1,8322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nuratiqah\Desktop\TRADE\IPLN\IPLN Eksport 122025\Jadual Penerbitan\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nurdiyana\Desktop\JENAYAH_AINJAMIL\PENYEDIAAN PENERBITAN JENAYAH\Compile\Table\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{642EDEE1-5025-42F7-9186-AE6A6CD43102}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A0AE938-DF55-461F-9C8D-C0C0D851AE9E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10380" tabRatio="527" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="7470" windowHeight="9105" xr2:uid="{6C79BAF2-AA3B-450E-855E-ABF1656EFDDA}"/>
   </bookViews>
   <sheets>
-    <sheet name="3A" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="4C" sheetId="10" r:id="rId6"/>
+    <sheet name="4.1" sheetId="23" r:id="rId1"/>
+    <sheet name="4.1a" sheetId="24" r:id="rId2"/>
+    <sheet name="4.1b" sheetId="25" r:id="rId3"/>
+    <sheet name="4.2" sheetId="6" r:id="rId4"/>
+    <sheet name="4.3" sheetId="1" r:id="rId5"/>
+    <sheet name="4.3a" sheetId="4" r:id="rId6"/>
+    <sheet name="4.3b" sheetId="5" r:id="rId7"/>
+    <sheet name="4.4" sheetId="7" r:id="rId8"/>
+    <sheet name="4.4a" sheetId="8" r:id="rId9"/>
+    <sheet name="4.4b" sheetId="9" r:id="rId10"/>
+    <sheet name="4.5" sheetId="10" r:id="rId11"/>
+    <sheet name="4.5a" sheetId="11" r:id="rId12"/>
+    <sheet name="4.5b" sheetId="12" r:id="rId13"/>
+    <sheet name="4.6" sheetId="13" r:id="rId14"/>
+    <sheet name="4.7" sheetId="14" r:id="rId15"/>
+    <sheet name="4.7a" sheetId="15" r:id="rId16"/>
+    <sheet name="4.7b" sheetId="16" r:id="rId17"/>
+    <sheet name="4.8" sheetId="20" r:id="rId18"/>
+    <sheet name="4.8a" sheetId="21" r:id="rId19"/>
+    <sheet name="4.8b" sheetId="22" r:id="rId20"/>
+    <sheet name="4.9" sheetId="26" r:id="rId21"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'3A'!$A$1:$Z$54</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'4C'!$A$1:$Z$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'4.1'!$A$1:$J$78</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'4.1a'!$A$1:$H$63</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'4.1b'!$A$1:$H$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'4.2'!$A$1:$L$83</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'4.3'!$A$1:$J$84</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'4.3a'!$A$1:$H$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'4.3b'!$A$1:$H$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'4.4'!$A$1:$J$84</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'4.4a'!$A$1:$H$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'4.4b'!$A$1:$H$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'4.5'!$A$1:$J$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'4.5a'!$A$1:$H$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'4.5b'!$A$1:$H$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'4.6'!$A$1:$L$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'4.7'!$A$1:$J$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'4.7a'!$A$1:$H$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'4.7b'!$A$1:$H$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'4.8'!$A$1:$J$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="18">'4.8a'!$A$1:$H$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">'4.8b'!$A$1:$H$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="20">'4.9'!$A$1:$F$80</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E73" i="23" l="1"/>
+  <c r="E72" i="23"/>
+  <c r="E71" i="23"/>
+  <c r="E69" i="23"/>
+  <c r="E68" i="23"/>
+  <c r="E67" i="23"/>
+  <c r="E65" i="23"/>
+  <c r="E64" i="23"/>
+  <c r="E63" i="23"/>
+  <c r="E61" i="23"/>
+  <c r="E60" i="23"/>
+  <c r="E59" i="23"/>
+  <c r="E57" i="23"/>
+  <c r="E56" i="23"/>
+  <c r="E55" i="23"/>
+  <c r="E53" i="23"/>
+  <c r="E52" i="23"/>
+  <c r="E51" i="23"/>
+  <c r="E49" i="23"/>
+  <c r="E48" i="23"/>
+  <c r="E47" i="23"/>
+  <c r="E45" i="23"/>
+  <c r="E44" i="23"/>
+  <c r="E43" i="23"/>
+  <c r="E41" i="23"/>
+  <c r="E40" i="23"/>
+  <c r="E39" i="23"/>
+  <c r="E37" i="23"/>
+  <c r="E36" i="23"/>
+  <c r="E35" i="23"/>
+  <c r="E33" i="23"/>
+  <c r="E32" i="23"/>
+  <c r="E31" i="23"/>
+  <c r="E29" i="23"/>
+  <c r="E28" i="23"/>
+  <c r="E27" i="23"/>
+  <c r="E25" i="23"/>
+  <c r="E24" i="23"/>
+  <c r="E23" i="23"/>
+  <c r="E20" i="23"/>
+  <c r="E21" i="23"/>
+  <c r="E19" i="23"/>
+  <c r="E19" i="26"/>
+  <c r="E18" i="26"/>
+  <c r="E17" i="26"/>
+  <c r="E22" i="20"/>
+  <c r="H23" i="20"/>
+  <c r="G76" i="10"/>
+  <c r="G62" i="10"/>
+  <c r="G63" i="10"/>
+  <c r="G75" i="7"/>
+  <c r="E23" i="8"/>
+  <c r="E15" i="23" l="1"/>
+  <c r="E17" i="23"/>
+  <c r="E16" i="23"/>
+  <c r="G40" i="25"/>
+  <c r="G39" i="25"/>
+  <c r="G38" i="25"/>
+  <c r="F40" i="25"/>
+  <c r="F39" i="25"/>
+  <c r="F38" i="25"/>
+  <c r="G32" i="25"/>
+  <c r="G31" i="25"/>
+  <c r="G30" i="25"/>
+  <c r="F32" i="25"/>
+  <c r="F31" i="25"/>
+  <c r="F30" i="25"/>
+  <c r="G28" i="25"/>
+  <c r="G27" i="25"/>
+  <c r="G26" i="25"/>
+  <c r="F28" i="25"/>
+  <c r="F27" i="25"/>
+  <c r="F26" i="25"/>
+  <c r="G24" i="25"/>
+  <c r="G23" i="25"/>
+  <c r="G22" i="25"/>
+  <c r="F23" i="25"/>
+  <c r="F24" i="25"/>
+  <c r="F22" i="25"/>
+  <c r="G52" i="24"/>
+  <c r="F52" i="24"/>
+  <c r="G51" i="24"/>
+  <c r="F51" i="24"/>
+  <c r="G50" i="24"/>
+  <c r="F50" i="24"/>
+  <c r="G48" i="24"/>
+  <c r="F48" i="24"/>
+  <c r="G47" i="24"/>
+  <c r="F47" i="24"/>
+  <c r="G46" i="24"/>
+  <c r="F46" i="24"/>
+  <c r="G44" i="24"/>
+  <c r="F44" i="24"/>
+  <c r="G43" i="24"/>
+  <c r="F43" i="24"/>
+  <c r="G42" i="24"/>
+  <c r="F42" i="24"/>
+  <c r="G40" i="24"/>
+  <c r="G39" i="24"/>
+  <c r="G38" i="24"/>
+  <c r="F39" i="24"/>
+  <c r="F40" i="24"/>
+  <c r="F38" i="24"/>
+  <c r="I73" i="23"/>
+  <c r="H73" i="23"/>
+  <c r="I72" i="23"/>
+  <c r="H72" i="23"/>
+  <c r="I71" i="23"/>
+  <c r="H71" i="23"/>
+  <c r="I69" i="23"/>
+  <c r="H69" i="23"/>
+  <c r="I68" i="23"/>
+  <c r="H68" i="23"/>
+  <c r="I67" i="23"/>
+  <c r="H67" i="23"/>
+  <c r="I65" i="23"/>
+  <c r="H65" i="23"/>
+  <c r="I64" i="23"/>
+  <c r="H64" i="23"/>
+  <c r="I63" i="23"/>
+  <c r="H63" i="23"/>
+  <c r="I61" i="23"/>
+  <c r="H61" i="23"/>
+  <c r="I60" i="23"/>
+  <c r="H60" i="23"/>
+  <c r="G60" i="23" s="1"/>
+  <c r="I59" i="23"/>
+  <c r="H59" i="23"/>
+  <c r="I57" i="23"/>
+  <c r="H57" i="23"/>
+  <c r="I56" i="23"/>
+  <c r="H56" i="23"/>
+  <c r="I55" i="23"/>
+  <c r="H55" i="23"/>
+  <c r="I53" i="23"/>
+  <c r="H53" i="23"/>
+  <c r="G53" i="23" s="1"/>
+  <c r="I52" i="23"/>
+  <c r="H52" i="23"/>
+  <c r="G52" i="23" s="1"/>
+  <c r="I51" i="23"/>
+  <c r="H51" i="23"/>
+  <c r="G51" i="23" s="1"/>
+  <c r="I49" i="23"/>
+  <c r="H49" i="23"/>
+  <c r="I48" i="23"/>
+  <c r="H48" i="23"/>
+  <c r="G48" i="23" s="1"/>
+  <c r="I47" i="23"/>
+  <c r="H47" i="23"/>
+  <c r="I45" i="23"/>
+  <c r="H45" i="23"/>
+  <c r="G45" i="23" s="1"/>
+  <c r="I44" i="23"/>
+  <c r="H44" i="23"/>
+  <c r="I43" i="23"/>
+  <c r="H43" i="23"/>
+  <c r="I41" i="23"/>
+  <c r="H41" i="23"/>
+  <c r="I40" i="23"/>
+  <c r="H40" i="23"/>
+  <c r="I39" i="23"/>
+  <c r="H39" i="23"/>
+  <c r="I37" i="23"/>
+  <c r="H37" i="23"/>
+  <c r="G37" i="23" s="1"/>
+  <c r="I36" i="23"/>
+  <c r="H36" i="23"/>
+  <c r="G36" i="23" s="1"/>
+  <c r="I35" i="23"/>
+  <c r="H35" i="23"/>
+  <c r="G35" i="23" s="1"/>
+  <c r="I33" i="23"/>
+  <c r="H33" i="23"/>
+  <c r="I32" i="23"/>
+  <c r="H32" i="23"/>
+  <c r="G32" i="23" s="1"/>
+  <c r="I31" i="23"/>
+  <c r="H31" i="23"/>
+  <c r="I29" i="23"/>
+  <c r="H29" i="23"/>
+  <c r="I28" i="23"/>
+  <c r="H28" i="23"/>
+  <c r="G28" i="23" s="1"/>
+  <c r="I27" i="23"/>
+  <c r="H27" i="23"/>
+  <c r="I25" i="23"/>
+  <c r="H25" i="23"/>
+  <c r="I24" i="23"/>
+  <c r="H24" i="23"/>
+  <c r="I23" i="23"/>
+  <c r="H23" i="23"/>
+  <c r="I21" i="23"/>
+  <c r="I20" i="23"/>
+  <c r="I19" i="23"/>
+  <c r="H20" i="23"/>
+  <c r="H21" i="23"/>
+  <c r="H19" i="23"/>
+  <c r="G68" i="23"/>
+  <c r="E42" i="24" l="1"/>
+  <c r="G69" i="23"/>
+  <c r="G29" i="23"/>
+  <c r="G64" i="23"/>
+  <c r="G23" i="23"/>
+  <c r="G39" i="23"/>
+  <c r="G55" i="23"/>
+  <c r="G71" i="23"/>
+  <c r="G67" i="23"/>
+  <c r="G44" i="23"/>
+  <c r="E38" i="24"/>
+  <c r="G33" i="23"/>
+  <c r="G49" i="23"/>
+  <c r="G20" i="23"/>
+  <c r="E26" i="25"/>
+  <c r="E27" i="25"/>
+  <c r="E51" i="24"/>
+  <c r="E50" i="24"/>
+  <c r="E44" i="24"/>
+  <c r="E46" i="24"/>
+  <c r="E40" i="25"/>
+  <c r="E48" i="24"/>
+  <c r="E43" i="24"/>
+  <c r="F18" i="25"/>
+  <c r="F14" i="25" s="1"/>
+  <c r="F15" i="24"/>
+  <c r="G24" i="23"/>
+  <c r="G40" i="23"/>
+  <c r="G72" i="23"/>
+  <c r="G27" i="23"/>
+  <c r="G43" i="23"/>
+  <c r="G59" i="23"/>
+  <c r="G31" i="23"/>
+  <c r="G47" i="23"/>
+  <c r="G63" i="23"/>
+  <c r="E31" i="25"/>
+  <c r="E47" i="24"/>
+  <c r="G25" i="23"/>
+  <c r="G41" i="23"/>
+  <c r="G73" i="23"/>
+  <c r="G15" i="24"/>
+  <c r="E39" i="24"/>
+  <c r="E40" i="24"/>
+  <c r="E52" i="24"/>
+  <c r="G61" i="23"/>
+  <c r="G65" i="23"/>
+  <c r="G57" i="23"/>
+  <c r="E32" i="25"/>
+  <c r="E38" i="25"/>
+  <c r="E30" i="25"/>
+  <c r="E22" i="25"/>
+  <c r="E39" i="25"/>
+  <c r="G19" i="25"/>
+  <c r="G15" i="25" s="1"/>
+  <c r="E24" i="25"/>
+  <c r="E28" i="25"/>
+  <c r="F20" i="25"/>
+  <c r="F16" i="25" s="1"/>
+  <c r="E23" i="25"/>
+  <c r="G18" i="25"/>
+  <c r="G20" i="25"/>
+  <c r="G16" i="25" s="1"/>
+  <c r="F19" i="25"/>
+  <c r="G16" i="24"/>
+  <c r="F14" i="24"/>
+  <c r="G14" i="24"/>
+  <c r="F16" i="24"/>
+  <c r="G56" i="23"/>
+  <c r="G21" i="23"/>
+  <c r="K24" i="13"/>
+  <c r="K23" i="13"/>
+  <c r="K22" i="13"/>
+  <c r="G23" i="13"/>
+  <c r="G24" i="13"/>
+  <c r="G22" i="13"/>
+  <c r="E23" i="20"/>
+  <c r="E24" i="20"/>
+  <c r="I23" i="20"/>
+  <c r="H24" i="20"/>
+  <c r="I24" i="20"/>
+  <c r="H22" i="20"/>
+  <c r="I22" i="20"/>
+  <c r="J21" i="6"/>
+  <c r="K21" i="6"/>
+  <c r="J22" i="6"/>
+  <c r="K22" i="6"/>
+  <c r="K20" i="6"/>
+  <c r="F21" i="6"/>
+  <c r="G21" i="6"/>
+  <c r="F22" i="6"/>
+  <c r="G22" i="6"/>
+  <c r="G20" i="6"/>
+  <c r="E23" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="E21" i="7"/>
+  <c r="H22" i="7"/>
+  <c r="I22" i="7"/>
+  <c r="H23" i="7"/>
+  <c r="I23" i="7"/>
+  <c r="I21" i="7"/>
+  <c r="H21" i="7"/>
+  <c r="H22" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="G16" i="23" l="1"/>
+  <c r="G17" i="23"/>
+  <c r="E15" i="24"/>
+  <c r="E16" i="24"/>
+  <c r="E16" i="25"/>
+  <c r="E20" i="25"/>
+  <c r="G14" i="25"/>
+  <c r="E14" i="25" s="1"/>
+  <c r="E18" i="25"/>
+  <c r="F15" i="25"/>
+  <c r="E15" i="25" s="1"/>
+  <c r="E19" i="25"/>
+  <c r="E48" i="22" l="1"/>
+  <c r="E47" i="22"/>
+  <c r="E46" i="22"/>
+  <c r="E40" i="22"/>
+  <c r="E39" i="22"/>
+  <c r="E38" i="22"/>
+  <c r="E36" i="22"/>
+  <c r="E35" i="22"/>
+  <c r="E34" i="22"/>
+  <c r="E32" i="22"/>
+  <c r="E31" i="22"/>
+  <c r="E30" i="22"/>
+  <c r="G28" i="22"/>
+  <c r="G24" i="22" s="1"/>
+  <c r="F28" i="22"/>
+  <c r="F24" i="22" s="1"/>
+  <c r="E24" i="22" s="1"/>
+  <c r="G27" i="22"/>
+  <c r="G23" i="22" s="1"/>
+  <c r="F27" i="22"/>
+  <c r="F23" i="22" s="1"/>
+  <c r="G26" i="22"/>
+  <c r="G22" i="22" s="1"/>
+  <c r="F26" i="22"/>
+  <c r="F22" i="22" s="1"/>
+  <c r="E56" i="21"/>
+  <c r="E55" i="21"/>
+  <c r="E54" i="21"/>
+  <c r="E52" i="21"/>
+  <c r="E51" i="21"/>
+  <c r="E50" i="21"/>
+  <c r="E48" i="21"/>
+  <c r="E47" i="21"/>
+  <c r="E46" i="21"/>
+  <c r="G24" i="21"/>
+  <c r="F24" i="21"/>
+  <c r="G23" i="21"/>
+  <c r="F23" i="21"/>
+  <c r="G22" i="21"/>
+  <c r="F22" i="21"/>
+  <c r="G80" i="20"/>
+  <c r="G79" i="20"/>
+  <c r="G78" i="20"/>
+  <c r="G75" i="20"/>
+  <c r="G74" i="20"/>
+  <c r="G72" i="20"/>
+  <c r="G71" i="20"/>
+  <c r="G70" i="20"/>
+  <c r="G68" i="20"/>
+  <c r="G67" i="20"/>
+  <c r="G66" i="20"/>
+  <c r="G64" i="20"/>
+  <c r="G63" i="20"/>
+  <c r="G62" i="20"/>
+  <c r="G60" i="20"/>
+  <c r="G59" i="20"/>
+  <c r="G58" i="20"/>
+  <c r="G56" i="20"/>
+  <c r="G55" i="20"/>
+  <c r="G54" i="20"/>
+  <c r="G52" i="20"/>
+  <c r="G51" i="20"/>
+  <c r="G50" i="20"/>
+  <c r="G44" i="20"/>
+  <c r="G43" i="20"/>
+  <c r="G42" i="20"/>
+  <c r="G40" i="20"/>
+  <c r="G39" i="20"/>
+  <c r="G38" i="20"/>
+  <c r="G34" i="20"/>
+  <c r="G32" i="20"/>
+  <c r="G31" i="20"/>
+  <c r="G30" i="20"/>
+  <c r="G28" i="20"/>
+  <c r="G27" i="20"/>
+  <c r="G26" i="20"/>
+  <c r="I80" i="13"/>
+  <c r="E80" i="13"/>
+  <c r="I79" i="13"/>
+  <c r="E79" i="13"/>
+  <c r="I78" i="13"/>
+  <c r="E78" i="13"/>
+  <c r="I76" i="13"/>
+  <c r="E76" i="13"/>
+  <c r="I75" i="13"/>
+  <c r="E75" i="13"/>
+  <c r="I74" i="13"/>
+  <c r="E74" i="13"/>
+  <c r="I72" i="13"/>
+  <c r="E72" i="13"/>
+  <c r="I71" i="13"/>
+  <c r="E71" i="13"/>
+  <c r="I70" i="13"/>
+  <c r="E70" i="13"/>
+  <c r="I68" i="13"/>
+  <c r="E68" i="13"/>
+  <c r="I67" i="13"/>
+  <c r="E67" i="13"/>
+  <c r="I66" i="13"/>
+  <c r="E66" i="13"/>
+  <c r="I64" i="13"/>
+  <c r="E64" i="13"/>
+  <c r="I63" i="13"/>
+  <c r="E63" i="13"/>
+  <c r="I62" i="13"/>
+  <c r="E62" i="13"/>
+  <c r="I60" i="13"/>
+  <c r="E60" i="13"/>
+  <c r="I59" i="13"/>
+  <c r="E59" i="13"/>
+  <c r="I58" i="13"/>
+  <c r="E58" i="13"/>
+  <c r="I56" i="13"/>
+  <c r="E56" i="13"/>
+  <c r="I55" i="13"/>
+  <c r="E55" i="13"/>
+  <c r="I54" i="13"/>
+  <c r="E54" i="13"/>
+  <c r="I52" i="13"/>
+  <c r="E52" i="13"/>
+  <c r="I51" i="13"/>
+  <c r="E51" i="13"/>
+  <c r="I50" i="13"/>
+  <c r="E50" i="13"/>
+  <c r="I48" i="13"/>
+  <c r="E48" i="13"/>
+  <c r="I47" i="13"/>
+  <c r="E47" i="13"/>
+  <c r="I46" i="13"/>
+  <c r="E46" i="13"/>
+  <c r="I44" i="13"/>
+  <c r="E44" i="13"/>
+  <c r="I43" i="13"/>
+  <c r="E43" i="13"/>
+  <c r="I42" i="13"/>
+  <c r="E42" i="13"/>
+  <c r="I40" i="13"/>
+  <c r="E40" i="13"/>
+  <c r="I39" i="13"/>
+  <c r="E39" i="13"/>
+  <c r="I38" i="13"/>
+  <c r="E38" i="13"/>
+  <c r="I36" i="13"/>
+  <c r="E36" i="13"/>
+  <c r="I35" i="13"/>
+  <c r="E35" i="13"/>
+  <c r="I34" i="13"/>
+  <c r="E34" i="13"/>
+  <c r="I32" i="13"/>
+  <c r="E32" i="13"/>
+  <c r="I31" i="13"/>
+  <c r="E31" i="13"/>
+  <c r="I30" i="13"/>
+  <c r="E30" i="13"/>
+  <c r="I28" i="13"/>
+  <c r="E28" i="13"/>
+  <c r="I27" i="13"/>
+  <c r="E27" i="13"/>
+  <c r="I26" i="13"/>
+  <c r="E26" i="13"/>
+  <c r="E23" i="10"/>
+  <c r="E24" i="10"/>
+  <c r="H23" i="10"/>
+  <c r="I23" i="10"/>
+  <c r="H24" i="10"/>
+  <c r="I24" i="10"/>
+  <c r="I22" i="10"/>
+  <c r="E48" i="12"/>
+  <c r="E47" i="12"/>
+  <c r="E46" i="12"/>
+  <c r="E44" i="12"/>
+  <c r="E43" i="12"/>
+  <c r="E42" i="12"/>
+  <c r="E40" i="12"/>
+  <c r="E39" i="12"/>
+  <c r="E38" i="12"/>
+  <c r="E36" i="12"/>
+  <c r="E35" i="12"/>
+  <c r="E34" i="12"/>
+  <c r="E32" i="12"/>
+  <c r="E31" i="12"/>
+  <c r="E30" i="12"/>
+  <c r="G28" i="12"/>
+  <c r="F28" i="12"/>
+  <c r="G27" i="12"/>
+  <c r="G23" i="12" s="1"/>
+  <c r="F27" i="12"/>
+  <c r="F23" i="12" s="1"/>
+  <c r="F26" i="12"/>
+  <c r="F22" i="12" s="1"/>
+  <c r="G24" i="12"/>
+  <c r="E56" i="11"/>
+  <c r="E55" i="11"/>
+  <c r="E54" i="11"/>
+  <c r="E52" i="11"/>
+  <c r="E51" i="11"/>
+  <c r="E50" i="11"/>
+  <c r="E48" i="11"/>
+  <c r="E47" i="11"/>
+  <c r="E46" i="11"/>
+  <c r="G24" i="11"/>
+  <c r="F24" i="11"/>
+  <c r="G23" i="11"/>
+  <c r="F23" i="11"/>
+  <c r="F22" i="11"/>
+  <c r="G80" i="10"/>
+  <c r="G79" i="10"/>
+  <c r="G78" i="10"/>
+  <c r="G72" i="10"/>
+  <c r="G71" i="10"/>
+  <c r="G70" i="10"/>
+  <c r="G68" i="10"/>
+  <c r="G64" i="10"/>
+  <c r="G60" i="10"/>
+  <c r="G59" i="10"/>
+  <c r="G58" i="10"/>
+  <c r="G52" i="10"/>
+  <c r="G51" i="10"/>
+  <c r="G50" i="10"/>
+  <c r="G46" i="10"/>
+  <c r="G44" i="10"/>
+  <c r="G43" i="10"/>
+  <c r="G42" i="10"/>
+  <c r="G40" i="10"/>
+  <c r="G39" i="10"/>
+  <c r="G38" i="10"/>
+  <c r="G35" i="10"/>
+  <c r="G34" i="10"/>
+  <c r="G32" i="10"/>
+  <c r="G31" i="10"/>
+  <c r="G30" i="10"/>
+  <c r="G28" i="10"/>
+  <c r="G27" i="10"/>
+  <c r="G26" i="10"/>
+  <c r="H22" i="10"/>
+  <c r="E22" i="10"/>
+  <c r="E78" i="6"/>
+  <c r="E77" i="6"/>
+  <c r="E76" i="6"/>
+  <c r="E74" i="6"/>
+  <c r="E73" i="6"/>
+  <c r="E72" i="6"/>
+  <c r="E70" i="6"/>
+  <c r="E69" i="6"/>
+  <c r="E68" i="6"/>
+  <c r="E66" i="6"/>
+  <c r="E65" i="6"/>
+  <c r="E64" i="6"/>
+  <c r="E62" i="6"/>
+  <c r="E61" i="6"/>
+  <c r="E60" i="6"/>
+  <c r="E58" i="6"/>
+  <c r="E57" i="6"/>
+  <c r="E56" i="6"/>
+  <c r="E54" i="6"/>
+  <c r="E53" i="6"/>
+  <c r="E52" i="6"/>
+  <c r="E50" i="6"/>
+  <c r="E49" i="6"/>
+  <c r="E48" i="6"/>
+  <c r="E46" i="6"/>
+  <c r="E45" i="6"/>
+  <c r="E44" i="6"/>
+  <c r="E42" i="6"/>
+  <c r="E41" i="6"/>
+  <c r="E40" i="6"/>
+  <c r="E38" i="6"/>
+  <c r="E37" i="6"/>
+  <c r="E36" i="6"/>
+  <c r="E34" i="6"/>
+  <c r="E33" i="6"/>
+  <c r="E32" i="6"/>
+  <c r="E30" i="6"/>
+  <c r="E29" i="6"/>
+  <c r="E28" i="6"/>
+  <c r="E26" i="6"/>
+  <c r="E25" i="6"/>
+  <c r="E24" i="6"/>
+  <c r="F20" i="6"/>
+  <c r="E49" i="9"/>
+  <c r="E48" i="9"/>
+  <c r="E47" i="9"/>
+  <c r="E41" i="9"/>
+  <c r="E40" i="9"/>
+  <c r="E39" i="9"/>
+  <c r="E37" i="9"/>
+  <c r="E36" i="9"/>
+  <c r="E35" i="9"/>
+  <c r="E33" i="9"/>
+  <c r="E32" i="9"/>
+  <c r="E31" i="9"/>
+  <c r="G29" i="9"/>
+  <c r="G25" i="9" s="1"/>
+  <c r="F29" i="9"/>
+  <c r="F25" i="9" s="1"/>
+  <c r="G28" i="9"/>
+  <c r="G24" i="9" s="1"/>
+  <c r="F28" i="9"/>
+  <c r="F24" i="9" s="1"/>
+  <c r="G27" i="9"/>
+  <c r="G23" i="9" s="1"/>
+  <c r="F27" i="9"/>
+  <c r="F23" i="9" s="1"/>
+  <c r="E55" i="8"/>
+  <c r="E54" i="8"/>
+  <c r="E53" i="8"/>
+  <c r="E51" i="8"/>
+  <c r="E50" i="8"/>
+  <c r="E49" i="8"/>
+  <c r="E47" i="8"/>
+  <c r="E46" i="8"/>
+  <c r="E45" i="8"/>
+  <c r="G23" i="8"/>
+  <c r="F23" i="8"/>
+  <c r="G22" i="8"/>
+  <c r="F22" i="8"/>
+  <c r="G21" i="8"/>
+  <c r="F21" i="8"/>
+  <c r="G79" i="7"/>
+  <c r="G78" i="7"/>
+  <c r="G77" i="7"/>
+  <c r="G74" i="7"/>
+  <c r="G73" i="7"/>
+  <c r="G71" i="7"/>
+  <c r="G70" i="7"/>
+  <c r="G69" i="7"/>
+  <c r="G67" i="7"/>
+  <c r="G66" i="7"/>
+  <c r="G65" i="7"/>
+  <c r="G63" i="7"/>
+  <c r="G62" i="7"/>
+  <c r="G61" i="7"/>
+  <c r="G59" i="7"/>
+  <c r="G58" i="7"/>
+  <c r="G57" i="7"/>
+  <c r="G54" i="7"/>
+  <c r="G53" i="7"/>
+  <c r="G51" i="7"/>
+  <c r="G50" i="7"/>
+  <c r="G49" i="7"/>
+  <c r="G46" i="7"/>
+  <c r="G45" i="7"/>
+  <c r="G43" i="7"/>
+  <c r="G42" i="7"/>
+  <c r="G41" i="7"/>
+  <c r="G39" i="7"/>
+  <c r="G38" i="7"/>
+  <c r="G37" i="7"/>
+  <c r="G34" i="7"/>
+  <c r="G33" i="7"/>
+  <c r="G31" i="7"/>
+  <c r="G30" i="7"/>
+  <c r="G29" i="7"/>
+  <c r="G27" i="7"/>
+  <c r="G26" i="7"/>
+  <c r="G25" i="7"/>
+  <c r="I78" i="6"/>
+  <c r="I77" i="6"/>
+  <c r="I76" i="6"/>
+  <c r="I74" i="6"/>
+  <c r="I73" i="6"/>
+  <c r="I72" i="6"/>
+  <c r="I70" i="6"/>
+  <c r="I69" i="6"/>
+  <c r="I68" i="6"/>
+  <c r="I66" i="6"/>
+  <c r="I65" i="6"/>
+  <c r="I64" i="6"/>
+  <c r="I62" i="6"/>
+  <c r="I61" i="6"/>
+  <c r="I60" i="6"/>
+  <c r="I58" i="6"/>
+  <c r="I57" i="6"/>
+  <c r="I56" i="6"/>
+  <c r="I53" i="6"/>
+  <c r="I52" i="6"/>
+  <c r="I50" i="6"/>
+  <c r="I49" i="6"/>
+  <c r="I48" i="6"/>
+  <c r="I45" i="6"/>
+  <c r="I44" i="6"/>
+  <c r="I42" i="6"/>
+  <c r="I41" i="6"/>
+  <c r="I40" i="6"/>
+  <c r="I38" i="6"/>
+  <c r="I37" i="6"/>
+  <c r="I36" i="6"/>
+  <c r="I33" i="6"/>
+  <c r="I32" i="6"/>
+  <c r="I30" i="6"/>
+  <c r="I29" i="6"/>
+  <c r="I28" i="6"/>
+  <c r="I26" i="6"/>
+  <c r="I25" i="6"/>
+  <c r="I24" i="6"/>
+  <c r="J20" i="6"/>
+  <c r="G27" i="5"/>
+  <c r="G23" i="5" s="1"/>
+  <c r="F27" i="5"/>
+  <c r="G26" i="5"/>
+  <c r="G22" i="5" s="1"/>
+  <c r="F26" i="5"/>
+  <c r="F22" i="5" s="1"/>
+  <c r="G25" i="5"/>
+  <c r="G21" i="5" s="1"/>
+  <c r="F25" i="5"/>
+  <c r="F21" i="5" s="1"/>
+  <c r="E21" i="5" s="1"/>
+  <c r="E47" i="5"/>
+  <c r="E46" i="5"/>
+  <c r="E45" i="5"/>
+  <c r="E39" i="5"/>
+  <c r="E38" i="5"/>
+  <c r="E37" i="5"/>
+  <c r="E35" i="5"/>
+  <c r="E34" i="5"/>
+  <c r="E33" i="5"/>
+  <c r="E31" i="5"/>
+  <c r="E30" i="5"/>
+  <c r="E29" i="5"/>
+  <c r="E59" i="4"/>
+  <c r="E58" i="4"/>
+  <c r="E57" i="4"/>
+  <c r="E55" i="4"/>
+  <c r="E54" i="4"/>
+  <c r="E53" i="4"/>
+  <c r="E51" i="4"/>
+  <c r="E50" i="4"/>
+  <c r="E49" i="4"/>
+  <c r="E47" i="4"/>
+  <c r="E46" i="4"/>
+  <c r="E45" i="4"/>
+  <c r="G23" i="4"/>
+  <c r="F23" i="4"/>
+  <c r="G22" i="4"/>
+  <c r="F22" i="4"/>
+  <c r="G21" i="4"/>
+  <c r="F21" i="4"/>
+  <c r="G79" i="1"/>
+  <c r="G78" i="1"/>
+  <c r="G77" i="1"/>
+  <c r="G75" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="G73" i="1"/>
+  <c r="G71" i="1"/>
+  <c r="G70" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="G65" i="1"/>
+  <c r="G63" i="1"/>
+  <c r="G62" i="1"/>
+  <c r="G61" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="G58" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="G54" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="G31" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="G23" i="10" l="1"/>
+  <c r="G23" i="7"/>
+  <c r="E23" i="9"/>
+  <c r="E27" i="12"/>
+  <c r="E28" i="22"/>
+  <c r="E21" i="4"/>
+  <c r="E29" i="9"/>
+  <c r="G24" i="10"/>
+  <c r="E27" i="22"/>
+  <c r="E26" i="12"/>
+  <c r="E23" i="22"/>
+  <c r="I23" i="13"/>
+  <c r="I24" i="13"/>
+  <c r="E23" i="13"/>
+  <c r="E24" i="13"/>
+  <c r="E25" i="9"/>
+  <c r="E24" i="9"/>
+  <c r="E25" i="5"/>
+  <c r="G22" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="E26" i="22"/>
+  <c r="E22" i="22"/>
+  <c r="E24" i="21"/>
+  <c r="E23" i="21"/>
+  <c r="E22" i="21"/>
+  <c r="G23" i="20"/>
+  <c r="G24" i="20"/>
+  <c r="G22" i="20"/>
+  <c r="E28" i="12"/>
+  <c r="G22" i="10"/>
+  <c r="G23" i="1"/>
+  <c r="I22" i="6"/>
+  <c r="I21" i="6"/>
+  <c r="G22" i="7"/>
+  <c r="E21" i="6"/>
+  <c r="E20" i="6"/>
+  <c r="E28" i="9"/>
+  <c r="E27" i="9"/>
+  <c r="E21" i="8"/>
+  <c r="E22" i="8"/>
+  <c r="G21" i="7"/>
+  <c r="E22" i="5"/>
+  <c r="E27" i="5"/>
+  <c r="F23" i="5"/>
+  <c r="E23" i="5" s="1"/>
+  <c r="E26" i="5"/>
+  <c r="E22" i="4"/>
+  <c r="E23" i="4"/>
+  <c r="I22" i="13"/>
+  <c r="E22" i="13"/>
+  <c r="F24" i="12"/>
+  <c r="E24" i="12" s="1"/>
+  <c r="E23" i="12"/>
+  <c r="E22" i="12"/>
+  <c r="E23" i="11"/>
+  <c r="E24" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="E22" i="6"/>
+  <c r="I20" i="6"/>
+  <c r="G19" i="23"/>
+  <c r="G15" i="23" s="1"/>
+  <c r="E14" i="24"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="433" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1673" uniqueCount="175">
   <si>
-    <t xml:space="preserve"> </t>
+    <t>Source: Royal Malaysia Police</t>
   </si>
   <si>
-    <t>MALAYSIA</t>
+    <t>Sumber: Polis Diraja Malaysia</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Terengganu</t>
+  </si>
+  <si>
+    <t>Selangor</t>
+  </si>
+  <si>
+    <t>Sarawak</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+      <t>Sabah</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>a</t>
+    </r>
+  </si>
+  <si>
+    <t>Pulau Pinang</t>
+  </si>
+  <si>
+    <t>Perlis</t>
+  </si>
+  <si>
+    <t>Perak</t>
+  </si>
+  <si>
+    <t>Pahang</t>
+  </si>
+  <si>
+    <t>Negeri Sembilan</t>
+  </si>
+  <si>
+    <t>Melaka</t>
+  </si>
+  <si>
+    <t>Kelantan</t>
+  </si>
+  <si>
+    <t>Kedah</t>
+  </si>
+  <si>
+    <t>Johor</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Perempuan</t>
+  </si>
+  <si>
+    <t>Lelaki</t>
+  </si>
+  <si>
+    <t>Jumlah</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Tahun</t>
+  </si>
+  <si>
+    <t>Negeri</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">61 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="8"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>PERIOD</t>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 64 years</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+      <t xml:space="preserve">61 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 64 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">51 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="8"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>TOTAL</t>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 60 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">51 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 60 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">41 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 50 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">41 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 50 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">31 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 40 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">31 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 40 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">18 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 30 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">18 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 30 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">15 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 17 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">15 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 17 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">13 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 14 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">13 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 14 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">7 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 12 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">7 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 12 tahun</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5 </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 6 years</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">5 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>̶</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 6 tahun</t>
+    </r>
+  </si>
+  <si>
+    <t>Age group</t>
+  </si>
+  <si>
+    <t>Kumpulan umur</t>
+  </si>
+  <si>
+    <t>Non-citizens</t>
+  </si>
+  <si>
+    <t>Bukan warganegara</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Lain-lain</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Chinese</t>
+  </si>
+  <si>
+    <t>Cina</t>
+  </si>
+  <si>
+    <t>Bumiputera</t>
+  </si>
+  <si>
+    <t>Citizens</t>
+  </si>
+  <si>
+    <t>Warganegara</t>
+  </si>
+  <si>
+    <t>Ethnic group</t>
+  </si>
+  <si>
+    <t>Kumpulan etnik</t>
+  </si>
+  <si>
+    <t>Tempat</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>location</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>institution</t>
+  </si>
+  <si>
+    <t>Financial</t>
+  </si>
+  <si>
+    <t>Non-financial</t>
+  </si>
+  <si>
+    <t>Institusi</t>
+  </si>
+  <si>
+    <t>kewangan</t>
+  </si>
+  <si>
+    <t>bukan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> kewangan</t>
+  </si>
+  <si>
+    <t>Jadual 4.1</t>
+  </si>
+  <si>
+    <t>Table 4.1</t>
+  </si>
+  <si>
+    <t>Jadual 4.1a</t>
+  </si>
+  <si>
+    <t>Table 4.1a</t>
+  </si>
+  <si>
+    <t>Jadual 4.1b</t>
+  </si>
+  <si>
+    <t>Table 4.1b</t>
+  </si>
+  <si>
+    <t>Bilangan tangkapan</t>
+  </si>
+  <si>
+    <t>: Robbery by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery by ethnic group and sex, Malaysia, 2022–2024 </t>
+  </si>
+  <si>
+    <t>Bilangan kes</t>
+  </si>
+  <si>
+    <t>Number of cases</t>
+  </si>
+  <si>
+    <t>: Robbery from the person in a public location by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery from the person in a private location by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery from the person in a private location by ethnic group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a car or vehicle by ethnic group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a car or vehicle by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a financial institution by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a financial institution by ethnic group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a non-financial institution by age group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>: Robbery of a non-financial institution by ethnic group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>65 tahun dan lebih</t>
+  </si>
+  <si>
+    <t>Indians</t>
+  </si>
+  <si>
+    <r>
+      <t>W.P. Kuala Lumpur</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>b</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>0</t>
+      <t>Nota/</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...20 lines deleted...]
-</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="0"/>
-        <rFont val="Arial"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>FOOD</t>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
-[...9 lines deleted...]
-</t>
+      <t>a</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>MINUMAN DAN TEMBAKAU</t>
+      <t xml:space="preserve"> Termasuk W.P. Labuan/</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="0"/>
-        <rFont val="Arial"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>BEVERAGES AND                TOBACCO</t>
+      <t>Includes W.P. Labuan</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>2</t>
-[...9 lines deleted...]
-</t>
+      <t>b</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>BAHAN-BAHAN MENTAH TIDAK BOLEH DIMAKAN</t>
+      <t xml:space="preserve"> Termasuk W.P. Putajaya/</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-</t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="0"/>
-        <rFont val="Arial"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>CRUDE MATERIALS, INEDIBLE</t>
+      <t>Includes W.P. Putrajaya</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">  Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun mengikut kumpulan umur dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun mengikut kumpulan etnik dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap individu di tempat awam mengikut kumpulan etnik dan jantina, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap individu di tempat persendirian mengikut kumpulan umur dan jantina, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap individu di tempat persendirian mengikut kumpulan etnik dan jantina, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap kenderaan bermotor mengikut kumpulan umur dan jantina, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap kenderaan bermotor mengikut kumpulan etnik dan jantina, </t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap institusi kewangan mengikut kumpulan umur dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap institusi kewangan mengikut kumpulan etnik dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap institusi bukan kewangan mengikut kumpulan umur dan jantina, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap institusi bukan kewangan mengikut kumpulan etnik dan jantina, </t>
+  </si>
+  <si>
+    <t>Number of arrests</t>
+  </si>
+  <si>
+    <t>awam</t>
+  </si>
+  <si>
+    <t>persendirian</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap individu di tempat awam mengikut kumpulan umur dan jantina,</t>
+  </si>
+  <si>
+    <t>: Robbery from the person in a public location by ethnic group and sex, Malaysia, 2022–2024</t>
+  </si>
+  <si>
+    <t>0 ̶ 4 tahun</t>
+  </si>
+  <si>
+    <t>0 ̶ 4 years</t>
+  </si>
+  <si>
+    <t>Jadual 4.2</t>
+  </si>
+  <si>
+    <t>Table 4.2</t>
+  </si>
+  <si>
+    <t>Jadual 4.3</t>
+  </si>
+  <si>
+    <t>Table 4.3</t>
+  </si>
+  <si>
+    <t>Jadual 4.3a</t>
+  </si>
+  <si>
+    <t>Table 4.3a</t>
+  </si>
+  <si>
+    <t>Jadual 4.3b</t>
+  </si>
+  <si>
+    <t>Table 4.3b</t>
+  </si>
+  <si>
+    <t>Jadual 4.4</t>
+  </si>
+  <si>
+    <t>Table 4.4</t>
+  </si>
+  <si>
+    <t>Jadual 4.4a</t>
+  </si>
+  <si>
+    <t>Table 4.4a</t>
+  </si>
+  <si>
+    <t>Jadual 4.4b</t>
+  </si>
+  <si>
+    <t>Table 4.4b</t>
+  </si>
+  <si>
+    <t>Jadual 4.5</t>
+  </si>
+  <si>
+    <t>Table 4.5</t>
+  </si>
+  <si>
+    <t>Jadual 4.5a</t>
+  </si>
+  <si>
+    <t>Table 4.5a</t>
+  </si>
+  <si>
+    <t>Jadual 4.5b</t>
+  </si>
+  <si>
+    <t>Table 4.5b</t>
+  </si>
+  <si>
+    <t>Jadual 4.6</t>
+  </si>
+  <si>
+    <t>Table 4.6</t>
+  </si>
+  <si>
+    <t>Jadual 4.7</t>
+  </si>
+  <si>
+    <t>Table 4.7</t>
+  </si>
+  <si>
+    <t>Jadual 4.7a</t>
+  </si>
+  <si>
+    <t>Table 4.7a</t>
+  </si>
+  <si>
+    <t>Jadual 4.7b</t>
+  </si>
+  <si>
+    <t>Table 4.7b</t>
+  </si>
+  <si>
+    <t>Jadual 4.8</t>
+  </si>
+  <si>
+    <t>Table 4.8</t>
+  </si>
+  <si>
+    <t>Jadual 4.8a</t>
+  </si>
+  <si>
+    <t>Table 4.8a</t>
+  </si>
+  <si>
+    <t>Jadual 4.8b</t>
+  </si>
+  <si>
+    <t>Table 4.8b</t>
+  </si>
+  <si>
+    <t>65 years and over</t>
+  </si>
+  <si>
+    <t>: Kes samun lain mengikut negeri, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>Jadual 4.9</t>
+  </si>
+  <si>
+    <t>Table 4.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Other robbery cases by state, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t>: Kes samun mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap institusi bukan kewangan mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap institusi kewangan mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Kes samun terhadap premis atau institusi mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024 </t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap kenderaan bermotor mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap individu di tempat persendirian mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap individu di tempat awam mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t>: Kes samun terhadap individu mengikut negeri dan jantina, Malaysia, 2022 ̶ 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery of a non-financial institution by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery of a financial institution by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery of an establishment or institution by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery of a car or vehicle by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery from the person in a private location by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery from the person in a public location by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Robbery from the person by state and sex, Malaysia, 2022–2024
+                  </t>
+  </si>
+  <si>
+    <t>Tiada kes dilaporkan pada tahun 2022 hingga 2024</t>
+  </si>
+  <si>
+    <t>No cases were reported from 2022 to 2024</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nota/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>3</t>
+      <t>Tangkapan/</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...30 lines deleted...]
-      <t>MINERAL FUELS, LUBRICANTS, ETC.</t>
+      <t xml:space="preserve"> Arrest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>4</t>
-[...9 lines deleted...]
-</t>
+      <t>b</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="8"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>MINYAK DAN LEMAK      BINATANG DAN SAYUR-SAYURAN</t>
-[...9 lines deleted...]
-</t>
+      <t xml:space="preserve"> Termasuk W.P. Putajaya/ </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <color theme="0"/>
-        <rFont val="Arial"/>
+        <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>ANIMAL AND VEGETABLE OILS AND FATS</t>
-[...413 lines deleted...]
-      <t>p</t>
+      <t>Includes W.P. Putrajaya</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="9">
+  <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;?_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="0;0;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-      <name val="Arial"/>
+      <sz val="8"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-      <name val="Arial"/>
+      <sz val="8"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <i/>
-      <sz val="9"/>
-      <name val="Arial"/>
+      <sz val="10"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFA2B62A"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...13 lines deleted...]
-      <name val="Arial"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...29 lines deleted...]
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-[...7 lines deleted...]
-      <name val="Arial"/>
+      <sz val="8"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFACD3D8"/>
+        <fgColor rgb="FFA2B62A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF509FAA"/>
+        <fgColor rgb="FF0B7C9B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color theme="4" tint="-0.499984740745262"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...80 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{2AA1A2EB-F4D8-4764-B6F3-82A4D8AD6B0A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FF509FAA"/>
-[...3 lines deleted...]
-      <color rgb="FF27708B"/>
+      <color rgb="FF0B7C9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>11790</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>105833</xdr:colOff>
       <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
-    </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C225CBE6-B022-452E-A6AE-69152E68D04E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B829B690-43D5-421D-B068-3A28AF0274B6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="6201833" y="38100"/>
+          <a:ext cx="1311376" cy="406400"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr marL="0" indent="0" algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>12</a:t>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1200150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135563</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B7EE65-D334-4BBC-9860-03769BE49DC3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4267200" y="904876"/>
+          <a:ext cx="3021638" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040112: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1218567</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135567</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0CE4EF4-F149-4A3A-9C4B-123F1D439126}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4285617" y="19050"/>
+          <a:ext cx="3003225" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1215376</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126039</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>104777</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5A25300-1F22-4A55-98D2-CDCE9BE01DF5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4282426" y="476251"/>
+          <a:ext cx="2996888" cy="390526"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>704849</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126037</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C67012-7D91-435C-9B8B-7B269BD12F3F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4143374" y="1076326"/>
+          <a:ext cx="3278813" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040121: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap kenderaan bermotor</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a car or vehicle</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>724834</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D75B354-582F-475D-AAE1-44554220D9E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4163359" y="38100"/>
+          <a:ext cx="3258833" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>722183</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B5A2755-29F8-4549-9D58-09D773B1CFB7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4160708" y="495299"/>
+          <a:ext cx="3251956" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04012: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun barang berharga atau barangan semasa transit</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of valuables or goods in transit</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>485774</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>2211</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9405F735-EAE9-45D8-ABD4-8BC620D65ED7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3486149" y="1076326"/>
+          <a:ext cx="3345487" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040121: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap kenderaan bermotor</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a car or vehicle</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>506165</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>2216</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0078AC71-A3C3-411B-A7F9-3C3F3C2B5794}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3506540" y="38100"/>
+          <a:ext cx="3325101" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>513179</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>2213</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectangle: Rounded Corners 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516E3151-3299-47D3-88A1-169A90C571CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3513554" y="495299"/>
+          <a:ext cx="3318084" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04012: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun barang berharga atau barangan semasa transit</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of valuables or goods in transit</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>841504</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126036</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2187F872-D5B0-4C64-B880-30C5A26AF78B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3813304" y="1066801"/>
+          <a:ext cx="3085007" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040121: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap kenderaan bermotor</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a car or vehicle</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>860308</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126041</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF00C25-D957-4F38-AD91-002C14DAFCAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3832108" y="28575"/>
+          <a:ext cx="3066208" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>866775</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28574</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126038</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectangle: Rounded Corners 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BF4019D-8CAD-4FB9-8292-2DE6F2909597}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3838575" y="485774"/>
+          <a:ext cx="3059738" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04012: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun barang berharga atau barangan semasa transit</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of valuables or goods in transit</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>319103</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>116516</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36C64895-9622-4AFC-B8C8-161DB408FF0D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5214953" y="47625"/>
+          <a:ext cx="2578713" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>116513</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C3349D7-8D05-46E5-8340-DF18BCE63CE9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5219700" y="504825"/>
+          <a:ext cx="2573963" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> premis atau institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>160188</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126037</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B4147E-1222-43A3-A65B-F3BF2D3B8427}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4884588" y="1095376"/>
+          <a:ext cx="2537599" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040131: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a financial institution</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>175656</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39F6EBD0-CAFD-48F2-BA84-3B2F7F587833}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4900056" y="38100"/>
+          <a:ext cx="2522136" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB2BAE81-EFA5-4A78-8ED1-2BC77F4DE334}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4895850" y="495300"/>
+          <a:ext cx="2516814" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>276225</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125109</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7F83F08-F33B-42C4-8847-23C5A1294E77}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4695825" y="1057276"/>
+          <a:ext cx="2553984" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040131: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a financial institution</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>291792</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125113</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5640BC53-DAFB-42F7-8072-4841CABF0ABE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4711392" y="0"/>
+          <a:ext cx="2538421" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>287619</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>115584</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectangle: Rounded Corners 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC45E85-B165-406E-B01F-B1B2C0D7A59D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4707219" y="457200"/>
+          <a:ext cx="2533065" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>142874</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>104776</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>134633</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9237B9C4-509E-4F4C-9D53-44D9A3493370}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4305299" y="1019176"/>
+          <a:ext cx="2639709" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040131: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a financial institution</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>158965</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>134638</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0561406A-45F9-4F6C-954C-97312FDC5D7D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4321390" y="0"/>
+          <a:ext cx="2623623" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>154972</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125110</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectangle: Rounded Corners 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8546DD-1569-4B08-96C1-89C65694781E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4317397" y="447674"/>
+          <a:ext cx="2618088" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126037</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F11805-339E-4E57-B592-AA98D7FF6BFC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4752974" y="1085851"/>
+          <a:ext cx="2669213" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040132: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> bukan kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a non-financial institution</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>44844</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A7249A6-956A-442D-B6E9-C6B2099E9C50}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4769244" y="38100"/>
+          <a:ext cx="2652948" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>40914</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{662DCDEC-5C28-4B42-A5AF-663A385C4AF1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4765314" y="495300"/>
+          <a:ext cx="2647350" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>123824</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>134633</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{096BA39F-0899-4899-8521-D7BADFC8B977}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4295774" y="1057276"/>
+          <a:ext cx="2620659" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040132: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> bukan kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a non-financial institution</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>139798</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>134638</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F3F9320-ABED-4949-99F3-D0D4B3FED15F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4311748" y="9525"/>
+          <a:ext cx="2604690" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>135766</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125110</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37038766-D48A-498B-96A8-A56EB74D88BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4307716" y="466725"/>
+          <a:ext cx="2599194" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>11790</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1066800</xdr:colOff>
       <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135567</xdr:colOff>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
-    </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66AAEF5-91A5-44B3-826A-09AFB9D175DB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABE28711-065E-4168-8DCF-A86394281A62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="4762500" y="38100"/>
+          <a:ext cx="1430967" cy="419100"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr marL="0" indent="0" algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>13</a:t>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>76199</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125108</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FBCAFDA-B3BB-41C7-B4F7-1CF70FC22D7A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4238624" y="1057276"/>
+          <a:ext cx="2601609" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040132: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap institusi</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> bukan kewangan</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="1" i="0">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery of a non-financial institution</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>92057</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>125113</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA0244B7-D514-4917-B3E3-129D08CDE669}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4254482" y="28575"/>
+          <a:ext cx="2585756" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>87985</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>115585</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA5C71E-C606-4EC2-8638-6EC1676E4CDF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4250410" y="476250"/>
+          <a:ext cx="2580300" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap premis atau institusi </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery of an establishment or institution</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>962025</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>135567</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEEBE10A-1A1C-4B56-9087-E5019F32485A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5924550" y="28575"/>
+          <a:ext cx="1650042" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>955979</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>126039</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9B7F5B-A6B8-4C79-876C-F57CECB43D75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5918504" y="485775"/>
+          <a:ext cx="1646560" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04013: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Kesalahan rompakan lain</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Other acts of robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-      <xdr:colOff>11790</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1152525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135567</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A55DFD2-AC4E-4DCA-9C19-B8C90ECC3FEE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7DE5E90-5243-487D-BCFF-05748237EADB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="5000625" y="28575"/>
+          <a:ext cx="1345242" cy="419100"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr marL="0" indent="0" algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>14</a:t>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>603415</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>116517</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD745324-0C95-4268-A793-6E781B7348CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4232440" y="47625"/>
+          <a:ext cx="2932577" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>106989</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57FA037C-9DD3-4D48-8EDD-2DEEFCB1DEF9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4229100" y="495301"/>
+          <a:ext cx="2926389" cy="409574"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>400051</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>21263</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B10E09-6C97-4173-AD75-B6C24EA271DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4095751" y="933451"/>
+          <a:ext cx="2935912" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040111: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>422034</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>20978</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F481EA20-D7CE-43EE-9CA1-159EE41CB994}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4117734" y="38100"/>
+          <a:ext cx="2913644" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>420071</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>11351</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27F6D116-D4C8-479A-B8EC-2FDE8F01C17A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4115771" y="485775"/>
+          <a:ext cx="2905980" cy="419099"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>581026</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126038</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C641822-FD76-4D14-9149-8FC9985F05AF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE4E474-3299-4E67-A2E9-33B54FD6C8CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="3295651" y="904876"/>
+          <a:ext cx="3145462" cy="542924"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>15</a:t>
+            <a:t>ICCS 040111: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>602287</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FEFD49F-B7B6-4BA5-B840-4C4208E97C1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3316912" y="0"/>
+          <a:ext cx="3124205" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114299</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD195DA2-68C3-4624-BC6A-2A6815C43007}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3314700" y="457200"/>
+          <a:ext cx="3116889" cy="419099"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1076727</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135562</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8243D7B0-9C5F-4364-BF4B-9C9D36639364}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02E90851-0979-480E-812E-B4AC5D888DDE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="3924702" y="904876"/>
+          <a:ext cx="3059335" cy="542924"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>16</a:t>
+            <a:t>ICCS 040111: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1095375</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>135567</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2B7F402-7B20-407E-8CC7-BB116DDA5948}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3943350" y="0"/>
+          <a:ext cx="3040692" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1092263</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126039</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41825A51-5A3D-43ED-ADCC-5FC4BC0FA018}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3940238" y="457201"/>
+          <a:ext cx="3034276" cy="409574"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>942975</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126038</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="5" name="Rectangle: Rounded Corners 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24846101-1581-460F-A0DF-49E25421DBFD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{118BB153-5BAD-4BB6-993C-0BC11F61FD9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11790" y="0"/>
-          <a:ext cx="346890" cy="9944100"/>
+          <a:off x="4381500" y="952501"/>
+          <a:ext cx="3040688" cy="542924"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
+        <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
         </a:lnRef>
-        <a:fillRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
-          <a:scrgbClr r="0" g="0" b="0"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
-[...1 lines deleted...]
-        </a:bodyPr>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr algn="ctr"/>
+          <a:pPr algn="r"/>
           <a:r>
-            <a:rPr lang="en-MY" sz="1100">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>17</a:t>
+            <a:t>ICCS 040112: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>961508</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectangle: Rounded Corners 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{577F9093-BF32-46B4-943B-7AB727CA225C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4400033" y="66675"/>
+          <a:ext cx="3022159" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>958357</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>57151</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectangle: Rounded Corners 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DB5E998-0AA6-4EAB-BB35-459CC9C606CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4396882" y="514351"/>
+          <a:ext cx="3015782" cy="409574"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1181099</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126037</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle: Rounded Corners 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E59216F-7634-462F-A88B-37B8B4E96756}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4181474" y="914401"/>
+          <a:ext cx="3031163" cy="542924"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 040112: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap individu di tempat awam</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> Robbery from the person in a public location</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1199575</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>126042</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectangle: Rounded Corners 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9CB5B3-0101-4BB4-AEC3-286C61DAA2E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4199950" y="19050"/>
+          <a:ext cx="3012692" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" indent="0" algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ICCS 0401: </a:t>
+          </a:r>
+          <a:br>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+          </a:br>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Samun/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Robbery</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="800" b="0" i="1">
+            <a:solidFill>
+              <a:schemeClr val="lt1"/>
+            </a:solidFill>
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1196404</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>116514</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle: Rounded Corners 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486E1E72-0CDB-4C60-8094-132D2DDBFA7A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4196779" y="466725"/>
+          <a:ext cx="3006335" cy="419099"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="0B7C9B"/>
+        </a:solidFill>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>ICCS 04011: </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="r"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Samun terhadap</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0" baseline="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t> individu</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="1" i="0">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>/ </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-MY" sz="800" b="0" i="1">
+              <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Robbery from the person</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-MY" sz="700" b="0" i="1">
+            <a:latin typeface="Century Gothic" panose="020B0502020202020204" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1897,37153 +8575,21670 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AU843"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9889F869-3E62-4B46-9A7D-3AE414C8A088}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:N78"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E52" sqref="E52:Y53"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A49" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="S68" sqref="S68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="19.28515625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>154</v>
+      </c>
+      <c r="D5" s="36"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="35"/>
+    </row>
+    <row r="6" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="103" t="s">
+        <v>162</v>
+      </c>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="64"/>
+    </row>
+    <row r="7" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="65"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="45"/>
+    </row>
+    <row r="9" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="48"/>
+      <c r="B9" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="50"/>
+      <c r="D9" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="67"/>
+      <c r="G9" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="101"/>
+      <c r="I9" s="101"/>
+      <c r="J9" s="48"/>
+    </row>
+    <row r="10" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48"/>
+      <c r="B10" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="50"/>
+      <c r="D10" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F10" s="69"/>
+      <c r="G10" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H10" s="102"/>
+      <c r="I10" s="102"/>
+      <c r="J10" s="48"/>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="48"/>
+      <c r="B11" s="54"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="66"/>
+      <c r="G11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="48"/>
+    </row>
+    <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48"/>
+      <c r="B12" s="54"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="68"/>
+      <c r="F12" s="68"/>
+      <c r="G12" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="48"/>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="57"/>
+    </row>
+    <row r="14" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="14"/>
+      <c r="B15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="26"/>
+      <c r="D15" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E15" s="24">
+        <f>SUM(E19,E23,E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67,E71)</f>
+        <v>4552</v>
+      </c>
+      <c r="F15" s="22"/>
+      <c r="G15" s="24">
+        <f>SUM(G19,G23,G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71)</f>
+        <v>1832</v>
+      </c>
+      <c r="H15" s="24">
+        <v>1711</v>
+      </c>
+      <c r="I15" s="24">
+        <v>121</v>
+      </c>
+      <c r="J15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E16" s="24">
+        <f t="shared" ref="E16:G17" si="0">SUM(E20,E24,E28,E32,E36,E40,E44,E48,E52,E56,E60,E64,E68,E72)</f>
+        <v>4588</v>
+      </c>
+      <c r="F16" s="22"/>
+      <c r="G16" s="24">
+        <f t="shared" si="0"/>
+        <v>910</v>
+      </c>
+      <c r="H16" s="24">
+        <v>873</v>
+      </c>
+      <c r="I16" s="24">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E17" s="24">
+        <f t="shared" si="0"/>
+        <v>4274</v>
+      </c>
+      <c r="F17" s="22"/>
+      <c r="G17" s="24">
+        <f t="shared" si="0"/>
+        <v>1810</v>
+      </c>
+      <c r="H17" s="24">
+        <v>1697</v>
+      </c>
+      <c r="I17" s="24">
+        <v>113</v>
+      </c>
+      <c r="K17" s="17"/>
+    </row>
+    <row r="18" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D18" s="23"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="K18" s="17"/>
+    </row>
+    <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E19" s="15">
+        <f>SUM('4.3'!E25,'4.4'!E25,'4.5'!E26,'4.7'!E26,'4.8'!E26,'4.9'!E21)</f>
+        <v>610</v>
+      </c>
+      <c r="F19" s="74"/>
+      <c r="G19" s="75">
+        <f t="shared" ref="G19:G21" si="1">SUM(H19:I19)</f>
+        <v>181</v>
+      </c>
+      <c r="H19" s="74">
+        <f>SUM('4.3'!H25,'4.4'!H25,'4.5'!H26,'4.7'!H26,'4.8'!H26)</f>
+        <v>151</v>
+      </c>
+      <c r="I19" s="74">
+        <f>SUM('4.3'!I25,'4.4'!I25,'4.5'!I26,'4.7'!I26,'4.8'!I26)</f>
+        <v>30</v>
+      </c>
+      <c r="K19" s="17"/>
+    </row>
+    <row r="20" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E20" s="15">
+        <f>SUM('4.3'!E26,'4.4'!E26,'4.5'!E27,'4.7'!E27,'4.8'!E27,'4.9'!E22)</f>
+        <v>769</v>
+      </c>
+      <c r="F20" s="74"/>
+      <c r="G20" s="75">
+        <f t="shared" si="1"/>
+        <v>187</v>
+      </c>
+      <c r="H20" s="74">
+        <f>SUM('4.3'!H26,'4.4'!H26,'4.5'!H27,'4.7'!H27,'4.8'!H27)</f>
+        <v>178</v>
+      </c>
+      <c r="I20" s="74">
+        <f>SUM('4.3'!I26,'4.4'!I26,'4.5'!I27,'4.7'!I27,'4.8'!I27)</f>
+        <v>9</v>
+      </c>
+      <c r="K20" s="17"/>
+    </row>
+    <row r="21" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E21" s="15">
+        <f>SUM('4.3'!E27,'4.4'!E27,'4.5'!E28,'4.7'!E28,'4.8'!E28,'4.9'!E23)</f>
+        <v>593</v>
+      </c>
+      <c r="F21" s="74"/>
+      <c r="G21" s="75">
+        <f t="shared" si="1"/>
+        <v>290</v>
+      </c>
+      <c r="H21" s="74">
+        <f>SUM('4.3'!H27,'4.4'!H27,'4.5'!H28,'4.7'!H28,'4.8'!H28)</f>
+        <v>267</v>
+      </c>
+      <c r="I21" s="74">
+        <f>SUM('4.3'!I27,'4.4'!I27,'4.5'!I28,'4.7'!I28,'4.8'!I28)</f>
+        <v>23</v>
+      </c>
+      <c r="K21" s="17"/>
+    </row>
+    <row r="22" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="19"/>
+      <c r="E22" s="18"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="K22" s="17"/>
+    </row>
+    <row r="23" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E23" s="15">
+        <f>SUM('4.3'!E29,'4.4'!E29,'4.5'!E30,'4.7'!E30,'4.8'!E30,'4.9'!E25)</f>
+        <v>451</v>
+      </c>
+      <c r="F23" s="74"/>
+      <c r="G23" s="75">
+        <f t="shared" ref="G23:G73" si="2">SUM(H23:I23)</f>
+        <v>60</v>
+      </c>
+      <c r="H23" s="74">
+        <f>SUM('4.3'!H29,'4.4'!H29,'4.5'!H30,'4.7'!H30,'4.8'!H30)</f>
+        <v>55</v>
+      </c>
+      <c r="I23" s="74">
+        <f>SUM('4.3'!I29,'4.4'!I29,'4.5'!I30,'4.7'!I30,'4.8'!I30)</f>
+        <v>5</v>
+      </c>
+      <c r="K23" s="17"/>
+    </row>
+    <row r="24" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E24" s="15">
+        <f>SUM('4.3'!E30,'4.4'!E30,'4.5'!E31,'4.7'!E31,'4.8'!E31,'4.9'!E26)</f>
+        <v>415</v>
+      </c>
+      <c r="F24" s="74"/>
+      <c r="G24" s="75">
+        <f t="shared" si="2"/>
+        <v>33</v>
+      </c>
+      <c r="H24" s="74">
+        <f>SUM('4.3'!H30,'4.4'!H30,'4.5'!H31,'4.7'!H31,'4.8'!H31)</f>
+        <v>33</v>
+      </c>
+      <c r="I24" s="74">
+        <f>SUM('4.3'!I30,'4.4'!I30,'4.5'!I31,'4.7'!I31,'4.8'!I31)</f>
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...3 lines deleted...]
-      <c r="B2" s="83" t="s">
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E25" s="15">
+        <f>SUM('4.3'!E31,'4.4'!E31,'4.5'!E32,'4.7'!E32,'4.8'!E32,'4.9'!E27)</f>
+        <v>329</v>
+      </c>
+      <c r="F25" s="74"/>
+      <c r="G25" s="75">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="H25" s="74">
+        <f>SUM('4.3'!H31,'4.4'!H31,'4.5'!H32,'4.7'!H32,'4.8'!H32)</f>
+        <v>14</v>
+      </c>
+      <c r="I25" s="74">
+        <f>SUM('4.3'!I31,'4.4'!I31,'4.5'!I32,'4.7'!I32,'4.8'!I32)</f>
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...54 lines deleted...]
-      <c r="B4" s="84" t="s">
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="19"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="76"/>
+      <c r="H26" s="76"/>
+      <c r="I26" s="76"/>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E27" s="15">
+        <f>SUM('4.3'!E33,'4.4'!E33,'4.5'!E34,'4.7'!E34,'4.8'!E34,'4.9'!E29)</f>
+        <v>75</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="75">
+        <f t="shared" si="2"/>
+        <v>42</v>
+      </c>
+      <c r="H27" s="74">
+        <f>SUM('4.3'!H33,'4.4'!H33,'4.5'!H34,'4.7'!H34,'4.8'!H34)</f>
+        <v>41</v>
+      </c>
+      <c r="I27" s="74">
+        <f>SUM('4.3'!I33,'4.4'!I33,'4.5'!I34,'4.7'!I34,'4.8'!I34)</f>
+        <v>1</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E28" s="15">
+        <f>SUM('4.3'!E34,'4.4'!E34,'4.5'!E35,'4.7'!E35,'4.8'!E35,'4.9'!E30)</f>
+        <v>63</v>
+      </c>
+      <c r="F28" s="74"/>
+      <c r="G28" s="75">
+        <f t="shared" si="2"/>
+        <v>23</v>
+      </c>
+      <c r="H28" s="74">
+        <f>SUM('4.3'!H34,'4.4'!H34,'4.5'!H35,'4.7'!H35,'4.8'!H35)</f>
+        <v>23</v>
+      </c>
+      <c r="I28" s="74">
+        <f>SUM('4.3'!I34,'4.4'!I34,'4.5'!I35,'4.7'!I35,'4.8'!I35)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="15">
+        <f>SUM('4.3'!E35,'4.4'!E35,'4.5'!E36,'4.7'!E36,'4.8'!E36,'4.9'!E31)</f>
+        <v>55</v>
+      </c>
+      <c r="F29" s="74"/>
+      <c r="G29" s="75">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H29" s="74">
+        <f>SUM('4.3'!H35,'4.4'!H35,'4.5'!H36,'4.7'!H36,'4.8'!H36)</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="74">
+        <f>SUM('4.3'!I35,'4.4'!I35,'4.5'!I36,'4.7'!I36,'4.8'!I36)</f>
+        <v>0</v>
+      </c>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="19"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E31" s="15">
+        <f>SUM('4.3'!E37,'4.4'!E37,'4.5'!E38,'4.7'!E38,'4.8'!E38,'4.9'!E33)</f>
+        <v>74</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="75">
+        <f t="shared" si="2"/>
+        <v>46</v>
+      </c>
+      <c r="H31" s="74">
+        <f>SUM('4.3'!H37,'4.4'!H37,'4.5'!H38,'4.7'!H38,'4.8'!H38)</f>
+        <v>43</v>
+      </c>
+      <c r="I31" s="74">
+        <f>SUM('4.3'!I37,'4.4'!I37,'4.5'!I38,'4.7'!I38,'4.8'!I38)</f>
+        <v>3</v>
+      </c>
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E32" s="15">
+        <f>SUM('4.3'!E38,'4.4'!E38,'4.5'!E39,'4.7'!E39,'4.8'!E39,'4.9'!E34)</f>
+        <v>90</v>
+      </c>
+      <c r="F32" s="74"/>
+      <c r="G32" s="75">
+        <f t="shared" si="2"/>
+        <v>36</v>
+      </c>
+      <c r="H32" s="74">
+        <f>SUM('4.3'!H38,'4.4'!H38,'4.5'!H39,'4.7'!H39,'4.8'!H39)</f>
+        <v>34</v>
+      </c>
+      <c r="I32" s="74">
+        <f>SUM('4.3'!I38,'4.4'!I38,'4.5'!I39,'4.7'!I39,'4.8'!I39)</f>
+        <v>2</v>
+      </c>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="D33" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="15">
+        <f>SUM('4.3'!E39,'4.4'!E39,'4.5'!E40,'4.7'!E40,'4.8'!E40,'4.9'!E35)</f>
+        <v>70</v>
+      </c>
+      <c r="F33" s="74"/>
+      <c r="G33" s="75">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+      <c r="H33" s="74">
+        <f>SUM('4.3'!H39,'4.4'!H39,'4.5'!H40,'4.7'!H40,'4.8'!H40)</f>
+        <v>19</v>
+      </c>
+      <c r="I33" s="74">
+        <f>SUM('4.3'!I39,'4.4'!I39,'4.5'!I40,'4.7'!I40,'4.8'!I40)</f>
+        <v>1</v>
+      </c>
+      <c r="J33" s="1"/>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="19"/>
+      <c r="E34" s="18"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="76"/>
+      <c r="I34" s="76"/>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="3"/>
+      <c r="B35" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E35" s="15">
+        <f>SUM('4.3'!E41,'4.4'!E41,'4.5'!E42,'4.7'!E42,'4.8'!E42,'4.9'!E37)</f>
+        <v>77</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="75">
+        <f t="shared" si="2"/>
+        <v>52</v>
+      </c>
+      <c r="H35" s="74">
+        <f>SUM('4.3'!H41,'4.4'!H41,'4.5'!H42,'4.7'!H42,'4.8'!H42)</f>
+        <v>48</v>
+      </c>
+      <c r="I35" s="74">
+        <f>SUM('4.3'!I41,'4.4'!I41,'4.5'!I42,'4.7'!I42,'4.8'!I42)</f>
+        <v>4</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E36" s="15">
+        <f>SUM('4.3'!E42,'4.4'!E42,'4.5'!E43,'4.7'!E43,'4.8'!E43,'4.9'!E38)</f>
+        <v>94</v>
+      </c>
+      <c r="F36" s="74"/>
+      <c r="G36" s="75">
+        <f t="shared" si="2"/>
         <v>29</v>
       </c>
-      <c r="C4" s="84"/>
-[...83 lines deleted...]
-      <c r="E7" s="85" t="s">
+      <c r="H36" s="74">
+        <f>SUM('4.3'!H42,'4.4'!H42,'4.5'!H43,'4.7'!H43,'4.8'!H43)</f>
+        <v>27</v>
+      </c>
+      <c r="I36" s="74">
+        <f>SUM('4.3'!I42,'4.4'!I42,'4.5'!I43,'4.7'!I43,'4.8'!I43)</f>
+        <v>2</v>
+      </c>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E37" s="15">
+        <f>SUM('4.3'!E43,'4.4'!E43,'4.5'!E44,'4.7'!E44,'4.8'!E44,'4.9'!E39)</f>
+        <v>82</v>
+      </c>
+      <c r="F37" s="74"/>
+      <c r="G37" s="75">
+        <f t="shared" si="2"/>
+        <v>17</v>
+      </c>
+      <c r="H37" s="74">
+        <f>SUM('4.3'!H43,'4.4'!H43,'4.5'!H44,'4.7'!H44,'4.8'!H44)</f>
+        <v>16</v>
+      </c>
+      <c r="I37" s="74">
+        <f>SUM('4.3'!I43,'4.4'!I43,'4.5'!I44,'4.7'!I44,'4.8'!I44)</f>
+        <v>1</v>
+      </c>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="19"/>
+      <c r="E38" s="18"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="76"/>
+      <c r="I38" s="76"/>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E39" s="15">
+        <f>SUM('4.3'!E45,'4.4'!E45,'4.5'!E46,'4.7'!E46,'4.8'!E46,'4.9'!E41)</f>
+        <v>36</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="75">
+        <f t="shared" si="2"/>
+        <v>29</v>
+      </c>
+      <c r="H39" s="74">
+        <f>SUM('4.3'!H45,'4.4'!H45,'4.5'!H46,'4.7'!H46,'4.8'!H46)</f>
+        <v>29</v>
+      </c>
+      <c r="I39" s="74">
+        <f>SUM('4.3'!I45,'4.4'!I45,'4.5'!I46,'4.7'!I46,'4.8'!I46)</f>
+        <v>0</v>
+      </c>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E40" s="15">
+        <f>SUM('4.3'!E46,'4.4'!E46,'4.5'!E47,'4.7'!E47,'4.8'!E47,'4.9'!E42)</f>
+        <v>81</v>
+      </c>
+      <c r="F40" s="74"/>
+      <c r="G40" s="75">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="H40" s="74">
+        <f>SUM('4.3'!H46,'4.4'!H46,'4.5'!H47,'4.7'!H47,'4.8'!H47)</f>
+        <v>8</v>
+      </c>
+      <c r="I40" s="74">
+        <f>SUM('4.3'!I46,'4.4'!I46,'4.5'!I47,'4.7'!I47,'4.8'!I47)</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E41" s="15">
+        <f>SUM('4.3'!E47,'4.4'!E47,'4.5'!E48,'4.7'!E48,'4.8'!E48,'4.9'!E43)</f>
+        <v>54</v>
+      </c>
+      <c r="F41" s="74"/>
+      <c r="G41" s="75">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="74">
+        <f>SUM('4.3'!H47,'4.4'!H47,'4.5'!H48,'4.7'!H48,'4.8'!H48)</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="74">
+        <f>SUM('4.3'!I47,'4.4'!I47,'4.5'!I48,'4.7'!I48,'4.8'!I48)</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="19"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="76"/>
+      <c r="I42" s="76"/>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E43" s="15">
+        <f>SUM('4.3'!E49,'4.4'!E49,'4.5'!E50,'4.7'!E50,'4.8'!E50,'4.9'!E45)</f>
+        <v>400</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75">
+        <f t="shared" si="2"/>
+        <v>117</v>
+      </c>
+      <c r="H43" s="74">
+        <f>SUM('4.3'!H49,'4.4'!H49,'4.5'!H50,'4.7'!H50,'4.8'!H50)</f>
+        <v>112</v>
+      </c>
+      <c r="I43" s="74">
+        <f>SUM('4.3'!I49,'4.4'!I49,'4.5'!I50,'4.7'!I50,'4.8'!I50)</f>
+        <v>5</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E44" s="15">
+        <f>SUM('4.3'!E50,'4.4'!E50,'4.5'!E51,'4.7'!E51,'4.8'!E51,'4.9'!E46)</f>
+        <v>432</v>
+      </c>
+      <c r="F44" s="74"/>
+      <c r="G44" s="75">
+        <f t="shared" si="2"/>
+        <v>59</v>
+      </c>
+      <c r="H44" s="74">
+        <f>SUM('4.3'!H50,'4.4'!H50,'4.5'!H51,'4.7'!H51,'4.8'!H51)</f>
+        <v>56</v>
+      </c>
+      <c r="I44" s="74">
+        <f>SUM('4.3'!I50,'4.4'!I50,'4.5'!I51,'4.7'!I51,'4.8'!I51)</f>
         <v>3</v>
       </c>
-      <c r="F7" s="85"/>
-      <c r="G7" s="86" t="s">
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E45" s="15">
+        <f>SUM('4.3'!E51,'4.4'!E51,'4.5'!E52,'4.7'!E52,'4.8'!E52,'4.9'!E47)</f>
+        <v>471</v>
+      </c>
+      <c r="F45" s="74"/>
+      <c r="G45" s="75">
+        <f t="shared" si="2"/>
+        <v>83</v>
+      </c>
+      <c r="H45" s="74">
+        <f>SUM('4.3'!H51,'4.4'!H51,'4.5'!H52,'4.7'!H52,'4.8'!H52)</f>
+        <v>76</v>
+      </c>
+      <c r="I45" s="74">
+        <f>SUM('4.3'!I51,'4.4'!I51,'4.5'!I52,'4.7'!I52,'4.8'!I52)</f>
+        <v>7</v>
+      </c>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="19"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="76"/>
+      <c r="G46" s="76"/>
+      <c r="H46" s="76"/>
+      <c r="I46" s="76"/>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E47" s="15">
+        <f>SUM('4.3'!E53,'4.4'!E53,'4.5'!E54,'4.7'!E54,'4.8'!E54,'4.9'!E49)</f>
+        <v>11</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="75">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="H47" s="74">
+        <f>SUM('4.3'!H53,'4.4'!H53,'4.5'!H54,'4.7'!H54,'4.8'!H54)</f>
+        <v>8</v>
+      </c>
+      <c r="I47" s="74">
+        <f>SUM('4.3'!I53,'4.4'!I53,'4.5'!I54,'4.7'!I54,'4.8'!I54)</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E48" s="15">
+        <f>SUM('4.3'!E54,'4.4'!E54,'4.5'!E55,'4.7'!E55,'4.8'!E55,'4.9'!E50)</f>
+        <v>14</v>
+      </c>
+      <c r="F48" s="74"/>
+      <c r="G48" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="H48" s="74">
+        <f>SUM('4.3'!H54,'4.4'!H54,'4.5'!H55,'4.7'!H55,'4.8'!H55)</f>
+        <v>5</v>
+      </c>
+      <c r="I48" s="74">
+        <f>SUM('4.3'!I54,'4.4'!I54,'4.5'!I55,'4.7'!I55,'4.8'!I55)</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E49" s="15">
+        <f>SUM('4.3'!E55,'4.4'!E55,'4.5'!E56,'4.7'!E56,'4.8'!E56,'4.9'!E51)</f>
+        <v>11</v>
+      </c>
+      <c r="F49" s="74"/>
+      <c r="G49" s="75">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H49" s="74">
+        <f>SUM('4.3'!H55,'4.4'!H55,'4.5'!H56,'4.7'!H56,'4.8'!H56)</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="74">
+        <f>SUM('4.3'!I55,'4.4'!I55,'4.5'!I56,'4.7'!I56,'4.8'!I56)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="19"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="76"/>
+      <c r="G50" s="76"/>
+      <c r="H50" s="76"/>
+      <c r="I50" s="76"/>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E51" s="15">
+        <f>SUM('4.3'!E57,'4.4'!E57,'4.5'!E58,'4.7'!E58,'4.8'!E58,'4.9'!E53)</f>
+        <v>419</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="75">
+        <f t="shared" si="2"/>
+        <v>191</v>
+      </c>
+      <c r="H51" s="74">
+        <f>SUM('4.3'!H57,'4.4'!H57,'4.5'!H58,'4.7'!H58,'4.8'!H58)</f>
+        <v>178</v>
+      </c>
+      <c r="I51" s="74">
+        <f>SUM('4.3'!I57,'4.4'!I57,'4.5'!I58,'4.7'!I58,'4.8'!I58)</f>
+        <v>13</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E52" s="15">
+        <f>SUM('4.3'!E58,'4.4'!E58,'4.5'!E59,'4.7'!E59,'4.8'!E59,'4.9'!E54)</f>
+        <v>398</v>
+      </c>
+      <c r="F52" s="74"/>
+      <c r="G52" s="75">
+        <f t="shared" si="2"/>
+        <v>72</v>
+      </c>
+      <c r="H52" s="74">
+        <f>SUM('4.3'!H58,'4.4'!H58,'4.5'!H59,'4.7'!H59,'4.8'!H59)</f>
+        <v>68</v>
+      </c>
+      <c r="I52" s="74">
+        <f>SUM('4.3'!I58,'4.4'!I58,'4.5'!I59,'4.7'!I59,'4.8'!I59)</f>
         <v>4</v>
       </c>
-      <c r="H7" s="86"/>
-      <c r="I7" s="86" t="s">
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E53" s="15">
+        <f>SUM('4.3'!E59,'4.4'!E59,'4.5'!E60,'4.7'!E60,'4.8'!E60,'4.9'!E55)</f>
+        <v>419</v>
+      </c>
+      <c r="F53" s="74"/>
+      <c r="G53" s="75">
+        <f t="shared" si="2"/>
+        <v>242</v>
+      </c>
+      <c r="H53" s="74">
+        <f>SUM('4.3'!H59,'4.4'!H59,'4.5'!H60,'4.7'!H60,'4.8'!H60)</f>
+        <v>238</v>
+      </c>
+      <c r="I53" s="74">
+        <f>SUM('4.3'!I59,'4.4'!I59,'4.5'!I60,'4.7'!I60,'4.8'!I60)</f>
+        <v>4</v>
+      </c>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="19"/>
+      <c r="E54" s="18"/>
+      <c r="F54" s="76"/>
+      <c r="G54" s="76"/>
+      <c r="H54" s="76"/>
+      <c r="I54" s="76"/>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E55" s="15">
+        <f>SUM('4.3'!E61,'4.4'!E61,'4.5'!E62,'4.7'!E62,'4.8'!E62,'4.9'!E57)</f>
+        <v>77</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="75">
+        <f t="shared" si="2"/>
+        <v>62</v>
+      </c>
+      <c r="H55" s="74">
+        <f>SUM('4.3'!H61,'4.4'!H61,'4.5'!H62,'4.7'!H62,'4.8'!H62)</f>
+        <v>59</v>
+      </c>
+      <c r="I55" s="74">
+        <f>SUM('4.3'!I61,'4.4'!I61,'4.5'!I62,'4.7'!I62,'4.8'!I62)</f>
+        <v>3</v>
+      </c>
+      <c r="K55" s="17"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="20"/>
+      <c r="N55" s="21"/>
+    </row>
+    <row r="56" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E56" s="15">
+        <f>SUM('4.3'!E62,'4.4'!E62,'4.5'!E63,'4.7'!E63,'4.8'!E63,'4.9'!E58)</f>
+        <v>86</v>
+      </c>
+      <c r="F56" s="74"/>
+      <c r="G56" s="75">
+        <f t="shared" si="2"/>
+        <v>24</v>
+      </c>
+      <c r="H56" s="74">
+        <f>SUM('4.3'!H62,'4.4'!H62,'4.5'!H63,'4.7'!H63,'4.8'!H63)</f>
+        <v>23</v>
+      </c>
+      <c r="I56" s="74">
+        <f>SUM('4.3'!I62,'4.4'!I62,'4.5'!I63,'4.7'!I63,'4.8'!I63)</f>
+        <v>1</v>
+      </c>
+      <c r="K56" s="17"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="20"/>
+      <c r="N56" s="20"/>
+    </row>
+    <row r="57" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E57" s="15">
+        <f>SUM('4.3'!E63,'4.4'!E63,'4.5'!E64,'4.7'!E64,'4.8'!E64,'4.9'!E59)</f>
+        <v>69</v>
+      </c>
+      <c r="F57" s="74"/>
+      <c r="G57" s="75">
+        <f t="shared" si="2"/>
+        <v>19</v>
+      </c>
+      <c r="H57" s="74">
+        <f>SUM('4.3'!H63,'4.4'!H63,'4.5'!H64,'4.7'!H64,'4.8'!H64)</f>
+        <v>19</v>
+      </c>
+      <c r="I57" s="74">
+        <f>SUM('4.3'!I63,'4.4'!I63,'4.5'!I64,'4.7'!I64,'4.8'!I64)</f>
+        <v>0</v>
+      </c>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="19"/>
+      <c r="E58" s="18"/>
+      <c r="F58" s="76"/>
+      <c r="G58" s="76"/>
+      <c r="H58" s="76"/>
+      <c r="I58" s="76"/>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="86"/>
-      <c r="K7" s="86" t="s">
+      <c r="D59" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E59" s="15">
+        <f>SUM('4.3'!E65,'4.4'!E65,'4.5'!E66,'4.7'!E66,'4.8'!E66,'4.9'!E61)</f>
+        <v>90</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="75">
+        <f t="shared" si="2"/>
+        <v>49</v>
+      </c>
+      <c r="H59" s="74">
+        <f>SUM('4.3'!H65,'4.4'!H65,'4.5'!H66,'4.7'!H66,'4.8'!H66)</f>
+        <v>47</v>
+      </c>
+      <c r="I59" s="74">
+        <f>SUM('4.3'!I65,'4.4'!I65,'4.5'!I66,'4.7'!I66,'4.8'!I66)</f>
+        <v>2</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E60" s="15">
+        <f>SUM('4.3'!E66,'4.4'!E66,'4.5'!E67,'4.7'!E67,'4.8'!E67,'4.9'!E62)</f>
+        <v>102</v>
+      </c>
+      <c r="F60" s="74"/>
+      <c r="G60" s="75">
+        <f t="shared" si="2"/>
+        <v>22</v>
+      </c>
+      <c r="H60" s="74">
+        <f>SUM('4.3'!H66,'4.4'!H66,'4.5'!H67,'4.7'!H67,'4.8'!H67)</f>
+        <v>22</v>
+      </c>
+      <c r="I60" s="74">
+        <f>SUM('4.3'!I66,'4.4'!I66,'4.5'!I67,'4.7'!I67,'4.8'!I67)</f>
+        <v>0</v>
+      </c>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E61" s="15">
+        <f>SUM('4.3'!E67,'4.4'!E67,'4.5'!E68,'4.7'!E68,'4.8'!E68,'4.9'!E63)</f>
+        <v>68</v>
+      </c>
+      <c r="F61" s="74"/>
+      <c r="G61" s="75">
+        <f t="shared" si="2"/>
+        <v>12</v>
+      </c>
+      <c r="H61" s="74">
+        <f>SUM('4.3'!H67,'4.4'!H67,'4.5'!H68,'4.7'!H68,'4.8'!H68)</f>
+        <v>12</v>
+      </c>
+      <c r="I61" s="74">
+        <f>SUM('4.3'!I67,'4.4'!I67,'4.5'!I68,'4.7'!I68,'4.8'!I68)</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="17"/>
+    </row>
+    <row r="62" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="19"/>
+      <c r="E62" s="18"/>
+      <c r="F62" s="76"/>
+      <c r="G62" s="76"/>
+      <c r="H62" s="76"/>
+      <c r="I62" s="76"/>
+      <c r="K62" s="17"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E63" s="15">
+        <f>SUM('4.3'!E69,'4.4'!E69,'4.5'!E70,'4.7'!E70,'4.8'!E70,'4.9'!E65)</f>
+        <v>1324</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="75">
+        <f t="shared" si="2"/>
+        <v>566</v>
+      </c>
+      <c r="H63" s="74">
+        <f>SUM('4.3'!H69,'4.4'!H69,'4.5'!H70,'4.7'!H70,'4.8'!H70)</f>
+        <v>533</v>
+      </c>
+      <c r="I63" s="74">
+        <f>SUM('4.3'!I69,'4.4'!I69,'4.5'!I70,'4.7'!I70,'4.8'!I70)</f>
+        <v>33</v>
+      </c>
+      <c r="K63" s="17"/>
+    </row>
+    <row r="64" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E64" s="15">
+        <f>SUM('4.3'!E70,'4.4'!E70,'4.5'!E71,'4.7'!E71,'4.8'!E71,'4.9'!E66)</f>
+        <v>1251</v>
+      </c>
+      <c r="F64" s="74"/>
+      <c r="G64" s="75">
+        <f t="shared" si="2"/>
+        <v>195</v>
+      </c>
+      <c r="H64" s="74">
+        <f>SUM('4.3'!H70,'4.4'!H70,'4.5'!H71,'4.7'!H71,'4.8'!H71)</f>
+        <v>186</v>
+      </c>
+      <c r="I64" s="74">
+        <f>SUM('4.3'!I70,'4.4'!I70,'4.5'!I71,'4.7'!I71,'4.8'!I71)</f>
+        <v>9</v>
+      </c>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E65" s="15">
+        <f>SUM('4.3'!E71,'4.4'!E71,'4.5'!E72,'4.7'!E72,'4.8'!E72,'4.9'!E67)</f>
+        <v>1169</v>
+      </c>
+      <c r="F65" s="74"/>
+      <c r="G65" s="75">
+        <f t="shared" si="2"/>
+        <v>641</v>
+      </c>
+      <c r="H65" s="74">
+        <f>SUM('4.3'!H71,'4.4'!H71,'4.5'!H72,'4.7'!H72,'4.8'!H72)</f>
+        <v>603</v>
+      </c>
+      <c r="I65" s="74">
+        <f>SUM('4.3'!I71,'4.4'!I71,'4.5'!I72,'4.7'!I72,'4.8'!I72)</f>
+        <v>38</v>
+      </c>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="19"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="76"/>
+      <c r="G66" s="76"/>
+      <c r="H66" s="76"/>
+      <c r="I66" s="76"/>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D67" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E67" s="15">
+        <f>SUM('4.3'!E73,'4.4'!E73,'4.5'!E74,'4.7'!E74,'4.8'!E74,'4.9'!E69)</f>
+        <v>29</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="75">
+        <f t="shared" si="2"/>
+        <v>17</v>
+      </c>
+      <c r="H67" s="74">
+        <f>SUM('4.3'!H73,'4.4'!H73,'4.5'!H74,'4.7'!H74,'4.8'!H74)</f>
+        <v>16</v>
+      </c>
+      <c r="I67" s="74">
+        <f>SUM('4.3'!I73,'4.4'!I73,'4.5'!I74,'4.7'!I74,'4.8'!I74)</f>
+        <v>1</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E68" s="15">
+        <f>SUM('4.3'!E74,'4.4'!E74,'4.5'!E75,'4.7'!E75,'4.8'!E75,'4.9'!E70)</f>
+        <v>34</v>
+      </c>
+      <c r="F68" s="74"/>
+      <c r="G68" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="H68" s="74">
+        <f>SUM('4.3'!H74,'4.4'!H74,'4.5'!H75,'4.7'!H75,'4.8'!H75)</f>
+        <v>4</v>
+      </c>
+      <c r="I68" s="74">
+        <f>SUM('4.3'!I74,'4.4'!I74,'4.5'!I75,'4.7'!I75,'4.8'!I75)</f>
+        <v>1</v>
+      </c>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E69" s="15">
+        <f>SUM('4.3'!E75,'4.4'!E75,'4.5'!E76,'4.7'!E76,'4.8'!E76,'4.9'!E71)</f>
+        <v>32</v>
+      </c>
+      <c r="F69" s="74"/>
+      <c r="G69" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="H69" s="74">
+        <f>SUM('4.3'!H75,'4.4'!H75,'4.5'!H76,'4.7'!H76,'4.8'!H76)</f>
+        <v>5</v>
+      </c>
+      <c r="I69" s="74">
+        <f>SUM('4.3'!I75,'4.4'!I75,'4.5'!I76,'4.7'!I76,'4.8'!I76)</f>
+        <v>0</v>
+      </c>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="19"/>
+      <c r="E70" s="18"/>
+      <c r="F70" s="76"/>
+      <c r="G70" s="76"/>
+      <c r="H70" s="76"/>
+      <c r="I70" s="76"/>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D71" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E71" s="15">
+        <f>SUM('4.3'!E77,'4.4'!E77,'4.5'!E78,'4.7'!E78,'4.8'!E78,'4.9'!E73)</f>
+        <v>879</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="75">
+        <f t="shared" si="2"/>
+        <v>412</v>
+      </c>
+      <c r="H71" s="74">
+        <f>SUM('4.3'!H77,'4.4'!H77,'4.5'!H78,'4.7'!H78,'4.8'!H78)</f>
+        <v>391</v>
+      </c>
+      <c r="I71" s="74">
+        <f>SUM('4.3'!I77,'4.4'!I77,'4.5'!I78,'4.7'!I78,'4.8'!I78)</f>
+        <v>21</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E72" s="15">
+        <f>SUM('4.3'!E78,'4.4'!E78,'4.5'!E79,'4.7'!E79,'4.8'!E79,'4.9'!E74)</f>
+        <v>759</v>
+      </c>
+      <c r="F72" s="74"/>
+      <c r="G72" s="75">
+        <f t="shared" si="2"/>
+        <v>212</v>
+      </c>
+      <c r="H72" s="74">
+        <f>SUM('4.3'!H78,'4.4'!H78,'4.5'!H79,'4.7'!H79,'4.8'!H79)</f>
+        <v>206</v>
+      </c>
+      <c r="I72" s="74">
+        <f>SUM('4.3'!I78,'4.4'!I78,'4.5'!I79,'4.7'!I79,'4.8'!I79)</f>
         <v>6</v>
       </c>
-      <c r="L7" s="86"/>
-[...6120 lines deleted...]
-      <c r="D843" s="14"/>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="14"/>
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E73" s="15">
+        <f>SUM('4.3'!E79,'4.4'!E79,'4.5'!E80,'4.7'!E80,'4.8'!E80,'4.9'!E75)</f>
+        <v>852</v>
+      </c>
+      <c r="F73" s="74"/>
+      <c r="G73" s="75">
+        <f t="shared" si="2"/>
+        <v>466</v>
+      </c>
+      <c r="H73" s="74">
+        <f>SUM('4.3'!H79,'4.4'!H79,'4.5'!H80,'4.7'!H80,'4.8'!H80)</f>
+        <v>428</v>
+      </c>
+      <c r="I73" s="74">
+        <f>SUM('4.3'!I79,'4.4'!I79,'4.5'!I80,'4.7'!I80,'4.8'!I80)</f>
+        <v>38</v>
+      </c>
+      <c r="J73" s="14"/>
+    </row>
+    <row r="74" spans="1:11" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="11"/>
+      <c r="B74" s="13"/>
+      <c r="C74" s="13"/>
+      <c r="D74" s="12"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="77"/>
+      <c r="H74" s="77"/>
+      <c r="I74" s="77"/>
+      <c r="J74" s="11"/>
+    </row>
+    <row r="75" spans="1:11" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="7"/>
+      <c r="C75" s="7"/>
+      <c r="D75" s="6"/>
+      <c r="E75" s="78"/>
+      <c r="F75" s="78"/>
+      <c r="G75" s="78"/>
+      <c r="H75" s="78"/>
+      <c r="I75" s="78"/>
+      <c r="J75" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="6"/>
+      <c r="E76" s="78"/>
+      <c r="F76" s="78"/>
+      <c r="G76" s="78"/>
+      <c r="H76" s="78"/>
+      <c r="I76" s="78"/>
+      <c r="J76" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="97" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="97" t="s">
+        <v>174</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="Y7:Z7"/>
+  <mergeCells count="3">
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="C6:H6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="75" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79D5E882-7D29-4106-983D-675640463CC8}">
+  <sheetPr codeName="Sheet10"/>
+  <dimension ref="A1:K52"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="20.42578125" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="83"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37"/>
+      <c r="C12" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>128</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="101"/>
+      <c r="G17" s="101"/>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="F18" s="102"/>
+      <c r="G18" s="102"/>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="48"/>
+      <c r="B20" s="54"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="86"/>
+    </row>
+    <row r="21" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="57"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="70"/>
+      <c r="H21" s="87"/>
+      <c r="I21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="29"/>
+      <c r="E22" s="71"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="88"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="28"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="14"/>
+      <c r="B23" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="26"/>
+      <c r="D23" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E23" s="72">
+        <f>SUM(F23:G23)</f>
+        <v>370</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" ref="F23:G25" si="0">SUM(F27,F47)</f>
+        <v>314</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="H23" s="88"/>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" ref="E24:E25" si="1">SUM(F24:G24)</f>
+        <v>140</v>
+      </c>
+      <c r="F24" s="72">
+        <f t="shared" si="0"/>
+        <v>132</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E25" s="72">
+        <f t="shared" si="1"/>
+        <v>158</v>
+      </c>
+      <c r="F25" s="72">
+        <f t="shared" si="0"/>
+        <v>135</v>
+      </c>
+      <c r="G25" s="72">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="23"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E27" s="75">
+        <f>SUM(F27:G27)</f>
+        <v>363</v>
+      </c>
+      <c r="F27" s="75">
+        <f t="shared" ref="F27:G29" si="2">SUM(F31,F35,F39,F43)</f>
+        <v>310</v>
+      </c>
+      <c r="G27" s="75">
+        <f t="shared" si="2"/>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E28" s="75">
+        <f t="shared" ref="E28:E29" si="3">SUM(F28:G28)</f>
+        <v>134</v>
+      </c>
+      <c r="F28" s="75">
+        <f t="shared" si="2"/>
+        <v>127</v>
+      </c>
+      <c r="G28" s="75">
+        <f t="shared" si="2"/>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="75">
+        <f t="shared" si="3"/>
+        <v>150</v>
+      </c>
+      <c r="F29" s="75">
+        <f t="shared" si="2"/>
+        <v>130</v>
+      </c>
+      <c r="G29" s="75">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="19"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E31" s="75">
+        <f>SUM(F31:G31)</f>
+        <v>180</v>
+      </c>
+      <c r="F31" s="74">
+        <v>161</v>
+      </c>
+      <c r="G31" s="74">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="44"/>
+      <c r="D32" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E32" s="75">
+        <f>SUM(F32:G32)</f>
+        <v>81</v>
+      </c>
+      <c r="F32" s="74">
+        <v>78</v>
+      </c>
+      <c r="G32" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="75">
+        <f>SUM(F33:G33)</f>
+        <v>3</v>
+      </c>
+      <c r="F33" s="74">
+        <v>3</v>
+      </c>
+      <c r="G33" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="19"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="76"/>
+      <c r="G34" s="76"/>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E35" s="75">
+        <f>SUM(F35:G35)</f>
+        <v>7</v>
+      </c>
+      <c r="F35" s="74">
+        <v>5</v>
+      </c>
+      <c r="G35" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E36" s="75">
+        <f>SUM(F36:G36)</f>
+        <v>3</v>
+      </c>
+      <c r="F36" s="74">
+        <v>3</v>
+      </c>
+      <c r="G36" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E37" s="75">
+        <f>SUM(F37:G37)</f>
+        <v>77</v>
+      </c>
+      <c r="F37" s="74">
+        <v>69</v>
+      </c>
+      <c r="G37" s="74">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="19"/>
+      <c r="E38" s="76"/>
+      <c r="F38" s="76"/>
+      <c r="G38" s="76"/>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E39" s="75">
+        <f>SUM(F39:G39)</f>
+        <v>176</v>
+      </c>
+      <c r="F39" s="74">
+        <v>144</v>
+      </c>
+      <c r="G39" s="74">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E40" s="75">
+        <f>SUM(F40:G40)</f>
+        <v>50</v>
+      </c>
+      <c r="F40" s="74">
+        <v>46</v>
+      </c>
+      <c r="G40" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="1"/>
+      <c r="D41" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E41" s="75">
+        <f>SUM(F41:G41)</f>
+        <v>70</v>
+      </c>
+      <c r="F41" s="74">
+        <v>58</v>
+      </c>
+      <c r="G41" s="74">
+        <v>12</v>
+      </c>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+    </row>
+    <row r="42" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="19"/>
+      <c r="E42" s="76"/>
+      <c r="F42" s="76"/>
+      <c r="G42" s="76"/>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="3"/>
+      <c r="B43" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74">
+        <v>0</v>
+      </c>
+      <c r="G43" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="74">
+        <v>0</v>
+      </c>
+      <c r="G44" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E45" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="74">
+        <v>0</v>
+      </c>
+      <c r="G45" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="19"/>
+      <c r="E46" s="76"/>
+      <c r="F46" s="76"/>
+      <c r="G46" s="76"/>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E47" s="75">
+        <f>SUM(F47:G47)</f>
+        <v>7</v>
+      </c>
+      <c r="F47" s="74">
+        <v>4</v>
+      </c>
+      <c r="G47" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E48" s="75">
+        <f>SUM(F48:G48)</f>
+        <v>6</v>
+      </c>
+      <c r="F48" s="74">
+        <v>5</v>
+      </c>
+      <c r="G48" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E49" s="75">
+        <f>SUM(F49:G49)</f>
+        <v>8</v>
+      </c>
+      <c r="F49" s="74">
+        <v>5</v>
+      </c>
+      <c r="G49" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="11"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="77"/>
+      <c r="F50" s="77"/>
+      <c r="G50" s="77"/>
+      <c r="H50" s="89"/>
+    </row>
+    <row r="51" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="78"/>
+      <c r="F51" s="78"/>
+      <c r="G51" s="78"/>
+      <c r="H51" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I51" s="91"/>
+    </row>
+    <row r="52" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="78"/>
+      <c r="F52" s="78"/>
+      <c r="G52" s="78"/>
+      <c r="H52" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="93"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="E18:G18"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1A296F7-9C2B-4B72-A9D2-AFCE23C83705}">
+  <sheetPr codeName="Sheet11"/>
+  <dimension ref="A1:N85"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G44" sqref="G43:G44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="19.28515625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="C13" s="106" t="s">
+        <v>166</v>
+      </c>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+    </row>
+    <row r="14" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="45"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="67"/>
+      <c r="G16" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="101"/>
+      <c r="I16" s="101"/>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="69"/>
+      <c r="G17" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="48"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="57"/>
+    </row>
+    <row r="21" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>105</v>
+      </c>
+      <c r="F22" s="73"/>
+      <c r="G22" s="72">
+        <f>SUM(G26,G30,G34,G38,G42,G46,G50,G54,G58,G62,G66,G70,G74,G78)</f>
+        <v>48</v>
+      </c>
+      <c r="H22" s="72">
+        <f>SUM(H26,H30,H34,H38,H42,H46,H50,H54,H58,H62,H66,H70,H74,H78)</f>
+        <v>48</v>
+      </c>
+      <c r="I22" s="72">
+        <f>SUM(I26,I30,I34,I38,I42,I46,I50,I54,I58,I62,I66,I70,I74,I78)</f>
+        <v>0</v>
+      </c>
+      <c r="J22" s="14"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23:E24" si="0">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67,E71,E75,E79)</f>
+        <v>133</v>
+      </c>
+      <c r="F23" s="73"/>
+      <c r="G23" s="72">
+        <f t="shared" ref="G23:I24" si="1">SUM(G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71,G75,G79)</f>
+        <v>75</v>
+      </c>
+      <c r="H23" s="72">
+        <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="I23" s="72">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="0"/>
+        <v>128</v>
+      </c>
+      <c r="F24" s="73"/>
+      <c r="G24" s="72">
+        <f t="shared" si="1"/>
+        <v>119</v>
+      </c>
+      <c r="H24" s="72">
+        <f t="shared" si="1"/>
+        <v>113</v>
+      </c>
+      <c r="I24" s="72">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74">
+        <v>30</v>
+      </c>
+      <c r="F26" s="74"/>
+      <c r="G26" s="75">
+        <f t="shared" ref="G26:G28" si="2">SUM(H26:I26)</f>
+        <v>6</v>
+      </c>
+      <c r="H26" s="74">
+        <v>6</v>
+      </c>
+      <c r="I26" s="74">
+        <v>0</v>
+      </c>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74">
+        <v>45</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="75">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="H27" s="74">
+        <v>15</v>
+      </c>
+      <c r="I27" s="74">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74">
+        <v>34</v>
+      </c>
+      <c r="F28" s="74"/>
+      <c r="G28" s="75">
+        <f t="shared" si="2"/>
+        <v>15</v>
+      </c>
+      <c r="H28" s="74">
+        <v>14</v>
+      </c>
+      <c r="I28" s="74">
+        <v>1</v>
+      </c>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74">
+        <v>9</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="75">
+        <f t="shared" ref="G30:G80" si="3">SUM(H30:I30)</f>
+        <v>2</v>
+      </c>
+      <c r="H30" s="74">
+        <v>2</v>
+      </c>
+      <c r="I30" s="74">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74">
+        <v>11</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="75">
+        <f t="shared" si="3"/>
+        <v>3</v>
+      </c>
+      <c r="H31" s="74">
+        <v>3</v>
+      </c>
+      <c r="I31" s="74">
+        <v>0</v>
+      </c>
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74">
+        <v>5</v>
+      </c>
+      <c r="F32" s="74"/>
+      <c r="G32" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H32" s="74">
+        <v>1</v>
+      </c>
+      <c r="I32" s="74">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74">
+        <v>6</v>
+      </c>
+      <c r="F34" s="74"/>
+      <c r="G34" s="75">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="H34" s="74">
+        <v>2</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74">
+        <v>7</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H35" s="74">
+        <v>1</v>
+      </c>
+      <c r="I35" s="74">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74">
+        <v>3</v>
+      </c>
+      <c r="F36" s="74"/>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="74">
+        <v>0</v>
+      </c>
+      <c r="I36" s="74">
+        <v>0</v>
+      </c>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="74">
+        <v>5</v>
+      </c>
+      <c r="F38" s="74"/>
+      <c r="G38" s="75">
+        <f t="shared" si="3"/>
+        <v>3</v>
+      </c>
+      <c r="H38" s="74">
+        <v>3</v>
+      </c>
+      <c r="I38" s="74">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="74">
+        <v>5</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="75">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="H39" s="74">
+        <v>2</v>
+      </c>
+      <c r="I39" s="74">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="74">
+        <v>6</v>
+      </c>
+      <c r="F40" s="74"/>
+      <c r="G40" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H40" s="74">
+        <v>1</v>
+      </c>
+      <c r="I40" s="74">
+        <v>0</v>
+      </c>
+      <c r="J40" s="1"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74">
+        <v>4</v>
+      </c>
+      <c r="F42" s="74"/>
+      <c r="G42" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H42" s="74">
+        <v>1</v>
+      </c>
+      <c r="I42" s="74">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74">
+        <v>5</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75">
+        <f t="shared" si="3"/>
+        <v>2</v>
+      </c>
+      <c r="H43" s="74">
+        <v>2</v>
+      </c>
+      <c r="I43" s="74">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74">
+        <v>3</v>
+      </c>
+      <c r="F44" s="74"/>
+      <c r="G44" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H44" s="74">
+        <v>1</v>
+      </c>
+      <c r="I44" s="74">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+      <c r="H45" s="76"/>
+      <c r="I45" s="76"/>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="74">
+        <v>1</v>
+      </c>
+      <c r="F46" s="74"/>
+      <c r="G46" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H46" s="74">
+        <v>1</v>
+      </c>
+      <c r="I46" s="74">
+        <v>0</v>
+      </c>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="74">
+        <v>3</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="74">
+        <v>0</v>
+      </c>
+      <c r="I47" s="74">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="74">
+        <v>2</v>
+      </c>
+      <c r="F48" s="74"/>
+      <c r="G48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H48" s="74">
+        <v>0</v>
+      </c>
+      <c r="I48" s="74">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+      <c r="H49" s="76"/>
+      <c r="I49" s="76"/>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="74">
+        <v>11</v>
+      </c>
+      <c r="F50" s="74"/>
+      <c r="G50" s="75">
+        <f t="shared" si="3"/>
+        <v>4</v>
+      </c>
+      <c r="H50" s="74">
+        <v>4</v>
+      </c>
+      <c r="I50" s="74">
+        <v>0</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="74">
+        <v>12</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="75">
+        <f t="shared" si="3"/>
+        <v>6</v>
+      </c>
+      <c r="H51" s="74">
+        <v>6</v>
+      </c>
+      <c r="I51" s="74">
+        <v>0</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="74">
+        <v>15</v>
+      </c>
+      <c r="F52" s="74"/>
+      <c r="G52" s="75">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+      <c r="H52" s="74">
+        <v>7</v>
+      </c>
+      <c r="I52" s="74">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="74">
+        <v>0</v>
+      </c>
+      <c r="F54" s="74"/>
+      <c r="G54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H54" s="74">
+        <v>0</v>
+      </c>
+      <c r="I54" s="74">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="74">
+        <v>0</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="74">
+        <v>0</v>
+      </c>
+      <c r="I55" s="74">
+        <v>0</v>
+      </c>
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="74">
+        <v>0</v>
+      </c>
+      <c r="F56" s="74"/>
+      <c r="G56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H56" s="74">
+        <v>0</v>
+      </c>
+      <c r="I56" s="74">
+        <v>0</v>
+      </c>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+      <c r="H57" s="76"/>
+      <c r="I57" s="76"/>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74">
+        <v>8</v>
+      </c>
+      <c r="F58" s="74"/>
+      <c r="G58" s="75">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="H58" s="74">
+        <v>5</v>
+      </c>
+      <c r="I58" s="74">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74">
+        <v>12</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="75">
+        <f t="shared" si="3"/>
+        <v>10</v>
+      </c>
+      <c r="H59" s="74">
+        <v>10</v>
+      </c>
+      <c r="I59" s="74">
+        <v>0</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74">
+        <v>6</v>
+      </c>
+      <c r="F60" s="74"/>
+      <c r="G60" s="75">
+        <f t="shared" si="3"/>
+        <v>13</v>
+      </c>
+      <c r="H60" s="74">
+        <v>12</v>
+      </c>
+      <c r="I60" s="74">
+        <v>1</v>
+      </c>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+      <c r="H61" s="76"/>
+      <c r="I61" s="76"/>
+      <c r="K61" s="17"/>
+    </row>
+    <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="74">
+        <v>5</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="75">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H62" s="74">
+        <v>0</v>
+      </c>
+      <c r="I62" s="74">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="20"/>
+      <c r="N62" s="21"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="74">
+        <v>4</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="75">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H63" s="74">
+        <v>0</v>
+      </c>
+      <c r="I63" s="74">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="20"/>
+      <c r="N63" s="20"/>
+    </row>
+    <row r="64" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="74">
+        <v>2</v>
+      </c>
+      <c r="F64" s="74"/>
+      <c r="G64" s="75">
+        <f t="shared" si="3"/>
+        <v>3</v>
+      </c>
+      <c r="H64" s="74">
+        <v>3</v>
+      </c>
+      <c r="I64" s="74">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+      <c r="H65" s="76"/>
+      <c r="I65" s="76"/>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="74">
+        <v>3</v>
+      </c>
+      <c r="F66" s="74"/>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H66" s="74">
+        <v>0</v>
+      </c>
+      <c r="I66" s="74">
+        <v>0</v>
+      </c>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="74">
+        <v>0</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="74">
+        <v>0</v>
+      </c>
+      <c r="I67" s="74">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="74">
+        <v>3</v>
+      </c>
+      <c r="F68" s="74"/>
+      <c r="G68" s="75">
+        <f t="shared" si="3"/>
+        <v>1</v>
+      </c>
+      <c r="H68" s="74">
+        <v>1</v>
+      </c>
+      <c r="I68" s="74">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="19"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E70" s="75">
+        <v>11</v>
+      </c>
+      <c r="F70" s="74"/>
+      <c r="G70" s="75">
+        <f t="shared" si="3"/>
+        <v>17</v>
+      </c>
+      <c r="H70" s="74">
+        <v>17</v>
+      </c>
+      <c r="I70" s="74">
+        <v>0</v>
+      </c>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E71" s="74">
+        <v>12</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="75">
+        <f t="shared" si="3"/>
+        <v>24</v>
+      </c>
+      <c r="H71" s="74">
+        <v>23</v>
+      </c>
+      <c r="I71" s="74">
+        <v>1</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="74">
+        <v>28</v>
+      </c>
+      <c r="F72" s="74"/>
+      <c r="G72" s="75">
+        <f t="shared" si="3"/>
+        <v>56</v>
+      </c>
+      <c r="H72" s="74">
+        <v>54</v>
+      </c>
+      <c r="I72" s="74">
+        <v>2</v>
+      </c>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="19"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
+      <c r="H73" s="76"/>
+      <c r="I73" s="76"/>
+      <c r="K73" s="17"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E74" s="74">
+        <v>0</v>
+      </c>
+      <c r="F74" s="74"/>
+      <c r="G74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H74" s="74">
+        <v>0</v>
+      </c>
+      <c r="I74" s="74">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E75" s="74">
+        <v>2</v>
+      </c>
+      <c r="F75" s="74"/>
+      <c r="G75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H75" s="74">
+        <v>0</v>
+      </c>
+      <c r="I75" s="74">
+        <v>0</v>
+      </c>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="74">
+        <v>0</v>
+      </c>
+      <c r="F76" s="74"/>
+      <c r="G76" s="75">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H76" s="74">
+        <v>0</v>
+      </c>
+      <c r="I76" s="74">
+        <v>0</v>
+      </c>
+      <c r="K76" s="17"/>
+    </row>
+    <row r="77" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="19"/>
+      <c r="E77" s="76"/>
+      <c r="F77" s="76"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="76"/>
+      <c r="I77" s="76"/>
+      <c r="K77" s="17"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E78" s="74">
+        <v>12</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="75">
+        <f t="shared" si="3"/>
+        <v>7</v>
+      </c>
+      <c r="H78" s="74">
+        <v>7</v>
+      </c>
+      <c r="I78" s="74">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17"/>
+    </row>
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E79" s="74">
+        <v>15</v>
+      </c>
+      <c r="F79" s="74"/>
+      <c r="G79" s="75">
+        <f t="shared" si="3"/>
+        <v>12</v>
+      </c>
+      <c r="H79" s="74">
+        <v>12</v>
+      </c>
+      <c r="I79" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="74">
+        <v>21</v>
+      </c>
+      <c r="F80" s="74"/>
+      <c r="G80" s="75">
+        <f t="shared" si="3"/>
+        <v>21</v>
+      </c>
+      <c r="H80" s="74">
+        <v>19</v>
+      </c>
+      <c r="I80" s="74">
+        <v>2</v>
+      </c>
+      <c r="J80" s="14"/>
+    </row>
+    <row r="81" spans="1:10" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="11"/>
+      <c r="B81" s="13"/>
+      <c r="C81" s="13"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="11"/>
+    </row>
+    <row r="82" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="78"/>
+      <c r="G83" s="78"/>
+      <c r="H83" s="78"/>
+      <c r="I83" s="78"/>
+      <c r="J83" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="C13:I13"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="72" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88B90B02-1351-41B7-B45E-E38D6EA12F97}">
+  <sheetPr codeName="Sheet12"/>
+  <dimension ref="A1:L71"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:XFD16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="18.42578125" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="37"/>
+      <c r="C13" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="36"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="83"/>
+    </row>
+    <row r="14" spans="2:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+    </row>
+    <row r="15" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="2:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="85"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="88"/>
+    </row>
+    <row r="21" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="88"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66)</f>
+        <v>48</v>
+      </c>
+      <c r="F22" s="72">
+        <f t="shared" ref="F22:G24" si="0">SUM(F26,F30,F34,F38,F42,F46,F50,F54,F58,F62,F66)</f>
+        <v>48</v>
+      </c>
+      <c r="G22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="88"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23:E24" si="1">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67)</f>
+        <v>75</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" si="0"/>
+        <v>74</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="1"/>
+        <v>119</v>
+      </c>
+      <c r="F24" s="72">
+        <f t="shared" si="0"/>
+        <v>113</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" si="0"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G32" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+    </row>
+    <row r="41" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G44" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" ref="E46:E56" si="2">SUM(F46:G46)</f>
+        <v>26</v>
+      </c>
+      <c r="F46" s="74">
+        <v>26</v>
+      </c>
+      <c r="G46" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="2"/>
+        <v>42</v>
+      </c>
+      <c r="F47" s="74">
+        <v>41</v>
+      </c>
+      <c r="G47" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="2"/>
+        <v>66</v>
+      </c>
+      <c r="F48" s="74">
+        <v>64</v>
+      </c>
+      <c r="G48" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+    </row>
+    <row r="50" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="2"/>
+        <v>18</v>
+      </c>
+      <c r="F50" s="74">
+        <v>18</v>
+      </c>
+      <c r="G50" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="2"/>
+        <v>32</v>
+      </c>
+      <c r="F51" s="74">
+        <v>32</v>
+      </c>
+      <c r="G51" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="75">
+        <f t="shared" si="2"/>
+        <v>51</v>
+      </c>
+      <c r="F52" s="74">
+        <v>47</v>
+      </c>
+      <c r="G52" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+    </row>
+    <row r="54" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" si="2"/>
+        <v>4</v>
+      </c>
+      <c r="F54" s="74">
+        <v>4</v>
+      </c>
+      <c r="G54" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="75">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="F55" s="74">
+        <v>1</v>
+      </c>
+      <c r="G55" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F56" s="74">
+        <v>2</v>
+      </c>
+      <c r="G56" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+    </row>
+    <row r="58" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+    </row>
+    <row r="62" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="18"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="21"/>
+    </row>
+    <row r="63" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J63" s="18"/>
+      <c r="K63" s="20"/>
+      <c r="L63" s="20"/>
+    </row>
+    <row r="64" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G64" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G68" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="11"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="89"/>
+    </row>
+    <row r="70" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I70" s="91"/>
+    </row>
+    <row r="71" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="8"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="78"/>
+      <c r="G71" s="78"/>
+      <c r="H71" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F79774AB-0B3A-45B8-86F8-885893A03E56}">
+  <sheetPr codeName="Sheet13"/>
+  <dimension ref="A1:K51"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:XFD16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19" style="2" customWidth="1"/>
+    <col min="5" max="7" width="19" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="37"/>
+      <c r="C13" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="36"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="83"/>
+    </row>
+    <row r="14" spans="2:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+    </row>
+    <row r="15" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="2:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="85"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="88"/>
+    </row>
+    <row r="21" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="88"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f t="shared" ref="E22:E24" si="0">SUM(F22:G22)</f>
+        <v>48</v>
+      </c>
+      <c r="F22" s="72">
+        <f t="shared" ref="F22:G24" si="1">SUM(F26,F46)</f>
+        <v>48</v>
+      </c>
+      <c r="G22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="88"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" si="0"/>
+        <v>75</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="0"/>
+        <v>119</v>
+      </c>
+      <c r="F24" s="72">
+        <f t="shared" si="1"/>
+        <v>113</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" si="1"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="75">
+        <f>SUM(F26:G26)</f>
+        <v>45</v>
+      </c>
+      <c r="F26" s="75">
+        <f t="shared" ref="F26:G28" si="2">SUM(F30,F34,F38,F42)</f>
+        <v>45</v>
+      </c>
+      <c r="G26" s="75" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="75">
+        <f t="shared" ref="E27:E28" si="3">SUM(F27:G27)</f>
+        <v>72</v>
+      </c>
+      <c r="F27" s="75">
+        <f t="shared" si="2"/>
+        <v>71</v>
+      </c>
+      <c r="G27" s="75">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="75">
+        <f t="shared" si="3"/>
+        <v>118</v>
+      </c>
+      <c r="F28" s="75">
+        <f t="shared" si="2"/>
+        <v>112</v>
+      </c>
+      <c r="G28" s="75">
+        <f t="shared" si="2"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="75">
+        <f t="shared" ref="E30:E48" si="4">SUM(F30:G30)</f>
+        <v>28</v>
+      </c>
+      <c r="F30" s="74">
+        <v>28</v>
+      </c>
+      <c r="G30" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="44"/>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="75">
+        <f t="shared" si="4"/>
+        <v>45</v>
+      </c>
+      <c r="F31" s="74">
+        <v>45</v>
+      </c>
+      <c r="G31" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="75">
+        <f t="shared" si="4"/>
+        <v>33</v>
+      </c>
+      <c r="F32" s="74">
+        <v>33</v>
+      </c>
+      <c r="G32" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="75">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="F34" s="74">
+        <v>1</v>
+      </c>
+      <c r="G34" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="75">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="F35" s="74">
+        <v>1</v>
+      </c>
+      <c r="G35" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="75">
+        <f t="shared" si="4"/>
+        <v>37</v>
+      </c>
+      <c r="F36" s="74">
+        <v>35</v>
+      </c>
+      <c r="G36" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="75">
+        <f t="shared" si="4"/>
+        <v>16</v>
+      </c>
+      <c r="F38" s="74">
+        <v>16</v>
+      </c>
+      <c r="G38" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="75">
+        <f t="shared" si="4"/>
+        <v>26</v>
+      </c>
+      <c r="F39" s="74">
+        <v>25</v>
+      </c>
+      <c r="G39" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="75">
+        <f t="shared" si="4"/>
+        <v>48</v>
+      </c>
+      <c r="F40" s="74">
+        <v>44</v>
+      </c>
+      <c r="G40" s="74">
+        <v>4</v>
+      </c>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+    </row>
+    <row r="41" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="3"/>
+      <c r="B42" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="75">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F42" s="74">
+        <v>0</v>
+      </c>
+      <c r="G42" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="75">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F43" s="74">
+        <v>0</v>
+      </c>
+      <c r="G43" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="75">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F44" s="74">
+        <v>0</v>
+      </c>
+      <c r="G44" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="F46" s="74">
+        <v>3</v>
+      </c>
+      <c r="G46" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="4"/>
+        <v>3</v>
+      </c>
+      <c r="F47" s="74">
+        <v>3</v>
+      </c>
+      <c r="G47" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="4"/>
+        <v>1</v>
+      </c>
+      <c r="F48" s="74">
+        <v>1</v>
+      </c>
+      <c r="G48" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="11"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="77"/>
+      <c r="F49" s="77"/>
+      <c r="G49" s="77"/>
+      <c r="H49" s="89"/>
+    </row>
+    <row r="50" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I50" s="91"/>
+    </row>
+    <row r="51" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="78"/>
+      <c r="F51" s="78"/>
+      <c r="G51" s="78"/>
+      <c r="H51" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5744F4C1-D1D7-4C2C-88BC-049C72CDAE9D}">
+  <sheetPr codeName="Sheet14"/>
+  <dimension ref="A1:P85"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10:K10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8" style="3" customWidth="1"/>
+    <col min="4" max="4" width="9.28515625" style="2" customWidth="1"/>
+    <col min="5" max="6" width="12.85546875" style="62" customWidth="1"/>
+    <col min="7" max="7" width="16" style="62" customWidth="1"/>
+    <col min="8" max="8" width="1.140625" style="62" customWidth="1"/>
+    <col min="9" max="9" width="12.85546875" style="62" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="16" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2.140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L1" s="39"/>
+    </row>
+    <row r="2" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="39"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+    </row>
+    <row r="3" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:15" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="D9" s="36"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="35"/>
+    </row>
+    <row r="10" spans="1:15" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="33" t="s">
+        <v>136</v>
+      </c>
+      <c r="C10" s="106" t="s">
+        <v>165</v>
+      </c>
+      <c r="D10" s="106"/>
+      <c r="E10" s="106"/>
+      <c r="F10" s="106"/>
+      <c r="G10" s="106"/>
+      <c r="H10" s="106"/>
+      <c r="I10" s="106"/>
+      <c r="J10" s="106"/>
+      <c r="K10" s="106"/>
+    </row>
+    <row r="11" spans="1:15" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:15" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="G12" s="65"/>
+      <c r="H12" s="65"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="45"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48"/>
+      <c r="B13" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="101" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="101"/>
+      <c r="G13" s="101"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="104" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="104"/>
+      <c r="K13" s="104"/>
+      <c r="L13" s="48"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48"/>
+      <c r="B14" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="50"/>
+      <c r="D14" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="102" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" s="102"/>
+      <c r="G14" s="102"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="J14" s="105"/>
+      <c r="K14" s="105"/>
+      <c r="L14" s="48"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48"/>
+      <c r="B15" s="54"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="K15" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" s="66"/>
+      <c r="I16" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="52" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="L16" s="48"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" s="66"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="L17" s="48"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" s="66"/>
+      <c r="I18" s="66"/>
+      <c r="J18" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="L18" s="48"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="95"/>
+      <c r="G19" s="68" t="s">
+        <v>63</v>
+      </c>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="L19" s="48"/>
+    </row>
+    <row r="20" spans="1:15" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="59"/>
+      <c r="L20" s="57"/>
+    </row>
+    <row r="21" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="28"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>870</v>
+      </c>
+      <c r="F22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="72">
+        <f>SUM(G26,G30,G34,G38,G42,G46,G50,G54,G58,G62,G66,G70,G74,G78)</f>
+        <v>870</v>
+      </c>
+      <c r="H22" s="73"/>
+      <c r="I22" s="72">
+        <f>SUM(I26,I30,I34,I38,I42,I46,I50,I54,I58,I62,I66,I70,I74,I78)</f>
+        <v>165</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K22" s="24">
+        <f>SUM(K26,K30,K34,K38,K42,K46,K50,K54,K58,K62,K66,K70,K74,K78)</f>
+        <v>165</v>
+      </c>
+      <c r="L22" s="14"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23:E24" si="0">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67,E71,E75,E79)</f>
+        <v>938</v>
+      </c>
+      <c r="F23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" ref="G23" si="1">SUM(G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71,G75,G79)</f>
+        <v>938</v>
+      </c>
+      <c r="H23" s="73"/>
+      <c r="I23" s="72">
+        <f t="shared" ref="I23:K24" si="2">SUM(I27,I31,I35,I39,I43,I47,I51,I55,I59,I63,I67,I71,I75,I79)</f>
+        <v>131</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K23" s="24">
+        <f t="shared" si="2"/>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="0"/>
+        <v>820</v>
+      </c>
+      <c r="F24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" ref="G24" si="3">SUM(G28,G32,G36,G40,G44,G48,G52,G56,G60,G64,G68,G72,G76,G80)</f>
+        <v>820</v>
+      </c>
+      <c r="H24" s="73"/>
+      <c r="I24" s="72">
+        <f t="shared" si="2"/>
+        <v>320</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="24">
+        <f t="shared" si="2"/>
+        <v>320</v>
+      </c>
+      <c r="M24" s="17"/>
+    </row>
+    <row r="25" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="M25" s="17"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="75">
+        <f t="shared" ref="E26:E28" si="4">SUM(F26:G26)</f>
+        <v>55</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74">
+        <v>55</v>
+      </c>
+      <c r="H26" s="74"/>
+      <c r="I26" s="75">
+        <f t="shared" ref="I26:I28" si="5">SUM(J26:K26)</f>
+        <v>18</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K26" s="15">
+        <v>18</v>
+      </c>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="75">
+        <f t="shared" si="4"/>
+        <v>148</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74">
+        <v>148</v>
+      </c>
+      <c r="H27" s="74"/>
+      <c r="I27" s="75">
+        <f t="shared" si="5"/>
+        <v>25</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K27" s="15">
+        <v>25</v>
+      </c>
+      <c r="M27" s="17"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="75">
+        <f t="shared" si="4"/>
+        <v>52</v>
+      </c>
+      <c r="F28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="74">
+        <v>52</v>
+      </c>
+      <c r="H28" s="74"/>
+      <c r="I28" s="75">
+        <f t="shared" si="5"/>
+        <v>79</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K28" s="15">
+        <v>79</v>
+      </c>
+      <c r="M28" s="17"/>
+    </row>
+    <row r="29" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="J29" s="18"/>
+      <c r="K29" s="18"/>
+      <c r="M29" s="17"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="75">
+        <f t="shared" ref="E30:E32" si="6">SUM(F30:G30)</f>
+        <v>85</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74">
+        <v>85</v>
+      </c>
+      <c r="H30" s="74"/>
+      <c r="I30" s="75">
+        <f t="shared" ref="I30:I80" si="7">SUM(J30:K30)</f>
+        <v>3</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K30" s="15">
+        <v>3</v>
+      </c>
+      <c r="M30" s="17"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="75">
+        <f t="shared" si="6"/>
+        <v>52</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74">
+        <v>52</v>
+      </c>
+      <c r="H31" s="74"/>
+      <c r="I31" s="75">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K31" s="15">
+        <v>4</v>
+      </c>
+      <c r="M31" s="17"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="75">
+        <f t="shared" si="6"/>
+        <v>57</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G32" s="74">
+        <v>57</v>
+      </c>
+      <c r="H32" s="74"/>
+      <c r="I32" s="75">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K32" s="15">
+        <v>5</v>
+      </c>
+      <c r="M32" s="17"/>
+    </row>
+    <row r="33" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="M33" s="17"/>
+    </row>
+    <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="75">
+        <f t="shared" ref="E34:E36" si="8">SUM(F34:G34)</f>
+        <v>20</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74">
+        <v>20</v>
+      </c>
+      <c r="H34" s="74"/>
+      <c r="I34" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K34" s="15">
+        <v>1</v>
+      </c>
+      <c r="M34" s="17"/>
+    </row>
+    <row r="35" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="75">
+        <f t="shared" si="8"/>
+        <v>9</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74">
+        <v>9</v>
+      </c>
+      <c r="H35" s="74"/>
+      <c r="I35" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M35" s="17"/>
+    </row>
+    <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="75">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="74">
+        <v>10</v>
+      </c>
+      <c r="H36" s="74"/>
+      <c r="I36" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K36" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M36" s="17"/>
+    </row>
+    <row r="37" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="M37" s="17"/>
+    </row>
+    <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="75">
+        <f t="shared" ref="E38:E40" si="9">SUM(F38:G38)</f>
+        <v>13</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74">
+        <v>13</v>
+      </c>
+      <c r="H38" s="74"/>
+      <c r="I38" s="75">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K38" s="15">
+        <v>4</v>
+      </c>
+      <c r="M38" s="17"/>
+    </row>
+    <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="75">
+        <f t="shared" si="9"/>
+        <v>20</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74">
+        <v>20</v>
+      </c>
+      <c r="H39" s="74"/>
+      <c r="I39" s="75">
+        <f t="shared" si="7"/>
+        <v>7</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K39" s="15">
+        <v>7</v>
+      </c>
+      <c r="M39" s="17"/>
+    </row>
+    <row r="40" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="75">
+        <f t="shared" si="9"/>
+        <v>13</v>
+      </c>
+      <c r="F40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="74">
+        <v>13</v>
+      </c>
+      <c r="H40" s="74"/>
+      <c r="I40" s="75">
+        <f t="shared" si="7"/>
+        <v>6</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K40" s="15">
+        <v>6</v>
+      </c>
+      <c r="L40" s="1"/>
+      <c r="M40" s="17"/>
+    </row>
+    <row r="41" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="M41" s="17"/>
+    </row>
+    <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="75">
+        <f t="shared" ref="E42:E44" si="10">SUM(F42:G42)</f>
+        <v>15</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74">
+        <v>15</v>
+      </c>
+      <c r="H42" s="74"/>
+      <c r="I42" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K42" s="15">
+        <v>1</v>
+      </c>
+      <c r="M42" s="17"/>
+    </row>
+    <row r="43" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="75">
+        <f t="shared" si="10"/>
+        <v>30</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74">
+        <v>30</v>
+      </c>
+      <c r="H43" s="74"/>
+      <c r="I43" s="75">
+        <f t="shared" si="7"/>
+        <v>6</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K43" s="15">
+        <v>6</v>
+      </c>
+      <c r="M43" s="17"/>
+    </row>
+    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="75">
+        <f t="shared" si="10"/>
+        <v>20</v>
+      </c>
+      <c r="F44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G44" s="74">
+        <v>20</v>
+      </c>
+      <c r="H44" s="74"/>
+      <c r="I44" s="75">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K44" s="15">
+        <v>5</v>
+      </c>
+      <c r="M44" s="17"/>
+    </row>
+    <row r="45" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+      <c r="H45" s="76"/>
+      <c r="I45" s="76"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="M45" s="17"/>
+    </row>
+    <row r="46" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" ref="E46:E48" si="11">SUM(F46:G46)</f>
+        <v>5</v>
+      </c>
+      <c r="F46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G46" s="74">
+        <v>5</v>
+      </c>
+      <c r="H46" s="74"/>
+      <c r="I46" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M46" s="17"/>
+    </row>
+    <row r="47" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="11"/>
+        <v>25</v>
+      </c>
+      <c r="F47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G47" s="74">
+        <v>25</v>
+      </c>
+      <c r="H47" s="74"/>
+      <c r="I47" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K47" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M47" s="17"/>
+    </row>
+    <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="11"/>
+        <v>11</v>
+      </c>
+      <c r="F48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G48" s="74">
+        <v>11</v>
+      </c>
+      <c r="H48" s="74"/>
+      <c r="I48" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M48" s="17"/>
+    </row>
+    <row r="49" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+      <c r="H49" s="76"/>
+      <c r="I49" s="76"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="M49" s="17"/>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" ref="E50:E52" si="12">SUM(F50:G50)</f>
+        <v>45</v>
+      </c>
+      <c r="F50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G50" s="74">
+        <v>45</v>
+      </c>
+      <c r="H50" s="74"/>
+      <c r="I50" s="75">
+        <f t="shared" si="7"/>
+        <v>7</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K50" s="15">
+        <v>7</v>
+      </c>
+      <c r="M50" s="17"/>
+    </row>
+    <row r="51" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="12"/>
+        <v>45</v>
+      </c>
+      <c r="F51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G51" s="74">
+        <v>45</v>
+      </c>
+      <c r="H51" s="74"/>
+      <c r="I51" s="75">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K51" s="15">
+        <v>16</v>
+      </c>
+      <c r="M51" s="17"/>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="75">
+        <f t="shared" si="12"/>
+        <v>108</v>
+      </c>
+      <c r="F52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G52" s="74">
+        <v>108</v>
+      </c>
+      <c r="H52" s="74"/>
+      <c r="I52" s="75">
+        <f t="shared" si="7"/>
+        <v>8</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K52" s="15">
+        <v>8</v>
+      </c>
+      <c r="M52" s="17"/>
+    </row>
+    <row r="53" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="J53" s="18"/>
+      <c r="K53" s="18"/>
+      <c r="M53" s="17"/>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" ref="E54:E56" si="13">SUM(F54:G54)</f>
+        <v>2</v>
+      </c>
+      <c r="F54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="74">
+        <v>2</v>
+      </c>
+      <c r="H54" s="74"/>
+      <c r="I54" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M54" s="17"/>
+    </row>
+    <row r="55" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="75">
+        <f t="shared" si="13"/>
+        <v>2</v>
+      </c>
+      <c r="F55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="74">
+        <v>2</v>
+      </c>
+      <c r="H55" s="74"/>
+      <c r="I55" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M55" s="17"/>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="75">
+        <f t="shared" si="13"/>
+        <v>1</v>
+      </c>
+      <c r="F56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G56" s="74">
+        <v>1</v>
+      </c>
+      <c r="H56" s="74"/>
+      <c r="I56" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M56" s="17"/>
+    </row>
+    <row r="57" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+      <c r="H57" s="76"/>
+      <c r="I57" s="76"/>
+      <c r="J57" s="18"/>
+      <c r="K57" s="18"/>
+      <c r="M57" s="17"/>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="75">
+        <f t="shared" ref="E58:E60" si="14">SUM(F58:G58)</f>
+        <v>36</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74">
+        <v>36</v>
+      </c>
+      <c r="H58" s="74"/>
+      <c r="I58" s="75">
+        <f t="shared" si="7"/>
+        <v>17</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K58" s="15">
+        <v>17</v>
+      </c>
+      <c r="M58" s="17"/>
+    </row>
+    <row r="59" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="75">
+        <f t="shared" si="14"/>
+        <v>36</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74">
+        <v>36</v>
+      </c>
+      <c r="H59" s="74"/>
+      <c r="I59" s="75">
+        <f t="shared" si="7"/>
+        <v>18</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K59" s="15">
+        <v>18</v>
+      </c>
+      <c r="M59" s="17"/>
+    </row>
+    <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="75">
+        <f t="shared" si="14"/>
+        <v>34</v>
+      </c>
+      <c r="F60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="74">
+        <v>34</v>
+      </c>
+      <c r="H60" s="74"/>
+      <c r="I60" s="75">
+        <f t="shared" si="7"/>
+        <v>22</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K60" s="15">
+        <v>22</v>
+      </c>
+      <c r="M60" s="17"/>
+    </row>
+    <row r="61" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+      <c r="H61" s="76"/>
+      <c r="I61" s="76"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="M61" s="17"/>
+    </row>
+    <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="75">
+        <f t="shared" ref="E62:E64" si="15">SUM(F62:G62)</f>
+        <v>12</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74">
+        <v>12</v>
+      </c>
+      <c r="H62" s="74"/>
+      <c r="I62" s="75">
+        <f t="shared" si="7"/>
+        <v>2</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K62" s="15">
+        <v>2</v>
+      </c>
+      <c r="M62" s="17"/>
+      <c r="N62" s="18"/>
+      <c r="O62" s="20"/>
+      <c r="P62" s="21"/>
+    </row>
+    <row r="63" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="75">
+        <f t="shared" si="15"/>
+        <v>40</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74">
+        <v>40</v>
+      </c>
+      <c r="H63" s="74"/>
+      <c r="I63" s="75">
+        <f t="shared" si="7"/>
+        <v>3</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K63" s="15">
+        <v>3</v>
+      </c>
+      <c r="M63" s="17"/>
+      <c r="N63" s="18"/>
+      <c r="O63" s="20"/>
+      <c r="P63" s="20"/>
+    </row>
+    <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="75">
+        <f t="shared" si="15"/>
+        <v>27</v>
+      </c>
+      <c r="F64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G64" s="74">
+        <v>27</v>
+      </c>
+      <c r="H64" s="74"/>
+      <c r="I64" s="75">
+        <f t="shared" si="7"/>
+        <v>5</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K64" s="15">
+        <v>5</v>
+      </c>
+      <c r="M64" s="17"/>
+    </row>
+    <row r="65" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+      <c r="H65" s="76"/>
+      <c r="I65" s="76"/>
+      <c r="J65" s="18"/>
+      <c r="K65" s="18"/>
+      <c r="M65" s="17"/>
+    </row>
+    <row r="66" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="75">
+        <f t="shared" ref="E66:E68" si="16">SUM(F66:G66)</f>
+        <v>32</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74">
+        <v>32</v>
+      </c>
+      <c r="H66" s="74"/>
+      <c r="I66" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K66" s="15">
+        <v>1</v>
+      </c>
+      <c r="M66" s="17"/>
+    </row>
+    <row r="67" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="75">
+        <f t="shared" si="16"/>
+        <v>36</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74">
+        <v>36</v>
+      </c>
+      <c r="H67" s="74"/>
+      <c r="I67" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K67" s="15">
+        <v>1</v>
+      </c>
+      <c r="M67" s="17"/>
+    </row>
+    <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="75">
+        <f t="shared" si="16"/>
+        <v>18</v>
+      </c>
+      <c r="F68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G68" s="74">
+        <v>18</v>
+      </c>
+      <c r="H68" s="74"/>
+      <c r="I68" s="75">
+        <f t="shared" si="7"/>
+        <v>4</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K68" s="15">
+        <v>4</v>
+      </c>
+      <c r="M68" s="17"/>
+    </row>
+    <row r="69" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="19"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="J69" s="18"/>
+      <c r="K69" s="18"/>
+      <c r="M69" s="17"/>
+    </row>
+    <row r="70" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E70" s="75">
+        <f t="shared" ref="E70:E72" si="17">SUM(F70:G70)</f>
+        <v>342</v>
+      </c>
+      <c r="F70" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G70" s="74">
+        <v>342</v>
+      </c>
+      <c r="H70" s="74"/>
+      <c r="I70" s="75">
+        <f t="shared" si="7"/>
+        <v>75</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K70" s="15">
+        <v>75</v>
+      </c>
+      <c r="M70" s="17"/>
+    </row>
+    <row r="71" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E71" s="75">
+        <f t="shared" si="17"/>
+        <v>377</v>
+      </c>
+      <c r="F71" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G71" s="74">
+        <v>377</v>
+      </c>
+      <c r="H71" s="74"/>
+      <c r="I71" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K71" s="15">
+        <v>1</v>
+      </c>
+      <c r="M71" s="17"/>
+    </row>
+    <row r="72" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="75">
+        <f t="shared" si="17"/>
+        <v>319</v>
+      </c>
+      <c r="F72" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G72" s="74">
+        <v>319</v>
+      </c>
+      <c r="H72" s="74"/>
+      <c r="I72" s="75">
+        <f t="shared" si="7"/>
+        <v>71</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K72" s="15">
+        <v>71</v>
+      </c>
+      <c r="M72" s="17"/>
+    </row>
+    <row r="73" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="19"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
+      <c r="H73" s="76"/>
+      <c r="I73" s="76"/>
+      <c r="J73" s="18"/>
+      <c r="K73" s="18"/>
+      <c r="M73" s="17"/>
+    </row>
+    <row r="74" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E74" s="75">
+        <f t="shared" ref="E74:E76" si="18">SUM(F74:G74)</f>
+        <v>4</v>
+      </c>
+      <c r="F74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G74" s="74">
+        <v>4</v>
+      </c>
+      <c r="H74" s="74"/>
+      <c r="I74" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K74" s="15">
+        <v>1</v>
+      </c>
+      <c r="M74" s="17"/>
+    </row>
+    <row r="75" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E75" s="75">
+        <f t="shared" si="18"/>
+        <v>5</v>
+      </c>
+      <c r="F75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G75" s="74">
+        <v>5</v>
+      </c>
+      <c r="H75" s="74"/>
+      <c r="I75" s="75">
+        <f t="shared" si="7"/>
+        <v>1</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K75" s="15">
+        <v>1</v>
+      </c>
+      <c r="M75" s="17"/>
+    </row>
+    <row r="76" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="75">
+        <f t="shared" si="18"/>
+        <v>10</v>
+      </c>
+      <c r="F76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G76" s="74">
+        <v>10</v>
+      </c>
+      <c r="H76" s="74"/>
+      <c r="I76" s="75">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M76" s="17"/>
+    </row>
+    <row r="77" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="19"/>
+      <c r="E77" s="76"/>
+      <c r="F77" s="76"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="76"/>
+      <c r="I77" s="76"/>
+      <c r="J77" s="18"/>
+      <c r="K77" s="18"/>
+      <c r="M77" s="17"/>
+    </row>
+    <row r="78" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E78" s="75">
+        <f t="shared" ref="E78:E80" si="19">SUM(F78:G78)</f>
+        <v>204</v>
+      </c>
+      <c r="F78" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G78" s="74">
+        <v>204</v>
+      </c>
+      <c r="H78" s="74"/>
+      <c r="I78" s="75">
+        <f t="shared" si="7"/>
+        <v>35</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K78" s="15">
+        <v>35</v>
+      </c>
+      <c r="M78" s="17"/>
+    </row>
+    <row r="79" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E79" s="75">
+        <f t="shared" si="19"/>
+        <v>113</v>
+      </c>
+      <c r="F79" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G79" s="74">
+        <v>113</v>
+      </c>
+      <c r="H79" s="74"/>
+      <c r="I79" s="75">
+        <f t="shared" si="7"/>
+        <v>49</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K79" s="15">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="75">
+        <f t="shared" si="19"/>
+        <v>140</v>
+      </c>
+      <c r="F80" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G80" s="74">
+        <v>140</v>
+      </c>
+      <c r="H80" s="74"/>
+      <c r="I80" s="75">
+        <f t="shared" si="7"/>
+        <v>115</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K80" s="15">
+        <v>115</v>
+      </c>
+      <c r="L80" s="14"/>
+    </row>
+    <row r="81" spans="1:12" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="11"/>
+      <c r="B81" s="13"/>
+      <c r="C81" s="13"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="12"/>
+      <c r="K81" s="12"/>
+      <c r="L81" s="11"/>
+    </row>
+    <row r="82" spans="1:12" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="6"/>
+      <c r="K82" s="6"/>
+      <c r="L82" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="78"/>
+      <c r="G83" s="78"/>
+      <c r="H83" s="78"/>
+      <c r="I83" s="78"/>
+      <c r="J83" s="6"/>
+      <c r="K83" s="6"/>
+      <c r="L83" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="I13:K13"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="I14:K14"/>
+    <mergeCell ref="C10:K10"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="71" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A3DD7F7-89FD-487E-B90F-F123139FDCB4}">
+  <sheetPr codeName="Sheet15"/>
+  <dimension ref="A1:N87"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A83" sqref="A83:B87"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="19.28515625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>138</v>
+      </c>
+      <c r="C13" s="106" t="s">
+        <v>164</v>
+      </c>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+    </row>
+    <row r="14" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="45"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="67"/>
+      <c r="G16" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="101"/>
+      <c r="I16" s="101"/>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="69"/>
+      <c r="G17" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="48"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="57"/>
+    </row>
+    <row r="21" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="73"/>
+      <c r="G22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J22" s="14"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="73"/>
+      <c r="G23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I23" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="73"/>
+      <c r="G24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74"/>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="74"/>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74"/>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="74"/>
+      <c r="G40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="1"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74"/>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="74"/>
+      <c r="G44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+      <c r="H45" s="76"/>
+      <c r="I45" s="76"/>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F46" s="74"/>
+      <c r="G46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F48" s="74"/>
+      <c r="G48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+      <c r="H49" s="76"/>
+      <c r="I49" s="76"/>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F50" s="74"/>
+      <c r="G50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="74"/>
+      <c r="G52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="74"/>
+      <c r="G54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F56" s="74"/>
+      <c r="G56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+      <c r="H57" s="76"/>
+      <c r="I57" s="76"/>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74"/>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="74"/>
+      <c r="G60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+      <c r="H61" s="76"/>
+      <c r="I61" s="76"/>
+      <c r="K61" s="17"/>
+    </row>
+    <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="20"/>
+      <c r="N62" s="21"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K63" s="17"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="20"/>
+      <c r="N63" s="20"/>
+    </row>
+    <row r="64" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="74"/>
+      <c r="G64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+      <c r="H65" s="76"/>
+      <c r="I65" s="76"/>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74"/>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F68" s="74"/>
+      <c r="G68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="19"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E70" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F70" s="74"/>
+      <c r="G70" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H70" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I70" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E71" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H71" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I71" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F72" s="74"/>
+      <c r="G72" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H72" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I72" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="19"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
+      <c r="H73" s="76"/>
+      <c r="I73" s="76"/>
+      <c r="K73" s="17"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F74" s="74"/>
+      <c r="G74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I74" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K74" s="17"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F75" s="74"/>
+      <c r="G75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I75" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K76" s="17"/>
+    </row>
+    <row r="77" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="19"/>
+      <c r="E77" s="76"/>
+      <c r="F77" s="76"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="76"/>
+      <c r="I77" s="76"/>
+      <c r="K77" s="17"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E78" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H78" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I78" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="K78" s="17"/>
+    </row>
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E79" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F79" s="74"/>
+      <c r="G79" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H79" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I79" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F80" s="74"/>
+      <c r="G80" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H80" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="I80" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J80" s="14"/>
+    </row>
+    <row r="81" spans="1:10" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="11"/>
+      <c r="B81" s="13"/>
+      <c r="C81" s="13"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="11"/>
+    </row>
+    <row r="82" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="78"/>
+      <c r="G83" s="78"/>
+      <c r="H83" s="78"/>
+      <c r="I83" s="78"/>
+      <c r="J83" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A86" s="97" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A87" s="99" t="s">
+        <v>171</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="C13:I13"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="70" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{580EA09F-E783-4E67-940C-9F428F62F3F4}">
+  <sheetPr codeName="Sheet16"/>
+  <dimension ref="A1:L73"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="9" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20.28515625" style="2" customWidth="1"/>
+    <col min="5" max="7" width="20.28515625" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>104</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+    </row>
+    <row r="20" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="88"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="72" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="72" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G33" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G45" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G46" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+    </row>
+    <row r="49" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F49" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G49" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F50" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G50" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F51" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G51" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+    </row>
+    <row r="53" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F53" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G53" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F56" s="76"/>
+      <c r="G56" s="76"/>
+    </row>
+    <row r="57" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F57" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G57" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+    </row>
+    <row r="61" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J61" s="18"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="18"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="20"/>
+    </row>
+    <row r="63" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="11"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="89"/>
+    </row>
+    <row r="69" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="78"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I69" s="91"/>
+    </row>
+    <row r="70" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="93"/>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="7"/>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="97" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="99" t="s">
+        <v>171</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D07571AC-FCB1-401F-B868-D78251C51C31}">
+  <sheetPr codeName="Sheet17"/>
+  <dimension ref="A1:K53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="2" customWidth="1"/>
+    <col min="5" max="7" width="19.85546875" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+    </row>
+    <row r="20" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="88"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G21" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="72" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="72" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="44"/>
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G33" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3"/>
+      <c r="B41" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F45" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G45" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G46" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="11"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="77"/>
+      <c r="F48" s="77"/>
+      <c r="G48" s="77"/>
+      <c r="H48" s="89"/>
+    </row>
+    <row r="49" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="78"/>
+      <c r="F49" s="78"/>
+      <c r="G49" s="78"/>
+      <c r="H49" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I49" s="91"/>
+    </row>
+    <row r="50" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="93"/>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="7" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="97" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="99" t="s">
+        <v>171</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04CC2242-DB67-4B21-B8F2-D53E3FD0F00F}">
+  <sheetPr codeName="Sheet18"/>
+  <dimension ref="A1:N85"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K32" sqref="K32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="19.28515625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>155</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="C13" s="106" t="s">
+        <v>163</v>
+      </c>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+    </row>
+    <row r="14" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="45"/>
+      <c r="B15" s="46"/>
+      <c r="C15" s="46"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="45"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="67"/>
+      <c r="G16" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" s="101"/>
+      <c r="I16" s="101"/>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F17" s="69"/>
+      <c r="G17" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H17" s="102"/>
+      <c r="I17" s="102"/>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="66"/>
+      <c r="F18" s="66"/>
+      <c r="G18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="48"/>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J19" s="48"/>
+    </row>
+    <row r="20" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="70"/>
+      <c r="J20" s="57"/>
+    </row>
+    <row r="21" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>870</v>
+      </c>
+      <c r="F22" s="73"/>
+      <c r="G22" s="72">
+        <f>SUM(G26,G30,G34,G38,G42,G46,G50,G54,G58,G62,G66,G70,G74,G78)</f>
+        <v>165</v>
+      </c>
+      <c r="H22" s="72">
+        <f t="shared" ref="H22:I22" si="0">SUM(H26,H30,H34,H38,H42,H46,H50,H54,H58,H62,H66,H70,H74,H78)</f>
+        <v>164</v>
+      </c>
+      <c r="I22" s="72">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="J22" s="14"/>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23:E24" si="1">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67,E71,E75,E79)</f>
+        <v>938</v>
+      </c>
+      <c r="F23" s="73"/>
+      <c r="G23" s="72">
+        <f t="shared" ref="G23:I23" si="2">SUM(G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71,G75,G79)</f>
+        <v>211</v>
+      </c>
+      <c r="H23" s="72">
+        <f>SUM(H27,H31,H35,H39,H43,H47,H51,H55,H59,H63,H67,H71,H75,H79)</f>
+        <v>203</v>
+      </c>
+      <c r="I23" s="72">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="1"/>
+        <v>820</v>
+      </c>
+      <c r="F24" s="73"/>
+      <c r="G24" s="72">
+        <f t="shared" ref="G24:I24" si="3">SUM(G28,G32,G36,G40,G44,G48,G52,G56,G60,G64,G68,G72,G76,G80)</f>
+        <v>320</v>
+      </c>
+      <c r="H24" s="72">
+        <f t="shared" si="3"/>
+        <v>315</v>
+      </c>
+      <c r="I24" s="72">
+        <f t="shared" si="3"/>
+        <v>5</v>
+      </c>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74">
+        <v>55</v>
+      </c>
+      <c r="F26" s="74"/>
+      <c r="G26" s="75">
+        <f t="shared" ref="G26:G28" si="4">SUM(H26:I26)</f>
+        <v>18</v>
+      </c>
+      <c r="H26" s="74">
+        <v>18</v>
+      </c>
+      <c r="I26" s="74">
+        <v>0</v>
+      </c>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74">
+        <v>148</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="75">
+        <f t="shared" si="4"/>
+        <v>105</v>
+      </c>
+      <c r="H27" s="74">
+        <v>101</v>
+      </c>
+      <c r="I27" s="74">
+        <v>4</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74">
+        <v>52</v>
+      </c>
+      <c r="F28" s="74"/>
+      <c r="G28" s="75">
+        <f t="shared" si="4"/>
+        <v>79</v>
+      </c>
+      <c r="H28" s="74">
+        <v>78</v>
+      </c>
+      <c r="I28" s="74">
+        <v>1</v>
+      </c>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="76"/>
+      <c r="I29" s="76"/>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74">
+        <v>85</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="75">
+        <f t="shared" ref="G30:G80" si="5">SUM(H30:I30)</f>
+        <v>3</v>
+      </c>
+      <c r="H30" s="74">
+        <v>3</v>
+      </c>
+      <c r="I30" s="74">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74">
+        <v>52</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="75">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="H31" s="74">
+        <v>4</v>
+      </c>
+      <c r="I31" s="74">
+        <v>0</v>
+      </c>
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74">
+        <v>57</v>
+      </c>
+      <c r="F32" s="74"/>
+      <c r="G32" s="75">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="H32" s="74">
+        <v>5</v>
+      </c>
+      <c r="I32" s="74">
+        <v>0</v>
+      </c>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74">
+        <v>20</v>
+      </c>
+      <c r="F34" s="74"/>
+      <c r="G34" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H34" s="74">
+        <v>1</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74">
+        <v>9</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="74">
+        <v>0</v>
+      </c>
+      <c r="I35" s="74">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74">
+        <v>10</v>
+      </c>
+      <c r="F36" s="74"/>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H36" s="74">
+        <v>0</v>
+      </c>
+      <c r="I36" s="74">
+        <v>0</v>
+      </c>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="94"/>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="74">
+        <v>13</v>
+      </c>
+      <c r="F38" s="74"/>
+      <c r="G38" s="75">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="H38" s="74">
+        <v>4</v>
+      </c>
+      <c r="I38" s="74">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="74">
+        <v>20</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="75">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H39" s="74">
+        <v>7</v>
+      </c>
+      <c r="I39" s="74">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="74">
+        <v>13</v>
+      </c>
+      <c r="F40" s="74"/>
+      <c r="G40" s="75">
+        <f t="shared" si="5"/>
+        <v>6</v>
+      </c>
+      <c r="H40" s="74">
+        <v>6</v>
+      </c>
+      <c r="I40" s="74">
+        <v>0</v>
+      </c>
+      <c r="J40" s="1"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="76"/>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74">
+        <v>15</v>
+      </c>
+      <c r="F42" s="74"/>
+      <c r="G42" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H42" s="74">
+        <v>1</v>
+      </c>
+      <c r="I42" s="74">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74">
+        <v>30</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75">
+        <f t="shared" si="5"/>
+        <v>6</v>
+      </c>
+      <c r="H43" s="74">
+        <v>6</v>
+      </c>
+      <c r="I43" s="74">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74">
+        <v>20</v>
+      </c>
+      <c r="F44" s="74"/>
+      <c r="G44" s="75">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="H44" s="74">
+        <v>5</v>
+      </c>
+      <c r="I44" s="74">
+        <v>0</v>
+      </c>
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+      <c r="H45" s="76"/>
+      <c r="I45" s="76"/>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="74">
+        <v>5</v>
+      </c>
+      <c r="F46" s="74"/>
+      <c r="G46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H46" s="74">
+        <v>0</v>
+      </c>
+      <c r="I46" s="74">
+        <v>0</v>
+      </c>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="74">
+        <v>25</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="74">
+        <v>0</v>
+      </c>
+      <c r="I47" s="74">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="74">
+        <v>11</v>
+      </c>
+      <c r="F48" s="74"/>
+      <c r="G48" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H48" s="74">
+        <v>0</v>
+      </c>
+      <c r="I48" s="74">
+        <v>0</v>
+      </c>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+      <c r="H49" s="76"/>
+      <c r="I49" s="76"/>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="74">
+        <v>45</v>
+      </c>
+      <c r="F50" s="74"/>
+      <c r="G50" s="75">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H50" s="74">
+        <v>7</v>
+      </c>
+      <c r="I50" s="74">
+        <v>0</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="74">
+        <v>45</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="75">
+        <f t="shared" si="5"/>
+        <v>16</v>
+      </c>
+      <c r="H51" s="74">
+        <v>16</v>
+      </c>
+      <c r="I51" s="74">
+        <v>0</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="74">
+        <v>108</v>
+      </c>
+      <c r="F52" s="74"/>
+      <c r="G52" s="75">
+        <f t="shared" si="5"/>
+        <v>8</v>
+      </c>
+      <c r="H52" s="74">
+        <v>8</v>
+      </c>
+      <c r="I52" s="74">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="74">
+        <v>2</v>
+      </c>
+      <c r="F54" s="74"/>
+      <c r="G54" s="75">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H54" s="74">
+        <v>0</v>
+      </c>
+      <c r="I54" s="74">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="74">
+        <v>2</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="75">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H55" s="74">
+        <v>0</v>
+      </c>
+      <c r="I55" s="74">
+        <v>0</v>
+      </c>
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="74">
+        <v>1</v>
+      </c>
+      <c r="F56" s="74"/>
+      <c r="G56" s="75">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="74">
+        <v>0</v>
+      </c>
+      <c r="I56" s="74">
+        <v>0</v>
+      </c>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+      <c r="H57" s="76"/>
+      <c r="I57" s="76"/>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74">
+        <v>36</v>
+      </c>
+      <c r="F58" s="74"/>
+      <c r="G58" s="75">
+        <f t="shared" si="5"/>
+        <v>17</v>
+      </c>
+      <c r="H58" s="74">
+        <v>17</v>
+      </c>
+      <c r="I58" s="74">
+        <v>0</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74">
+        <v>36</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="75">
+        <f t="shared" si="5"/>
+        <v>18</v>
+      </c>
+      <c r="H59" s="74">
+        <v>16</v>
+      </c>
+      <c r="I59" s="74">
+        <v>2</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74">
+        <v>34</v>
+      </c>
+      <c r="F60" s="74"/>
+      <c r="G60" s="75">
+        <f t="shared" si="5"/>
+        <v>22</v>
+      </c>
+      <c r="H60" s="74">
+        <v>21</v>
+      </c>
+      <c r="I60" s="74">
+        <v>1</v>
+      </c>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+      <c r="H61" s="76"/>
+      <c r="I61" s="76"/>
+      <c r="K61" s="17"/>
+    </row>
+    <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="74">
+        <v>12</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="75">
+        <f t="shared" si="5"/>
+        <v>2</v>
+      </c>
+      <c r="H62" s="74">
+        <v>2</v>
+      </c>
+      <c r="I62" s="74">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="20"/>
+      <c r="N62" s="21"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="74">
+        <v>40</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="75">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="H63" s="74">
+        <v>3</v>
+      </c>
+      <c r="I63" s="74">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="20"/>
+      <c r="N63" s="20"/>
+    </row>
+    <row r="64" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="74">
+        <v>27</v>
+      </c>
+      <c r="F64" s="74"/>
+      <c r="G64" s="75">
+        <f t="shared" si="5"/>
+        <v>5</v>
+      </c>
+      <c r="H64" s="74">
+        <v>5</v>
+      </c>
+      <c r="I64" s="74">
+        <v>0</v>
+      </c>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+      <c r="H65" s="76"/>
+      <c r="I65" s="76"/>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="74">
+        <v>32</v>
+      </c>
+      <c r="F66" s="74"/>
+      <c r="G66" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H66" s="74">
+        <v>1</v>
+      </c>
+      <c r="I66" s="74">
+        <v>0</v>
+      </c>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="74">
+        <v>36</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H67" s="74">
+        <v>1</v>
+      </c>
+      <c r="I67" s="74">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="74">
+        <v>18</v>
+      </c>
+      <c r="F68" s="74"/>
+      <c r="G68" s="75">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="H68" s="74">
+        <v>4</v>
+      </c>
+      <c r="I68" s="74">
+        <v>0</v>
+      </c>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="19"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D70" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E70" s="75">
+        <v>342</v>
+      </c>
+      <c r="F70" s="74"/>
+      <c r="G70" s="75">
+        <f t="shared" si="5"/>
+        <v>75</v>
+      </c>
+      <c r="H70" s="74">
+        <v>74</v>
+      </c>
+      <c r="I70" s="74">
+        <v>1</v>
+      </c>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E71" s="74">
+        <v>377</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H71" s="74">
+        <v>1</v>
+      </c>
+      <c r="I71" s="74">
+        <v>0</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="74">
+        <v>319</v>
+      </c>
+      <c r="F72" s="74"/>
+      <c r="G72" s="75">
+        <f t="shared" si="5"/>
+        <v>71</v>
+      </c>
+      <c r="H72" s="74">
+        <v>69</v>
+      </c>
+      <c r="I72" s="74">
+        <v>2</v>
+      </c>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="19"/>
+      <c r="E73" s="76"/>
+      <c r="F73" s="76"/>
+      <c r="G73" s="76"/>
+      <c r="H73" s="76"/>
+      <c r="I73" s="76"/>
+      <c r="K73" s="17"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E74" s="74">
+        <v>4</v>
+      </c>
+      <c r="F74" s="74"/>
+      <c r="G74" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H74" s="74">
+        <v>1</v>
+      </c>
+      <c r="I74" s="74">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E75" s="74">
+        <v>5</v>
+      </c>
+      <c r="F75" s="74"/>
+      <c r="G75" s="75">
+        <f t="shared" si="5"/>
+        <v>1</v>
+      </c>
+      <c r="H75" s="74">
+        <v>1</v>
+      </c>
+      <c r="I75" s="74">
+        <v>0</v>
+      </c>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="74">
+        <v>10</v>
+      </c>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H76" s="74">
+        <v>0</v>
+      </c>
+      <c r="I76" s="74">
+        <v>0</v>
+      </c>
+      <c r="K76" s="17"/>
+    </row>
+    <row r="77" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="19"/>
+      <c r="E77" s="76"/>
+      <c r="F77" s="76"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="76"/>
+      <c r="I77" s="76"/>
+      <c r="K77" s="17"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D78" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E78" s="74">
+        <v>204</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="75">
+        <f t="shared" si="5"/>
+        <v>35</v>
+      </c>
+      <c r="H78" s="74">
+        <v>35</v>
+      </c>
+      <c r="I78" s="74">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17"/>
+    </row>
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E79" s="74">
+        <v>113</v>
+      </c>
+      <c r="F79" s="74"/>
+      <c r="G79" s="75">
+        <f t="shared" si="5"/>
+        <v>49</v>
+      </c>
+      <c r="H79" s="74">
+        <v>47</v>
+      </c>
+      <c r="I79" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="74">
+        <v>140</v>
+      </c>
+      <c r="F80" s="74"/>
+      <c r="G80" s="75">
+        <f t="shared" si="5"/>
+        <v>115</v>
+      </c>
+      <c r="H80" s="74">
+        <v>114</v>
+      </c>
+      <c r="I80" s="74">
+        <v>1</v>
+      </c>
+      <c r="J80" s="14"/>
+    </row>
+    <row r="81" spans="1:10" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="11"/>
+      <c r="B81" s="13"/>
+      <c r="C81" s="13"/>
+      <c r="D81" s="12"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="11"/>
+    </row>
+    <row r="82" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="7"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="78"/>
+      <c r="F83" s="78"/>
+      <c r="G83" s="78"/>
+      <c r="H83" s="78"/>
+      <c r="I83" s="78"/>
+      <c r="J83" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A85" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="G17:I17"/>
+    <mergeCell ref="C13:I13"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="72" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E709F50-5B86-42A8-A431-4949E1F03DAF}">
+  <sheetPr codeName="Sheet19"/>
+  <dimension ref="A1:L71"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16:XFD16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="19.5703125" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="37"/>
+      <c r="C13" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="36"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="83"/>
+    </row>
+    <row r="14" spans="2:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+    </row>
+    <row r="15" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="2:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="85"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="88"/>
+    </row>
+    <row r="21" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="88"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66)</f>
+        <v>165</v>
+      </c>
+      <c r="F22" s="72">
+        <f t="shared" ref="F22:G24" si="0">SUM(F26,F30,F34,F38,F42,F46,F50,F54,F58,F62,F66)</f>
+        <v>164</v>
+      </c>
+      <c r="G22" s="72">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="H22" s="88"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23:E24" si="1">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67)</f>
+        <v>211</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" si="0"/>
+        <v>203</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="1"/>
+        <v>320</v>
+      </c>
+      <c r="F24" s="72">
+        <f t="shared" si="0"/>
+        <v>315</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" si="0"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G32" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+    </row>
+    <row r="41" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G44" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" ref="E46:E56" si="2">SUM(F46:G46)</f>
+        <v>99</v>
+      </c>
+      <c r="F46" s="74">
+        <v>98</v>
+      </c>
+      <c r="G46" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="2"/>
+        <v>152</v>
+      </c>
+      <c r="F47" s="74">
+        <v>145</v>
+      </c>
+      <c r="G47" s="74">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="2"/>
+        <v>200</v>
+      </c>
+      <c r="F48" s="74">
+        <v>196</v>
+      </c>
+      <c r="G48" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+    </row>
+    <row r="50" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="2"/>
+        <v>62</v>
+      </c>
+      <c r="F50" s="74">
+        <v>62</v>
+      </c>
+      <c r="G50" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="2"/>
+        <v>58</v>
+      </c>
+      <c r="F51" s="74">
+        <v>57</v>
+      </c>
+      <c r="G51" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="75">
+        <f t="shared" si="2"/>
+        <v>118</v>
+      </c>
+      <c r="F52" s="74">
+        <v>117</v>
+      </c>
+      <c r="G52" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+    </row>
+    <row r="54" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" si="2"/>
+        <v>4</v>
+      </c>
+      <c r="F54" s="74">
+        <v>4</v>
+      </c>
+      <c r="G54" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="75">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+      <c r="F55" s="74">
+        <v>1</v>
+      </c>
+      <c r="G55" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F56" s="74">
+        <v>2</v>
+      </c>
+      <c r="G56" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+    </row>
+    <row r="58" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="19"/>
+      <c r="E61" s="76"/>
+      <c r="F61" s="76"/>
+      <c r="G61" s="76"/>
+    </row>
+    <row r="62" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="18"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="21"/>
+    </row>
+    <row r="63" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D63" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J63" s="18"/>
+      <c r="K63" s="20"/>
+      <c r="L63" s="20"/>
+    </row>
+    <row r="64" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F64" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G64" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="19"/>
+      <c r="E65" s="76"/>
+      <c r="F65" s="76"/>
+      <c r="G65" s="76"/>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D67" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F68" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G68" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="11"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="13"/>
+      <c r="D69" s="12"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="89"/>
+    </row>
+    <row r="70" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I70" s="91"/>
+    </row>
+    <row r="71" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="8"/>
+      <c r="B71" s="7"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="78"/>
+      <c r="G71" s="78"/>
+      <c r="H71" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I71" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:AU839"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD3D5463-642D-45E5-AA55-113D2538A2A7}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:L63"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="I37" sqref="I37"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" style="2" customWidth="1"/>
+    <col min="5" max="7" width="17.7109375" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="36"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="83"/>
+    </row>
+    <row r="6" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D6" s="31"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+    </row>
+    <row r="7" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I8" s="1"/>
+    </row>
+    <row r="9" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65"/>
+      <c r="G9" s="65"/>
+      <c r="H9" s="85"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48"/>
+      <c r="B10" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="50"/>
+      <c r="D10" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="86"/>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="48"/>
+      <c r="B11" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="50"/>
+      <c r="D11" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="86"/>
+    </row>
+    <row r="12" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="70"/>
+      <c r="F12" s="70"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="87"/>
+      <c r="I12" s="88"/>
+    </row>
+    <row r="13" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="88"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14"/>
+      <c r="B14" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E14" s="24">
+        <f>SUM(E18,E22,E26,E30,E34,E38,E42,E46,E50,E54,E58)</f>
+        <v>1832</v>
+      </c>
+      <c r="F14" s="24">
+        <f t="shared" ref="F14:G16" si="0">SUM(F18,F22,F26,F30,F34,F38,F42,F46,F50,F54,F58)</f>
+        <v>1711</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="0"/>
+        <v>121</v>
+      </c>
+      <c r="H14" s="88"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="25"/>
+      <c r="D15" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E15" s="24">
+        <f t="shared" ref="E15:E16" si="1">SUM(E19,E23,E27,E31,E35,E39,E43,E47,E51,E55,E59)</f>
+        <v>910</v>
+      </c>
+      <c r="F15" s="24">
+        <f t="shared" si="0"/>
+        <v>873</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="0"/>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E16" s="24">
+        <f t="shared" si="1"/>
+        <v>1810</v>
+      </c>
+      <c r="F16" s="24">
+        <f t="shared" si="0"/>
+        <v>1697</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="0"/>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="23"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E18" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G18" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D19" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E19" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F19" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E20" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F20" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G20" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="19"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F24" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G24" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="19"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="1"/>
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G32" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+    </row>
+    <row r="33" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="3"/>
+      <c r="B34" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="75">
+        <f>SUM(F38:G38)</f>
+        <v>1053</v>
+      </c>
+      <c r="F38" s="74">
+        <f>SUM('4.3a'!F45,'4.4a'!F45,'4.5a'!F46,'4.7a'!F45,'4.8a'!F46)</f>
+        <v>977</v>
+      </c>
+      <c r="G38" s="74">
+        <f>SUM('4.3a'!G45,'4.4a'!G45,'4.5a'!G46,'4.7a'!G45,'4.8a'!G46)</f>
+        <v>76</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="75">
+        <f t="shared" ref="E39:E52" si="2">SUM(F39:G39)</f>
+        <v>578</v>
+      </c>
+      <c r="F39" s="74">
+        <f>SUM('4.3a'!F46,'4.4a'!F46,'4.5a'!F47,'4.7a'!F46,'4.8a'!F47)</f>
+        <v>557</v>
+      </c>
+      <c r="G39" s="74">
+        <f>SUM('4.3a'!G46,'4.4a'!G46,'4.5a'!G47,'4.7a'!G46,'4.8a'!G47)</f>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="75">
+        <f t="shared" si="2"/>
+        <v>1091</v>
+      </c>
+      <c r="F40" s="74">
+        <f>SUM('4.3a'!F47,'4.4a'!F47,'4.5a'!F48,'4.7a'!F47,'4.8a'!F48)</f>
+        <v>1032</v>
+      </c>
+      <c r="G40" s="74">
+        <f>SUM('4.3a'!G47,'4.4a'!G47,'4.5a'!G48,'4.7a'!G47,'4.8a'!G48)</f>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+    </row>
+    <row r="42" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="75">
+        <f t="shared" si="2"/>
+        <v>742</v>
+      </c>
+      <c r="F42" s="74">
+        <f>SUM('4.3a'!F49,'4.4a'!F49,'4.5a'!F50,'4.7a'!F49,'4.8a'!F50)</f>
+        <v>702</v>
+      </c>
+      <c r="G42" s="74">
+        <f>SUM('4.3a'!G49,'4.4a'!G49,'4.5a'!G50,'4.7a'!G49,'4.8a'!G50)</f>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="75">
+        <f t="shared" si="2"/>
+        <v>307</v>
+      </c>
+      <c r="F43" s="74">
+        <f>SUM('4.3a'!F50,'4.4a'!F50,'4.5a'!F51,'4.7a'!F50,'4.8a'!F51)</f>
+        <v>295</v>
+      </c>
+      <c r="G43" s="74">
+        <f>SUM('4.3a'!G50,'4.4a'!G50,'4.5a'!G51,'4.7a'!G50,'4.8a'!G51)</f>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="75">
+        <f t="shared" si="2"/>
+        <v>691</v>
+      </c>
+      <c r="F44" s="74">
+        <f>SUM('4.3a'!F51,'4.4a'!F51,'4.5a'!F52,'4.7a'!F51,'4.8a'!F52)</f>
+        <v>642</v>
+      </c>
+      <c r="G44" s="74">
+        <f>SUM('4.3a'!G51,'4.4a'!G51,'4.5a'!G52,'4.7a'!G51,'4.8a'!G52)</f>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+    </row>
+    <row r="46" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="2"/>
+        <v>35</v>
+      </c>
+      <c r="F46" s="74">
+        <f>SUM('4.3a'!F53,'4.4a'!F53,'4.5a'!F54,'4.7a'!F53,'4.8a'!F54)</f>
+        <v>30</v>
+      </c>
+      <c r="G46" s="74">
+        <f>SUM('4.3a'!G53,'4.4a'!G53,'4.5a'!G54,'4.7a'!G53,'4.8a'!G54)</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="2"/>
+        <v>23</v>
+      </c>
+      <c r="F47" s="74">
+        <f>SUM('4.3a'!F54,'4.4a'!F54,'4.5a'!F55,'4.7a'!F54,'4.8a'!F55)</f>
+        <v>19</v>
+      </c>
+      <c r="G47" s="74">
+        <f>SUM('4.3a'!G54,'4.4a'!G54,'4.5a'!G55,'4.7a'!G54,'4.8a'!G55)</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="2"/>
+        <v>23</v>
+      </c>
+      <c r="F48" s="74">
+        <f>SUM('4.3a'!F55,'4.4a'!F55,'4.5a'!F56,'4.7a'!F55,'4.8a'!F56)</f>
+        <v>18</v>
+      </c>
+      <c r="G48" s="74">
+        <f>SUM('4.3a'!G55,'4.4a'!G55,'4.5a'!G56,'4.7a'!G55,'4.8a'!G56)</f>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="19"/>
+      <c r="E49" s="76"/>
+      <c r="F49" s="76"/>
+      <c r="G49" s="76"/>
+    </row>
+    <row r="50" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F50" s="74">
+        <f>SUM('4.3a'!F57,'4.4a'!F57,'4.5a'!F58,'4.7a'!F57,'4.8a'!F58)</f>
+        <v>2</v>
+      </c>
+      <c r="G50" s="74">
+        <f>SUM('4.3a'!G57,'4.4a'!G57,'4.5a'!G58,'4.7a'!G57,'4.8a'!G58)</f>
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...3 lines deleted...]
-      <c r="B2" s="83" t="s">
+    </row>
+    <row r="51" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F51" s="74">
+        <f>SUM('4.3a'!F58,'4.4a'!F58,'4.5a'!F59,'4.7a'!F58,'4.8a'!F59)</f>
+        <v>2</v>
+      </c>
+      <c r="G51" s="74">
+        <f>SUM('4.3a'!G58,'4.4a'!G58,'4.5a'!G59,'4.7a'!G58,'4.8a'!G59)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="F52" s="74">
+        <f>SUM('4.3a'!F59,'4.4a'!F59,'4.5a'!F60,'4.7a'!F59,'4.8a'!F60)</f>
+        <v>5</v>
+      </c>
+      <c r="G52" s="74">
+        <f>SUM('4.3a'!G59,'4.4a'!G59,'4.5a'!G60,'4.7a'!G59,'4.8a'!G60)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="19"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+    </row>
+    <row r="54" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J54" s="18"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="21"/>
+    </row>
+    <row r="55" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J55" s="18"/>
+      <c r="K55" s="20"/>
+      <c r="L55" s="20"/>
+    </row>
+    <row r="56" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F56" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G56" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="19"/>
+      <c r="E57" s="76"/>
+      <c r="F57" s="76"/>
+      <c r="G57" s="76"/>
+    </row>
+    <row r="58" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F60" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G60" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="11"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="13"/>
+      <c r="D61" s="12"/>
+      <c r="E61" s="77"/>
+      <c r="F61" s="77"/>
+      <c r="G61" s="77"/>
+      <c r="H61" s="89"/>
+    </row>
+    <row r="62" spans="1:12" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="4"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="6"/>
+      <c r="E62" s="78"/>
+      <c r="F62" s="78"/>
+      <c r="G62" s="78"/>
+      <c r="H62" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...25 lines deleted...]
-      <c r="B3" s="83" t="s">
+      <c r="I62" s="91"/>
+    </row>
+    <row r="63" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8"/>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="6"/>
+      <c r="E63" s="78"/>
+      <c r="F63" s="78"/>
+      <c r="G63" s="78"/>
+      <c r="H63" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I63" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46F55D7D-E01F-4DF2-839C-303401411423}">
+  <sheetPr codeName="Sheet20"/>
+  <dimension ref="A1:K51"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K30" sqref="K30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.140625" style="2" customWidth="1"/>
+    <col min="5" max="7" width="19.140625" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="2:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>107</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="2:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="37"/>
+      <c r="C13" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="36"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="82"/>
+      <c r="I13" s="83"/>
+    </row>
+    <row r="14" spans="2:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="31"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+    </row>
+    <row r="15" spans="2:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="2:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="45"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="85"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48"/>
+      <c r="B19" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="50"/>
+      <c r="D19" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="57"/>
+      <c r="B20" s="58"/>
+      <c r="C20" s="57"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="70"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="70"/>
+      <c r="H20" s="87"/>
+      <c r="I20" s="88"/>
+    </row>
+    <row r="21" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="88"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="28"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="14"/>
+      <c r="B22" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="26"/>
+      <c r="D22" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="72">
+        <f t="shared" ref="E22:E24" si="0">SUM(F22:G22)</f>
+        <v>165</v>
+      </c>
+      <c r="F22" s="72">
+        <f t="shared" ref="F22:G24" si="1">SUM(F26,F46)</f>
+        <v>164</v>
+      </c>
+      <c r="G22" s="72">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="H22" s="88"/>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" si="0"/>
+        <v>211</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" si="1"/>
+        <v>203</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="1"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="72">
+        <f t="shared" si="0"/>
+        <v>320</v>
+      </c>
+      <c r="F24" s="72">
+        <f t="shared" si="1"/>
+        <v>315</v>
+      </c>
+      <c r="G24" s="72">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="23"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="75">
+        <f>SUM(F26:G26)</f>
+        <v>163</v>
+      </c>
+      <c r="F26" s="75">
+        <f t="shared" ref="F26:G28" si="2">SUM(F30,F34,F38,F42)</f>
+        <v>162</v>
+      </c>
+      <c r="G26" s="75">
+        <f t="shared" si="2"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="75">
+        <f t="shared" ref="E27:E28" si="3">SUM(F27:G27)</f>
+        <v>209</v>
+      </c>
+      <c r="F27" s="75">
+        <f t="shared" si="2"/>
+        <v>201</v>
+      </c>
+      <c r="G27" s="75">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="75">
+        <f t="shared" si="3"/>
+        <v>318</v>
+      </c>
+      <c r="F28" s="75">
+        <f t="shared" si="2"/>
+        <v>313</v>
+      </c>
+      <c r="G28" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="76"/>
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="75">
+        <f t="shared" ref="E30:E48" si="4">SUM(F30:G30)</f>
+        <v>99</v>
+      </c>
+      <c r="F30" s="74">
+        <v>98</v>
+      </c>
+      <c r="G30" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="44"/>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="75">
+        <f t="shared" si="4"/>
+        <v>116</v>
+      </c>
+      <c r="F31" s="74">
+        <v>114</v>
+      </c>
+      <c r="G31" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="75">
+        <f t="shared" si="4"/>
+        <v>30</v>
+      </c>
+      <c r="F32" s="74">
         <v>28</v>
       </c>
-      <c r="C3" s="83"/>
-[...112 lines deleted...]
-      <c r="E7" s="85" t="s">
+      <c r="G32" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="75">
+        <f t="shared" si="4"/>
+        <v>10</v>
+      </c>
+      <c r="F34" s="74">
+        <v>10</v>
+      </c>
+      <c r="G34" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="75">
+        <f t="shared" si="4"/>
+        <v>16</v>
+      </c>
+      <c r="F35" s="74">
+        <v>14</v>
+      </c>
+      <c r="G35" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="75">
+        <f t="shared" si="4"/>
+        <v>203</v>
+      </c>
+      <c r="F36" s="74">
+        <v>201</v>
+      </c>
+      <c r="G36" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="75">
+        <f t="shared" si="4"/>
+        <v>54</v>
+      </c>
+      <c r="F38" s="74">
+        <v>54</v>
+      </c>
+      <c r="G38" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="75">
+        <f t="shared" si="4"/>
+        <v>77</v>
+      </c>
+      <c r="F39" s="74">
+        <v>73</v>
+      </c>
+      <c r="G39" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="75">
+        <f t="shared" si="4"/>
+        <v>85</v>
+      </c>
+      <c r="F40" s="74">
+        <v>84</v>
+      </c>
+      <c r="G40" s="74">
+        <v>1</v>
+      </c>
+      <c r="H40" s="80"/>
+      <c r="I40" s="80"/>
+    </row>
+    <row r="41" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="19"/>
+      <c r="E41" s="76"/>
+      <c r="F41" s="76"/>
+      <c r="G41" s="76"/>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="3"/>
+      <c r="B42" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74">
+        <v>0</v>
+      </c>
+      <c r="G42" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74">
+        <v>0</v>
+      </c>
+      <c r="G43" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F44" s="74">
+        <v>0</v>
+      </c>
+      <c r="G44" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="19"/>
+      <c r="E45" s="76"/>
+      <c r="F45" s="76"/>
+      <c r="G45" s="76"/>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="F46" s="74">
+        <v>2</v>
+      </c>
+      <c r="G46" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D47" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="F47" s="74">
+        <v>2</v>
+      </c>
+      <c r="G47" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" si="4"/>
+        <v>2</v>
+      </c>
+      <c r="F48" s="74">
+        <v>2</v>
+      </c>
+      <c r="G48" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="11"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="13"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="77"/>
+      <c r="F49" s="77"/>
+      <c r="G49" s="77"/>
+      <c r="H49" s="89"/>
+    </row>
+    <row r="50" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I50" s="91"/>
+    </row>
+    <row r="51" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="78"/>
+      <c r="F51" s="78"/>
+      <c r="G51" s="78"/>
+      <c r="H51" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I51" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5C822E2-822B-4299-A636-0E4D6AC44A74}">
+  <sheetPr codeName="Sheet21"/>
+  <dimension ref="A1:J80"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10:E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13" style="3" customWidth="1"/>
+    <col min="3" max="3" width="22.5703125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="31" style="2" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F1" s="39"/>
+    </row>
+    <row r="2" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F2" s="39"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+    </row>
+    <row r="3" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D9" s="36"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="35"/>
+    </row>
+    <row r="10" spans="1:9" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="C10" s="106" t="s">
+        <v>153</v>
+      </c>
+      <c r="D10" s="106"/>
+      <c r="E10" s="106"/>
+    </row>
+    <row r="11" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:9" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="45"/>
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="65"/>
+      <c r="F12" s="45"/>
+    </row>
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48"/>
+      <c r="B13" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="98" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" s="48"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48"/>
+      <c r="B14" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="50"/>
+      <c r="D14" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F14" s="48"/>
+    </row>
+    <row r="15" spans="1:9" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="57"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="70"/>
+      <c r="F15" s="57"/>
+    </row>
+    <row r="16" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="14"/>
+      <c r="B17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="26"/>
+      <c r="D17" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E17" s="24">
+        <f>SUM(E21,E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65,E69,E73)</f>
+        <v>2010</v>
+      </c>
+      <c r="F17" s="14"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E18" s="24">
+        <f t="shared" ref="E18:E19" si="0">SUM(E22,E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74)</f>
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E19" s="24">
+        <f t="shared" si="0"/>
+        <v>1631</v>
+      </c>
+      <c r="G19" s="17"/>
+    </row>
+    <row r="20" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="23"/>
+      <c r="E20" s="73"/>
+      <c r="G20" s="17"/>
+    </row>
+    <row r="21" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="74">
+        <v>311</v>
+      </c>
+      <c r="G21" s="17"/>
+    </row>
+    <row r="22" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="74">
+        <v>332</v>
+      </c>
+      <c r="G22" s="17"/>
+    </row>
+    <row r="23" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D23" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="74">
+        <v>276</v>
+      </c>
+      <c r="G23" s="17"/>
+    </row>
+    <row r="24" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="19"/>
+      <c r="E24" s="76"/>
+      <c r="G24" s="17"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74">
+        <v>254</v>
+      </c>
+      <c r="G25" s="17"/>
+    </row>
+    <row r="26" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74">
+        <v>215</v>
+      </c>
+      <c r="G26" s="17"/>
+    </row>
+    <row r="27" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74">
+        <v>174</v>
+      </c>
+      <c r="G27" s="17"/>
+    </row>
+    <row r="28" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="76"/>
+      <c r="G28" s="17"/>
+    </row>
+    <row r="29" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74">
+        <v>21</v>
+      </c>
+      <c r="G29" s="17"/>
+    </row>
+    <row r="30" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74">
+        <v>18</v>
+      </c>
+      <c r="G30" s="17"/>
+    </row>
+    <row r="31" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74">
+        <v>24</v>
+      </c>
+      <c r="G31" s="17"/>
+    </row>
+    <row r="32" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="76"/>
+      <c r="G32" s="17"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74">
+        <v>33</v>
+      </c>
+      <c r="G33" s="17"/>
+    </row>
+    <row r="34" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74">
+        <v>24</v>
+      </c>
+      <c r="G34" s="17"/>
+    </row>
+    <row r="35" spans="1:7" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="1"/>
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74">
+        <v>29</v>
+      </c>
+      <c r="F35" s="1"/>
+      <c r="G35" s="17"/>
+    </row>
+    <row r="36" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="76"/>
+      <c r="G36" s="17"/>
+    </row>
+    <row r="37" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="3"/>
+      <c r="B37" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74">
+        <v>21</v>
+      </c>
+      <c r="G37" s="17"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74">
+        <v>25</v>
+      </c>
+      <c r="G38" s="17"/>
+    </row>
+    <row r="39" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74">
+        <v>18</v>
+      </c>
+      <c r="G39" s="17"/>
+    </row>
+    <row r="40" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="76"/>
+      <c r="G40" s="17"/>
+    </row>
+    <row r="41" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74">
+        <v>14</v>
+      </c>
+      <c r="G41" s="17"/>
+    </row>
+    <row r="42" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74">
+        <v>12</v>
+      </c>
+      <c r="G42" s="17"/>
+    </row>
+    <row r="43" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74">
+        <v>17</v>
+      </c>
+      <c r="G43" s="17"/>
+    </row>
+    <row r="44" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="76"/>
+      <c r="G44" s="17"/>
+    </row>
+    <row r="45" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="74">
+        <v>246</v>
+      </c>
+      <c r="G45" s="17"/>
+    </row>
+    <row r="46" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="74">
+        <v>211</v>
+      </c>
+      <c r="G46" s="17"/>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="74">
+        <v>197</v>
+      </c>
+      <c r="G47" s="17"/>
+    </row>
+    <row r="48" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="76"/>
+      <c r="G48" s="17"/>
+    </row>
+    <row r="49" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="74">
+        <v>1</v>
+      </c>
+      <c r="G49" s="17"/>
+    </row>
+    <row r="50" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="74">
         <v>3</v>
       </c>
-      <c r="F7" s="85"/>
-      <c r="G7" s="86" t="s">
+      <c r="G50" s="17"/>
+    </row>
+    <row r="51" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="74">
+        <v>3</v>
+      </c>
+      <c r="G51" s="17"/>
+    </row>
+    <row r="52" spans="2:10" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="76"/>
+      <c r="G52" s="17"/>
+    </row>
+    <row r="53" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="74">
+        <v>206</v>
+      </c>
+      <c r="G53" s="17"/>
+    </row>
+    <row r="54" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="74">
+        <v>224</v>
+      </c>
+      <c r="G54" s="17"/>
+    </row>
+    <row r="55" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="74">
+        <v>198</v>
+      </c>
+      <c r="G55" s="17"/>
+    </row>
+    <row r="56" spans="2:10" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="76"/>
+      <c r="G56" s="17"/>
+    </row>
+    <row r="57" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="74">
+        <v>9</v>
+      </c>
+      <c r="G57" s="17"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="20"/>
+      <c r="J57" s="21"/>
+    </row>
+    <row r="58" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="74">
+        <v>12</v>
+      </c>
+      <c r="G58" s="17"/>
+      <c r="H58" s="18"/>
+      <c r="I58" s="20"/>
+      <c r="J58" s="20"/>
+    </row>
+    <row r="59" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="74">
+        <v>8</v>
+      </c>
+      <c r="G59" s="17"/>
+    </row>
+    <row r="60" spans="2:10" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="76"/>
+      <c r="G60" s="17"/>
+    </row>
+    <row r="61" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74">
+        <v>11</v>
+      </c>
+      <c r="G61" s="17"/>
+    </row>
+    <row r="62" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74">
+        <v>15</v>
+      </c>
+      <c r="G62" s="17"/>
+    </row>
+    <row r="63" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74">
+        <v>18</v>
+      </c>
+      <c r="G63" s="17"/>
+    </row>
+    <row r="64" spans="2:10" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="76"/>
+      <c r="G64" s="17"/>
+    </row>
+    <row r="65" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="86"/>
-      <c r="I7" s="86" t="s">
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="75">
+        <v>447</v>
+      </c>
+      <c r="G65" s="17"/>
+    </row>
+    <row r="66" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74">
+        <v>365</v>
+      </c>
+      <c r="G66" s="17"/>
+    </row>
+    <row r="67" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74">
+        <v>323</v>
+      </c>
+      <c r="G67" s="17"/>
+    </row>
+    <row r="68" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="19"/>
+      <c r="E68" s="76"/>
+      <c r="G68" s="17"/>
+    </row>
+    <row r="69" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D69" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E69" s="74">
+        <v>4</v>
+      </c>
+      <c r="G69" s="17"/>
+    </row>
+    <row r="70" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E70" s="74">
+        <v>7</v>
+      </c>
+      <c r="G70" s="17"/>
+    </row>
+    <row r="71" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E71" s="74">
         <v>5</v>
       </c>
-      <c r="J7" s="86"/>
-[...5678 lines deleted...]
-      <c r="D839" s="14"/>
+      <c r="G71" s="17"/>
+    </row>
+    <row r="72" spans="1:7" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="19"/>
+      <c r="E72" s="76"/>
+      <c r="G72" s="17"/>
+    </row>
+    <row r="73" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E73" s="74">
+        <v>432</v>
+      </c>
+      <c r="G73" s="17"/>
+    </row>
+    <row r="74" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E74" s="74">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="14"/>
+      <c r="B75" s="16"/>
+      <c r="C75" s="16"/>
+      <c r="D75" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E75" s="74">
+        <v>341</v>
+      </c>
+      <c r="F75" s="14"/>
+    </row>
+    <row r="76" spans="1:7" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="11"/>
+      <c r="B76" s="13"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="12"/>
+      <c r="E76" s="77"/>
+      <c r="F76" s="11"/>
+    </row>
+    <row r="77" spans="1:7" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="78"/>
+      <c r="F77" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>95</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="Y7:Z7"/>
+  <mergeCells count="1">
+    <mergeCell ref="C10:E10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="72" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:AU842"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60055015-6908-4828-ACD0-6FE872FA54E5}">
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:K43"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A21" zoomScale="90" zoomScaleNormal="95" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E51" sqref="E51:Y52"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.85546875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="17.7109375" style="2" customWidth="1"/>
+    <col min="5" max="7" width="17.7109375" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" s="36"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="82"/>
+      <c r="I5" s="83"/>
+    </row>
+    <row r="6" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="31"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+    </row>
+    <row r="7" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I8" s="1"/>
+    </row>
+    <row r="9" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="65"/>
+      <c r="F9" s="65"/>
+      <c r="G9" s="65"/>
+      <c r="H9" s="85"/>
+    </row>
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="48"/>
+      <c r="B10" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="50"/>
+      <c r="D10" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="86"/>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="48"/>
+      <c r="B11" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="50"/>
+      <c r="D11" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="86"/>
+    </row>
+    <row r="12" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="70"/>
+      <c r="F12" s="70"/>
+      <c r="G12" s="70"/>
+      <c r="H12" s="87"/>
+      <c r="I12" s="88"/>
+    </row>
+    <row r="13" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="14"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="88"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+    </row>
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14"/>
+      <c r="B14" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E14" s="24">
+        <f t="shared" ref="E14:E16" si="0">SUM(F14:G14)</f>
+        <v>1832</v>
+      </c>
+      <c r="F14" s="24">
+        <f t="shared" ref="F14:G16" si="1">SUM(F18,F38)</f>
+        <v>1711</v>
+      </c>
+      <c r="G14" s="24">
+        <f t="shared" si="1"/>
+        <v>121</v>
+      </c>
+      <c r="H14" s="88"/>
+    </row>
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="25"/>
+      <c r="D15" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E15" s="24">
+        <f t="shared" si="0"/>
+        <v>910</v>
+      </c>
+      <c r="F15" s="24">
+        <f t="shared" si="1"/>
+        <v>873</v>
+      </c>
+      <c r="G15" s="24">
+        <f t="shared" si="1"/>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E16" s="24">
+        <f t="shared" si="0"/>
+        <v>1810</v>
+      </c>
+      <c r="F16" s="24">
+        <f t="shared" si="1"/>
+        <v>1697</v>
+      </c>
+      <c r="G16" s="24">
+        <f t="shared" si="1"/>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="23"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+    </row>
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E18" s="96">
+        <f>SUM(F18:G18)</f>
+        <v>1795</v>
+      </c>
+      <c r="F18" s="96">
+        <f t="shared" ref="F18:G20" si="2">SUM(F22,F26,F30,F34)</f>
+        <v>1681</v>
+      </c>
+      <c r="G18" s="96">
+        <f t="shared" si="2"/>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E19" s="96">
+        <f t="shared" ref="E19:E20" si="3">SUM(F19:G19)</f>
+        <v>877</v>
+      </c>
+      <c r="F19" s="96">
+        <f t="shared" si="2"/>
+        <v>842</v>
+      </c>
+      <c r="G19" s="96">
+        <f t="shared" si="2"/>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E20" s="96">
+        <f t="shared" si="3"/>
+        <v>1766</v>
+      </c>
+      <c r="F20" s="96">
+        <f t="shared" si="2"/>
+        <v>1657</v>
+      </c>
+      <c r="G20" s="96">
+        <f t="shared" si="2"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="19"/>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="18"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E22" s="96">
+        <f t="shared" ref="E22:E40" si="4">SUM(F22:G22)</f>
+        <v>938</v>
+      </c>
+      <c r="F22" s="15">
+        <f>SUM('4.3b'!F29,'4.4b'!F31,'4.5b'!F30,'4.7b'!F29,'4.8b'!F30,)</f>
+        <v>894</v>
+      </c>
+      <c r="G22" s="15">
+        <f>SUM('4.3b'!G29,'4.4b'!G31,'4.5b'!G30,'4.7b'!G29,'4.8b'!G30,)</f>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="44"/>
+      <c r="D23" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E23" s="96">
+        <f t="shared" si="4"/>
+        <v>546</v>
+      </c>
+      <c r="F23" s="15">
+        <f>SUM('4.3b'!F30,'4.4b'!F32,'4.5b'!F31,'4.7b'!F30,'4.8b'!F31,)</f>
+        <v>531</v>
+      </c>
+      <c r="G23" s="15">
+        <f>SUM('4.3b'!G30,'4.4b'!G32,'4.5b'!G31,'4.7b'!G30,'4.8b'!G31,)</f>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E24" s="96">
+        <f t="shared" si="4"/>
+        <v>86</v>
+      </c>
+      <c r="F24" s="15">
+        <f>SUM('4.3b'!F31,'4.4b'!F33,'4.5b'!F32,'4.7b'!F31,'4.8b'!F32,)</f>
+        <v>76</v>
+      </c>
+      <c r="G24" s="15">
+        <f>SUM('4.3b'!G31,'4.4b'!G33,'4.5b'!G32,'4.7b'!G31,'4.8b'!G32,)</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="19"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E26" s="96">
+        <f t="shared" si="4"/>
+        <v>60</v>
+      </c>
+      <c r="F26" s="15">
+        <f>SUM('4.3b'!F33,'4.4b'!F35,'4.5b'!F34,'4.7b'!F33,'4.8b'!F34,)</f>
+        <v>50</v>
+      </c>
+      <c r="G26" s="15">
+        <f>SUM('4.3b'!G33,'4.4b'!G35,'4.5b'!G34,'4.7b'!G33,'4.8b'!G34,)</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E27" s="96">
+        <f t="shared" si="4"/>
+        <v>33</v>
+      </c>
+      <c r="F27" s="15">
+        <f>SUM('4.3b'!F34,'4.4b'!F36,'4.5b'!F35,'4.7b'!F34,'4.8b'!F35,)</f>
+        <v>30</v>
+      </c>
+      <c r="G27" s="15">
+        <f>SUM('4.3b'!G34,'4.4b'!G36,'4.5b'!G35,'4.7b'!G34,'4.8b'!G35,)</f>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="96">
+        <f t="shared" si="4"/>
+        <v>1022</v>
+      </c>
+      <c r="F28" s="15">
+        <f>SUM('4.3b'!F35,'4.4b'!F37,'4.5b'!F36,'4.7b'!F35,'4.8b'!F36,)</f>
+        <v>969</v>
+      </c>
+      <c r="G28" s="15">
+        <f>SUM('4.3b'!G35,'4.4b'!G37,'4.5b'!G36,'4.7b'!G35,'4.8b'!G36,)</f>
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="19"/>
+      <c r="E29" s="18"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="96">
+        <f t="shared" si="4"/>
+        <v>797</v>
+      </c>
+      <c r="F30" s="15">
+        <f>SUM('4.3b'!F37,'4.4b'!F39,'4.5b'!F38,'4.7b'!F37,'4.8b'!F38,)</f>
+        <v>737</v>
+      </c>
+      <c r="G30" s="15">
+        <f>SUM('4.3b'!G37,'4.4b'!G39,'4.5b'!G38,'4.7b'!G37,'4.8b'!G38,)</f>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E31" s="96">
+        <f t="shared" si="4"/>
+        <v>298</v>
+      </c>
+      <c r="F31" s="15">
+        <f>SUM('4.3b'!F38,'4.4b'!F40,'4.5b'!F39,'4.7b'!F38,'4.8b'!F39,)</f>
+        <v>281</v>
+      </c>
+      <c r="G31" s="15">
+        <f>SUM('4.3b'!G38,'4.4b'!G40,'4.5b'!G39,'4.7b'!G38,'4.8b'!G39,)</f>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="1"/>
+      <c r="D32" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="96">
+        <f t="shared" si="4"/>
+        <v>658</v>
+      </c>
+      <c r="F32" s="15">
+        <f>SUM('4.3b'!F39,'4.4b'!F41,'4.5b'!F40,'4.7b'!F39,'4.8b'!F40,)</f>
+        <v>612</v>
+      </c>
+      <c r="G32" s="15">
+        <f>SUM('4.3b'!G39,'4.4b'!G41,'4.5b'!G40,'4.7b'!G39,'4.8b'!G40,)</f>
+        <v>46</v>
+      </c>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+    </row>
+    <row r="33" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="19"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="3"/>
+      <c r="B34" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="19"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E38" s="96">
+        <f t="shared" si="4"/>
+        <v>37</v>
+      </c>
+      <c r="F38" s="15">
+        <f>SUM('4.3b'!F45,'4.4b'!F47,'4.5b'!F46,'4.7b'!F45,'4.8b'!F46,)</f>
+        <v>30</v>
+      </c>
+      <c r="G38" s="15">
+        <f>SUM('4.3b'!G45,'4.4b'!G47,'4.5b'!G46,'4.7b'!G45,'4.8b'!G46,)</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E39" s="96">
+        <f t="shared" si="4"/>
+        <v>33</v>
+      </c>
+      <c r="F39" s="15">
+        <f>SUM('4.3b'!F46,'4.4b'!F48,'4.5b'!F47,'4.7b'!F46,'4.8b'!F47,)</f>
+        <v>31</v>
+      </c>
+      <c r="G39" s="15">
+        <f>SUM('4.3b'!G46,'4.4b'!G48,'4.5b'!G47,'4.7b'!G46,'4.8b'!G47,)</f>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="96">
+        <f t="shared" si="4"/>
+        <v>44</v>
+      </c>
+      <c r="F40" s="15">
+        <f>SUM('4.3b'!F47,'4.4b'!F49,'4.5b'!F48,'4.7b'!F47,'4.8b'!F48,)</f>
+        <v>40</v>
+      </c>
+      <c r="G40" s="15">
+        <f>SUM('4.3b'!G47,'4.4b'!G49,'4.5b'!G48,'4.7b'!G47,'4.8b'!G48,)</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="11"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="89"/>
+    </row>
+    <row r="42" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="4"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="78"/>
+      <c r="F42" s="78"/>
+      <c r="G42" s="78"/>
+      <c r="H42" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42" s="91"/>
+    </row>
+    <row r="43" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="8"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="78"/>
+      <c r="F43" s="78"/>
+      <c r="G43" s="78"/>
+      <c r="H43" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...6208 lines deleted...]
-      <c r="D842" s="14"/>
+      <c r="I43" s="93"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...16 lines deleted...]
-  </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="B1:AU843"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F81465C3-DE09-46D6-B1AE-6B30431777F3}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:P83"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A25" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E51" sqref="E51:Y52"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9:K9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="6" width="11.140625" style="62" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="62" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="11.140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2.140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L1" s="39"/>
+    </row>
+    <row r="2" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L2" s="39"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+    </row>
+    <row r="3" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:15" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>161</v>
+      </c>
+      <c r="D8" s="36"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="36"/>
+      <c r="L8" s="35"/>
+    </row>
+    <row r="9" spans="1:15" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C9" s="106" t="s">
+        <v>169</v>
+      </c>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
+    </row>
+    <row r="10" spans="1:15" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:15" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="45"/>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="65"/>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="45"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="48"/>
+      <c r="B12" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="50"/>
+      <c r="D12" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="101" t="s">
+        <v>79</v>
+      </c>
+      <c r="F12" s="101"/>
+      <c r="G12" s="101"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="104" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="104"/>
+      <c r="K12" s="104"/>
+      <c r="L12" s="48"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="48"/>
+      <c r="B13" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="102" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="102"/>
+      <c r="G13" s="102"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="105" t="s">
+        <v>108</v>
+      </c>
+      <c r="J13" s="105"/>
+      <c r="K13" s="105"/>
+      <c r="L13" s="48"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48"/>
+      <c r="B14" s="54"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J14" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="L14" s="48"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48"/>
+      <c r="B15" s="54"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="G15" s="66" t="s">
+        <v>110</v>
+      </c>
+      <c r="H15" s="66"/>
+      <c r="I15" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="52" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" s="52" t="s">
+        <v>110</v>
+      </c>
+      <c r="L15" s="48"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="68" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="68" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="K16" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="L16" s="48"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="68" t="s">
+        <v>61</v>
+      </c>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="K17" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="L17" s="48"/>
+    </row>
+    <row r="18" spans="1:15" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="57"/>
+      <c r="B18" s="58"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="70"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="70"/>
+      <c r="H18" s="70"/>
+      <c r="I18" s="70"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="57"/>
+    </row>
+    <row r="19" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="14"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="14"/>
+      <c r="M19" s="28"/>
+      <c r="N19" s="28"/>
+      <c r="O19" s="28"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="26"/>
+      <c r="D20" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E20" s="24">
+        <f>SUM(E24,E28,E32,E36,E40,E44,E48,E52,E56,E60,E64,E68,E72,E76)</f>
+        <v>1567</v>
+      </c>
+      <c r="F20" s="24">
+        <f>SUM(F24,F28,F32,F36,F40,F44,F48,F52,F56,F60,F64,F68,F72,F76)</f>
+        <v>963</v>
+      </c>
+      <c r="G20" s="24">
+        <f>SUM(G24,G28,G32,G36,G40,G44,G48,G52,G56,G60,G64,G68,G72,G76)</f>
+        <v>604</v>
+      </c>
+      <c r="H20" s="22"/>
+      <c r="I20" s="24">
+        <f>SUM(I24,I28,I32,I36,I40,I44,I48,I52,I56,I60,I64,I68,I72,I76)</f>
+        <v>1619</v>
+      </c>
+      <c r="J20" s="24">
+        <f>SUM(J24,J28,J32,J36,J40,J44,J48,J52,J56,J60,J64,J68,J72,J76)</f>
+        <v>1249</v>
+      </c>
+      <c r="K20" s="24">
+        <f>SUM(K24,K28,K32,K36,K40,K44,K48,K52,K56,K60,K64,K68,K72,K76)</f>
+        <v>370</v>
+      </c>
+      <c r="L20" s="14"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E21" s="24">
+        <f>SUM(E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65,E69,E73,E77)</f>
+        <v>1672</v>
+      </c>
+      <c r="F21" s="24">
+        <f t="shared" ref="F21:G21" si="0">SUM(F25,F29,F33,F37,F41,F45,F49,F53,F57,F61,F65,F69,F73,F77)</f>
+        <v>991</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="0"/>
+        <v>681</v>
+      </c>
+      <c r="H21" s="22"/>
+      <c r="I21" s="24">
+        <f t="shared" ref="I21:K22" si="1">SUM(I25,I29,I33,I37,I41,I45,I49,I53,I57,I61,I65,I69,I73,I77)</f>
+        <v>624</v>
+      </c>
+      <c r="J21" s="24">
+        <f t="shared" si="1"/>
+        <v>484</v>
+      </c>
+      <c r="K21" s="24">
+        <f t="shared" si="1"/>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E22" s="24">
+        <f>SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>1695</v>
+      </c>
+      <c r="F22" s="24">
+        <f t="shared" ref="F22:G22" si="2">SUM(F26,F30,F34,F38,F42,F46,F50,F54,F58,F62,F66,F70,F74,F78)</f>
+        <v>1173</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="2"/>
+        <v>522</v>
+      </c>
+      <c r="H22" s="22"/>
+      <c r="I22" s="24">
+        <f t="shared" si="1"/>
+        <v>1371</v>
+      </c>
+      <c r="J22" s="24">
+        <f t="shared" si="1"/>
+        <v>1213</v>
+      </c>
+      <c r="K22" s="24">
+        <f t="shared" si="1"/>
+        <v>158</v>
+      </c>
+      <c r="M22" s="17"/>
+    </row>
+    <row r="23" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D23" s="23"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="M23" s="17"/>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E24" s="75">
+        <f t="shared" ref="E24:E26" si="3">SUM(F24:G24)</f>
+        <v>214</v>
+      </c>
+      <c r="F24" s="74">
+        <v>139</v>
+      </c>
+      <c r="G24" s="74">
+        <v>75</v>
+      </c>
+      <c r="H24" s="74"/>
+      <c r="I24" s="75">
+        <f t="shared" ref="I24:I26" si="4">SUM(J24:K24)</f>
+        <v>157</v>
+      </c>
+      <c r="J24" s="15">
+        <v>115</v>
+      </c>
+      <c r="K24" s="15">
+        <v>42</v>
+      </c>
+      <c r="M24" s="17"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E25" s="75">
+        <f t="shared" si="3"/>
+        <v>244</v>
+      </c>
+      <c r="F25" s="74">
+        <v>154</v>
+      </c>
+      <c r="G25" s="74">
+        <v>90</v>
+      </c>
+      <c r="H25" s="74"/>
+      <c r="I25" s="75">
+        <f t="shared" si="4"/>
+        <v>67</v>
+      </c>
+      <c r="J25" s="15">
+        <v>55</v>
+      </c>
+      <c r="K25" s="15">
+        <v>12</v>
+      </c>
+      <c r="M25" s="17"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="75">
+        <f t="shared" si="3"/>
+        <v>231</v>
+      </c>
+      <c r="F26" s="74">
+        <v>188</v>
+      </c>
+      <c r="G26" s="74">
+        <v>43</v>
+      </c>
+      <c r="H26" s="74"/>
+      <c r="I26" s="75">
+        <f t="shared" si="4"/>
+        <v>196</v>
+      </c>
+      <c r="J26" s="15">
+        <v>170</v>
+      </c>
+      <c r="K26" s="15">
+        <v>26</v>
+      </c>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="19"/>
+      <c r="E27" s="76"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="76"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="76"/>
+      <c r="J27" s="18"/>
+      <c r="K27" s="18"/>
+      <c r="M27" s="17"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E28" s="75">
+        <f t="shared" ref="E28:E30" si="5">SUM(F28:G28)</f>
+        <v>103</v>
+      </c>
+      <c r="F28" s="74">
+        <v>64</v>
+      </c>
+      <c r="G28" s="74">
+        <v>39</v>
+      </c>
+      <c r="H28" s="74"/>
+      <c r="I28" s="75">
+        <f t="shared" ref="I28:I78" si="6">SUM(J28:K28)</f>
+        <v>55</v>
+      </c>
+      <c r="J28" s="15">
+        <v>37</v>
+      </c>
+      <c r="K28" s="15">
+        <v>18</v>
+      </c>
+      <c r="M28" s="17"/>
+    </row>
+    <row r="29" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E29" s="75">
+        <f t="shared" si="5"/>
+        <v>137</v>
+      </c>
+      <c r="F29" s="74">
+        <v>79</v>
+      </c>
+      <c r="G29" s="74">
+        <v>58</v>
+      </c>
+      <c r="H29" s="74"/>
+      <c r="I29" s="75">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="J29" s="15">
+        <v>16</v>
+      </c>
+      <c r="K29" s="15">
+        <v>10</v>
+      </c>
+      <c r="M29" s="17"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E30" s="75">
+        <f t="shared" si="5"/>
+        <v>93</v>
+      </c>
+      <c r="F30" s="74">
+        <v>51</v>
+      </c>
+      <c r="G30" s="74">
+        <v>42</v>
+      </c>
+      <c r="H30" s="74"/>
+      <c r="I30" s="75">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+      <c r="J30" s="15">
+        <v>7</v>
+      </c>
+      <c r="K30" s="15">
+        <v>2</v>
+      </c>
+      <c r="M30" s="17"/>
+    </row>
+    <row r="31" spans="1:15" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="19"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="M31" s="17"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E32" s="75">
+        <f t="shared" ref="E32:E34" si="7">SUM(F32:G32)</f>
+        <v>28</v>
+      </c>
+      <c r="F32" s="74">
+        <v>20</v>
+      </c>
+      <c r="G32" s="74">
+        <v>8</v>
+      </c>
+      <c r="H32" s="74"/>
+      <c r="I32" s="75">
+        <f t="shared" si="6"/>
+        <v>39</v>
+      </c>
+      <c r="J32" s="15">
+        <v>30</v>
+      </c>
+      <c r="K32" s="15">
+        <v>9</v>
+      </c>
+      <c r="M32" s="17"/>
+    </row>
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E33" s="75">
+        <f t="shared" si="7"/>
+        <v>29</v>
+      </c>
+      <c r="F33" s="74">
+        <v>16</v>
+      </c>
+      <c r="G33" s="74">
+        <v>13</v>
+      </c>
+      <c r="H33" s="74"/>
+      <c r="I33" s="75">
+        <f t="shared" si="6"/>
+        <v>22</v>
+      </c>
+      <c r="J33" s="15">
+        <v>15</v>
+      </c>
+      <c r="K33" s="15">
+        <v>7</v>
+      </c>
+      <c r="M33" s="17"/>
+    </row>
+    <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E34" s="75">
+        <f t="shared" si="7"/>
+        <v>18</v>
+      </c>
+      <c r="F34" s="74">
+        <v>14</v>
+      </c>
+      <c r="G34" s="74">
+        <v>4</v>
+      </c>
+      <c r="H34" s="74"/>
+      <c r="I34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M34" s="17"/>
+    </row>
+    <row r="35" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="19"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="76"/>
+      <c r="H35" s="76"/>
+      <c r="I35" s="76"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="M35" s="17"/>
+    </row>
+    <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E36" s="75">
+        <f t="shared" ref="E36:E38" si="8">SUM(F36:G36)</f>
+        <v>23</v>
+      </c>
+      <c r="F36" s="74">
+        <v>16</v>
+      </c>
+      <c r="G36" s="74">
+        <v>7</v>
+      </c>
+      <c r="H36" s="74"/>
+      <c r="I36" s="75">
+        <f t="shared" si="6"/>
+        <v>39</v>
+      </c>
+      <c r="J36" s="15">
+        <v>31</v>
+      </c>
+      <c r="K36" s="15">
+        <v>8</v>
+      </c>
+      <c r="M36" s="17"/>
+    </row>
+    <row r="37" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E37" s="75">
+        <f t="shared" si="8"/>
+        <v>41</v>
+      </c>
+      <c r="F37" s="74">
+        <v>25</v>
+      </c>
+      <c r="G37" s="74">
+        <v>16</v>
+      </c>
+      <c r="H37" s="74"/>
+      <c r="I37" s="75">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="J37" s="15">
+        <v>23</v>
+      </c>
+      <c r="K37" s="15">
+        <v>4</v>
+      </c>
+      <c r="M37" s="17"/>
+    </row>
+    <row r="38" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1"/>
+      <c r="D38" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E38" s="75">
+        <f t="shared" si="8"/>
+        <v>22</v>
+      </c>
+      <c r="F38" s="74">
+        <v>13</v>
+      </c>
+      <c r="G38" s="74">
+        <v>9</v>
+      </c>
+      <c r="H38" s="74"/>
+      <c r="I38" s="75">
+        <f t="shared" si="6"/>
+        <v>13</v>
+      </c>
+      <c r="J38" s="15">
+        <v>11</v>
+      </c>
+      <c r="K38" s="15">
+        <v>2</v>
+      </c>
+      <c r="L38" s="1"/>
+      <c r="M38" s="17"/>
+    </row>
+    <row r="39" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="19"/>
+      <c r="E39" s="76"/>
+      <c r="F39" s="76"/>
+      <c r="G39" s="76"/>
+      <c r="H39" s="76"/>
+      <c r="I39" s="76"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="M39" s="17"/>
+    </row>
+    <row r="40" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E40" s="75">
+        <f t="shared" ref="E40:E42" si="9">SUM(F40:G40)</f>
+        <v>37</v>
+      </c>
+      <c r="F40" s="74">
+        <v>21</v>
+      </c>
+      <c r="G40" s="74">
+        <v>16</v>
+      </c>
+      <c r="H40" s="74"/>
+      <c r="I40" s="75">
+        <f t="shared" si="6"/>
+        <v>50</v>
+      </c>
+      <c r="J40" s="15">
+        <v>42</v>
+      </c>
+      <c r="K40" s="15">
+        <v>8</v>
+      </c>
+      <c r="M40" s="17"/>
+    </row>
+    <row r="41" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E41" s="75">
+        <f t="shared" si="9"/>
+        <v>34</v>
+      </c>
+      <c r="F41" s="74">
+        <v>19</v>
+      </c>
+      <c r="G41" s="74">
+        <v>15</v>
+      </c>
+      <c r="H41" s="74"/>
+      <c r="I41" s="75">
+        <f t="shared" si="6"/>
+        <v>21</v>
+      </c>
+      <c r="J41" s="15">
+        <v>14</v>
+      </c>
+      <c r="K41" s="15">
+        <v>7</v>
+      </c>
+      <c r="M41" s="17"/>
+    </row>
+    <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E42" s="75">
+        <f t="shared" si="9"/>
+        <v>41</v>
+      </c>
+      <c r="F42" s="74">
+        <v>25</v>
+      </c>
+      <c r="G42" s="74">
+        <v>16</v>
+      </c>
+      <c r="H42" s="74"/>
+      <c r="I42" s="75">
+        <f t="shared" si="6"/>
+        <v>11</v>
+      </c>
+      <c r="J42" s="15">
+        <v>10</v>
+      </c>
+      <c r="K42" s="15">
+        <v>1</v>
+      </c>
+      <c r="M42" s="17"/>
+    </row>
+    <row r="43" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="19"/>
+      <c r="E43" s="76"/>
+      <c r="F43" s="76"/>
+      <c r="G43" s="76"/>
+      <c r="H43" s="76"/>
+      <c r="I43" s="76"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="M43" s="17"/>
+    </row>
+    <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E44" s="75">
+        <f t="shared" ref="E44:E46" si="10">SUM(F44:G44)</f>
+        <v>16</v>
+      </c>
+      <c r="F44" s="74">
+        <v>9</v>
+      </c>
+      <c r="G44" s="74">
+        <v>7</v>
+      </c>
+      <c r="H44" s="74"/>
+      <c r="I44" s="75">
+        <f t="shared" si="6"/>
+        <v>28</v>
+      </c>
+      <c r="J44" s="15">
+        <v>20</v>
+      </c>
+      <c r="K44" s="15">
+        <v>8</v>
+      </c>
+      <c r="M44" s="17"/>
+    </row>
+    <row r="45" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E45" s="75">
+        <f t="shared" si="10"/>
+        <v>41</v>
+      </c>
+      <c r="F45" s="74">
+        <v>28</v>
+      </c>
+      <c r="G45" s="74">
+        <v>13</v>
+      </c>
+      <c r="H45" s="74"/>
+      <c r="I45" s="75">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="J45" s="15">
+        <v>4</v>
+      </c>
+      <c r="K45" s="15">
+        <v>4</v>
+      </c>
+      <c r="M45" s="17"/>
+    </row>
+    <row r="46" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="10"/>
+        <v>24</v>
+      </c>
+      <c r="F46" s="74">
+        <v>16</v>
+      </c>
+      <c r="G46" s="74">
+        <v>8</v>
+      </c>
+      <c r="H46" s="74"/>
+      <c r="I46" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M46" s="17"/>
+    </row>
+    <row r="47" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="19"/>
+      <c r="E47" s="76"/>
+      <c r="F47" s="76"/>
+      <c r="G47" s="76"/>
+      <c r="H47" s="76"/>
+      <c r="I47" s="76"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="M47" s="17"/>
+    </row>
+    <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E48" s="75">
+        <f t="shared" ref="E48:E50" si="11">SUM(F48:G48)</f>
+        <v>98</v>
+      </c>
+      <c r="F48" s="74">
+        <v>61</v>
+      </c>
+      <c r="G48" s="74">
+        <v>37</v>
+      </c>
+      <c r="H48" s="74"/>
+      <c r="I48" s="75">
+        <f t="shared" si="6"/>
+        <v>106</v>
+      </c>
+      <c r="J48" s="15">
+        <v>92</v>
+      </c>
+      <c r="K48" s="15">
+        <v>14</v>
+      </c>
+      <c r="M48" s="17"/>
+    </row>
+    <row r="49" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E49" s="75">
+        <f t="shared" si="11"/>
+        <v>164</v>
+      </c>
+      <c r="F49" s="74">
+        <v>97</v>
+      </c>
+      <c r="G49" s="74">
+        <v>67</v>
+      </c>
+      <c r="H49" s="74"/>
+      <c r="I49" s="75">
+        <f t="shared" si="6"/>
+        <v>37</v>
+      </c>
+      <c r="J49" s="15">
+        <v>31</v>
+      </c>
+      <c r="K49" s="15">
+        <v>6</v>
+      </c>
+      <c r="M49" s="17"/>
+    </row>
+    <row r="50" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="11"/>
+        <v>151</v>
+      </c>
+      <c r="F50" s="74">
+        <v>92</v>
+      </c>
+      <c r="G50" s="74">
+        <v>59</v>
+      </c>
+      <c r="H50" s="74"/>
+      <c r="I50" s="75">
+        <f t="shared" si="6"/>
+        <v>68</v>
+      </c>
+      <c r="J50" s="15">
+        <v>64</v>
+      </c>
+      <c r="K50" s="15">
+        <v>4</v>
+      </c>
+      <c r="M50" s="17"/>
+    </row>
+    <row r="51" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="19"/>
+      <c r="E51" s="76"/>
+      <c r="F51" s="76"/>
+      <c r="G51" s="76"/>
+      <c r="H51" s="76"/>
+      <c r="I51" s="76"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="M51" s="17"/>
+    </row>
+    <row r="52" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E52" s="75">
+        <f t="shared" ref="E52:E54" si="12">SUM(F52:G52)</f>
+        <v>8</v>
+      </c>
+      <c r="F52" s="74">
+        <v>7</v>
+      </c>
+      <c r="G52" s="74">
+        <v>1</v>
+      </c>
+      <c r="H52" s="74"/>
+      <c r="I52" s="75">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="J52" s="15">
+        <v>4</v>
+      </c>
+      <c r="K52" s="15">
+        <v>4</v>
+      </c>
+      <c r="M52" s="17"/>
+    </row>
+    <row r="53" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E53" s="75">
+        <f t="shared" si="12"/>
+        <v>9</v>
+      </c>
+      <c r="F53" s="74">
+        <v>7</v>
+      </c>
+      <c r="G53" s="74">
+        <v>2</v>
+      </c>
+      <c r="H53" s="74"/>
+      <c r="I53" s="75">
+        <f t="shared" si="6"/>
+        <v>5</v>
+      </c>
+      <c r="J53" s="15">
+        <v>3</v>
+      </c>
+      <c r="K53" s="15">
+        <v>2</v>
+      </c>
+      <c r="M53" s="17"/>
+    </row>
+    <row r="54" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" si="12"/>
+        <v>7</v>
+      </c>
+      <c r="F54" s="74">
+        <v>7</v>
+      </c>
+      <c r="G54" s="74">
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...3 lines deleted...]
-      <c r="B2" s="83" t="s">
+      <c r="H54" s="74"/>
+      <c r="I54" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="M54" s="17"/>
+    </row>
+    <row r="55" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="19"/>
+      <c r="E55" s="76"/>
+      <c r="F55" s="76"/>
+      <c r="G55" s="76"/>
+      <c r="H55" s="76"/>
+      <c r="I55" s="76"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="M55" s="17"/>
+    </row>
+    <row r="56" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E56" s="75">
+        <f t="shared" ref="E56:E58" si="13">SUM(F56:G56)</f>
+        <v>169</v>
+      </c>
+      <c r="F56" s="74">
+        <v>117</v>
+      </c>
+      <c r="G56" s="74">
+        <v>52</v>
+      </c>
+      <c r="H56" s="74"/>
+      <c r="I56" s="75">
+        <f t="shared" si="6"/>
+        <v>169</v>
+      </c>
+      <c r="J56" s="15">
+        <v>132</v>
+      </c>
+      <c r="K56" s="15">
+        <v>37</v>
+      </c>
+      <c r="M56" s="17"/>
+    </row>
+    <row r="57" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E57" s="75">
+        <f t="shared" si="13"/>
+        <v>126</v>
+      </c>
+      <c r="F57" s="74">
+        <v>83</v>
+      </c>
+      <c r="G57" s="74">
+        <v>43</v>
+      </c>
+      <c r="H57" s="74"/>
+      <c r="I57" s="75">
+        <f t="shared" si="6"/>
+        <v>44</v>
+      </c>
+      <c r="J57" s="15">
+        <v>32</v>
+      </c>
+      <c r="K57" s="15">
+        <v>12</v>
+      </c>
+      <c r="M57" s="17"/>
+    </row>
+    <row r="58" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E58" s="75">
+        <f t="shared" si="13"/>
+        <v>181</v>
+      </c>
+      <c r="F58" s="74">
+        <v>118</v>
+      </c>
+      <c r="G58" s="74">
+        <v>63</v>
+      </c>
+      <c r="H58" s="74"/>
+      <c r="I58" s="75">
+        <f t="shared" si="6"/>
+        <v>207</v>
+      </c>
+      <c r="J58" s="15">
+        <v>192</v>
+      </c>
+      <c r="K58" s="15">
+        <v>15</v>
+      </c>
+      <c r="M58" s="17"/>
+    </row>
+    <row r="59" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="19"/>
+      <c r="E59" s="76"/>
+      <c r="F59" s="76"/>
+      <c r="G59" s="76"/>
+      <c r="H59" s="76"/>
+      <c r="I59" s="76"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="M59" s="17"/>
+    </row>
+    <row r="60" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E60" s="75">
+        <f t="shared" ref="E60:E62" si="14">SUM(F60:G60)</f>
+        <v>51</v>
+      </c>
+      <c r="F60" s="74">
+        <v>29</v>
+      </c>
+      <c r="G60" s="74">
+        <v>22</v>
+      </c>
+      <c r="H60" s="74"/>
+      <c r="I60" s="75">
+        <f t="shared" si="6"/>
+        <v>60</v>
+      </c>
+      <c r="J60" s="15">
+        <v>43</v>
+      </c>
+      <c r="K60" s="15">
+        <v>17</v>
+      </c>
+      <c r="M60" s="17"/>
+      <c r="N60" s="18"/>
+      <c r="O60" s="20"/>
+      <c r="P60" s="21"/>
+    </row>
+    <row r="61" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E61" s="75">
+        <f t="shared" si="14"/>
+        <v>30</v>
+      </c>
+      <c r="F61" s="74">
+        <v>16</v>
+      </c>
+      <c r="G61" s="74">
+        <v>14</v>
+      </c>
+      <c r="H61" s="74"/>
+      <c r="I61" s="75">
+        <f t="shared" si="6"/>
+        <v>21</v>
+      </c>
+      <c r="J61" s="15">
+        <v>19</v>
+      </c>
+      <c r="K61" s="15">
+        <v>2</v>
+      </c>
+      <c r="M61" s="17"/>
+      <c r="N61" s="18"/>
+      <c r="O61" s="20"/>
+      <c r="P61" s="20"/>
+    </row>
+    <row r="62" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E62" s="75">
+        <f t="shared" si="14"/>
+        <v>32</v>
+      </c>
+      <c r="F62" s="74">
+        <v>20</v>
+      </c>
+      <c r="G62" s="74">
+        <v>12</v>
+      </c>
+      <c r="H62" s="74"/>
+      <c r="I62" s="75">
+        <f t="shared" si="6"/>
+        <v>11</v>
+      </c>
+      <c r="J62" s="15">
+        <v>7</v>
+      </c>
+      <c r="K62" s="15">
+        <v>4</v>
+      </c>
+      <c r="M62" s="17"/>
+    </row>
+    <row r="63" spans="2:16" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="19"/>
+      <c r="E63" s="76"/>
+      <c r="F63" s="76"/>
+      <c r="G63" s="76"/>
+      <c r="H63" s="76"/>
+      <c r="I63" s="76"/>
+      <c r="J63" s="18"/>
+      <c r="K63" s="18"/>
+      <c r="M63" s="17"/>
+    </row>
+    <row r="64" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E64" s="75">
+        <f t="shared" ref="E64:E66" si="15">SUM(F64:G64)</f>
+        <v>44</v>
+      </c>
+      <c r="F64" s="74">
+        <v>28</v>
+      </c>
+      <c r="G64" s="74">
+        <v>16</v>
+      </c>
+      <c r="H64" s="74"/>
+      <c r="I64" s="75">
+        <f t="shared" si="6"/>
+        <v>48</v>
+      </c>
+      <c r="J64" s="15">
+        <v>41</v>
+      </c>
+      <c r="K64" s="15">
+        <v>7</v>
+      </c>
+      <c r="M64" s="17"/>
+    </row>
+    <row r="65" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E65" s="75">
+        <f t="shared" si="15"/>
+        <v>51</v>
+      </c>
+      <c r="F65" s="74">
+        <v>34</v>
+      </c>
+      <c r="G65" s="74">
+        <v>17</v>
+      </c>
+      <c r="H65" s="74"/>
+      <c r="I65" s="75">
+        <f t="shared" si="6"/>
+        <v>21</v>
+      </c>
+      <c r="J65" s="15">
+        <v>20</v>
+      </c>
+      <c r="K65" s="15">
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...141 lines deleted...]
-      <c r="E7" s="85" t="s">
+      <c r="M65" s="17"/>
+    </row>
+    <row r="66" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E66" s="75">
+        <f t="shared" si="15"/>
+        <v>29</v>
+      </c>
+      <c r="F66" s="74">
+        <v>18</v>
+      </c>
+      <c r="G66" s="74">
+        <v>11</v>
+      </c>
+      <c r="H66" s="74"/>
+      <c r="I66" s="75">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+      <c r="J66" s="15">
+        <v>6</v>
+      </c>
+      <c r="K66" s="15">
+        <v>1</v>
+      </c>
+      <c r="M66" s="17"/>
+    </row>
+    <row r="67" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="19"/>
+      <c r="E67" s="76"/>
+      <c r="F67" s="76"/>
+      <c r="G67" s="76"/>
+      <c r="H67" s="76"/>
+      <c r="I67" s="76"/>
+      <c r="J67" s="18"/>
+      <c r="K67" s="18"/>
+      <c r="M67" s="17"/>
+    </row>
+    <row r="68" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D68" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E68" s="75">
+        <f t="shared" ref="E68:E70" si="16">SUM(F68:G68)</f>
+        <v>524</v>
+      </c>
+      <c r="F68" s="75">
+        <v>297</v>
+      </c>
+      <c r="G68" s="74">
+        <v>227</v>
+      </c>
+      <c r="H68" s="74"/>
+      <c r="I68" s="75">
+        <f t="shared" si="6"/>
+        <v>474</v>
+      </c>
+      <c r="J68" s="15">
+        <v>340</v>
+      </c>
+      <c r="K68" s="15">
+        <v>134</v>
+      </c>
+      <c r="M68" s="17"/>
+    </row>
+    <row r="69" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E69" s="75">
+        <f t="shared" si="16"/>
+        <v>497</v>
+      </c>
+      <c r="F69" s="74">
+        <v>277</v>
+      </c>
+      <c r="G69" s="74">
+        <v>220</v>
+      </c>
+      <c r="H69" s="74"/>
+      <c r="I69" s="75">
+        <f t="shared" si="6"/>
+        <v>170</v>
+      </c>
+      <c r="J69" s="15">
+        <v>124</v>
+      </c>
+      <c r="K69" s="15">
+        <v>46</v>
+      </c>
+      <c r="M69" s="17"/>
+    </row>
+    <row r="70" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E70" s="75">
+        <f t="shared" si="16"/>
+        <v>499</v>
+      </c>
+      <c r="F70" s="74">
+        <v>319</v>
+      </c>
+      <c r="G70" s="74">
+        <v>180</v>
+      </c>
+      <c r="H70" s="74"/>
+      <c r="I70" s="75">
+        <f t="shared" si="6"/>
+        <v>514</v>
+      </c>
+      <c r="J70" s="15">
+        <v>460</v>
+      </c>
+      <c r="K70" s="15">
+        <v>54</v>
+      </c>
+      <c r="M70" s="17"/>
+    </row>
+    <row r="71" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="19"/>
+      <c r="E71" s="76"/>
+      <c r="F71" s="76"/>
+      <c r="G71" s="76"/>
+      <c r="H71" s="76"/>
+      <c r="I71" s="76"/>
+      <c r="J71" s="18"/>
+      <c r="K71" s="18"/>
+      <c r="M71" s="17"/>
+    </row>
+    <row r="72" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="85"/>
-      <c r="G7" s="86" t="s">
+      <c r="D72" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E72" s="75">
+        <f t="shared" ref="E72:E74" si="17">SUM(F72:G72)</f>
+        <v>21</v>
+      </c>
+      <c r="F72" s="74">
+        <v>14</v>
+      </c>
+      <c r="G72" s="74">
+        <v>7</v>
+      </c>
+      <c r="H72" s="74"/>
+      <c r="I72" s="75">
+        <f t="shared" si="6"/>
+        <v>16</v>
+      </c>
+      <c r="J72" s="15">
+        <v>11</v>
+      </c>
+      <c r="K72" s="15">
+        <v>5</v>
+      </c>
+      <c r="M72" s="17"/>
+    </row>
+    <row r="73" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E73" s="75">
+        <f t="shared" si="17"/>
+        <v>20</v>
+      </c>
+      <c r="F73" s="74">
+        <v>9</v>
+      </c>
+      <c r="G73" s="74">
+        <v>11</v>
+      </c>
+      <c r="H73" s="74"/>
+      <c r="I73" s="75">
+        <f t="shared" si="6"/>
         <v>4</v>
       </c>
-      <c r="H7" s="86"/>
-      <c r="I7" s="86" t="s">
+      <c r="J73" s="15">
+        <v>3</v>
+      </c>
+      <c r="K73" s="15">
+        <v>1</v>
+      </c>
+      <c r="M73" s="17"/>
+    </row>
+    <row r="74" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E74" s="75">
+        <f t="shared" si="17"/>
+        <v>17</v>
+      </c>
+      <c r="F74" s="74">
+        <v>9</v>
+      </c>
+      <c r="G74" s="74">
+        <v>8</v>
+      </c>
+      <c r="H74" s="74"/>
+      <c r="I74" s="75">
+        <f t="shared" si="6"/>
         <v>5</v>
       </c>
-      <c r="J7" s="86"/>
-[...883 lines deleted...]
-      <c r="C26" s="62" t="s">
+      <c r="J74" s="15">
+        <v>5</v>
+      </c>
+      <c r="K74" s="15">
+        <v>0</v>
+      </c>
+      <c r="M74" s="17"/>
+    </row>
+    <row r="75" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="19"/>
+      <c r="E75" s="76"/>
+      <c r="F75" s="76"/>
+      <c r="G75" s="76"/>
+      <c r="H75" s="76"/>
+      <c r="I75" s="76"/>
+      <c r="J75" s="18"/>
+      <c r="K75" s="18"/>
+      <c r="M75" s="17"/>
+    </row>
+    <row r="76" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D76" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E76" s="75">
+        <f t="shared" ref="E76:E78" si="18">SUM(F76:G76)</f>
+        <v>231</v>
+      </c>
+      <c r="F76" s="74">
+        <v>141</v>
+      </c>
+      <c r="G76" s="74">
+        <v>90</v>
+      </c>
+      <c r="H76" s="74"/>
+      <c r="I76" s="75">
+        <f t="shared" si="6"/>
+        <v>370</v>
+      </c>
+      <c r="J76" s="15">
+        <v>311</v>
+      </c>
+      <c r="K76" s="15">
+        <v>59</v>
+      </c>
+      <c r="M76" s="17"/>
+    </row>
+    <row r="77" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E77" s="75">
+        <f t="shared" si="18"/>
+        <v>249</v>
+      </c>
+      <c r="F77" s="74">
+        <v>147</v>
+      </c>
+      <c r="G77" s="74">
+        <v>102</v>
+      </c>
+      <c r="H77" s="74"/>
+      <c r="I77" s="75">
+        <f t="shared" si="6"/>
+        <v>151</v>
+      </c>
+      <c r="J77" s="15">
+        <v>125</v>
+      </c>
+      <c r="K77" s="15">
         <v>26</v>
       </c>
-      <c r="D26" s="72" t="s">
-[...1340 lines deleted...]
-      <c r="C52" s="62" t="s">
+    </row>
+    <row r="78" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="14"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="16"/>
+      <c r="D78" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E78" s="75">
+        <f t="shared" si="18"/>
+        <v>350</v>
+      </c>
+      <c r="F78" s="74">
+        <v>283</v>
+      </c>
+      <c r="G78" s="74">
+        <v>67</v>
+      </c>
+      <c r="H78" s="74"/>
+      <c r="I78" s="75">
+        <f t="shared" si="6"/>
+        <v>330</v>
+      </c>
+      <c r="J78" s="15">
+        <v>281</v>
+      </c>
+      <c r="K78" s="15">
         <v>49</v>
       </c>
-      <c r="D52" s="72" t="s">
-[...3877 lines deleted...]
-      <c r="D843" s="14"/>
+      <c r="L78" s="14"/>
+    </row>
+    <row r="79" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="11"/>
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+      <c r="D79" s="12"/>
+      <c r="E79" s="77"/>
+      <c r="F79" s="77"/>
+      <c r="G79" s="77"/>
+      <c r="H79" s="77"/>
+      <c r="I79" s="77"/>
+      <c r="J79" s="12"/>
+      <c r="K79" s="12"/>
+      <c r="L79" s="11"/>
+    </row>
+    <row r="80" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="6"/>
+      <c r="E80" s="78"/>
+      <c r="F80" s="78"/>
+      <c r="G80" s="78"/>
+      <c r="H80" s="78"/>
+      <c r="I80" s="78"/>
+      <c r="J80" s="6"/>
+      <c r="K80" s="6"/>
+      <c r="L80" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="78"/>
+      <c r="H81" s="78"/>
+      <c r="I81" s="78"/>
+      <c r="J81" s="6"/>
+      <c r="K81" s="6"/>
+      <c r="L81" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>95</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="Y7:Z7"/>
+  <mergeCells count="5">
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="I13:K13"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="C9:K9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B1:AB839"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCA9DA54-62AD-4B4B-B3A3-5A25DDCD8690}">
+  <sheetPr codeName="Sheet5"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35:Y36"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="15.85546875" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="103"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="103"/>
+    </row>
+    <row r="13" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="45"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48"/>
+      <c r="B15" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="50"/>
+      <c r="D15" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="67"/>
+      <c r="G15" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" s="101"/>
+      <c r="I15" s="101"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="69"/>
+      <c r="G16" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102"/>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="48"/>
+    </row>
+    <row r="19" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="57"/>
+    </row>
+    <row r="20" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="24">
+        <f>SUM(E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65,E69,E73,E77)</f>
+        <v>963</v>
+      </c>
+      <c r="F21" s="22"/>
+      <c r="G21" s="24">
+        <f>SUM(G25,G29,G33,G37,G41,G45,G49,G53,G57,G61,G65,G69,G73,G77)</f>
+        <v>1249</v>
+      </c>
+      <c r="H21" s="24">
+        <f t="shared" ref="H21:I21" si="0">SUM(H25,H29,H33,H37,H41,H45,H49,H53,H57,H61,H65,H69,H73,H77)</f>
+        <v>1185</v>
+      </c>
+      <c r="I21" s="24">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="J21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="24">
+        <f t="shared" ref="E22:E23" si="1">SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>991</v>
+      </c>
+      <c r="F22" s="22"/>
+      <c r="G22" s="24">
+        <f t="shared" ref="G22:I22" si="2">SUM(G26,G30,G34,G38,G42,G46,G50,G54,G58,G62,G66,G70,G74,G78)</f>
+        <v>484</v>
+      </c>
+      <c r="H22" s="24">
+        <f t="shared" si="2"/>
+        <v>464</v>
+      </c>
+      <c r="I22" s="24">
+        <f t="shared" si="2"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="24">
+        <f t="shared" si="1"/>
+        <v>1173</v>
+      </c>
+      <c r="F23" s="22"/>
+      <c r="G23" s="24">
+        <f t="shared" ref="G23:I23" si="3">SUM(G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71,G75,G79)</f>
+        <v>1213</v>
+      </c>
+      <c r="H23" s="24">
+        <f t="shared" si="3"/>
+        <v>1134</v>
+      </c>
+      <c r="I23" s="24">
+        <f t="shared" si="3"/>
+        <v>79</v>
+      </c>
+      <c r="K23" s="17"/>
+    </row>
+    <row r="24" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74">
+        <v>139</v>
+      </c>
+      <c r="F25" s="74"/>
+      <c r="G25" s="75">
+        <f t="shared" ref="G25:G27" si="4">SUM(H25:I25)</f>
+        <v>115</v>
+      </c>
+      <c r="H25" s="74">
+        <v>106</v>
+      </c>
+      <c r="I25" s="74">
+        <v>9</v>
+      </c>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74">
+        <v>154</v>
+      </c>
+      <c r="F26" s="74"/>
+      <c r="G26" s="75">
+        <f t="shared" si="4"/>
+        <v>55</v>
+      </c>
+      <c r="H26" s="74">
+        <v>51</v>
+      </c>
+      <c r="I26" s="74">
+        <v>4</v>
+      </c>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74">
+        <v>188</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="75">
+        <f t="shared" si="4"/>
+        <v>170</v>
+      </c>
+      <c r="H27" s="74">
+        <v>154</v>
+      </c>
+      <c r="I27" s="74">
+        <v>16</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74">
+        <v>64</v>
+      </c>
+      <c r="F29" s="74"/>
+      <c r="G29" s="75">
+        <f t="shared" ref="G29:G79" si="5">SUM(H29:I29)</f>
+        <v>37</v>
+      </c>
+      <c r="H29" s="74">
+        <v>34</v>
+      </c>
+      <c r="I29" s="74">
+        <v>3</v>
+      </c>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74">
+        <v>79</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="75">
+        <f t="shared" si="5"/>
+        <v>16</v>
+      </c>
+      <c r="H30" s="74">
+        <v>16</v>
+      </c>
+      <c r="I30" s="74">
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...3 lines deleted...]
-      <c r="B2" s="83" t="s">
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74">
+        <v>51</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="75">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H31" s="74">
+        <v>6</v>
+      </c>
+      <c r="I31" s="74">
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...25 lines deleted...]
-      <c r="B3" s="83" t="s">
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74">
+        <v>20</v>
+      </c>
+      <c r="F33" s="74"/>
+      <c r="G33" s="75">
+        <f t="shared" si="5"/>
+        <v>30</v>
+      </c>
+      <c r="H33" s="74">
+        <v>29</v>
+      </c>
+      <c r="I33" s="74">
+        <v>1</v>
+      </c>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74">
+        <v>16</v>
+      </c>
+      <c r="F34" s="74"/>
+      <c r="G34" s="75">
+        <f t="shared" si="5"/>
+        <v>15</v>
+      </c>
+      <c r="H34" s="74">
+        <v>15</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74">
+        <v>14</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="74">
+        <v>0</v>
+      </c>
+      <c r="I35" s="74">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74">
+        <v>16</v>
+      </c>
+      <c r="F37" s="74"/>
+      <c r="G37" s="75">
+        <f t="shared" si="5"/>
+        <v>31</v>
+      </c>
+      <c r="H37" s="74">
+        <v>29</v>
+      </c>
+      <c r="I37" s="74">
+        <v>2</v>
+      </c>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74">
+        <v>25</v>
+      </c>
+      <c r="F38" s="74"/>
+      <c r="G38" s="75">
+        <f t="shared" si="5"/>
+        <v>23</v>
+      </c>
+      <c r="H38" s="74">
+        <v>21</v>
+      </c>
+      <c r="I38" s="74">
+        <v>2</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74">
+        <v>13</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="75">
+        <f t="shared" si="5"/>
+        <v>11</v>
+      </c>
+      <c r="H39" s="74">
+        <v>10</v>
+      </c>
+      <c r="I39" s="74">
+        <v>1</v>
+      </c>
+      <c r="J39" s="1"/>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74">
+        <v>21</v>
+      </c>
+      <c r="F41" s="74"/>
+      <c r="G41" s="75">
+        <f t="shared" si="5"/>
+        <v>42</v>
+      </c>
+      <c r="H41" s="74">
+        <v>39</v>
+      </c>
+      <c r="I41" s="74">
+        <v>3</v>
+      </c>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74">
+        <v>19</v>
+      </c>
+      <c r="F42" s="74"/>
+      <c r="G42" s="75">
+        <f t="shared" si="5"/>
+        <v>14</v>
+      </c>
+      <c r="H42" s="74">
+        <v>12</v>
+      </c>
+      <c r="I42" s="74">
+        <v>2</v>
+      </c>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74">
+        <v>25</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75">
+        <f t="shared" si="5"/>
+        <v>10</v>
+      </c>
+      <c r="H43" s="74">
+        <v>9</v>
+      </c>
+      <c r="I43" s="74">
+        <v>1</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="74">
+        <v>9</v>
+      </c>
+      <c r="F45" s="74"/>
+      <c r="G45" s="75">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="H45" s="74">
+        <v>20</v>
+      </c>
+      <c r="I45" s="74">
+        <v>0</v>
+      </c>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="74">
+        <v>28</v>
+      </c>
+      <c r="F46" s="74"/>
+      <c r="G46" s="75">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="H46" s="74">
+        <v>4</v>
+      </c>
+      <c r="I46" s="74">
+        <v>0</v>
+      </c>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="74">
+        <v>16</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="74">
+        <v>0</v>
+      </c>
+      <c r="I47" s="74">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+      <c r="H48" s="76"/>
+      <c r="I48" s="76"/>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="74">
+        <v>61</v>
+      </c>
+      <c r="F49" s="74"/>
+      <c r="G49" s="75">
+        <f t="shared" si="5"/>
+        <v>92</v>
+      </c>
+      <c r="H49" s="74">
+        <v>89</v>
+      </c>
+      <c r="I49" s="74">
+        <v>3</v>
+      </c>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="74">
+        <v>97</v>
+      </c>
+      <c r="F50" s="74"/>
+      <c r="G50" s="75">
+        <f t="shared" si="5"/>
+        <v>31</v>
+      </c>
+      <c r="H50" s="74">
+        <v>28</v>
+      </c>
+      <c r="I50" s="74">
+        <v>3</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="74">
+        <v>92</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="75">
+        <f t="shared" si="5"/>
+        <v>64</v>
+      </c>
+      <c r="H51" s="74">
+        <v>57</v>
+      </c>
+      <c r="I51" s="74">
+        <v>7</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="74">
+        <v>7</v>
+      </c>
+      <c r="F53" s="74"/>
+      <c r="G53" s="75">
+        <f t="shared" si="5"/>
+        <v>4</v>
+      </c>
+      <c r="H53" s="74">
+        <v>4</v>
+      </c>
+      <c r="I53" s="74">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="74">
+        <v>7</v>
+      </c>
+      <c r="F54" s="74"/>
+      <c r="G54" s="75">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="H54" s="74">
+        <v>3</v>
+      </c>
+      <c r="I54" s="74">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="74">
+        <v>7</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="74">
+        <v>0</v>
+      </c>
+      <c r="I55" s="74">
+        <v>0</v>
+      </c>
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="76"/>
+      <c r="F56" s="76"/>
+      <c r="G56" s="76"/>
+      <c r="H56" s="76"/>
+      <c r="I56" s="76"/>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="74">
+        <v>117</v>
+      </c>
+      <c r="F57" s="74"/>
+      <c r="G57" s="75">
+        <f t="shared" si="5"/>
+        <v>132</v>
+      </c>
+      <c r="H57" s="74">
+        <v>126</v>
+      </c>
+      <c r="I57" s="74">
+        <v>6</v>
+      </c>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="74">
+        <v>83</v>
+      </c>
+      <c r="F58" s="74"/>
+      <c r="G58" s="75">
+        <f t="shared" si="5"/>
+        <v>32</v>
+      </c>
+      <c r="H58" s="74">
+        <v>31</v>
+      </c>
+      <c r="I58" s="74">
+        <v>1</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="74">
+        <v>118</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="75">
+        <f t="shared" si="5"/>
+        <v>192</v>
+      </c>
+      <c r="H59" s="74">
+        <v>191</v>
+      </c>
+      <c r="I59" s="74">
+        <v>1</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="76"/>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+      <c r="H60" s="76"/>
+      <c r="I60" s="76"/>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74">
+        <v>29</v>
+      </c>
+      <c r="F61" s="74"/>
+      <c r="G61" s="75">
+        <f t="shared" si="5"/>
+        <v>43</v>
+      </c>
+      <c r="H61" s="74">
+        <v>41</v>
+      </c>
+      <c r="I61" s="74">
+        <v>2</v>
+      </c>
+      <c r="K61" s="17"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="21"/>
+    </row>
+    <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74">
+        <v>16</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="75">
+        <f t="shared" si="5"/>
+        <v>19</v>
+      </c>
+      <c r="H62" s="74">
+        <v>18</v>
+      </c>
+      <c r="I62" s="74">
+        <v>1</v>
+      </c>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="20"/>
+      <c r="N62" s="20"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74">
+        <v>20</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="75">
+        <f t="shared" si="5"/>
+        <v>7</v>
+      </c>
+      <c r="H63" s="74">
+        <v>7</v>
+      </c>
+      <c r="I63" s="74">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17"/>
+    </row>
+    <row r="64" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="76"/>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+      <c r="H64" s="76"/>
+      <c r="I64" s="76"/>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="74">
+        <v>28</v>
+      </c>
+      <c r="F65" s="74"/>
+      <c r="G65" s="75">
+        <f t="shared" si="5"/>
+        <v>41</v>
+      </c>
+      <c r="H65" s="74">
+        <v>39</v>
+      </c>
+      <c r="I65" s="74">
+        <v>2</v>
+      </c>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74">
         <v>34</v>
       </c>
-      <c r="C3" s="83"/>
-[...112 lines deleted...]
-      <c r="E7" s="85" t="s">
+      <c r="F66" s="74"/>
+      <c r="G66" s="75">
+        <f t="shared" si="5"/>
+        <v>20</v>
+      </c>
+      <c r="H66" s="74">
+        <v>20</v>
+      </c>
+      <c r="I66" s="74">
+        <v>0</v>
+      </c>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74">
+        <v>18</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="75">
+        <f t="shared" si="5"/>
+        <v>6</v>
+      </c>
+      <c r="H67" s="74">
+        <v>6</v>
+      </c>
+      <c r="I67" s="74">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="19"/>
+      <c r="E68" s="76"/>
+      <c r="F68" s="76"/>
+      <c r="G68" s="76"/>
+      <c r="H68" s="76"/>
+      <c r="I68" s="76"/>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E69" s="75">
+        <v>297</v>
+      </c>
+      <c r="F69" s="74"/>
+      <c r="G69" s="75">
+        <f t="shared" si="5"/>
+        <v>340</v>
+      </c>
+      <c r="H69" s="74">
+        <v>318</v>
+      </c>
+      <c r="I69" s="74">
+        <v>22</v>
+      </c>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E70" s="74">
+        <v>277</v>
+      </c>
+      <c r="F70" s="74"/>
+      <c r="G70" s="75">
+        <f t="shared" si="5"/>
+        <v>124</v>
+      </c>
+      <c r="H70" s="74">
+        <v>120</v>
+      </c>
+      <c r="I70" s="74">
+        <v>4</v>
+      </c>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E71" s="74">
+        <v>319</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="75">
+        <f t="shared" si="5"/>
+        <v>460</v>
+      </c>
+      <c r="H71" s="74">
+        <v>435</v>
+      </c>
+      <c r="I71" s="74">
+        <v>25</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="19"/>
+      <c r="E72" s="76"/>
+      <c r="F72" s="76"/>
+      <c r="G72" s="76"/>
+      <c r="H72" s="76"/>
+      <c r="I72" s="76"/>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="85"/>
-[...4 lines deleted...]
-      <c r="I7" s="86" t="s">
+      <c r="D73" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E73" s="74">
+        <v>14</v>
+      </c>
+      <c r="F73" s="74"/>
+      <c r="G73" s="75">
+        <f t="shared" si="5"/>
+        <v>11</v>
+      </c>
+      <c r="H73" s="74">
+        <v>10</v>
+      </c>
+      <c r="I73" s="74">
+        <v>1</v>
+      </c>
+      <c r="K73" s="17"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E74" s="74">
+        <v>9</v>
+      </c>
+      <c r="F74" s="74"/>
+      <c r="G74" s="75">
+        <f t="shared" si="5"/>
+        <v>3</v>
+      </c>
+      <c r="H74" s="74">
+        <v>2</v>
+      </c>
+      <c r="I74" s="74">
+        <v>1</v>
+      </c>
+      <c r="K74" s="17"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E75" s="74">
+        <v>9</v>
+      </c>
+      <c r="F75" s="74"/>
+      <c r="G75" s="75">
+        <f t="shared" si="5"/>
         <v>5</v>
       </c>
-      <c r="J7" s="86"/>
-[...16 lines deleted...]
-      <c r="S7" s="86" t="s">
+      <c r="H75" s="74">
+        <v>5</v>
+      </c>
+      <c r="I75" s="74">
+        <v>0</v>
+      </c>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="19"/>
+      <c r="E76" s="76"/>
+      <c r="F76" s="76"/>
+      <c r="G76" s="76"/>
+      <c r="H76" s="76"/>
+      <c r="I76" s="76"/>
+      <c r="K76" s="17"/>
+    </row>
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D77" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E77" s="74">
+        <v>141</v>
+      </c>
+      <c r="F77" s="74"/>
+      <c r="G77" s="75">
+        <f t="shared" si="5"/>
+        <v>311</v>
+      </c>
+      <c r="H77" s="74">
+        <v>301</v>
+      </c>
+      <c r="I77" s="74">
         <v>10</v>
       </c>
-      <c r="T7" s="86"/>
-[...5612 lines deleted...]
-      <c r="D839" s="14"/>
+      <c r="K77" s="17"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D78" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E78" s="74">
+        <v>147</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="75">
+        <f t="shared" si="5"/>
+        <v>125</v>
+      </c>
+      <c r="H78" s="74">
+        <v>123</v>
+      </c>
+      <c r="I78" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="14"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E79" s="74">
+        <v>283</v>
+      </c>
+      <c r="F79" s="74"/>
+      <c r="G79" s="75">
+        <f t="shared" si="5"/>
+        <v>281</v>
+      </c>
+      <c r="H79" s="74">
+        <v>254</v>
+      </c>
+      <c r="I79" s="74">
+        <v>27</v>
+      </c>
+      <c r="J79" s="14"/>
+    </row>
+    <row r="80" spans="1:11" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="11"/>
+      <c r="B80" s="13"/>
+      <c r="C80" s="13"/>
+      <c r="D80" s="12"/>
+      <c r="E80" s="77"/>
+      <c r="F80" s="77"/>
+      <c r="G80" s="77"/>
+      <c r="H80" s="77"/>
+      <c r="I80" s="77"/>
+      <c r="J80" s="11"/>
+    </row>
+    <row r="81" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="78"/>
+      <c r="H81" s="78"/>
+      <c r="I81" s="78"/>
+      <c r="J81" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>95</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="Y7:Z7"/>
+  <mergeCells count="3">
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="C12:I12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="B1:AU843"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C328B715-1817-4F28-9011-08177EF7893A}">
+  <sheetPr codeName="Sheet6"/>
+  <dimension ref="A1:L70"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A20" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="E50" sqref="E50:Y51"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="18.140625" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:47" x14ac:dyDescent="0.25">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>111</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="83"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37"/>
+      <c r="C12" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+    </row>
+    <row r="20" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="88"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="24">
+        <f>SUM(E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65)</f>
+        <v>1249</v>
+      </c>
+      <c r="F21" s="24">
+        <f t="shared" ref="F21:G23" si="0">SUM(F25,F29,F33,F37,F41,F45,F49,F53,F57,F61,F65)</f>
+        <v>1185</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="0"/>
+        <v>64</v>
+      </c>
+      <c r="H21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="24">
+        <f t="shared" ref="E22:E23" si="1">SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66)</f>
+        <v>484</v>
+      </c>
+      <c r="F22" s="24">
+        <f t="shared" si="0"/>
+        <v>464</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="0"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="24">
+        <f t="shared" si="1"/>
+        <v>1213</v>
+      </c>
+      <c r="F23" s="24">
+        <f t="shared" si="0"/>
+        <v>1134</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="0"/>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G33" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="75">
+        <f t="shared" ref="E45:E59" si="2">SUM(F45:G45)</f>
+        <v>732</v>
+      </c>
+      <c r="F45" s="74">
+        <v>687</v>
+      </c>
+      <c r="G45" s="74">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="2"/>
+        <v>293</v>
+      </c>
+      <c r="F46" s="74">
+        <v>284</v>
+      </c>
+      <c r="G46" s="74">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="2"/>
+        <v>742</v>
+      </c>
+      <c r="F47" s="74">
+        <v>698</v>
+      </c>
+      <c r="G47" s="74">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+    </row>
+    <row r="49" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="75">
+        <f t="shared" si="2"/>
+        <v>496</v>
+      </c>
+      <c r="F49" s="74">
+        <v>481</v>
+      </c>
+      <c r="G49" s="74">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="2"/>
+        <v>171</v>
+      </c>
+      <c r="F50" s="74">
+        <v>163</v>
+      </c>
+      <c r="G50" s="74">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="2"/>
+        <v>452</v>
+      </c>
+      <c r="F51" s="74">
+        <v>421</v>
+      </c>
+      <c r="G51" s="74">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+    </row>
+    <row r="53" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="75">
+        <f t="shared" si="2"/>
+        <v>19</v>
+      </c>
+      <c r="F53" s="74">
+        <v>15</v>
+      </c>
+      <c r="G53" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" si="2"/>
+        <v>18</v>
+      </c>
+      <c r="F54" s="74">
+        <v>15</v>
+      </c>
+      <c r="G54" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="75">
+        <f t="shared" si="2"/>
+        <v>14</v>
+      </c>
+      <c r="F55" s="74">
+        <v>10</v>
+      </c>
+      <c r="G55" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="76"/>
+      <c r="F56" s="76"/>
+      <c r="G56" s="76"/>
+    </row>
+    <row r="57" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F57" s="74">
+        <v>2</v>
+      </c>
+      <c r="G57" s="74">
         <v>0</v>
       </c>
-      <c r="W1" s="2"/>
-[...3 lines deleted...]
-      <c r="B2" s="83" t="s">
+    </row>
+    <row r="58" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="75">
+        <f t="shared" si="2"/>
+        <v>2</v>
+      </c>
+      <c r="F58" s="74">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="F59" s="74">
+        <v>5</v>
+      </c>
+      <c r="G59" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="76"/>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+    </row>
+    <row r="61" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J61" s="18"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="18"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="20"/>
+    </row>
+    <row r="63" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="76"/>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="11"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="89"/>
+    </row>
+    <row r="69" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="78"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="83"/>
-[...54 lines deleted...]
-      <c r="B4" s="84" t="s">
+      <c r="I69" s="91"/>
+    </row>
+    <row r="70" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="74" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABBFF069-6FC3-4301-BDB0-AC3EB973DDF8}">
+  <sheetPr codeName="Sheet7"/>
+  <dimension ref="A1:K50"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20" style="2" customWidth="1"/>
+    <col min="5" max="7" width="20" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="83"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37"/>
+      <c r="C12" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+    </row>
+    <row r="20" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="88"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="24">
+        <f t="shared" ref="E21:E23" si="0">SUM(F21:G21)</f>
+        <v>1249</v>
+      </c>
+      <c r="F21" s="24">
+        <f t="shared" ref="F21:G23" si="1">SUM(F25,F45)</f>
+        <v>1185</v>
+      </c>
+      <c r="G21" s="24">
+        <f t="shared" si="1"/>
+        <v>64</v>
+      </c>
+      <c r="H21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="24">
+        <f t="shared" si="0"/>
+        <v>484</v>
+      </c>
+      <c r="F22" s="24">
+        <f t="shared" si="1"/>
+        <v>464</v>
+      </c>
+      <c r="G22" s="24">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="24">
+        <f t="shared" si="0"/>
+        <v>1213</v>
+      </c>
+      <c r="F23" s="24">
+        <f t="shared" si="1"/>
+        <v>1134</v>
+      </c>
+      <c r="G23" s="24">
+        <f t="shared" si="1"/>
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="96">
+        <f>SUM(F25:G25)</f>
+        <v>1224</v>
+      </c>
+      <c r="F25" s="96">
+        <f t="shared" ref="F25:G27" si="2">SUM(F29,F33,F37,F41)</f>
+        <v>1164</v>
+      </c>
+      <c r="G25" s="96">
+        <f t="shared" si="2"/>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="96">
+        <f t="shared" ref="E26:E27" si="3">SUM(F26:G26)</f>
+        <v>462</v>
+      </c>
+      <c r="F26" s="96">
+        <f t="shared" si="2"/>
+        <v>443</v>
+      </c>
+      <c r="G26" s="96">
+        <f t="shared" si="2"/>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="96">
+        <f t="shared" si="3"/>
+        <v>1180</v>
+      </c>
+      <c r="F27" s="96">
+        <f t="shared" si="2"/>
+        <v>1102</v>
+      </c>
+      <c r="G27" s="96">
+        <f t="shared" si="2"/>
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="96">
+        <f t="shared" ref="E29:E47" si="4">SUM(F29:G29)</f>
+        <v>631</v>
+      </c>
+      <c r="F29" s="15">
+        <v>607</v>
+      </c>
+      <c r="G29" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="44"/>
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="96">
+        <f t="shared" si="4"/>
+        <v>304</v>
+      </c>
+      <c r="F30" s="15">
+        <v>294</v>
+      </c>
+      <c r="G30" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="96">
+        <f t="shared" si="4"/>
+        <v>20</v>
+      </c>
+      <c r="F31" s="15">
+        <v>12</v>
+      </c>
+      <c r="G31" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="96">
+        <f t="shared" si="4"/>
+        <v>42</v>
+      </c>
+      <c r="F33" s="15">
+        <v>34</v>
+      </c>
+      <c r="G33" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="96">
+        <f t="shared" si="4"/>
+        <v>13</v>
+      </c>
+      <c r="F34" s="15">
+        <v>12</v>
+      </c>
+      <c r="G34" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="96">
+        <f t="shared" si="4"/>
+        <v>705</v>
+      </c>
+      <c r="F35" s="15">
+        <v>664</v>
+      </c>
+      <c r="G35" s="15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="96">
+        <f t="shared" si="4"/>
+        <v>551</v>
+      </c>
+      <c r="F37" s="15">
+        <v>523</v>
+      </c>
+      <c r="G37" s="15">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="96">
+        <f t="shared" si="4"/>
+        <v>145</v>
+      </c>
+      <c r="F38" s="15">
+        <v>137</v>
+      </c>
+      <c r="G38" s="15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="96">
+        <f t="shared" si="4"/>
+        <v>455</v>
+      </c>
+      <c r="F39" s="15">
+        <v>426</v>
+      </c>
+      <c r="G39" s="15">
+        <v>29</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="18"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="18"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="3"/>
+      <c r="B41" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="96">
+        <f t="shared" si="4"/>
+        <v>25</v>
+      </c>
+      <c r="F45" s="15">
+        <v>21</v>
+      </c>
+      <c r="G45" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="96">
+        <f t="shared" si="4"/>
+        <v>22</v>
+      </c>
+      <c r="F46" s="15">
+        <v>21</v>
+      </c>
+      <c r="G46" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="96">
+        <f t="shared" si="4"/>
+        <v>33</v>
+      </c>
+      <c r="F47" s="15">
+        <v>32</v>
+      </c>
+      <c r="G47" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="11"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="13"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="77"/>
+      <c r="F48" s="77"/>
+      <c r="G48" s="77"/>
+      <c r="H48" s="89"/>
+    </row>
+    <row r="49" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="78"/>
+      <c r="F49" s="78"/>
+      <c r="G49" s="78"/>
+      <c r="H49" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I49" s="91"/>
+    </row>
+    <row r="50" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="78"/>
+      <c r="F50" s="78"/>
+      <c r="G50" s="78"/>
+      <c r="H50" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I50" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90AA61F9-EFD5-446A-835B-DEC7306255F3}">
+  <sheetPr codeName="Sheet8"/>
+  <dimension ref="A1:N84"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A10" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.28515625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="6" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="62" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="62" customWidth="1"/>
+    <col min="7" max="9" width="19.28515625" style="62" customWidth="1"/>
+    <col min="10" max="10" width="2.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J1" s="39"/>
+    </row>
+    <row r="2" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J2" s="39"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+    </row>
+    <row r="3" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:13" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>159</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="33" t="s">
+        <v>124</v>
+      </c>
+      <c r="C12" s="106" t="s">
+        <v>167</v>
+      </c>
+      <c r="D12" s="106"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="106"/>
+      <c r="G12" s="106"/>
+      <c r="H12" s="106"/>
+      <c r="I12" s="106"/>
+      <c r="J12" s="106"/>
+    </row>
+    <row r="13" spans="1:13" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:13" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="45"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="45"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="48"/>
+      <c r="B15" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="50"/>
+      <c r="D15" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15" s="67"/>
+      <c r="G15" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" s="101"/>
+      <c r="I15" s="101"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="48"/>
+      <c r="B16" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="50"/>
+      <c r="D16" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="69"/>
+      <c r="G16" s="102" t="s">
+        <v>108</v>
+      </c>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102"/>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="50"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="48"/>
+    </row>
+    <row r="19" spans="1:13" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="70"/>
+      <c r="J19" s="57"/>
+    </row>
+    <row r="20" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="71"/>
+      <c r="I20" s="71"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="72">
+        <f>SUM(E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65,E69,E73,E77)</f>
+        <v>604</v>
+      </c>
+      <c r="F21" s="72"/>
+      <c r="G21" s="72">
+        <f>SUM(G25,G29,G33,G37,G41,G45,G49,G53,G57,G61,G65,G69,G73,G77)</f>
+        <v>370</v>
+      </c>
+      <c r="H21" s="72">
+        <f>SUM(H25,H29,H33,H37,H41,H45,H49,H53,H57,H61,H65,H69,H73,H77)</f>
+        <v>314</v>
+      </c>
+      <c r="I21" s="72">
+        <f>SUM(I25,I29,I33,I37,I41,I45,I49,I53,I57,I61,I65,I69,I73,I77)</f>
+        <v>56</v>
+      </c>
+      <c r="J21" s="14"/>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="72">
+        <f t="shared" ref="E22" si="0">SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66,E70,E74,E78)</f>
+        <v>681</v>
+      </c>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72">
+        <f t="shared" ref="G22" si="1">SUM(G26,G30,G34,G38,G42,G46,G50,G54,G58,G62,G66,G70,G74,G78)</f>
+        <v>140</v>
+      </c>
+      <c r="H22" s="72">
+        <f t="shared" ref="H22:I22" si="2">SUM(H26,H30,H34,H38,H42,H46,H50,H54,H58,H62,H66,H70,H74,H78)</f>
+        <v>132</v>
+      </c>
+      <c r="I22" s="72">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="72">
+        <f t="shared" ref="E23" si="3">SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67,E71,E75,E79)</f>
+        <v>522</v>
+      </c>
+      <c r="F23" s="72"/>
+      <c r="G23" s="72">
+        <f>SUM(G27,G31,G35,G39,G43,G47,G51,G55,G59,G63,G67,G71,G75,G79)</f>
+        <v>158</v>
+      </c>
+      <c r="H23" s="72">
+        <f t="shared" ref="H23:I23" si="4">SUM(H27,H31,H35,H39,H43,H47,H51,H55,H59,H63,H67,H71,H75,H79)</f>
+        <v>135</v>
+      </c>
+      <c r="I23" s="72">
+        <f t="shared" si="4"/>
+        <v>23</v>
+      </c>
+      <c r="K23" s="17"/>
+    </row>
+    <row r="24" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+      <c r="I24" s="73"/>
+      <c r="K24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74">
+        <v>75</v>
+      </c>
+      <c r="F25" s="74"/>
+      <c r="G25" s="75">
+        <f t="shared" ref="G25:G27" si="5">SUM(H25:I25)</f>
+        <v>42</v>
+      </c>
+      <c r="H25" s="74">
+        <v>21</v>
+      </c>
+      <c r="I25" s="74">
+        <v>21</v>
+      </c>
+      <c r="K25" s="17"/>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74">
+        <v>90</v>
+      </c>
+      <c r="F26" s="74"/>
+      <c r="G26" s="75">
+        <f t="shared" si="5"/>
+        <v>12</v>
+      </c>
+      <c r="H26" s="74">
+        <v>11</v>
+      </c>
+      <c r="I26" s="74">
+        <v>1</v>
+      </c>
+      <c r="K26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74">
+        <v>43</v>
+      </c>
+      <c r="F27" s="74"/>
+      <c r="G27" s="75">
+        <f t="shared" si="5"/>
+        <v>26</v>
+      </c>
+      <c r="H27" s="74">
+        <v>21</v>
+      </c>
+      <c r="I27" s="74">
+        <v>5</v>
+      </c>
+      <c r="K27" s="17"/>
+    </row>
+    <row r="28" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="76"/>
+      <c r="K28" s="17"/>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74">
         <v>39</v>
       </c>
-      <c r="C4" s="84"/>
-[...83 lines deleted...]
-      <c r="E7" s="85" t="s">
+      <c r="F29" s="74"/>
+      <c r="G29" s="75">
+        <f t="shared" ref="G29:G79" si="6">SUM(H29:I29)</f>
+        <v>18</v>
+      </c>
+      <c r="H29" s="74">
+        <v>16</v>
+      </c>
+      <c r="I29" s="74">
+        <v>2</v>
+      </c>
+      <c r="K29" s="17"/>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74">
+        <v>58</v>
+      </c>
+      <c r="F30" s="74"/>
+      <c r="G30" s="75">
+        <f t="shared" si="6"/>
+        <v>10</v>
+      </c>
+      <c r="H30" s="74">
+        <v>10</v>
+      </c>
+      <c r="I30" s="74">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74">
+        <v>42</v>
+      </c>
+      <c r="F31" s="74"/>
+      <c r="G31" s="75">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+      <c r="H31" s="74">
+        <v>2</v>
+      </c>
+      <c r="I31" s="74">
+        <v>0</v>
+      </c>
+      <c r="K31" s="17"/>
+    </row>
+    <row r="32" spans="1:13" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="K32" s="17"/>
+    </row>
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74">
+        <v>8</v>
+      </c>
+      <c r="F33" s="74"/>
+      <c r="G33" s="75">
+        <f t="shared" si="6"/>
+        <v>9</v>
+      </c>
+      <c r="H33" s="74">
+        <v>9</v>
+      </c>
+      <c r="I33" s="74">
+        <v>0</v>
+      </c>
+      <c r="K33" s="17"/>
+    </row>
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74">
+        <v>13</v>
+      </c>
+      <c r="F34" s="74"/>
+      <c r="G34" s="75">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+      <c r="H34" s="74">
+        <v>7</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
+      </c>
+      <c r="K34" s="17"/>
+    </row>
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74">
+        <v>4</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="74">
+        <v>0</v>
+      </c>
+      <c r="I35" s="74">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17"/>
+    </row>
+    <row r="36" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="76"/>
+      <c r="I36" s="76"/>
+      <c r="K36" s="17"/>
+    </row>
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74">
+        <v>7</v>
+      </c>
+      <c r="F37" s="74"/>
+      <c r="G37" s="75">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="H37" s="74">
+        <v>7</v>
+      </c>
+      <c r="I37" s="74">
+        <v>1</v>
+      </c>
+      <c r="K37" s="17"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74">
+        <v>16</v>
+      </c>
+      <c r="F38" s="74"/>
+      <c r="G38" s="75">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="H38" s="74">
+        <v>4</v>
+      </c>
+      <c r="I38" s="74">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17"/>
+    </row>
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74">
+        <v>9</v>
+      </c>
+      <c r="F39" s="74"/>
+      <c r="G39" s="75">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+      <c r="H39" s="74">
+        <v>2</v>
+      </c>
+      <c r="I39" s="74">
+        <v>0</v>
+      </c>
+      <c r="J39" s="1"/>
+      <c r="K39" s="17"/>
+    </row>
+    <row r="40" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="76"/>
+      <c r="I40" s="76"/>
+      <c r="K40" s="17"/>
+    </row>
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74">
+        <v>16</v>
+      </c>
+      <c r="F41" s="74"/>
+      <c r="G41" s="75">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="H41" s="74">
+        <v>7</v>
+      </c>
+      <c r="I41" s="74">
+        <v>1</v>
+      </c>
+      <c r="K41" s="17"/>
+    </row>
+    <row r="42" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74">
+        <v>15</v>
+      </c>
+      <c r="F42" s="74"/>
+      <c r="G42" s="75">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+      <c r="H42" s="74">
+        <v>7</v>
+      </c>
+      <c r="I42" s="74">
+        <v>0</v>
+      </c>
+      <c r="K42" s="17"/>
+    </row>
+    <row r="43" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74">
+        <v>16</v>
+      </c>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="H43" s="74">
+        <v>1</v>
+      </c>
+      <c r="I43" s="74">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17"/>
+    </row>
+    <row r="44" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+      <c r="H44" s="76"/>
+      <c r="I44" s="76"/>
+      <c r="K44" s="17"/>
+    </row>
+    <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="74">
+        <v>7</v>
+      </c>
+      <c r="F45" s="74"/>
+      <c r="G45" s="75">
+        <f t="shared" si="6"/>
+        <v>8</v>
+      </c>
+      <c r="H45" s="74">
+        <v>8</v>
+      </c>
+      <c r="I45" s="74">
+        <v>0</v>
+      </c>
+      <c r="K45" s="17"/>
+    </row>
+    <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="74">
+        <v>13</v>
+      </c>
+      <c r="F46" s="74"/>
+      <c r="G46" s="75">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="H46" s="74">
+        <v>4</v>
+      </c>
+      <c r="I46" s="74">
+        <v>0</v>
+      </c>
+      <c r="K46" s="17"/>
+    </row>
+    <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="74">
+        <v>8</v>
+      </c>
+      <c r="F47" s="74"/>
+      <c r="G47" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="74">
+        <v>0</v>
+      </c>
+      <c r="I47" s="74">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17"/>
+    </row>
+    <row r="48" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+      <c r="H48" s="76"/>
+      <c r="I48" s="76"/>
+      <c r="K48" s="17"/>
+    </row>
+    <row r="49" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="74">
+        <v>37</v>
+      </c>
+      <c r="F49" s="74"/>
+      <c r="G49" s="75">
+        <f t="shared" si="6"/>
+        <v>14</v>
+      </c>
+      <c r="H49" s="74">
+        <v>12</v>
+      </c>
+      <c r="I49" s="74">
+        <v>2</v>
+      </c>
+      <c r="K49" s="17"/>
+    </row>
+    <row r="50" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="74">
+        <v>67</v>
+      </c>
+      <c r="F50" s="74"/>
+      <c r="G50" s="75">
+        <f t="shared" si="6"/>
+        <v>6</v>
+      </c>
+      <c r="H50" s="74">
+        <v>6</v>
+      </c>
+      <c r="I50" s="74">
+        <v>0</v>
+      </c>
+      <c r="K50" s="17"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="74">
+        <v>59</v>
+      </c>
+      <c r="F51" s="74"/>
+      <c r="G51" s="75">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="H51" s="74">
+        <v>4</v>
+      </c>
+      <c r="I51" s="74">
+        <v>0</v>
+      </c>
+      <c r="K51" s="17"/>
+    </row>
+    <row r="52" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+      <c r="H52" s="76"/>
+      <c r="I52" s="76"/>
+      <c r="K52" s="17"/>
+    </row>
+    <row r="53" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="74">
+        <v>1</v>
+      </c>
+      <c r="F53" s="74"/>
+      <c r="G53" s="75">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="H53" s="74">
+        <v>4</v>
+      </c>
+      <c r="I53" s="74">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17"/>
+    </row>
+    <row r="54" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="74">
+        <v>2</v>
+      </c>
+      <c r="F54" s="74"/>
+      <c r="G54" s="75">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+      <c r="H54" s="74">
+        <v>2</v>
+      </c>
+      <c r="I54" s="74">
+        <v>0</v>
+      </c>
+      <c r="K54" s="17"/>
+    </row>
+    <row r="55" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="74">
+        <v>0</v>
+      </c>
+      <c r="F55" s="74"/>
+      <c r="G55" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H55" s="74">
+        <v>0</v>
+      </c>
+      <c r="I55" s="74">
+        <v>0</v>
+      </c>
+      <c r="K55" s="17"/>
+    </row>
+    <row r="56" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="76"/>
+      <c r="F56" s="76"/>
+      <c r="G56" s="76"/>
+      <c r="H56" s="76"/>
+      <c r="I56" s="76"/>
+      <c r="K56" s="17"/>
+    </row>
+    <row r="57" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="74">
+        <v>52</v>
+      </c>
+      <c r="F57" s="74"/>
+      <c r="G57" s="75">
+        <f t="shared" si="6"/>
+        <v>37</v>
+      </c>
+      <c r="H57" s="74">
+        <v>30</v>
+      </c>
+      <c r="I57" s="74">
+        <v>7</v>
+      </c>
+      <c r="K57" s="17"/>
+    </row>
+    <row r="58" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="74">
+        <v>43</v>
+      </c>
+      <c r="F58" s="74"/>
+      <c r="G58" s="75">
+        <f t="shared" si="6"/>
+        <v>12</v>
+      </c>
+      <c r="H58" s="74">
+        <v>11</v>
+      </c>
+      <c r="I58" s="74">
+        <v>1</v>
+      </c>
+      <c r="K58" s="17"/>
+    </row>
+    <row r="59" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="74">
+        <v>63</v>
+      </c>
+      <c r="F59" s="74"/>
+      <c r="G59" s="75">
+        <f t="shared" si="6"/>
+        <v>15</v>
+      </c>
+      <c r="H59" s="74">
+        <v>14</v>
+      </c>
+      <c r="I59" s="74">
+        <v>1</v>
+      </c>
+      <c r="K59" s="17"/>
+    </row>
+    <row r="60" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="76"/>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+      <c r="H60" s="76"/>
+      <c r="I60" s="76"/>
+      <c r="K60" s="17"/>
+    </row>
+    <row r="61" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74">
+        <v>22</v>
+      </c>
+      <c r="F61" s="74"/>
+      <c r="G61" s="75">
+        <f t="shared" si="6"/>
+        <v>17</v>
+      </c>
+      <c r="H61" s="74">
+        <v>16</v>
+      </c>
+      <c r="I61" s="74">
+        <v>1</v>
+      </c>
+      <c r="K61" s="17"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="20"/>
+      <c r="N61" s="21"/>
+    </row>
+    <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74">
+        <v>14</v>
+      </c>
+      <c r="F62" s="74"/>
+      <c r="G62" s="75">
+        <f t="shared" si="6"/>
+        <v>2</v>
+      </c>
+      <c r="H62" s="74">
+        <v>2</v>
+      </c>
+      <c r="I62" s="74">
+        <v>0</v>
+      </c>
+      <c r="K62" s="17"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="20"/>
+      <c r="N62" s="20"/>
+    </row>
+    <row r="63" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74">
+        <v>12</v>
+      </c>
+      <c r="F63" s="74"/>
+      <c r="G63" s="75">
+        <f t="shared" si="6"/>
+        <v>4</v>
+      </c>
+      <c r="H63" s="74">
+        <v>4</v>
+      </c>
+      <c r="I63" s="74">
+        <v>0</v>
+      </c>
+      <c r="K63" s="17"/>
+    </row>
+    <row r="64" spans="2:14" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="76"/>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+      <c r="H64" s="76"/>
+      <c r="I64" s="76"/>
+      <c r="K64" s="17"/>
+    </row>
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="74">
+        <v>16</v>
+      </c>
+      <c r="F65" s="74"/>
+      <c r="G65" s="75">
+        <f t="shared" si="6"/>
+        <v>7</v>
+      </c>
+      <c r="H65" s="74">
+        <v>7</v>
+      </c>
+      <c r="I65" s="74">
+        <v>0</v>
+      </c>
+      <c r="K65" s="17"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74">
+        <v>17</v>
+      </c>
+      <c r="F66" s="74"/>
+      <c r="G66" s="75">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="H66" s="74">
+        <v>1</v>
+      </c>
+      <c r="I66" s="74">
+        <v>0</v>
+      </c>
+      <c r="K66" s="17"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74">
+        <v>11</v>
+      </c>
+      <c r="F67" s="74"/>
+      <c r="G67" s="75">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="H67" s="74">
+        <v>1</v>
+      </c>
+      <c r="I67" s="74">
+        <v>0</v>
+      </c>
+      <c r="K67" s="17"/>
+    </row>
+    <row r="68" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="19"/>
+      <c r="E68" s="76"/>
+      <c r="F68" s="76"/>
+      <c r="G68" s="76"/>
+      <c r="H68" s="76"/>
+      <c r="I68" s="76"/>
+      <c r="K68" s="17"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D69" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E69" s="75">
+        <v>227</v>
+      </c>
+      <c r="F69" s="74"/>
+      <c r="G69" s="75">
+        <f t="shared" si="6"/>
+        <v>134</v>
+      </c>
+      <c r="H69" s="74">
+        <v>124</v>
+      </c>
+      <c r="I69" s="74">
+        <v>10</v>
+      </c>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E70" s="74">
+        <v>220</v>
+      </c>
+      <c r="F70" s="74"/>
+      <c r="G70" s="75">
+        <f t="shared" si="6"/>
+        <v>46</v>
+      </c>
+      <c r="H70" s="74">
+        <v>42</v>
+      </c>
+      <c r="I70" s="74">
+        <v>4</v>
+      </c>
+      <c r="K70" s="17"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E71" s="74">
+        <v>180</v>
+      </c>
+      <c r="F71" s="74"/>
+      <c r="G71" s="75">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="H71" s="74">
+        <v>45</v>
+      </c>
+      <c r="I71" s="74">
+        <v>9</v>
+      </c>
+      <c r="K71" s="17"/>
+    </row>
+    <row r="72" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="19"/>
+      <c r="E72" s="76"/>
+      <c r="F72" s="76"/>
+      <c r="G72" s="76"/>
+      <c r="H72" s="76"/>
+      <c r="I72" s="76"/>
+      <c r="K72" s="17"/>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="85"/>
-[...4 lines deleted...]
-      <c r="I7" s="86" t="s">
+      <c r="D73" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E73" s="74">
+        <v>7</v>
+      </c>
+      <c r="F73" s="74"/>
+      <c r="G73" s="75">
+        <f t="shared" si="6"/>
         <v>5</v>
       </c>
-      <c r="J7" s="86"/>
-[...8 lines deleted...]
-      <c r="O7" s="86" t="s">
+      <c r="H73" s="74">
+        <v>5</v>
+      </c>
+      <c r="I73" s="74">
+        <v>0</v>
+      </c>
+      <c r="K73" s="17"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E74" s="74">
+        <v>11</v>
+      </c>
+      <c r="F74" s="74"/>
+      <c r="G74" s="75">
+        <f t="shared" si="6"/>
+        <v>1</v>
+      </c>
+      <c r="H74" s="74">
+        <v>1</v>
+      </c>
+      <c r="I74" s="74">
+        <v>0</v>
+      </c>
+      <c r="K74" s="17"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E75" s="74">
         <v>8</v>
       </c>
-      <c r="P7" s="86"/>
-[...8 lines deleted...]
-      <c r="U7" s="86" t="s">
+      <c r="F75" s="74"/>
+      <c r="G75" s="75">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H75" s="74">
+        <v>0</v>
+      </c>
+      <c r="I75" s="74">
+        <v>0</v>
+      </c>
+      <c r="K75" s="17"/>
+    </row>
+    <row r="76" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="19"/>
+      <c r="E76" s="76"/>
+      <c r="F76" s="76"/>
+      <c r="G76" s="76"/>
+      <c r="H76" s="76"/>
+      <c r="I76" s="76"/>
+      <c r="K76" s="17"/>
+    </row>
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D77" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E77" s="74">
+        <v>90</v>
+      </c>
+      <c r="F77" s="74"/>
+      <c r="G77" s="75">
+        <f t="shared" si="6"/>
+        <v>59</v>
+      </c>
+      <c r="H77" s="74">
+        <v>48</v>
+      </c>
+      <c r="I77" s="74">
         <v>11</v>
       </c>
-      <c r="V7" s="86"/>
-[...807 lines deleted...]
-      <c r="C25" s="62" t="s">
+      <c r="K77" s="17"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D78" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E78" s="74">
+        <v>102</v>
+      </c>
+      <c r="F78" s="74"/>
+      <c r="G78" s="75">
+        <f t="shared" si="6"/>
         <v>26</v>
       </c>
-      <c r="D25" s="72" t="s">
-[...298 lines deleted...]
-      <c r="D31" s="72" t="s">
+      <c r="H78" s="74">
+        <v>24</v>
+      </c>
+      <c r="I78" s="74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="14"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E79" s="74">
+        <v>67</v>
+      </c>
+      <c r="F79" s="74"/>
+      <c r="G79" s="75">
+        <f t="shared" si="6"/>
+        <v>49</v>
+      </c>
+      <c r="H79" s="74">
         <v>41</v>
       </c>
-      <c r="E31" s="44">
-[...4929 lines deleted...]
-      <c r="D843" s="14"/>
+      <c r="I79" s="74">
+        <v>8</v>
+      </c>
+      <c r="J79" s="14"/>
+    </row>
+    <row r="80" spans="1:11" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="11"/>
+      <c r="B80" s="13"/>
+      <c r="C80" s="13"/>
+      <c r="D80" s="12"/>
+      <c r="E80" s="77"/>
+      <c r="F80" s="77"/>
+      <c r="G80" s="77"/>
+      <c r="H80" s="77"/>
+      <c r="I80" s="77"/>
+      <c r="J80" s="11"/>
+    </row>
+    <row r="81" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="7"/>
+      <c r="C81" s="7"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="78"/>
+      <c r="H81" s="78"/>
+      <c r="I81" s="78"/>
+      <c r="J81" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="6"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="J82" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A83" s="7" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="7" t="s">
+        <v>95</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...15 lines deleted...]
-    <mergeCell ref="Y7:Z7"/>
+  <mergeCells count="3">
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="C12:J12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
-[...1 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="73" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95869FDA-E55B-4A7B-B4C8-947BB9F7C5DC}">
+  <sheetPr codeName="Sheet9"/>
+  <dimension ref="A1:L70"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:XFD15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="7" width="20.42578125" style="62" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="80" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="80"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H1" s="79"/>
+    </row>
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H2" s="79"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+    </row>
+    <row r="3" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="83"/>
+    </row>
+    <row r="12" spans="1:11" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="37"/>
+      <c r="C12" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="63"/>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="83"/>
+    </row>
+    <row r="13" spans="1:11" s="30" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D13" s="31"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+    </row>
+    <row r="14" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="45"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="85"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="48"/>
+      <c r="B17" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="86"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48"/>
+      <c r="B18" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="86"/>
+    </row>
+    <row r="19" spans="1:11" s="14" customFormat="1" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="70"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="70"/>
+      <c r="H19" s="87"/>
+      <c r="I19" s="88"/>
+    </row>
+    <row r="20" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="71"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="88"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="14"/>
+      <c r="B21" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="23">
+        <v>2022</v>
+      </c>
+      <c r="E21" s="72">
+        <f>SUM(E25,E29,E33,E37,E41,E45,E49,E53,E57,E61,E65)</f>
+        <v>370</v>
+      </c>
+      <c r="F21" s="72">
+        <f t="shared" ref="F21:G23" si="0">SUM(F25,F29,F33,F37,F41,F45,F49,F53,F57,F61,F65)</f>
+        <v>314</v>
+      </c>
+      <c r="G21" s="72">
+        <f t="shared" si="0"/>
+        <v>56</v>
+      </c>
+      <c r="H21" s="88"/>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="25"/>
+      <c r="D22" s="23">
+        <v>2023</v>
+      </c>
+      <c r="E22" s="72">
+        <f t="shared" ref="E22" si="1">SUM(E26,E30,E34,E38,E42,E46,E50,E54,E58,E62,E66)</f>
+        <v>140</v>
+      </c>
+      <c r="F22" s="72">
+        <f t="shared" si="0"/>
+        <v>132</v>
+      </c>
+      <c r="G22" s="72">
+        <f t="shared" si="0"/>
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E23" s="72">
+        <f>SUM(E27,E31,E35,E39,E43,E47,E51,E55,E59,E63,E67)</f>
+        <v>158</v>
+      </c>
+      <c r="F23" s="72">
+        <f t="shared" si="0"/>
+        <v>135</v>
+      </c>
+      <c r="G23" s="72">
+        <f t="shared" si="0"/>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="23"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="40" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F26" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G26" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F27" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G27" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="19"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="76"/>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G29" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G30" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F31" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G31" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="19"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+    </row>
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F33" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G33" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="D34" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G35" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="19"/>
+      <c r="E36" s="76"/>
+      <c r="F36" s="76"/>
+      <c r="G36" s="76"/>
+    </row>
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="D37" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F37" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G37" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F38" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G38" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="D39" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="80"/>
+      <c r="I39" s="80"/>
+    </row>
+    <row r="40" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="19"/>
+      <c r="E40" s="76"/>
+      <c r="F40" s="76"/>
+      <c r="G40" s="76"/>
+    </row>
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G41" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F43" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G43" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="19"/>
+      <c r="E44" s="76"/>
+      <c r="F44" s="76"/>
+      <c r="G44" s="76"/>
+    </row>
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E45" s="75">
+        <f t="shared" ref="E45:E55" si="2">SUM(F45:G45)</f>
+        <v>196</v>
+      </c>
+      <c r="F45" s="74">
+        <v>166</v>
+      </c>
+      <c r="G45" s="74">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E46" s="75">
+        <f t="shared" si="2"/>
+        <v>91</v>
+      </c>
+      <c r="F46" s="74">
+        <v>87</v>
+      </c>
+      <c r="G46" s="74">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="75">
+        <f t="shared" si="2"/>
+        <v>83</v>
+      </c>
+      <c r="F47" s="74">
+        <v>74</v>
+      </c>
+      <c r="G47" s="74">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="19"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+    </row>
+    <row r="49" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D49" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E49" s="75">
+        <f t="shared" si="2"/>
+        <v>166</v>
+      </c>
+      <c r="F49" s="74">
+        <v>141</v>
+      </c>
+      <c r="G49" s="74">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E50" s="75">
+        <f t="shared" si="2"/>
+        <v>46</v>
+      </c>
+      <c r="F50" s="74">
+        <v>43</v>
+      </c>
+      <c r="G50" s="74">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="75">
+        <f t="shared" si="2"/>
+        <v>70</v>
+      </c>
+      <c r="F51" s="74">
+        <v>57</v>
+      </c>
+      <c r="G51" s="74">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="19"/>
+      <c r="E52" s="76"/>
+      <c r="F52" s="76"/>
+      <c r="G52" s="76"/>
+    </row>
+    <row r="53" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E53" s="75">
+        <f t="shared" si="2"/>
+        <v>8</v>
+      </c>
+      <c r="F53" s="74">
+        <v>7</v>
+      </c>
+      <c r="G53" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E54" s="75">
+        <f t="shared" si="2"/>
+        <v>3</v>
+      </c>
+      <c r="F54" s="74">
+        <v>2</v>
+      </c>
+      <c r="G54" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="75">
+        <f t="shared" si="2"/>
+        <v>5</v>
+      </c>
+      <c r="F55" s="74">
+        <v>4</v>
+      </c>
+      <c r="G55" s="74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="19"/>
+      <c r="E56" s="76"/>
+      <c r="F56" s="76"/>
+      <c r="G56" s="76"/>
+    </row>
+    <row r="57" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E57" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F57" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G57" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D58" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F58" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G58" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F59" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G59" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="60" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="19"/>
+      <c r="E60" s="76"/>
+      <c r="F60" s="76"/>
+      <c r="G60" s="76"/>
+    </row>
+    <row r="61" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G61" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J61" s="18"/>
+      <c r="K61" s="20"/>
+      <c r="L61" s="21"/>
+    </row>
+    <row r="62" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G62" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="J62" s="18"/>
+      <c r="K62" s="20"/>
+      <c r="L62" s="20"/>
+    </row>
+    <row r="63" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:12" ht="8.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="19"/>
+      <c r="E64" s="76"/>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D65" s="2">
+        <v>2022</v>
+      </c>
+      <c r="E65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F65" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="40" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" s="2">
+        <v>2023</v>
+      </c>
+      <c r="E66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F66" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G66" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="2">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G67" s="74" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="8.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="11"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="13"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="77"/>
+      <c r="F68" s="77"/>
+      <c r="G68" s="77"/>
+      <c r="H68" s="89"/>
+    </row>
+    <row r="69" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="7"/>
+      <c r="D69" s="6"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="78"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="90" t="s">
+        <v>1</v>
+      </c>
+      <c r="I69" s="91"/>
+    </row>
+    <row r="70" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="I70" s="93"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;R&amp;"-,Bold"
+</oddHeader>
+  </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-[...11 lines deleted...]
-      <vt:lpstr>'4C'!Print_Area</vt:lpstr>
+    <vt:vector size="42" baseType="lpstr">
+      <vt:lpstr>4.1</vt:lpstr>
+      <vt:lpstr>4.1a</vt:lpstr>
+      <vt:lpstr>4.1b</vt:lpstr>
+      <vt:lpstr>4.2</vt:lpstr>
+      <vt:lpstr>4.3</vt:lpstr>
+      <vt:lpstr>4.3a</vt:lpstr>
+      <vt:lpstr>4.3b</vt:lpstr>
+      <vt:lpstr>4.4</vt:lpstr>
+      <vt:lpstr>4.4a</vt:lpstr>
+      <vt:lpstr>4.4b</vt:lpstr>
+      <vt:lpstr>4.5</vt:lpstr>
+      <vt:lpstr>4.5a</vt:lpstr>
+      <vt:lpstr>4.5b</vt:lpstr>
+      <vt:lpstr>4.6</vt:lpstr>
+      <vt:lpstr>4.7</vt:lpstr>
+      <vt:lpstr>4.7a</vt:lpstr>
+      <vt:lpstr>4.7b</vt:lpstr>
+      <vt:lpstr>4.8</vt:lpstr>
+      <vt:lpstr>4.8a</vt:lpstr>
+      <vt:lpstr>4.8b</vt:lpstr>
+      <vt:lpstr>4.9</vt:lpstr>
+      <vt:lpstr>'4.1'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.1a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.1b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.3'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.3a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.3b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.4'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.4a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.4b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.5'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.5a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.5b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.6'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.7'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.7a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.7b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.8'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.8a'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.8b'!Print_Area</vt:lpstr>
+      <vt:lpstr>'4.9'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>nelsonjimbun</dc:creator>
+  <dc:creator>Nur Diyana Abdul Aziz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>