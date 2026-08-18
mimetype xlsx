--- v0 (2025-11-27)
+++ v1 (2026-08-18)
@@ -1,2647 +1,1336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fatin.farzana\Desktop\BTS\BTS 4th Quarter\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Laporan Siaran Khas\Siaran Khas (2025) Jan 2023=100\10. Oktober 2025\Special Release\SK2 (SM)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18DEFFD1-33D6-4E85-BBEE-F97AC2025DE1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94FD6E2E-5587-4CCB-88CF-94F935D456BA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11625" firstSheet="17" activeTab="27" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14250" windowHeight="12195" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Table 1.1" sheetId="15" r:id="rId1"/>
-[...26 lines deleted...]
-    <sheet name="6.3 NB NEGERI" sheetId="29" r:id="rId28"/>
+    <sheet name="JADUAL 1A" sheetId="6" r:id="rId1"/>
+    <sheet name="JADUAL 1B" sheetId="7" r:id="rId2"/>
+    <sheet name="JADUAL 2" sheetId="10" r:id="rId3"/>
+    <sheet name="JADUAL 3" sheetId="9" r:id="rId4"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'1.5 CI NEGERI'!$A$1:$O$27</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Table 1.3'!$A$1:$Q$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'JADUAL 1A'!$A$1:$J$190</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'JADUAL 1B'!$A$1:$J$191</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'JADUAL 2'!$A$1:$J$360</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'JADUAL 3'!$A$1:$I$192</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1771" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="965" uniqueCount="158">
   <si>
-    <t>Jadual 2.1: Imbangan bersih bagi statistik industri pertanian</t>
+    <t>Jadual 1A: Indeks kos bahan binaan bangunan mengikut kategori bangunan dan kawasan (tanpa bar keluli)</t>
   </si>
   <si>
-    <t>Table 2.1: Net balance of statistics for agriculture industry</t>
+    <t>Table 1A: Building materials cost index by category of building and region (without steel bars)</t>
   </si>
   <si>
-    <r>
-[...35 lines deleted...]
-    </r>
+    <t>Kategori Bangunan</t>
   </si>
   <si>
-    <t xml:space="preserve">PETUNJUK STATISTIK </t>
+    <t>Tempoh</t>
   </si>
   <si>
-    <t>STATISTICAL INDICATORS</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Q1</t>
+    <t>Category of Building</t>
   </si>
   <si>
-    <t>Q2</t>
+    <t>Period</t>
   </si>
   <si>
-    <t>Q3</t>
+    <t>A</t>
   </si>
   <si>
-    <t>Q4</t>
+    <t>B</t>
   </si>
   <si>
-    <t>Hasil kasar</t>
+    <t>C</t>
   </si>
   <si>
-    <t>Gross Revenue</t>
+    <t>D</t>
   </si>
   <si>
-    <t>Kecenderungan masa kini</t>
+    <t>E</t>
   </si>
   <si>
-    <t>-</t>
+    <t>F</t>
   </si>
   <si>
-    <t>Present tendency</t>
+    <t>Bangunan (K.T.)</t>
   </si>
   <si>
-    <t>Kecenderungan masa depan</t>
+    <t>Dis</t>
   </si>
   <si>
-    <t>Future tendency</t>
+    <t>Satu Tingkat</t>
   </si>
   <si>
-    <t>Bilangan pekerja</t>
+    <t>Jan</t>
   </si>
   <si>
-    <t>Number of employees</t>
+    <t>Single - Storey (R.C.)</t>
   </si>
   <si>
-    <t>Jumlah pengeluaran</t>
+    <t>Feb</t>
   </si>
   <si>
-    <t>Volume of production</t>
+    <t>Building</t>
   </si>
   <si>
-    <t>Jumlah tempahan bagi pasaran tempatan</t>
+    <t>Mac</t>
   </si>
   <si>
-    <t>Volume of orders for domestic market</t>
+    <t>Apr</t>
   </si>
   <si>
-    <t>Purata harga jualan bagi pasaran tempatan</t>
+    <t>Mei</t>
   </si>
   <si>
-    <t>Average selling price for domestic market</t>
+    <t>Jun</t>
   </si>
   <si>
-    <t>Jumlah tempahan bagi pasaran eksport</t>
+    <t>Jul</t>
   </si>
   <si>
-    <t>Volume of orders for export market</t>
+    <t>Sep</t>
   </si>
   <si>
-    <t>Purata harga jualan bagi pasaran eksport</t>
+    <t>Okt</t>
   </si>
   <si>
-    <t>Average selling price for export market</t>
+    <t>Nov</t>
   </si>
   <si>
-    <t>Keadaan kewangan semasa</t>
+    <t>2−4 Tingkat</t>
   </si>
   <si>
-    <t>Current financial situation</t>
+    <t>(Berbumbung Rata)</t>
   </si>
   <si>
-    <t>Keadaan perolehan kredit semasa</t>
+    <t>2−4 Storey (R.C.)</t>
   </si>
   <si>
-    <t>Current situation concerning access to credit</t>
+    <t>Building (Flat Roof)</t>
   </si>
   <si>
-    <t>Petunjuk keyakinan (PK)</t>
+    <t>(Berbumbung Curam)</t>
   </si>
   <si>
-    <t>Confidence indicator (CI)</t>
+    <t>Building (Pitched Roof)</t>
   </si>
   <si>
-    <t>Jadual 2.2: Imbangan bersih bagi statistik industri perlombongan</t>
+    <t>5 Tingkat dan Lebih</t>
   </si>
   <si>
-    <t>Table 2.2: Net balance of statistics for mining industry</t>
+    <t>(Untuk Penginapan)</t>
   </si>
   <si>
-    <t>Jumlah tempahan</t>
+    <t>5 Storey and Above</t>
   </si>
   <si>
-    <t>Volume of orders</t>
+    <t>(R.C.) Building</t>
   </si>
   <si>
-    <t>Purata harga jualan</t>
+    <t>(For Accommodation)</t>
   </si>
   <si>
-    <t>Average selling price</t>
+    <t>(Untuk Pejabat)</t>
   </si>
   <si>
-    <t>Jadual 2.3: Imbangan bersih bagi statistik industri pembuatan</t>
+    <t>(For Office)</t>
   </si>
   <si>
-    <t>Table 2.3: Net balance of statistics for manufacturing industry</t>
+    <t>Bangunan Kayu</t>
   </si>
   <si>
-    <t>PETUNJUK STATISTIK</t>
+    <t>Timber Building</t>
   </si>
   <si>
-    <t>Stok barangan siap pada akhir tempoh</t>
+    <t>Cerucuk Kayu</t>
   </si>
   <si>
-    <t>Jadual 2.4: Imbangan bersih bagi statistik industri elektrik dan air</t>
+    <t>Timber Piling</t>
   </si>
   <si>
-    <t>Table 2.4: Net balance of statistics for electricity and water industry</t>
+    <t>Cerucuk K.T.</t>
   </si>
   <si>
-    <t>Jadual 3.1: Imbangan bersih bagi statistik sektor pembinaan</t>
+    <t>R.C. Piling</t>
   </si>
   <si>
-    <t>Table 3.1: Net balance of statistics for construction sector</t>
+    <t>Jadual 1B: Indeks kos bahan binaan bangunan mengikut kategori bangunan dan kawasan (termasuk bar keluli)</t>
   </si>
   <si>
-    <t>Aktiviti pembinaan</t>
+    <t>Table 1B: Building materials cost index by category of building and region (with steel bars)</t>
   </si>
   <si>
-    <t>Construction activity</t>
+    <t xml:space="preserve">                         </t>
   </si>
   <si>
-    <t>Jumlah tempahan (kontrak)</t>
+    <t>Kategori bangunan</t>
   </si>
   <si>
-    <t>Volume of orders (contracts)</t>
+    <t>Category of building</t>
   </si>
   <si>
-    <t>Kapasiti teknikal</t>
+    <t xml:space="preserve">              </t>
   </si>
   <si>
-    <t>Technical capacity</t>
+    <t>Bahan</t>
   </si>
   <si>
-    <t>Jumlah jualan</t>
+    <t>Item</t>
   </si>
   <si>
-    <t>Volume of sales</t>
+    <t>Bahan Binaan</t>
   </si>
   <si>
-    <t>Jumlah tempahan dengan pembekal</t>
+    <t>Building Materials</t>
   </si>
   <si>
-    <t>Volume of orders placed with suppliers</t>
+    <t>Simen</t>
   </si>
   <si>
-    <t>Stok barangan pada akhir tempoh</t>
+    <t>Cement</t>
   </si>
   <si>
-    <t>Stock of goods as at end of period</t>
+    <t>Besi</t>
   </si>
   <si>
-    <t>Persaingan dalam aktiviti jual borong</t>
+    <t>Steel</t>
   </si>
   <si>
-    <t>Competition in wholesale activity</t>
+    <t xml:space="preserve">Batu Bata &amp; </t>
   </si>
   <si>
-    <t>Jadual 4.1: Imbangan bersih bagi statistik industri perdagangan borong</t>
+    <t>Dinding</t>
   </si>
   <si>
-    <t>Table 4.1: Net balance of statistics for wholesale trade industry</t>
+    <t>Bricks &amp; Wall</t>
   </si>
   <si>
-    <t>Jadual 4.2: Imbangan bersih bagi statistik industri perdagangan runcit</t>
+    <t>Kaca</t>
   </si>
   <si>
-    <t>Table 4.2: Net balance of statistics for retail trade industry</t>
+    <t>Glass</t>
   </si>
   <si>
-    <t>Persaingan dalam aktiviti jual runcit</t>
+    <t>Batu Baur</t>
   </si>
   <si>
-    <t>Competition in retail activity</t>
+    <t>Aggregates</t>
   </si>
   <si>
-    <t>Jumlah permintaan</t>
+    <t>Bahan Siling</t>
   </si>
   <si>
-    <t>Volume of demand</t>
+    <t>Ceiling Materials</t>
   </si>
   <si>
-    <t>Jadual 5.3: Imbangan bersih bagi statistik industri komunikasi</t>
+    <t>Bahan Bumbung</t>
   </si>
   <si>
-    <t>Table 5.3: Net balance of statistics for communications industry</t>
+    <t>Roofing Materials</t>
   </si>
   <si>
-    <t>Jadual 5.4: Imbangan bersih bagi statistik industri kewangan</t>
+    <t>Kayu</t>
   </si>
   <si>
-    <t>Table 5.4: Net balance of statistics for finance industry</t>
+    <t>Timber</t>
   </si>
   <si>
-    <t>Deposit</t>
+    <t>Papan Lapis</t>
   </si>
   <si>
-    <t>Deposits</t>
+    <t>Plywood</t>
   </si>
   <si>
-    <t>Pinjaman dan pendahuluan</t>
+    <t xml:space="preserve">Lengkapan </t>
   </si>
   <si>
-    <t>Loans and advances</t>
+    <t>Kebersihan</t>
   </si>
   <si>
-    <t>Jadual 5.5: Imbangan bersih bagi statistik industri insurans</t>
+    <t>Sanitary Fittings</t>
   </si>
   <si>
-    <t>Table 5.5: Net balance of statistics for insurance industry</t>
+    <t>Jubin Lantai</t>
   </si>
   <si>
-    <t>Jadual 5.6: Imbangan bersih bagi statistik industri hartanah</t>
+    <t>&amp; Dinding</t>
   </si>
   <si>
-    <t>Table 5.6: Net balance of statistics for real estate industry</t>
+    <t xml:space="preserve">Floor &amp; </t>
   </si>
   <si>
-    <t>Jadual 5.7: Imbangan bersih bagi statistik industri teknologi maklumat dan komunikasi</t>
+    <t>Wall Tiles</t>
   </si>
   <si>
-    <t>Table 5.7: Net balance of statistics for information and communications technology industry</t>
+    <t>Bahan Kerja Paip</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>Plumbing Materials</t>
   </si>
   <si>
-    <t>SEKTOR</t>
+    <t xml:space="preserve">Keratan Keluli &amp; </t>
   </si>
   <si>
-    <t>HASIL KASAR</t>
+    <t>Logam</t>
   </si>
   <si>
-    <t>BILANGAN PEKERJA</t>
+    <t xml:space="preserve">Steel &amp; Metal </t>
   </si>
   <si>
-    <t>SECTOR</t>
+    <t>Sections</t>
   </si>
   <si>
-    <t>GROSS REVENUE</t>
+    <t>Pasir</t>
   </si>
   <si>
-    <t>NUMBER OF EMPLOYEES</t>
+    <t>Sand</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Cat</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Paints</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Selangor dan Wilayah Persekutuan Kuala Lumpur</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Keluli Struktur</t>
   </si>
   <si>
-    <t>Industri</t>
+    <t>Structural Steel</t>
   </si>
   <si>
-    <t>Industry</t>
+    <t>Cerucuk Keping</t>
   </si>
   <si>
-    <t xml:space="preserve">   Pertanian </t>
+    <t>Jenis U</t>
   </si>
   <si>
-    <t xml:space="preserve">   Agriculture</t>
+    <t>U Type Sheet Piles</t>
   </si>
   <si>
-    <t xml:space="preserve">   Perlombongan </t>
+    <t>Keratan Geronggang</t>
   </si>
   <si>
-    <t xml:space="preserve">   Mining</t>
+    <t>Segi Empat Sama</t>
   </si>
   <si>
-    <t xml:space="preserve">   Pembuatan </t>
+    <t>Square Hollow</t>
   </si>
   <si>
-    <t xml:space="preserve">   Manufacturing</t>
+    <t>Segi Empat Tepat</t>
   </si>
   <si>
-    <t xml:space="preserve">   Elektrik dan air </t>
+    <t>Rectangular Hollow</t>
   </si>
   <si>
-    <t xml:space="preserve">   Electricity and water</t>
+    <t>Rasuk Semesta</t>
   </si>
   <si>
-    <t>Pembinaan</t>
+    <t>Universal Beams</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t xml:space="preserve">Gelegar Keluli </t>
   </si>
   <si>
-    <t>Perdagangan borong dan runcit</t>
+    <t>Guling</t>
   </si>
   <si>
-    <t>Wholesale and retail trade</t>
+    <t>Rolled Steel Joists</t>
   </si>
   <si>
-    <t xml:space="preserve">   Perdagangan borong</t>
+    <t xml:space="preserve">Sesiku Sama </t>
   </si>
   <si>
-    <t xml:space="preserve">   Wholesale trade</t>
+    <t>Equal Angles</t>
   </si>
   <si>
-    <t xml:space="preserve">   Perdagangan runcit</t>
+    <t xml:space="preserve">Sesiku Tak Sama </t>
   </si>
   <si>
-    <t xml:space="preserve">   Retail trade</t>
+    <t>Unequal Angles</t>
   </si>
   <si>
-    <t>Perkhidmatan</t>
+    <t>Sesalur U</t>
   </si>
   <si>
-    <t>Services</t>
+    <t>U Channels</t>
   </si>
   <si>
-    <t xml:space="preserve">   Komunikasi </t>
+    <t>Sesalur Bibir</t>
   </si>
   <si>
-    <t xml:space="preserve">   Communications</t>
+    <t>Lipped Channels</t>
   </si>
   <si>
-    <t xml:space="preserve">   Kewangan </t>
+    <t>Kawasan</t>
   </si>
   <si>
-    <t xml:space="preserve">   Finance</t>
+    <t>1.A.1</t>
   </si>
   <si>
-    <t xml:space="preserve">   Insurans </t>
+    <t>1.A.2</t>
   </si>
   <si>
-    <t xml:space="preserve">   Insurance</t>
+    <t>1.A.3</t>
   </si>
   <si>
-    <t xml:space="preserve">   Hartanah </t>
+    <t>Jadual 1A: Indeks kos bahan binaan bangunan mengikut kategori bangunan dan kawasan (tanpa bar keluli) (samb.)</t>
   </si>
   <si>
-    <t xml:space="preserve">   Real estate</t>
+    <t>Table 1A: Building materials cost index by category of building and region (without steel bars) (cont'd)</t>
   </si>
   <si>
-    <t xml:space="preserve">   Teknologi maklumat dan komunikasi </t>
+    <t>1.A.4</t>
   </si>
   <si>
-    <t xml:space="preserve">   Information and communications technology</t>
+    <t>1.A.5</t>
   </si>
   <si>
-    <t>Semua sektor</t>
+    <t>1.A.6</t>
   </si>
   <si>
-    <t>All sectors</t>
+    <t>1.A.7</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>1.A.8</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>1.B.1</t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t>1.B.2</t>
   </si>
   <si>
-    <t xml:space="preserve">Kecenderungan masa kini </t>
+    <t>1.B.3</t>
   </si>
   <si>
-    <t>Gross revenue</t>
+    <t>Jadual 1B: Indeks kos bahan binaan bangunan mengikut kategori bangunan dan kawasan (termasuk bar keluli) (samb.)</t>
   </si>
   <si>
-    <t>Construction</t>
+    <t>Table 1B: Building materials cost index by category of building and region (with steel bars) (cont'd)</t>
   </si>
   <si>
-    <t xml:space="preserve">Perkhidmatan </t>
+    <t>1.B.4</t>
   </si>
   <si>
-    <t xml:space="preserve">    Semua sektor </t>
+    <t>1.B.5</t>
   </si>
   <si>
-    <t xml:space="preserve">    All sectors</t>
+    <t>1.B.6</t>
   </si>
   <si>
-    <t xml:space="preserve">Bilangan pekerja </t>
+    <t>1.B.7</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>1.B.8</t>
   </si>
   <si>
-    <t xml:space="preserve">Hasil kasar </t>
+    <t xml:space="preserve">Jadual 2: </t>
   </si>
   <si>
-    <t>Jadual 1.4: Petunjuk keyakinan mengikut industri dan sektor</t>
+    <t xml:space="preserve">                 </t>
   </si>
   <si>
-    <t>Table 1.4: Confidence indicator by industry and sector</t>
+    <t xml:space="preserve">Table 2: </t>
   </si>
   <si>
-    <t>Jadual 6.1: Keadaan semasa dan jangkaan perniagaan</t>
+    <t xml:space="preserve">Jadual 3: </t>
   </si>
   <si>
-    <t>Table 6.1: Current situation and business expectation</t>
+    <t xml:space="preserve">                </t>
   </si>
   <si>
-    <t xml:space="preserve">KEADAAN SEMASA </t>
+    <t xml:space="preserve">Table 3: </t>
   </si>
   <si>
-    <t>CURRENT SITUATION</t>
+    <t>Indeks  harga  seunit  bagi  cerucuk keping jenis 'U', keratan geronggang segi empat sama,  keratan geronggang segi empat tepat, rasuk semesta, gelegar keluli guling, sesiku sama, sesiku tak sama, sesalur 'U' dan sesalur bibir (samb.)</t>
   </si>
   <si>
-    <t>EXPECTATION</t>
+    <t>Unit price index for 'U' type sheet piles, square hollow sections, rectangular hollow sections, universal beams, rolled steel joists, equal angles, unequal angles, 'U' channels and lipped channels (cont'd)</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>Ogos</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>(Januari 2023=100)</t>
   </si>
   <si>
-    <t>Jadual 6.2: Imbangan bersih keadaan semasa dan jangkaan perniagaan bagi enam bulan akan datang</t>
+    <t>(January 2023=100)</t>
   </si>
   <si>
-    <t>Table 6.2: Net balance of current business situation and expectation for the next six months</t>
+    <t>Konkrit Sedia Bancuh</t>
   </si>
   <si>
-    <t>Keadaan semasa</t>
+    <t>Ready Mix Concrete</t>
   </si>
   <si>
-    <t>Current situation</t>
+    <t>Indeks harga seunit bagi simen, besi, batu baur, pasir, batu bata &amp; dinding, kayu, bahan bumbung, bahan siling, keratan keluli &amp; logam, bahan kerja paip, jubin lantai &amp; dinding, lengkapan kebersihan, kaca, cat, papan lapis dan konkrit sedia bancuh</t>
   </si>
   <si>
-    <r>
-[...10 lines deleted...]
-    </r>
+    <t>Unit price index for cement, steel, aggregates, sand, bricks &amp; wall, timber, roofing materials, ceiling materials, steel &amp; metal sections, plumbing materials, floor &amp; wall tiles, sanitary fittings, glass, paints, plywood and ready mix concrete</t>
   </si>
   <si>
-    <t xml:space="preserve">   Accommodation</t>
+    <t>Indeks harga seunit bagi simen, besi, batu baur, pasir, batu bata &amp; dinding, kayu, bahan bumbung, bahan siling, keratan keluli &amp; logam, bahan kerja paip, jubin lantai &amp; dinding, lengkapan kebersihan, kaca, cat, papan lapis dan konkrit sedia bancuh (samb.)</t>
   </si>
   <si>
-    <t xml:space="preserve">   Penginapan</t>
+    <t xml:space="preserve">Indeks  harga  seunit  bagi  cerucuk keping jenis 'U', keratan geronggang segi empat sama,  keratan geronggang segi empat tepat, rasuk semesta, gelegar keluli guling, sesiku sama, sesiku tak sama, sesalur 'U' dan sesalur bibir </t>
   </si>
   <si>
-    <t xml:space="preserve">   Transportation and storage</t>
+    <t xml:space="preserve">Unit price index for 'U' type sheet piles, square hollow sections, rectangular hollow sections, universal beams, rolled steel joists, equal angles, unequal angles, 'U' channels and lipped channels </t>
   </si>
   <si>
-    <t>Table 5.2: Net balance of statistics for transportation and storage industry</t>
-[...94 lines deleted...]
-    <t>Table 5.12: Net balance of statistics for education industry</t>
+    <t>Unit price index for cement, steel, aggregates, sand, bricks &amp; wall, timber, roofing materials, ceiling materials, steel &amp; metal sections, plumbing materials, floor &amp; wall tiles, sanitary fittings, glass, paints, plywood and ready mix concrete (cont'd)</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...158 lines deleted...]
-    <t>Table 1.2: Expectation of the gross revenue and number of employees for fourth quarter 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="\+0.0;\-0.0;0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.00_)"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="16">
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...14 lines deleted...]
-    <font>
       <i/>
-      <sz val="8"/>
-[...63 lines deleted...]
-      <family val="2"/>
+      <sz val="16"/>
+      <name val="Helv"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...18 lines deleted...]
-      <sz val="7"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...8 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="7"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Century Gothic"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF006600"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC66"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...25 lines deleted...]
-      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...39 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="407">
+  <cellXfs count="165">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="6" borderId="0" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...68 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...609 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="53">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal - Style1" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 122" xfId="44" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 152" xfId="21" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 154" xfId="47" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 158" xfId="51" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 16" xfId="17" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal 161" xfId="49" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Normal 162" xfId="50" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Normal 17" xfId="18" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal 170" xfId="52" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal 176" xfId="23" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Normal 177" xfId="24" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Normal 182" xfId="25" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Normal 183" xfId="26" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Normal 188" xfId="27" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Normal 189" xfId="28" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Normal 194" xfId="29" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Normal 195" xfId="30" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Normal 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Normal 2 3" xfId="15" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Normal 2 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Normal 200" xfId="31" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Normal 201" xfId="32" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Normal 206" xfId="34" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Normal 209" xfId="35" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Normal 212" xfId="36" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Normal 213" xfId="37" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Normal 218" xfId="38" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Normal 219" xfId="39" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Normal 224" xfId="40" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Normal 227" xfId="41" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Normal 228" xfId="42" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Normal 231" xfId="43" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Normal 236" xfId="45" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Normal 237" xfId="46" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Normal 24" xfId="19" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Normal 243" xfId="20" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Normal 244" xfId="22" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Normal 3 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Normal 3 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Normal 5" xfId="1" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Normal 6" xfId="6" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Normal 7" xfId="7" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Normal 8" xfId="8" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Normal 82" xfId="48" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Normal 94" xfId="33" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Percent 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Percent 3" xfId="13" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="008080FF"/>
+      <rgbColor rgb="00802060"/>
+      <rgbColor rgb="00FFFFC0"/>
+      <rgbColor rgb="00A0E0E0"/>
+      <rgbColor rgb="00600080"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000080C0"/>
+      <rgbColor rgb="00C0C0FF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="0069FFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="00A6CAF0"/>
+      <rgbColor rgb="00CC9CCC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00E3E3E3"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="00339933"/>
+      <rgbColor rgb="00999933"/>
+      <rgbColor rgb="00996633"/>
+      <rgbColor rgb="00996666"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="003333CC"/>
+      <rgbColor rgb="00336666"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00663300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00424242"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
-[...222 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2923,33393 +1612,17622 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...34 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:V190"/>
   <sheetViews>
-    <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="G2" sqref="G2"/>
+    <sheetView view="pageBreakPreview" topLeftCell="C166" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="N113" sqref="N113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="32.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="34.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.42578125" style="112" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="14" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7" max="9" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="86" customFormat="1" x14ac:dyDescent="0.25">
-[...334 lines deleted...]
-      <c r="L15" s="1" t="s">
+    <row r="1" spans="1:22" ht="15.75" customHeight="1">
+      <c r="A1" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+    </row>
+    <row r="2" spans="1:22" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A2" s="147" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="147"/>
+      <c r="C2" s="147"/>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+      <c r="K2" s="147"/>
+    </row>
+    <row r="3" spans="1:22" s="32" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="40"/>
+      <c r="B3" s="111"/>
+      <c r="C3" s="87"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+    </row>
+    <row r="4" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A4" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+    </row>
+    <row r="5" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A5" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="142"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
+      <c r="I5" s="142"/>
+      <c r="J5" s="142"/>
+    </row>
+    <row r="6" spans="1:22" ht="5.0999999999999996" customHeight="1">
+      <c r="A6" s="52"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:22" ht="5.0999999999999996" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="8"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="11"/>
+    </row>
+    <row r="8" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A8" s="143"/>
+      <c r="B8" s="143"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="148" t="s">
+        <v>117</v>
+      </c>
+      <c r="F8" s="148"/>
+      <c r="G8" s="148"/>
+      <c r="H8" s="148"/>
+      <c r="I8" s="148"/>
+      <c r="J8" s="148"/>
+    </row>
+    <row r="9" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A9" s="143" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="143"/>
+      <c r="C9" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="143"/>
+      <c r="E9" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="145"/>
+      <c r="G9" s="145"/>
+      <c r="H9" s="145"/>
+      <c r="I9" s="145"/>
+      <c r="J9" s="145"/>
+    </row>
+    <row r="10" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A10" s="144" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="144"/>
+      <c r="C10" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="144"/>
+      <c r="E10" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A11" s="91"/>
+      <c r="B11" s="91"/>
+      <c r="C11" s="91"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="133"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="133"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="133"/>
+      <c r="J11" s="133"/>
+    </row>
+    <row r="12" spans="1:22" ht="5.0999999999999996" customHeight="1"/>
+    <row r="13" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A13" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D13" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="20">
+        <v>105.1</v>
+      </c>
+      <c r="F13" s="22">
+        <v>106</v>
+      </c>
+      <c r="G13" s="20">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="H13" s="22">
+        <v>105.4</v>
+      </c>
+      <c r="I13" s="22">
+        <v>104.9</v>
+      </c>
+      <c r="J13" s="22">
+        <v>105.5</v>
+      </c>
+      <c r="K13" s="21"/>
+      <c r="L13" s="92"/>
+    </row>
+    <row r="14" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A14" s="110"/>
+      <c r="B14" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="28"/>
+      <c r="D14" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="F14" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="G14" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="H14" s="22">
+        <v>105.4</v>
+      </c>
+      <c r="I14" s="22">
+        <v>104.9</v>
+      </c>
+      <c r="J14" s="22">
+        <v>105.5</v>
+      </c>
+      <c r="K14" s="21"/>
+      <c r="L14" s="92"/>
+      <c r="Q14" s="128"/>
+      <c r="R14" s="129"/>
+      <c r="S14" s="128"/>
+      <c r="T14" s="129"/>
+      <c r="U14" s="128"/>
+      <c r="V14" s="129"/>
+    </row>
+    <row r="15" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A15" s="110"/>
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="F15" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="G15" s="20">
+        <v>103.9</v>
+      </c>
+      <c r="H15" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="I15" s="22">
         <v>105</v>
       </c>
-      <c r="B16" s="214">
-[...1096 lines deleted...]
-      <c r="Q15" s="110"/>
+      <c r="J15" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="K15" s="21"/>
+      <c r="Q15" s="117"/>
       <c r="R15" s="117"/>
-      <c r="S15" s="117" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S15" s="117"/>
       <c r="T15" s="117"/>
       <c r="U15" s="117"/>
       <c r="V15" s="117"/>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B16" s="129" t="s">
+    <row r="16" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A16" s="110"/>
+      <c r="B16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="20">
+        <v>105.2</v>
+      </c>
+      <c r="F16" s="22">
+        <v>106</v>
+      </c>
+      <c r="G16" s="20">
+        <v>104</v>
+      </c>
+      <c r="H16" s="22">
+        <v>105.4</v>
+      </c>
+      <c r="I16" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="J16" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="K16" s="21"/>
+      <c r="Q16" s="80"/>
+      <c r="R16" s="80"/>
+      <c r="S16" s="80"/>
+      <c r="T16" s="80"/>
+      <c r="U16" s="80"/>
+      <c r="V16" s="80"/>
+    </row>
+    <row r="17" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A17" s="110"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="20">
+        <v>105.3</v>
+      </c>
+      <c r="F17" s="22">
+        <v>105.8</v>
+      </c>
+      <c r="G17" s="20">
+        <v>104</v>
+      </c>
+      <c r="H17" s="22">
+        <v>105.4</v>
+      </c>
+      <c r="I17" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="J17" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="K17" s="16"/>
+    </row>
+    <row r="18" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A18" s="110"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="20">
+        <v>105.6</v>
+      </c>
+      <c r="F18" s="22">
+        <v>105.8</v>
+      </c>
+      <c r="G18" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="H18" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="I18" s="22">
+        <v>105.8</v>
+      </c>
+      <c r="J18" s="22">
+        <v>105.6</v>
+      </c>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="19" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A19" s="110"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="20">
+        <v>105.7</v>
+      </c>
+      <c r="F19" s="22">
+        <v>105.7</v>
+      </c>
+      <c r="G19" s="20">
+        <v>104.2</v>
+      </c>
+      <c r="H19" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="I19" s="22">
+        <v>107.3</v>
+      </c>
+      <c r="J19" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="K19" s="16"/>
+    </row>
+    <row r="20" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A20" s="29"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="20">
+        <v>105.5</v>
+      </c>
+      <c r="F20" s="22">
+        <v>105.8</v>
+      </c>
+      <c r="G20" s="20">
+        <v>104.3</v>
+      </c>
+      <c r="H20" s="22">
+        <v>105.7</v>
+      </c>
+      <c r="I20" s="22">
+        <v>107.3</v>
+      </c>
+      <c r="J20" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="K20" s="16"/>
+    </row>
+    <row r="21" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A21" s="29"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="20">
+        <v>105.8</v>
+      </c>
+      <c r="F21" s="22">
+        <v>105.9</v>
+      </c>
+      <c r="G21" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="H21" s="22">
+        <v>106</v>
+      </c>
+      <c r="I21" s="22">
+        <v>107.7</v>
+      </c>
+      <c r="J21" s="22">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A22" s="29"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="20">
+        <v>106.1</v>
+      </c>
+      <c r="F22" s="22">
+        <v>106.2</v>
+      </c>
+      <c r="G22" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="H22" s="22">
+        <v>106.3</v>
+      </c>
+      <c r="I22" s="22">
+        <v>107.8</v>
+      </c>
+      <c r="J22" s="22">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A23" s="29"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" s="20">
+        <v>106.2</v>
+      </c>
+      <c r="F23" s="22">
+        <v>106.4</v>
+      </c>
+      <c r="G23" s="20">
+        <v>104.8</v>
+      </c>
+      <c r="H23" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="I23" s="22">
+        <v>108.2</v>
+      </c>
+      <c r="J23" s="22">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A24" s="29"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="20">
+        <v>106.3</v>
+      </c>
+      <c r="F24" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="G24" s="20">
+        <v>104.8</v>
+      </c>
+      <c r="H24" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="I24" s="22">
+        <v>108.6</v>
+      </c>
+      <c r="J24" s="22">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A25" s="29"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="20">
+        <v>107</v>
+      </c>
+      <c r="F25" s="22">
+        <v>107.2</v>
+      </c>
+      <c r="G25" s="20">
+        <v>105.6</v>
+      </c>
+      <c r="H25" s="22">
+        <v>107.6</v>
+      </c>
+      <c r="I25" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="J25" s="22">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A26" s="75"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+    </row>
+    <row r="27" spans="1:11" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A27" s="110"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="15"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+    </row>
+    <row r="28" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A28" s="46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D28" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="20">
+        <v>105.4</v>
+      </c>
+      <c r="F28" s="22">
+        <v>104.3</v>
+      </c>
+      <c r="G28" s="20">
+        <v>104.5</v>
+      </c>
+      <c r="H28" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="I28" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="J28" s="22">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A29" s="110"/>
+      <c r="B29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="28"/>
+      <c r="D29" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="20">
+        <v>105.5</v>
+      </c>
+      <c r="F29" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="G29" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="H29" s="22">
+        <v>106.7</v>
+      </c>
+      <c r="I29" s="22">
+        <v>105.1</v>
+      </c>
+      <c r="J29" s="22">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A30" s="110"/>
+      <c r="B30" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="28"/>
+      <c r="D30" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="120"/>
-[...12 lines deleted...]
-      <c r="J16" s="110">
+      <c r="E30" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="F30" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="G30" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H30" s="124">
+        <v>106.8</v>
+      </c>
+      <c r="I30" s="124">
+        <v>105.2</v>
+      </c>
+      <c r="J30" s="124">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A31" s="110"/>
+      <c r="B31" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D31" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="F31" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="G31" s="124">
+        <v>104.5</v>
+      </c>
+      <c r="H31" s="124">
+        <v>106.8</v>
+      </c>
+      <c r="I31" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="J31" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A32" s="110"/>
+      <c r="B32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="19"/>
+      <c r="D32" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="F32" s="124">
+        <v>103.8</v>
+      </c>
+      <c r="G32" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="H32" s="124">
+        <v>106.8</v>
+      </c>
+      <c r="I32" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="J32" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A33" s="110"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="124">
+        <v>105.9</v>
+      </c>
+      <c r="F33" s="124">
+        <v>103.8</v>
+      </c>
+      <c r="G33" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H33" s="124">
+        <v>107.4</v>
+      </c>
+      <c r="I33" s="124">
+        <v>106.1</v>
+      </c>
+      <c r="J33" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A34" s="110"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="124">
+        <v>106</v>
+      </c>
+      <c r="F34" s="124">
+        <v>103.7</v>
+      </c>
+      <c r="G34" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H34" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="I34" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J34" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A35" s="110"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="F35" s="124">
+        <v>103.7</v>
+      </c>
+      <c r="G35" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="H35" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="I35" s="124">
+        <v>107.4</v>
+      </c>
+      <c r="J35" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A36" s="110"/>
+      <c r="C36" s="19"/>
+      <c r="D36" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="124">
+        <v>106</v>
+      </c>
+      <c r="F36" s="124">
+        <v>103.7</v>
+      </c>
+      <c r="G36" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H36" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="I36" s="124">
+        <v>107.9</v>
+      </c>
+      <c r="J36" s="124">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A37" s="110"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="124">
+        <v>106.3</v>
+      </c>
+      <c r="F37" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="G37" s="124">
+        <v>105</v>
+      </c>
+      <c r="H37" s="124">
+        <v>107.9</v>
+      </c>
+      <c r="I37" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="J37" s="124">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A38" s="110"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E38" s="124">
+        <v>106.3</v>
+      </c>
+      <c r="F38" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="G38" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="H38" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="I38" s="124">
+        <v>108.4</v>
+      </c>
+      <c r="J38" s="124">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A39" s="110"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="124">
+        <v>106.4</v>
+      </c>
+      <c r="F39" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="G39" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="H39" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="I39" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="J39" s="124">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A40" s="29"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="124">
+        <v>106.9</v>
+      </c>
+      <c r="F40" s="124">
+        <v>105</v>
+      </c>
+      <c r="G40" s="124">
+        <v>105.9</v>
+      </c>
+      <c r="H40" s="124">
+        <v>109</v>
+      </c>
+      <c r="I40" s="124">
+        <v>109.7</v>
+      </c>
+      <c r="J40" s="124">
+        <v>106.9</v>
+      </c>
+      <c r="L40" s="70"/>
+      <c r="M40" s="70"/>
+      <c r="N40" s="70"/>
+      <c r="O40" s="70"/>
+      <c r="P40" s="70"/>
+      <c r="Q40" s="70"/>
+    </row>
+    <row r="41" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A41" s="75"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="118"/>
+      <c r="F41" s="119"/>
+      <c r="G41" s="118"/>
+      <c r="H41" s="118"/>
+      <c r="I41" s="118"/>
+      <c r="J41" s="118"/>
+    </row>
+    <row r="42" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A42" s="110"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="113"/>
+      <c r="E42" s="119"/>
+      <c r="F42" s="120"/>
+      <c r="G42" s="119"/>
+      <c r="H42" s="119"/>
+      <c r="I42" s="119"/>
+      <c r="J42" s="119"/>
+    </row>
+    <row r="43" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A43" s="46" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="K16" s="110">
+      <c r="C43" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D43" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="121">
+        <v>105.6</v>
+      </c>
+      <c r="F43" s="35">
+        <v>105.1</v>
+      </c>
+      <c r="G43" s="121">
+        <v>104.5</v>
+      </c>
+      <c r="H43" s="35">
+        <v>106.5</v>
+      </c>
+      <c r="I43" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="J43" s="35">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A44" s="110"/>
+      <c r="B44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="28"/>
+      <c r="D44" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" s="121">
+        <v>105.7</v>
+      </c>
+      <c r="F44" s="35">
+        <v>105</v>
+      </c>
+      <c r="G44" s="121">
+        <v>104.4</v>
+      </c>
+      <c r="H44" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="I44" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="J44" s="35">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A45" s="110"/>
+      <c r="B45" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="28"/>
+      <c r="D45" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="F45" s="124">
+        <v>105</v>
+      </c>
+      <c r="G45" s="124">
+        <v>104.4</v>
+      </c>
+      <c r="H45" s="124">
+        <v>106.4</v>
+      </c>
+      <c r="I45" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="J45" s="124">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A46" s="110"/>
+      <c r="B46" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D46" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="F46" s="124">
+        <v>105</v>
+      </c>
+      <c r="G46" s="124">
+        <v>104.5</v>
+      </c>
+      <c r="H46" s="124">
+        <v>106.5</v>
+      </c>
+      <c r="I46" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="J46" s="124">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A47" s="110"/>
+      <c r="B47" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="19"/>
+      <c r="D47" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="124">
+        <v>105.8</v>
+      </c>
+      <c r="F47" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="G47" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="H47" s="124">
+        <v>106.5</v>
+      </c>
+      <c r="I47" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="J47" s="124">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A48" s="110"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="124">
+        <v>106.2</v>
+      </c>
+      <c r="F48" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="G48" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H48" s="124">
+        <v>107</v>
+      </c>
+      <c r="I48" s="124">
+        <v>106.2</v>
+      </c>
+      <c r="J48" s="124">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A49" s="110"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="124">
+        <v>106.2</v>
+      </c>
+      <c r="F49" s="124">
+        <v>104.5</v>
+      </c>
+      <c r="G49" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H49" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="I49" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J49" s="124">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A50" s="110"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="124">
+        <v>106</v>
+      </c>
+      <c r="F50" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="G50" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H50" s="124">
+        <v>106.9</v>
+      </c>
+      <c r="I50" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J50" s="124">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A51" s="110"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="124">
+        <v>106.3</v>
+      </c>
+      <c r="F51" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="G51" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="H51" s="124">
+        <v>107.2</v>
+      </c>
+      <c r="I51" s="124">
+        <v>107.9</v>
+      </c>
+      <c r="J51" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A52" s="110"/>
+      <c r="C52" s="19"/>
+      <c r="D52" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" s="124">
+        <v>106.5</v>
+      </c>
+      <c r="F52" s="124">
+        <v>105.1</v>
+      </c>
+      <c r="G52" s="124">
+        <v>105</v>
+      </c>
+      <c r="H52" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="I52" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="J52" s="124">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A53" s="110"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E53" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="F53" s="124">
+        <v>105.2</v>
+      </c>
+      <c r="G53" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="H53" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="I53" s="124">
+        <v>108.5</v>
+      </c>
+      <c r="J53" s="124">
+        <v>106</v>
+      </c>
+      <c r="L53" s="70"/>
+      <c r="M53" s="70"/>
+      <c r="N53" s="70"/>
+      <c r="O53" s="70"/>
+      <c r="P53" s="70"/>
+      <c r="Q53" s="70"/>
+    </row>
+    <row r="54" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A54" s="110"/>
+      <c r="C54" s="19"/>
+      <c r="D54" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="F54" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="G54" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H54" s="124">
+        <v>107.8</v>
+      </c>
+      <c r="I54" s="124">
+        <v>108.9</v>
+      </c>
+      <c r="J54" s="124">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A55" s="29"/>
+      <c r="C55" s="19"/>
+      <c r="D55" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="124">
+        <v>107.2</v>
+      </c>
+      <c r="F55" s="124">
+        <v>106.2</v>
+      </c>
+      <c r="G55" s="124">
+        <v>106</v>
+      </c>
+      <c r="H55" s="124">
+        <v>108.6</v>
+      </c>
+      <c r="I55" s="124">
+        <v>109.7</v>
+      </c>
+      <c r="J55" s="124">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A56" s="75"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="122"/>
+      <c r="F56" s="123"/>
+      <c r="G56" s="118"/>
+      <c r="H56" s="118"/>
+      <c r="I56" s="118"/>
+      <c r="J56" s="118"/>
+    </row>
+    <row r="57" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A57" s="110"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="113"/>
+      <c r="E57" s="15"/>
+      <c r="F57" s="93"/>
+      <c r="G57" s="16"/>
+      <c r="H57" s="16"/>
+      <c r="I57" s="16"/>
+      <c r="J57" s="16"/>
+    </row>
+    <row r="58" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A58" s="18"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="18"/>
+    </row>
+    <row r="59" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A59" s="30"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="18"/>
+    </row>
+    <row r="60" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A60" s="30"/>
+      <c r="B60" s="113"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="113"/>
+      <c r="E60" s="31"/>
+    </row>
+    <row r="61" spans="1:17" ht="15.95" customHeight="1">
+      <c r="B61" s="113"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+    </row>
+    <row r="62" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A62" s="32"/>
+      <c r="B62" s="32"/>
+      <c r="G62" s="15"/>
+    </row>
+    <row r="63" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A63" s="32"/>
+      <c r="B63" s="32"/>
+      <c r="G63" s="15"/>
+    </row>
+    <row r="64" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A64" s="113"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="18"/>
+      <c r="F64" s="94"/>
+    </row>
+    <row r="65" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A65" s="138"/>
+      <c r="B65" s="138"/>
+      <c r="C65" s="138"/>
+      <c r="D65" s="138"/>
+      <c r="E65" s="138"/>
+      <c r="F65" s="138"/>
+      <c r="G65" s="138"/>
+      <c r="H65" s="138"/>
+      <c r="I65" s="138"/>
+      <c r="J65" s="138"/>
+    </row>
+    <row r="66" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A66" s="139" t="s">
+        <v>121</v>
+      </c>
+      <c r="B66" s="139"/>
+      <c r="C66" s="139"/>
+      <c r="D66" s="139"/>
+      <c r="E66" s="139"/>
+      <c r="F66" s="139"/>
+      <c r="G66" s="139"/>
+      <c r="H66" s="139"/>
+      <c r="I66" s="139"/>
+      <c r="J66" s="139"/>
+    </row>
+    <row r="67" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A67" s="140" t="s">
+        <v>122</v>
+      </c>
+      <c r="B67" s="140"/>
+      <c r="C67" s="140"/>
+      <c r="D67" s="140"/>
+      <c r="E67" s="140"/>
+      <c r="F67" s="140"/>
+      <c r="G67" s="140"/>
+      <c r="H67" s="140"/>
+      <c r="I67" s="140"/>
+      <c r="J67" s="140"/>
+    </row>
+    <row r="68" spans="1:10" s="32" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A68" s="40"/>
+      <c r="B68" s="111"/>
+      <c r="C68" s="87"/>
+      <c r="D68" s="114"/>
+      <c r="E68" s="88"/>
+      <c r="F68" s="88"/>
+      <c r="G68" s="88"/>
+      <c r="H68" s="88"/>
+      <c r="I68" s="88"/>
+      <c r="J68" s="88"/>
+    </row>
+    <row r="69" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A69" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="141"/>
+      <c r="C69" s="141"/>
+      <c r="D69" s="141"/>
+      <c r="E69" s="141"/>
+      <c r="F69" s="141"/>
+      <c r="G69" s="141"/>
+      <c r="H69" s="141"/>
+      <c r="I69" s="141"/>
+      <c r="J69" s="141"/>
+    </row>
+    <row r="70" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A70" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B70" s="142"/>
+      <c r="C70" s="142"/>
+      <c r="D70" s="142"/>
+      <c r="E70" s="142"/>
+      <c r="F70" s="142"/>
+      <c r="G70" s="142"/>
+      <c r="H70" s="142"/>
+      <c r="I70" s="142"/>
+      <c r="J70" s="142"/>
+    </row>
+    <row r="71" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A71" s="52"/>
+      <c r="B71" s="3"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="3"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="6"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+    </row>
+    <row r="72" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A72" s="55"/>
+      <c r="B72" s="8"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="8"/>
+      <c r="E72" s="10"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="11"/>
+      <c r="I72" s="11"/>
+      <c r="J72" s="11"/>
+    </row>
+    <row r="73" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A73" s="135"/>
+      <c r="B73" s="135"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F73" s="136"/>
+      <c r="G73" s="136"/>
+      <c r="H73" s="136"/>
+      <c r="I73" s="136"/>
+      <c r="J73" s="136"/>
+    </row>
+    <row r="74" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A74" s="135" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="135"/>
+      <c r="C74" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="135"/>
+      <c r="E74" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F74" s="137"/>
+      <c r="G74" s="137"/>
+      <c r="H74" s="137"/>
+      <c r="I74" s="137"/>
+      <c r="J74" s="137"/>
+    </row>
+    <row r="75" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A75" s="134" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" s="134"/>
+      <c r="C75" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="134"/>
+      <c r="E75" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H75" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I75" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J75" s="132" t="s">
         <v>12</v>
       </c>
-      <c r="M16" s="110">
-[...21 lines deleted...]
-      <c r="A17" s="370" t="s">
+    </row>
+    <row r="76" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A76" s="95"/>
+      <c r="B76" s="95"/>
+      <c r="C76" s="95"/>
+      <c r="D76" s="95"/>
+      <c r="E76" s="133"/>
+      <c r="F76" s="133"/>
+      <c r="G76" s="133"/>
+      <c r="H76" s="133"/>
+      <c r="I76" s="133"/>
+      <c r="J76" s="133"/>
+    </row>
+    <row r="77" spans="1:10" ht="5.0999999999999996" customHeight="1"/>
+    <row r="78" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A78" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B78" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D78" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" s="20">
+        <v>105.9</v>
+      </c>
+      <c r="F78" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="G78" s="20">
+        <v>104.4</v>
+      </c>
+      <c r="H78" s="22">
+        <v>106.6</v>
+      </c>
+      <c r="I78" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="J78" s="22">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A79" s="110"/>
+      <c r="B79" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" s="28"/>
+      <c r="D79" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E79" s="20">
+        <v>106</v>
+      </c>
+      <c r="F79" s="22">
+        <v>104.1</v>
+      </c>
+      <c r="G79" s="20">
+        <v>104.3</v>
+      </c>
+      <c r="H79" s="22">
+        <v>106.5</v>
+      </c>
+      <c r="I79" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="J79" s="22">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A80" s="110"/>
+      <c r="B80" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="C80" s="28"/>
+      <c r="D80" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="124">
+        <v>106</v>
+      </c>
+      <c r="F80" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="G80" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H80" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="I80" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="J80" s="124">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A81" s="110"/>
+      <c r="B81" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D81" s="131" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="370"/>
-[...24 lines deleted...]
-      <c r="B18" s="129" t="s">
+      <c r="E81" s="124">
+        <v>106.1</v>
+      </c>
+      <c r="F81" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="G81" s="124">
+        <v>104.5</v>
+      </c>
+      <c r="H81" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="I81" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="J81" s="124">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A82" s="110"/>
+      <c r="B82" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="C82" s="19"/>
+      <c r="D82" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E82" s="124">
+        <v>106.2</v>
+      </c>
+      <c r="F82" s="124">
+        <v>103.8</v>
+      </c>
+      <c r="G82" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="H82" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="I82" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="J82" s="124">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A83" s="110"/>
+      <c r="B83" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C83" s="19"/>
+      <c r="D83" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="124">
+        <v>106.5</v>
+      </c>
+      <c r="F83" s="124">
+        <v>103.8</v>
+      </c>
+      <c r="G83" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="H83" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="I83" s="124">
+        <v>106</v>
+      </c>
+      <c r="J83" s="124">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A84" s="110"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84" s="124">
+        <v>106.5</v>
+      </c>
+      <c r="F84" s="124">
+        <v>103.7</v>
+      </c>
+      <c r="G84" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="H84" s="124">
+        <v>107.2</v>
+      </c>
+      <c r="I84" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="J84" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A85" s="110"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" s="124">
+        <v>106.4</v>
+      </c>
+      <c r="F85" s="124">
+        <v>103.8</v>
+      </c>
+      <c r="G85" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="H85" s="124">
+        <v>107</v>
+      </c>
+      <c r="I85" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="J85" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A86" s="110"/>
+      <c r="C86" s="19"/>
+      <c r="D86" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="F86" s="124">
+        <v>103.9</v>
+      </c>
+      <c r="G86" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="H86" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="I86" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J86" s="124">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A87" s="110"/>
+      <c r="C87" s="19"/>
+      <c r="D87" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E87" s="124">
+        <v>106.9</v>
+      </c>
+      <c r="F87" s="124">
+        <v>104.4</v>
+      </c>
+      <c r="G87" s="124">
+        <v>105.1</v>
+      </c>
+      <c r="H87" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="I87" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="J87" s="124">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A88" s="110"/>
+      <c r="C88" s="19"/>
+      <c r="D88" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E88" s="124">
+        <v>107</v>
+      </c>
+      <c r="F88" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="G88" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="H88" s="124">
+        <v>107.8</v>
+      </c>
+      <c r="I88" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="J88" s="124">
+        <v>106.4</v>
+      </c>
+      <c r="L88" s="70"/>
+      <c r="M88" s="70"/>
+      <c r="N88" s="70"/>
+      <c r="O88" s="70"/>
+      <c r="P88" s="70"/>
+      <c r="Q88" s="70"/>
+    </row>
+    <row r="89" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A89" s="110"/>
+      <c r="C89" s="19"/>
+      <c r="D89" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="F89" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="G89" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H89" s="124">
+        <v>107.9</v>
+      </c>
+      <c r="I89" s="124">
+        <v>108.4</v>
+      </c>
+      <c r="J89" s="124">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A90" s="29"/>
+      <c r="C90" s="19"/>
+      <c r="D90" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E90" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="F90" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="G90" s="124">
+        <v>106</v>
+      </c>
+      <c r="H90" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="I90" s="124">
+        <v>109.2</v>
+      </c>
+      <c r="J90" s="124">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A91" s="75"/>
+      <c r="B91" s="23"/>
+      <c r="C91" s="24"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="118"/>
+      <c r="F91" s="119"/>
+      <c r="G91" s="118"/>
+      <c r="H91" s="118"/>
+      <c r="I91" s="118"/>
+      <c r="J91" s="118"/>
+    </row>
+    <row r="92" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A92" s="110"/>
+      <c r="C92" s="26"/>
+      <c r="D92" s="113"/>
+      <c r="E92" s="119"/>
+      <c r="F92" s="120"/>
+      <c r="G92" s="119"/>
+      <c r="H92" s="119"/>
+      <c r="I92" s="119"/>
+      <c r="J92" s="119"/>
+    </row>
+    <row r="93" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A93" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D93" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E93" s="121">
+        <v>104.7</v>
+      </c>
+      <c r="F93" s="35">
+        <v>103.8</v>
+      </c>
+      <c r="G93" s="121">
+        <v>104</v>
+      </c>
+      <c r="H93" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="I93" s="35">
+        <v>105.2</v>
+      </c>
+      <c r="J93" s="35">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A94" s="110"/>
+      <c r="B94" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C94" s="28"/>
+      <c r="D94" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E94" s="121">
+        <v>104.8</v>
+      </c>
+      <c r="F94" s="35">
+        <v>103.6</v>
+      </c>
+      <c r="G94" s="121">
+        <v>103.9</v>
+      </c>
+      <c r="H94" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="I94" s="35">
+        <v>105.2</v>
+      </c>
+      <c r="J94" s="35">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A95" s="110"/>
+      <c r="B95" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95" s="28"/>
+      <c r="D95" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="F95" s="124">
+        <v>103.6</v>
+      </c>
+      <c r="G95" s="124">
+        <v>103.9</v>
+      </c>
+      <c r="H95" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="I95" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="J95" s="124">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A96" s="110"/>
+      <c r="B96" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C96" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D96" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E96" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="F96" s="124">
+        <v>103.6</v>
+      </c>
+      <c r="G96" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="H96" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="I96" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="J96" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="L96" s="21"/>
+    </row>
+    <row r="97" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A97" s="110"/>
+      <c r="B97" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="C97" s="19"/>
+      <c r="D97" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E97" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="F97" s="124">
+        <v>103.1</v>
+      </c>
+      <c r="G97" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="H97" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="I97" s="124">
+        <v>105.8</v>
+      </c>
+      <c r="J97" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="L97" s="21"/>
+    </row>
+    <row r="98" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A98" s="110"/>
+      <c r="B98" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C98" s="19"/>
+      <c r="D98" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="124">
+        <v>105.1</v>
+      </c>
+      <c r="F98" s="124">
+        <v>103.2</v>
+      </c>
+      <c r="G98" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H98" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="I98" s="124">
+        <v>106.3</v>
+      </c>
+      <c r="J98" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="L98" s="21"/>
+    </row>
+    <row r="99" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A99" s="110"/>
+      <c r="C99" s="19"/>
+      <c r="D99" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E99" s="124">
+        <v>105.2</v>
+      </c>
+      <c r="F99" s="124">
+        <v>102.9</v>
+      </c>
+      <c r="G99" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H99" s="124">
+        <v>107.4</v>
+      </c>
+      <c r="I99" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J99" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="K99" s="28"/>
+      <c r="L99" s="21"/>
+    </row>
+    <row r="100" spans="1:17" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A100" s="110"/>
+      <c r="C100" s="19"/>
+      <c r="D100" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E100" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="F100" s="124">
+        <v>102.8</v>
+      </c>
+      <c r="G100" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H100" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="I100" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="J100" s="124">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A101" s="110"/>
+      <c r="C101" s="19"/>
+      <c r="D101" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="124">
+        <v>105.1</v>
+      </c>
+      <c r="F101" s="124">
+        <v>102.9</v>
+      </c>
+      <c r="G101" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="H101" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="I101" s="124">
+        <v>108</v>
+      </c>
+      <c r="J101" s="124">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A102" s="110"/>
+      <c r="C102" s="19"/>
+      <c r="D102" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E102" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="F102" s="124">
+        <v>103.2</v>
+      </c>
+      <c r="G102" s="124">
+        <v>104.4</v>
+      </c>
+      <c r="H102" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="I102" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="J102" s="124">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A103" s="110"/>
+      <c r="C103" s="19"/>
+      <c r="D103" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E103" s="124">
+        <v>105.3</v>
+      </c>
+      <c r="F103" s="124">
+        <v>103.4</v>
+      </c>
+      <c r="G103" s="124">
+        <v>104.7</v>
+      </c>
+      <c r="H103" s="124">
+        <v>107.9</v>
+      </c>
+      <c r="I103" s="124">
+        <v>108.5</v>
+      </c>
+      <c r="J103" s="124">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A104" s="110"/>
+      <c r="C104" s="19"/>
+      <c r="D104" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E104" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="F104" s="124">
+        <v>103.4</v>
+      </c>
+      <c r="G104" s="124">
+        <v>104.8</v>
+      </c>
+      <c r="H104" s="124">
+        <v>108</v>
+      </c>
+      <c r="I104" s="124">
+        <v>108.9</v>
+      </c>
+      <c r="J104" s="124">
+        <v>106</v>
+      </c>
+      <c r="L104" s="70"/>
+      <c r="M104" s="70"/>
+      <c r="N104" s="70"/>
+      <c r="O104" s="70"/>
+      <c r="P104" s="70"/>
+      <c r="Q104" s="70"/>
+    </row>
+    <row r="105" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A105" s="29"/>
+      <c r="C105" s="19"/>
+      <c r="D105" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E105" s="124">
+        <v>106</v>
+      </c>
+      <c r="F105" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="G105" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H105" s="124">
+        <v>108.9</v>
+      </c>
+      <c r="I105" s="124">
+        <v>109.8</v>
+      </c>
+      <c r="J105" s="124">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A106" s="75"/>
+      <c r="B106" s="23"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="25"/>
+      <c r="E106" s="118"/>
+      <c r="F106" s="119"/>
+      <c r="G106" s="118"/>
+      <c r="H106" s="118"/>
+      <c r="I106" s="118"/>
+      <c r="J106" s="118"/>
+    </row>
+    <row r="107" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A107" s="110"/>
+      <c r="C107" s="26"/>
+      <c r="D107" s="113"/>
+      <c r="E107" s="119"/>
+      <c r="F107" s="120"/>
+      <c r="G107" s="119"/>
+      <c r="H107" s="119"/>
+      <c r="I107" s="119"/>
+      <c r="J107" s="119"/>
+    </row>
+    <row r="108" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A108" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="B108" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C108" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D108" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E108" s="121">
+        <v>109.3</v>
+      </c>
+      <c r="F108" s="35">
+        <v>108.8</v>
+      </c>
+      <c r="G108" s="121">
+        <v>104.6</v>
+      </c>
+      <c r="H108" s="35">
+        <v>104.2</v>
+      </c>
+      <c r="I108" s="35">
+        <v>110.5</v>
+      </c>
+      <c r="J108" s="35">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A109" s="110"/>
+      <c r="B109" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="C109" s="28"/>
+      <c r="D109" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E109" s="121">
+        <v>109.3</v>
+      </c>
+      <c r="F109" s="35">
+        <v>108.8</v>
+      </c>
+      <c r="G109" s="121">
+        <v>104.6</v>
+      </c>
+      <c r="H109" s="35">
+        <v>104.1</v>
+      </c>
+      <c r="I109" s="35">
+        <v>110.5</v>
+      </c>
+      <c r="J109" s="35">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A110" s="110"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="124">
+        <v>109.3</v>
+      </c>
+      <c r="F110" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="G110" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="H110" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="I110" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J110" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A111" s="110"/>
+      <c r="C111" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D111" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E111" s="124">
+        <v>109.4</v>
+      </c>
+      <c r="F111" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="G111" s="124">
+        <v>104.6</v>
+      </c>
+      <c r="H111" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="I111" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J111" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A112" s="110"/>
+      <c r="C112" s="19"/>
+      <c r="D112" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E112" s="124">
+        <v>109.4</v>
+      </c>
+      <c r="F112" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="G112" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="H112" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="I112" s="124">
+        <v>109.8</v>
+      </c>
+      <c r="J112" s="124">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A113" s="110"/>
+      <c r="C113" s="19"/>
+      <c r="D113" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="124">
+        <v>109.2</v>
+      </c>
+      <c r="F113" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="G113" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="H113" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="I113" s="124">
+        <v>109.8</v>
+      </c>
+      <c r="J113" s="124">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A114" s="110"/>
+      <c r="C114" s="19"/>
+      <c r="D114" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114" s="124">
+        <v>109.4</v>
+      </c>
+      <c r="F114" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="G114" s="124">
+        <v>104.9</v>
+      </c>
+      <c r="H114" s="124">
+        <v>104.1</v>
+      </c>
+      <c r="I114" s="124">
+        <v>110</v>
+      </c>
+      <c r="J114" s="124">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A115" s="29"/>
+      <c r="C115" s="19"/>
+      <c r="D115" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E115" s="124">
+        <v>109.4</v>
+      </c>
+      <c r="F115" s="124">
+        <v>108.9</v>
+      </c>
+      <c r="G115" s="124">
+        <v>105</v>
+      </c>
+      <c r="H115" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I115" s="124">
+        <v>110</v>
+      </c>
+      <c r="J115" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="K115" s="16"/>
+    </row>
+    <row r="116" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A116" s="29"/>
+      <c r="C116" s="19"/>
+      <c r="D116" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E116" s="124">
+        <v>109.5</v>
+      </c>
+      <c r="F116" s="124">
+        <v>109</v>
+      </c>
+      <c r="G116" s="124">
+        <v>105</v>
+      </c>
+      <c r="H116" s="124">
+        <v>104.3</v>
+      </c>
+      <c r="I116" s="124">
+        <v>110</v>
+      </c>
+      <c r="J116" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="K116" s="16"/>
+    </row>
+    <row r="117" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A117" s="29"/>
+      <c r="C117" s="19"/>
+      <c r="D117" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E117" s="124">
+        <v>109.9</v>
+      </c>
+      <c r="F117" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G117" s="124">
+        <v>105.2</v>
+      </c>
+      <c r="H117" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="I117" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J117" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="K117" s="16"/>
+    </row>
+    <row r="118" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A118" s="29"/>
+      <c r="C118" s="19"/>
+      <c r="D118" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E118" s="124">
+        <v>109.9</v>
+      </c>
+      <c r="F118" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G118" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="H118" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="I118" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J118" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="K118" s="16"/>
+    </row>
+    <row r="119" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A119" s="29"/>
+      <c r="C119" s="19"/>
+      <c r="D119" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E119" s="124">
+        <v>109.9</v>
+      </c>
+      <c r="F119" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G119" s="124">
+        <v>105.6</v>
+      </c>
+      <c r="H119" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="I119" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J119" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="K119" s="16"/>
+      <c r="L119" s="70"/>
+      <c r="M119" s="70"/>
+      <c r="N119" s="70"/>
+      <c r="O119" s="70"/>
+      <c r="P119" s="70"/>
+      <c r="Q119" s="70"/>
+    </row>
+    <row r="120" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A120" s="29"/>
+      <c r="C120" s="19"/>
+      <c r="D120" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E120" s="124">
+        <v>110.6</v>
+      </c>
+      <c r="F120" s="124">
+        <v>110.8</v>
+      </c>
+      <c r="G120" s="124">
+        <v>106.6</v>
+      </c>
+      <c r="H120" s="124">
+        <v>108.6</v>
+      </c>
+      <c r="I120" s="124">
+        <v>113</v>
+      </c>
+      <c r="J120" s="124">
+        <v>109.2</v>
+      </c>
+      <c r="K120" s="16"/>
+    </row>
+    <row r="121" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A121" s="75"/>
+      <c r="B121" s="23"/>
+      <c r="C121" s="24"/>
+      <c r="D121" s="25"/>
+      <c r="E121" s="125"/>
+      <c r="F121" s="119"/>
+      <c r="G121" s="118"/>
+      <c r="H121" s="118"/>
+      <c r="I121" s="118"/>
+      <c r="J121" s="118"/>
+      <c r="K121" s="112"/>
+    </row>
+    <row r="122" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A122" s="110"/>
+      <c r="C122" s="26"/>
+      <c r="D122" s="113"/>
+      <c r="E122" s="126"/>
+      <c r="F122" s="120"/>
+      <c r="G122" s="119"/>
+      <c r="H122" s="119"/>
+      <c r="I122" s="119"/>
+      <c r="J122" s="119"/>
+      <c r="K122" s="112"/>
+    </row>
+    <row r="123" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A123" s="18"/>
+      <c r="B123" s="18"/>
+      <c r="C123" s="26"/>
+      <c r="D123" s="18"/>
+      <c r="E123" s="126"/>
+      <c r="F123" s="119"/>
+      <c r="G123" s="119"/>
+      <c r="H123" s="119"/>
+      <c r="I123" s="119"/>
+      <c r="J123" s="119"/>
+      <c r="K123" s="112"/>
+    </row>
+    <row r="124" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A124" s="30"/>
+      <c r="B124" s="18"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="18"/>
+      <c r="E124" s="126"/>
+      <c r="F124" s="126"/>
+      <c r="G124" s="119"/>
+      <c r="H124" s="119"/>
+      <c r="I124" s="119"/>
+      <c r="J124" s="119"/>
+    </row>
+    <row r="125" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A125" s="30"/>
+      <c r="B125" s="113"/>
+      <c r="C125" s="26"/>
+      <c r="D125" s="113"/>
+      <c r="E125" s="127"/>
+      <c r="F125" s="126"/>
+      <c r="G125" s="119"/>
+      <c r="H125" s="119"/>
+      <c r="I125" s="119"/>
+      <c r="J125" s="119"/>
+    </row>
+    <row r="126" spans="1:17" ht="15.95" customHeight="1">
+      <c r="B126" s="113"/>
+      <c r="E126" s="16"/>
+      <c r="F126" s="16"/>
+    </row>
+    <row r="127" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A127" s="32"/>
+      <c r="B127" s="32"/>
+      <c r="G127" s="15"/>
+    </row>
+    <row r="128" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A128" s="32"/>
+      <c r="C128" s="26"/>
+      <c r="D128" s="18"/>
+    </row>
+    <row r="129" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A129" s="113"/>
+      <c r="B129" s="2"/>
+    </row>
+    <row r="130" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A130" s="138"/>
+      <c r="B130" s="138"/>
+      <c r="C130" s="138"/>
+      <c r="D130" s="138"/>
+      <c r="E130" s="138"/>
+      <c r="F130" s="138"/>
+      <c r="G130" s="138"/>
+      <c r="H130" s="138"/>
+      <c r="I130" s="138"/>
+      <c r="J130" s="138"/>
+    </row>
+    <row r="131" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A131" s="139" t="s">
+        <v>121</v>
+      </c>
+      <c r="B131" s="139"/>
+      <c r="C131" s="139"/>
+      <c r="D131" s="139"/>
+      <c r="E131" s="139"/>
+      <c r="F131" s="139"/>
+      <c r="G131" s="139"/>
+      <c r="H131" s="139"/>
+      <c r="I131" s="139"/>
+      <c r="J131" s="139"/>
+    </row>
+    <row r="132" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A132" s="140" t="s">
+        <v>122</v>
+      </c>
+      <c r="B132" s="140"/>
+      <c r="C132" s="140"/>
+      <c r="D132" s="140"/>
+      <c r="E132" s="140"/>
+      <c r="F132" s="140"/>
+      <c r="G132" s="140"/>
+      <c r="H132" s="140"/>
+      <c r="I132" s="140"/>
+      <c r="J132" s="140"/>
+    </row>
+    <row r="133" spans="1:10" s="32" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A133" s="40"/>
+      <c r="B133" s="111"/>
+      <c r="C133" s="87"/>
+      <c r="D133" s="114"/>
+      <c r="E133" s="88"/>
+      <c r="F133" s="88"/>
+      <c r="G133" s="88"/>
+      <c r="H133" s="88"/>
+      <c r="I133" s="88"/>
+      <c r="J133" s="88"/>
+    </row>
+    <row r="134" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A134" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B134" s="141"/>
+      <c r="C134" s="141"/>
+      <c r="D134" s="141"/>
+      <c r="E134" s="141"/>
+      <c r="F134" s="141"/>
+      <c r="G134" s="141"/>
+      <c r="H134" s="141"/>
+      <c r="I134" s="141"/>
+      <c r="J134" s="141"/>
+    </row>
+    <row r="135" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A135" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B135" s="142"/>
+      <c r="C135" s="142"/>
+      <c r="D135" s="142"/>
+      <c r="E135" s="142"/>
+      <c r="F135" s="142"/>
+      <c r="G135" s="142"/>
+      <c r="H135" s="142"/>
+      <c r="I135" s="142"/>
+      <c r="J135" s="142"/>
+    </row>
+    <row r="136" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A136" s="52"/>
+      <c r="B136" s="3"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="3"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="6"/>
+      <c r="G136" s="6"/>
+      <c r="H136" s="7"/>
+      <c r="I136" s="7"/>
+      <c r="J136" s="7"/>
+    </row>
+    <row r="137" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A137" s="55"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="10"/>
+      <c r="F137" s="10"/>
+      <c r="G137" s="10"/>
+      <c r="H137" s="11"/>
+      <c r="I137" s="11"/>
+      <c r="J137" s="11"/>
+    </row>
+    <row r="138" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A138" s="135"/>
+      <c r="B138" s="135"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F138" s="136"/>
+      <c r="G138" s="136"/>
+      <c r="H138" s="136"/>
+      <c r="I138" s="136"/>
+      <c r="J138" s="136"/>
+    </row>
+    <row r="139" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A139" s="135" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="135"/>
+      <c r="C139" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D139" s="135"/>
+      <c r="E139" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F139" s="137"/>
+      <c r="G139" s="137"/>
+      <c r="H139" s="137"/>
+      <c r="I139" s="137"/>
+      <c r="J139" s="137"/>
+    </row>
+    <row r="140" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A140" s="134" t="s">
+        <v>5</v>
+      </c>
+      <c r="B140" s="134"/>
+      <c r="C140" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="134"/>
+      <c r="E140" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G140" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H140" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I140" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="C18" s="120"/>
-[...27 lines deleted...]
-      <c r="P18" s="110" t="s">
+      <c r="J140" s="132" t="s">
         <v>12</v>
       </c>
-      <c r="Q18" s="110"/>
-[...10 lines deleted...]
-      <c r="B19" s="129" t="s">
+    </row>
+    <row r="141" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A141" s="95"/>
+      <c r="B141" s="95"/>
+      <c r="C141" s="95"/>
+      <c r="D141" s="95"/>
+      <c r="E141" s="133"/>
+      <c r="F141" s="133"/>
+      <c r="G141" s="133"/>
+      <c r="H141" s="133"/>
+      <c r="I141" s="133"/>
+      <c r="J141" s="133"/>
+    </row>
+    <row r="142" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="G142" s="15"/>
+    </row>
+    <row r="143" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A143" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="B143" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C143" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D143" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E143" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="F143" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="G143" s="20">
+        <v>105</v>
+      </c>
+      <c r="H143" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="I143" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="J143" s="22">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A144" s="110"/>
+      <c r="B144" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C144" s="28"/>
+      <c r="D144" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E144" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="F144" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="G144" s="20">
+        <v>105</v>
+      </c>
+      <c r="H144" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="I144" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="J144" s="22">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A145" s="110"/>
+      <c r="C145" s="28"/>
+      <c r="D145" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="120"/>
-[...74 lines deleted...]
-      <c r="F21" s="110">
+      <c r="E145" s="124">
+        <v>110.2</v>
+      </c>
+      <c r="F145" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G145" s="124">
+        <v>105</v>
+      </c>
+      <c r="H145" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I145" s="124">
+        <v>111.3</v>
+      </c>
+      <c r="J145" s="124">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A146" s="110"/>
+      <c r="C146" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D146" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E146" s="124">
+        <v>110.3</v>
+      </c>
+      <c r="F146" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G146" s="124">
+        <v>105</v>
+      </c>
+      <c r="H146" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I146" s="124">
+        <v>111.3</v>
+      </c>
+      <c r="J146" s="124">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A147" s="110"/>
+      <c r="C147" s="19"/>
+      <c r="D147" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E147" s="124">
+        <v>110.3</v>
+      </c>
+      <c r="F147" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G147" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H147" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I147" s="124">
+        <v>110.4</v>
+      </c>
+      <c r="J147" s="124">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A148" s="110"/>
+      <c r="C148" s="19"/>
+      <c r="D148" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E148" s="124">
+        <v>110.1</v>
+      </c>
+      <c r="F148" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G148" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H148" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I148" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J148" s="124">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A149" s="110"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E149" s="124">
+        <v>110.2</v>
+      </c>
+      <c r="F149" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="G149" s="124">
+        <v>105.4</v>
+      </c>
+      <c r="H149" s="124">
+        <v>104.2</v>
+      </c>
+      <c r="I149" s="124">
+        <v>110.5</v>
+      </c>
+      <c r="J149" s="124">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A150" s="110"/>
+      <c r="C150" s="19"/>
+      <c r="D150" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E150" s="124">
+        <v>110.3</v>
+      </c>
+      <c r="F150" s="124">
+        <v>109.2</v>
+      </c>
+      <c r="G150" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="H150" s="124">
+        <v>104.4</v>
+      </c>
+      <c r="I150" s="124">
+        <v>110.4</v>
+      </c>
+      <c r="J150" s="124">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A151" s="110"/>
+      <c r="C151" s="19"/>
+      <c r="D151" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E151" s="124">
+        <v>110.3</v>
+      </c>
+      <c r="F151" s="124">
+        <v>109.2</v>
+      </c>
+      <c r="G151" s="124">
+        <v>105.5</v>
+      </c>
+      <c r="H151" s="124">
+        <v>104.4</v>
+      </c>
+      <c r="I151" s="124">
+        <v>110.4</v>
+      </c>
+      <c r="J151" s="124">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A152" s="110"/>
+      <c r="C152" s="19"/>
+      <c r="D152" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="G21" s="110"/>
-[...35 lines deleted...]
-      <c r="B22" s="129" t="s">
+      <c r="E152" s="124">
+        <v>110.8</v>
+      </c>
+      <c r="F152" s="124">
+        <v>109.3</v>
+      </c>
+      <c r="G152" s="124">
+        <v>105.7</v>
+      </c>
+      <c r="H152" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="I152" s="124">
+        <v>110.9</v>
+      </c>
+      <c r="J152" s="124">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A153" s="110"/>
+      <c r="C153" s="19"/>
+      <c r="D153" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E153" s="124">
+        <v>110.8</v>
+      </c>
+      <c r="F153" s="124">
+        <v>109.3</v>
+      </c>
+      <c r="G153" s="124">
+        <v>106.1</v>
+      </c>
+      <c r="H153" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="I153" s="124">
+        <v>110.9</v>
+      </c>
+      <c r="J153" s="124">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A154" s="110"/>
+      <c r="C154" s="19"/>
+      <c r="D154" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E154" s="124">
+        <v>110.8</v>
+      </c>
+      <c r="F154" s="124">
+        <v>109.3</v>
+      </c>
+      <c r="G154" s="124">
+        <v>106.1</v>
+      </c>
+      <c r="H154" s="124">
+        <v>108.1</v>
+      </c>
+      <c r="I154" s="124">
+        <v>110.9</v>
+      </c>
+      <c r="J154" s="124">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A155" s="29"/>
+      <c r="C155" s="19"/>
+      <c r="D155" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E155" s="124">
+        <v>111.5</v>
+      </c>
+      <c r="F155" s="124">
+        <v>111.1</v>
+      </c>
+      <c r="G155" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="H155" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="I155" s="124">
+        <v>113.7</v>
+      </c>
+      <c r="J155" s="124">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A156" s="75"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="24"/>
+      <c r="D156" s="25"/>
+      <c r="E156" s="118"/>
+      <c r="F156" s="119"/>
+      <c r="G156" s="118"/>
+      <c r="H156" s="118"/>
+      <c r="I156" s="118"/>
+      <c r="J156" s="118"/>
+    </row>
+    <row r="157" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A157" s="110"/>
+      <c r="C157" s="26"/>
+      <c r="D157" s="113"/>
+      <c r="E157" s="119"/>
+      <c r="F157" s="120"/>
+      <c r="G157" s="119"/>
+      <c r="H157" s="119"/>
+      <c r="I157" s="119"/>
+      <c r="J157" s="119"/>
+    </row>
+    <row r="158" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A158" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B158" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C158" s="19">
+        <v>2024</v>
+      </c>
+      <c r="D158" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E158" s="121">
+        <v>111.8</v>
+      </c>
+      <c r="F158" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="G158" s="121">
+        <v>108.2</v>
+      </c>
+      <c r="H158" s="35">
+        <v>107.7</v>
+      </c>
+      <c r="I158" s="35">
+        <v>108.6</v>
+      </c>
+      <c r="J158" s="35">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A159" s="110"/>
+      <c r="B159" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C159" s="28"/>
+      <c r="D159" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E159" s="121">
+        <v>112</v>
+      </c>
+      <c r="F159" s="35">
+        <v>106.7</v>
+      </c>
+      <c r="G159" s="121">
+        <v>108.2</v>
+      </c>
+      <c r="H159" s="35">
+        <v>107.7</v>
+      </c>
+      <c r="I159" s="35">
+        <v>108.6</v>
+      </c>
+      <c r="J159" s="35">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A160" s="110"/>
+      <c r="C160" s="28"/>
+      <c r="D160" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="120"/>
-[...2 lines deleted...]
-      <c r="F22" s="110">
+      <c r="E160" s="124">
+        <v>111.9</v>
+      </c>
+      <c r="F160" s="124">
+        <v>106.7</v>
+      </c>
+      <c r="G160" s="124">
+        <v>108.2</v>
+      </c>
+      <c r="H160" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="I160" s="124">
+        <v>108.8</v>
+      </c>
+      <c r="J160" s="124">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A161" s="110"/>
+      <c r="C161" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D161" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E161" s="124">
+        <v>112.2</v>
+      </c>
+      <c r="F161" s="124">
+        <v>106.8</v>
+      </c>
+      <c r="G161" s="124">
+        <v>108.5</v>
+      </c>
+      <c r="H161" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="I161" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="J161" s="124">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A162" s="110"/>
+      <c r="C162" s="19"/>
+      <c r="D162" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E162" s="124">
+        <v>112.3</v>
+      </c>
+      <c r="F162" s="124">
+        <v>107</v>
+      </c>
+      <c r="G162" s="124">
+        <v>108.7</v>
+      </c>
+      <c r="H162" s="124">
+        <v>107.7</v>
+      </c>
+      <c r="I162" s="124">
+        <v>108.9</v>
+      </c>
+      <c r="J162" s="124">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="163" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A163" s="110"/>
+      <c r="C163" s="19"/>
+      <c r="D163" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="G22" s="110"/>
-[...545 lines deleted...]
-      <c r="V35" s="121"/>
+      <c r="E163" s="124">
+        <v>112.8</v>
+      </c>
+      <c r="F163" s="124">
+        <v>107.1</v>
+      </c>
+      <c r="G163" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="H163" s="124">
+        <v>108.7</v>
+      </c>
+      <c r="I163" s="124">
+        <v>109.6</v>
+      </c>
+      <c r="J163" s="124">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A164" s="110"/>
+      <c r="C164" s="19"/>
+      <c r="D164" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E164" s="124">
+        <v>112.8</v>
+      </c>
+      <c r="F164" s="124">
+        <v>107.5</v>
+      </c>
+      <c r="G164" s="124">
+        <v>109.1</v>
+      </c>
+      <c r="H164" s="124">
+        <v>108.7</v>
+      </c>
+      <c r="I164" s="124">
+        <v>111.2</v>
+      </c>
+      <c r="J164" s="124">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A165" s="110"/>
+      <c r="C165" s="19"/>
+      <c r="D165" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E165" s="124">
+        <v>113</v>
+      </c>
+      <c r="F165" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="G165" s="124">
+        <v>109.3</v>
+      </c>
+      <c r="H165" s="124">
+        <v>108.5</v>
+      </c>
+      <c r="I165" s="124">
+        <v>111.2</v>
+      </c>
+      <c r="J165" s="124">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A166" s="110"/>
+      <c r="C166" s="19"/>
+      <c r="D166" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E166" s="124">
+        <v>113.5</v>
+      </c>
+      <c r="F166" s="124">
+        <v>107.2</v>
+      </c>
+      <c r="G166" s="124">
+        <v>109.4</v>
+      </c>
+      <c r="H166" s="124">
+        <v>108.7</v>
+      </c>
+      <c r="I166" s="124">
+        <v>111.3</v>
+      </c>
+      <c r="J166" s="124">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A167" s="110"/>
+      <c r="C167" s="19"/>
+      <c r="D167" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167" s="124">
+        <v>113.7</v>
+      </c>
+      <c r="F167" s="124">
+        <v>107.3</v>
+      </c>
+      <c r="G167" s="124">
+        <v>109.5</v>
+      </c>
+      <c r="H167" s="124">
+        <v>109.6</v>
+      </c>
+      <c r="I167" s="124">
+        <v>111.5</v>
+      </c>
+      <c r="J167" s="124">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A168" s="110"/>
+      <c r="C168" s="19"/>
+      <c r="D168" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E168" s="124">
+        <v>113.8</v>
+      </c>
+      <c r="F168" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="G168" s="124">
+        <v>110.1</v>
+      </c>
+      <c r="H168" s="124">
+        <v>110</v>
+      </c>
+      <c r="I168" s="124">
+        <v>112.1</v>
+      </c>
+      <c r="J168" s="124">
+        <v>112.3</v>
+      </c>
+      <c r="L168" s="70"/>
+      <c r="M168" s="70"/>
+      <c r="N168" s="70"/>
+      <c r="O168" s="70"/>
+      <c r="P168" s="70"/>
+      <c r="Q168" s="70"/>
+    </row>
+    <row r="169" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A169" s="110"/>
+      <c r="C169" s="19"/>
+      <c r="D169" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E169" s="124">
+        <v>113.8</v>
+      </c>
+      <c r="F169" s="124">
+        <v>107.6</v>
+      </c>
+      <c r="G169" s="124">
+        <v>110.1</v>
+      </c>
+      <c r="H169" s="124">
+        <v>110.1</v>
+      </c>
+      <c r="I169" s="124">
+        <v>112.1</v>
+      </c>
+      <c r="J169" s="124">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="170" spans="1:17" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A170" s="29"/>
+      <c r="C170" s="19"/>
+      <c r="D170" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E170" s="124">
+        <v>114</v>
+      </c>
+      <c r="F170" s="124">
+        <v>108</v>
+      </c>
+      <c r="G170" s="124">
+        <v>110.4</v>
+      </c>
+      <c r="H170" s="124">
+        <v>110.4</v>
+      </c>
+      <c r="I170" s="124">
+        <v>112.9</v>
+      </c>
+      <c r="J170" s="124">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="171" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A171" s="75"/>
+      <c r="B171" s="23"/>
+      <c r="C171" s="24"/>
+      <c r="D171" s="25"/>
+      <c r="E171" s="118"/>
+      <c r="F171" s="119"/>
+      <c r="G171" s="118"/>
+      <c r="H171" s="118"/>
+      <c r="I171" s="118"/>
+      <c r="J171" s="118"/>
+    </row>
+    <row r="172" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A172" s="110"/>
+      <c r="C172" s="26"/>
+      <c r="D172" s="113"/>
+      <c r="E172" s="119"/>
+      <c r="F172" s="120"/>
+      <c r="G172" s="119"/>
+      <c r="H172" s="119"/>
+      <c r="I172" s="119"/>
+      <c r="J172" s="119"/>
+    </row>
+    <row r="173" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A173" s="18"/>
+      <c r="B173" s="18"/>
+      <c r="C173" s="26"/>
+      <c r="D173" s="18"/>
+      <c r="E173" s="119"/>
+      <c r="F173" s="119"/>
+      <c r="G173" s="119"/>
+      <c r="H173" s="119"/>
+      <c r="I173" s="119"/>
+      <c r="J173" s="119"/>
+    </row>
+    <row r="174" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A174" s="30"/>
+      <c r="B174" s="18"/>
+      <c r="C174" s="26"/>
+      <c r="D174" s="18"/>
+      <c r="E174" s="16"/>
+      <c r="F174" s="16"/>
+    </row>
+    <row r="175" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A175" s="30"/>
+      <c r="B175" s="113"/>
+      <c r="C175" s="26"/>
+      <c r="D175" s="113"/>
+      <c r="E175" s="31"/>
+    </row>
+    <row r="176" spans="1:17" ht="15.95" customHeight="1">
+      <c r="B176" s="113"/>
+      <c r="E176" s="16"/>
+      <c r="F176" s="16"/>
+    </row>
+    <row r="177" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A177" s="32"/>
+      <c r="B177" s="32"/>
+      <c r="G177" s="15"/>
+    </row>
+    <row r="178" spans="1:11" ht="15.95" customHeight="1">
+      <c r="C178" s="26"/>
+      <c r="D178" s="18"/>
+      <c r="F178" s="16"/>
+      <c r="K178" s="16"/>
+    </row>
+    <row r="179" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A179" s="113"/>
+      <c r="C179" s="26"/>
+      <c r="D179" s="18"/>
+    </row>
+    <row r="180" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A180" s="1"/>
+      <c r="C180" s="26"/>
+      <c r="D180" s="18"/>
+      <c r="F180" s="94"/>
+      <c r="G180" s="15"/>
+    </row>
+    <row r="181" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A181" s="110"/>
+      <c r="C181" s="26"/>
+      <c r="D181" s="18"/>
+      <c r="F181" s="94"/>
+      <c r="G181" s="15"/>
+    </row>
+    <row r="182" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A182" s="110"/>
+      <c r="C182" s="26"/>
+      <c r="D182" s="18"/>
+      <c r="G182" s="15"/>
+    </row>
+    <row r="183" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A183" s="110"/>
+      <c r="C183" s="26"/>
+      <c r="D183" s="18"/>
+      <c r="G183" s="15"/>
+    </row>
+    <row r="184" spans="1:11" ht="15.95" customHeight="1">
+      <c r="G184" s="15"/>
+    </row>
+    <row r="190" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A190" s="138"/>
+      <c r="B190" s="138"/>
+      <c r="C190" s="138"/>
+      <c r="D190" s="138"/>
+      <c r="E190" s="138"/>
+      <c r="F190" s="138"/>
+      <c r="G190" s="138"/>
+      <c r="H190" s="138"/>
+      <c r="I190" s="138"/>
+      <c r="J190" s="138"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="A26:D26"/>
+  <mergeCells count="54">
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="A67:J67"/>
+    <mergeCell ref="A69:J69"/>
+    <mergeCell ref="A70:J70"/>
+    <mergeCell ref="I75:I76"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="E73:J73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="E74:J74"/>
+    <mergeCell ref="A190:J190"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="F75:F76"/>
+    <mergeCell ref="F140:F141"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="G75:G76"/>
+    <mergeCell ref="G140:G141"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H75:H76"/>
+    <mergeCell ref="H140:H141"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="A135:J135"/>
+    <mergeCell ref="I140:I141"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J75:J76"/>
+    <mergeCell ref="J140:J141"/>
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="A138:B138"/>
+    <mergeCell ref="E138:J138"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="E139:J139"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="A130:J130"/>
+    <mergeCell ref="A131:J131"/>
+    <mergeCell ref="A132:J132"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...10048 lines deleted...]
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.23622047244094491" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="76" firstPageNumber="5" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;"Century Gothic,Regular"&amp;P</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="65" max="16383" man="1"/>
+    <brk id="130" max="16383" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:V186"/>
   <sheetViews>
-    <sheetView zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-      <selection activeCell="I37" sqref="I37"/>
+    <sheetView view="pageBreakPreview" topLeftCell="C1" zoomScale="90" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="I185" sqref="I185"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="35.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="34.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="14" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5" max="6" width="11.7109375" style="15" customWidth="1"/>
+    <col min="7" max="9" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="16" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="86" customFormat="1" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-      <c r="B7" s="361" t="s">
+    <row r="1" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A1" s="146" t="s">
+        <v>47</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+    </row>
+    <row r="2" spans="1:17" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A2" s="147" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="147"/>
+      <c r="C2" s="147"/>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+    </row>
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A3" s="147" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="147"/>
+      <c r="C3" s="147"/>
+      <c r="D3" s="147"/>
+      <c r="E3" s="147"/>
+      <c r="F3" s="147"/>
+      <c r="G3" s="147"/>
+      <c r="H3" s="147"/>
+      <c r="I3" s="147"/>
+      <c r="J3" s="147"/>
+    </row>
+    <row r="4" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A4" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="141"/>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+    </row>
+    <row r="5" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A5" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="142"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="142"/>
+      <c r="G5" s="142"/>
+      <c r="H5" s="142"/>
+      <c r="I5" s="142"/>
+      <c r="J5" s="142"/>
+    </row>
+    <row r="6" spans="1:17" ht="4.5" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:17" ht="6.75" customHeight="1">
+      <c r="A7" s="90"/>
+      <c r="B7" s="90"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="96"/>
+      <c r="F7" s="96"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="97"/>
+    </row>
+    <row r="8" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A8" s="143"/>
+      <c r="B8" s="143"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="90"/>
+      <c r="E8" s="148" t="s">
+        <v>117</v>
+      </c>
+      <c r="F8" s="148"/>
+      <c r="G8" s="148"/>
+      <c r="H8" s="148"/>
+      <c r="I8" s="148"/>
+      <c r="J8" s="148"/>
+    </row>
+    <row r="9" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A9" s="143" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="143"/>
+      <c r="C9" s="143" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="143"/>
+      <c r="E9" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="145"/>
+      <c r="G9" s="145"/>
+      <c r="H9" s="145"/>
+      <c r="I9" s="145"/>
+      <c r="J9" s="145"/>
+    </row>
+    <row r="10" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A10" s="144" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="144"/>
+      <c r="C10" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="144"/>
+      <c r="E10" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H10" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A11" s="98"/>
+      <c r="B11" s="98"/>
+      <c r="C11" s="99"/>
+      <c r="D11" s="98"/>
+      <c r="E11" s="133"/>
+      <c r="F11" s="133"/>
+      <c r="G11" s="133"/>
+      <c r="H11" s="133"/>
+      <c r="I11" s="133"/>
+      <c r="J11" s="133"/>
+    </row>
+    <row r="12" spans="1:17" ht="6" customHeight="1"/>
+    <row r="13" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A13" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="C7" s="362" t="s">
-[...95 lines deleted...]
-      <c r="L11" s="23" t="s">
+      <c r="B13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D13" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="20">
+        <v>102.6</v>
+      </c>
+      <c r="F13" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="G13" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="H13" s="22">
+        <v>104.8</v>
+      </c>
+      <c r="I13" s="22">
+        <v>103.9</v>
+      </c>
+      <c r="J13" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+    </row>
+    <row r="14" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B14" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D14" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="20">
+        <v>102.8</v>
+      </c>
+      <c r="F14" s="22">
+        <v>102.1</v>
+      </c>
+      <c r="G14" s="20">
+        <v>100.5</v>
+      </c>
+      <c r="H14" s="22">
+        <v>104.7</v>
+      </c>
+      <c r="I14" s="22">
+        <v>103.9</v>
+      </c>
+      <c r="J14" s="22">
+        <v>102.6</v>
+      </c>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="21"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="21"/>
+      <c r="P14" s="21"/>
+      <c r="Q14" s="21"/>
+    </row>
+    <row r="15" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="119">
+        <v>102.7</v>
+      </c>
+      <c r="F15" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="G15" s="119">
+        <v>100.3</v>
+      </c>
+      <c r="H15" s="119">
+        <v>104.7</v>
+      </c>
+      <c r="I15" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="J15" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+    </row>
+    <row r="16" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B16" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="119">
+        <v>102.2</v>
+      </c>
+      <c r="F16" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="G16" s="119">
+        <v>100.1</v>
+      </c>
+      <c r="H16" s="119">
+        <v>104.7</v>
+      </c>
+      <c r="I16" s="119">
+        <v>102.3</v>
+      </c>
+      <c r="J16" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="L16" s="21"/>
+    </row>
+    <row r="17" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D17" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="119">
+        <v>101.8</v>
+      </c>
+      <c r="F17" s="119">
+        <v>99.2</v>
+      </c>
+      <c r="G17" s="119">
+        <v>100.2</v>
+      </c>
+      <c r="H17" s="119">
+        <v>104.7</v>
+      </c>
+      <c r="I17" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="J17" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="L17" s="21"/>
+      <c r="Q17" s="116"/>
+      <c r="R17" s="116"/>
+      <c r="S17" s="116"/>
+      <c r="T17" s="116"/>
+      <c r="U17" s="116"/>
+      <c r="V17" s="116"/>
+    </row>
+    <row r="18" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D18" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="119">
+        <v>102</v>
+      </c>
+      <c r="F18" s="119">
+        <v>97.9</v>
+      </c>
+      <c r="G18" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="H18" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="I18" s="119">
+        <v>102.7</v>
+      </c>
+      <c r="J18" s="119">
+        <v>102</v>
+      </c>
+      <c r="L18" s="21"/>
+    </row>
+    <row r="19" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D19" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="119">
+        <v>100.9</v>
+      </c>
+      <c r="F19" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="G19" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="H19" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="I19" s="119">
+        <v>103.4</v>
+      </c>
+      <c r="J19" s="119">
+        <v>101.2</v>
+      </c>
+      <c r="L19" s="21"/>
+    </row>
+    <row r="20" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D20" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="119">
+        <v>100.7</v>
+      </c>
+      <c r="F20" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="G20" s="119">
+        <v>98.9</v>
+      </c>
+      <c r="H20" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I20" s="119">
+        <v>103.3</v>
+      </c>
+      <c r="J20" s="119">
+        <v>101.1</v>
+      </c>
+      <c r="L20" s="21"/>
+    </row>
+    <row r="21" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D21" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="119">
+        <v>100.2</v>
+      </c>
+      <c r="F21" s="119">
+        <v>99.2</v>
+      </c>
+      <c r="G21" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="H21" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="I21" s="119">
+        <v>102.5</v>
+      </c>
+      <c r="J21" s="119">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D22" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="119">
+        <v>100.4</v>
+      </c>
+      <c r="F22" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="G22" s="119">
+        <v>98.9</v>
+      </c>
+      <c r="H22" s="119">
+        <v>105.7</v>
+      </c>
+      <c r="I22" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="J22" s="119">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D23" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" s="119">
+        <v>100.3</v>
+      </c>
+      <c r="F23" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="G23" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="H23" s="119">
+        <v>105.8</v>
+      </c>
+      <c r="I23" s="119">
+        <v>103</v>
+      </c>
+      <c r="J23" s="119">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D24" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="F24" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="G24" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="H24" s="119">
+        <v>105.9</v>
+      </c>
+      <c r="I24" s="119">
+        <v>103.5</v>
+      </c>
+      <c r="J24" s="119">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D25" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="119">
+        <v>101.3</v>
+      </c>
+      <c r="F25" s="119">
+        <v>101.8</v>
+      </c>
+      <c r="G25" s="119">
+        <v>100.3</v>
+      </c>
+      <c r="H25" s="119">
+        <v>107</v>
+      </c>
+      <c r="I25" s="119">
+        <v>104.5</v>
+      </c>
+      <c r="J25" s="119">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" s="18" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A26" s="23"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="118"/>
+      <c r="F26" s="118"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="118"/>
+      <c r="J26" s="118"/>
+    </row>
+    <row r="27" spans="1:22" s="18" customFormat="1" ht="6" customHeight="1">
+      <c r="C27" s="26"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="119"/>
+      <c r="F27" s="119"/>
+      <c r="G27" s="119"/>
+      <c r="H27" s="119"/>
+      <c r="I27" s="119"/>
+      <c r="J27" s="119"/>
+    </row>
+    <row r="28" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D28" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="121">
+        <v>102.5</v>
+      </c>
+      <c r="F28" s="35">
+        <v>101</v>
+      </c>
+      <c r="G28" s="121">
+        <v>100.1</v>
+      </c>
+      <c r="H28" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="I28" s="35">
+        <v>103.9</v>
+      </c>
+      <c r="J28" s="35">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="121">
+        <v>102.7</v>
+      </c>
+      <c r="F29" s="35">
+        <v>100.6</v>
+      </c>
+      <c r="G29" s="121">
+        <v>100.3</v>
+      </c>
+      <c r="H29" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="I29" s="35">
+        <v>103.9</v>
+      </c>
+      <c r="J29" s="35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B30" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="F30" s="119">
+        <v>98.8</v>
+      </c>
+      <c r="G30" s="119">
+        <v>100.1</v>
+      </c>
+      <c r="H30" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="I30" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="J30" s="119">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B31" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D31" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="119">
+        <v>102</v>
+      </c>
+      <c r="F31" s="119">
+        <v>97.9</v>
+      </c>
+      <c r="G31" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="H31" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="I31" s="119">
+        <v>102.1</v>
+      </c>
+      <c r="J31" s="119">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E32" s="119">
+        <v>101.5</v>
+      </c>
+      <c r="F32" s="119">
+        <v>97.2</v>
+      </c>
+      <c r="G32" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="H32" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="I32" s="119">
+        <v>102.2</v>
+      </c>
+      <c r="J32" s="119">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D33" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="119">
+        <v>101.7</v>
+      </c>
+      <c r="F33" s="119">
+        <v>95.7</v>
+      </c>
+      <c r="G33" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="H33" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I33" s="119">
+        <v>102.5</v>
+      </c>
+      <c r="J33" s="119">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D34" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="119">
+        <v>100.4</v>
+      </c>
+      <c r="F34" s="119">
+        <v>96.3</v>
+      </c>
+      <c r="G34" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="H34" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I34" s="119">
+        <v>103</v>
+      </c>
+      <c r="J34" s="119">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D35" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="119">
+        <v>100.2</v>
+      </c>
+      <c r="F35" s="119">
+        <v>97</v>
+      </c>
+      <c r="G35" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="H35" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I35" s="119">
+        <v>102.8</v>
+      </c>
+      <c r="J35" s="119">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D36" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" s="119">
+        <v>99.5</v>
+      </c>
+      <c r="F36" s="119">
+        <v>97</v>
+      </c>
+      <c r="G36" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="H36" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I36" s="119">
+        <v>101.9</v>
+      </c>
+      <c r="J36" s="119">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D37" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="F37" s="119">
+        <v>97.6</v>
+      </c>
+      <c r="G37" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="H37" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="I37" s="119">
+        <v>102</v>
+      </c>
+      <c r="J37" s="119">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D38" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E38" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="F38" s="119">
+        <v>97.7</v>
+      </c>
+      <c r="G38" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="H38" s="119">
+        <v>106.6</v>
+      </c>
+      <c r="I38" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="J38" s="119">
+        <v>101.1</v>
+      </c>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="21"/>
+      <c r="Q38" s="21"/>
+    </row>
+    <row r="39" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D39" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="F39" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="G39" s="119">
+        <v>98.8</v>
+      </c>
+      <c r="H39" s="119">
+        <v>106.7</v>
+      </c>
+      <c r="I39" s="119">
+        <v>103</v>
+      </c>
+      <c r="J39" s="119">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D40" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="F40" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="G40" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="H40" s="119">
+        <v>107.8</v>
+      </c>
+      <c r="I40" s="119">
+        <v>104</v>
+      </c>
+      <c r="J40" s="119">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" s="18" customFormat="1" ht="3.75" customHeight="1">
+      <c r="A41" s="23"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="24"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="118"/>
+      <c r="F41" s="118"/>
+      <c r="G41" s="118"/>
+      <c r="H41" s="118"/>
+      <c r="I41" s="118"/>
+      <c r="J41" s="118"/>
+    </row>
+    <row r="42" spans="1:17" s="18" customFormat="1" ht="3.75" customHeight="1">
+      <c r="C42" s="26"/>
+      <c r="D42" s="113"/>
+      <c r="E42" s="119"/>
+      <c r="F42" s="119"/>
+      <c r="G42" s="119"/>
+      <c r="H42" s="119"/>
+      <c r="I42" s="119"/>
+      <c r="J42" s="119"/>
+    </row>
+    <row r="43" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A43" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D43" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="121">
+        <v>103</v>
+      </c>
+      <c r="F43" s="35">
+        <v>101.9</v>
+      </c>
+      <c r="G43" s="121">
+        <v>100.7</v>
+      </c>
+      <c r="H43" s="35">
+        <v>105.5</v>
+      </c>
+      <c r="I43" s="35">
+        <v>104.2</v>
+      </c>
+      <c r="J43" s="35">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" s="121">
+        <v>103.2</v>
+      </c>
+      <c r="F44" s="35">
+        <v>101.5</v>
+      </c>
+      <c r="G44" s="121">
+        <v>100.8</v>
+      </c>
+      <c r="H44" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="I44" s="35">
+        <v>104.2</v>
+      </c>
+      <c r="J44" s="35">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B45" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="119">
+        <v>103.1</v>
+      </c>
+      <c r="F45" s="119">
+        <v>100</v>
+      </c>
+      <c r="G45" s="119">
+        <v>100.6</v>
+      </c>
+      <c r="H45" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I45" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="J45" s="119">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B46" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D46" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="F46" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="G46" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="H46" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="I46" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="J46" s="119">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B47" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="119">
+        <v>102.2</v>
+      </c>
+      <c r="F47" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="G47" s="119">
+        <v>100.6</v>
+      </c>
+      <c r="H47" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="I47" s="119">
+        <v>102.7</v>
+      </c>
+      <c r="J47" s="119">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D48" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E48" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="F48" s="119">
+        <v>97.3</v>
+      </c>
+      <c r="G48" s="119">
+        <v>100</v>
+      </c>
+      <c r="H48" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I48" s="119">
+        <v>103.1</v>
+      </c>
+      <c r="J48" s="119">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D49" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49" s="119">
+        <v>101.3</v>
+      </c>
+      <c r="F49" s="119">
+        <v>97.8</v>
+      </c>
+      <c r="G49" s="119">
+        <v>100</v>
+      </c>
+      <c r="H49" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I49" s="119">
+        <v>103.6</v>
+      </c>
+      <c r="J49" s="119">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D50" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E50" s="119">
+        <v>101.1</v>
+      </c>
+      <c r="F50" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="G50" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="H50" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="I50" s="119">
+        <v>103.5</v>
+      </c>
+      <c r="J50" s="119">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D51" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="119">
+        <v>100.6</v>
+      </c>
+      <c r="F51" s="119">
+        <v>98.5</v>
+      </c>
+      <c r="G51" s="119">
+        <v>99.5</v>
+      </c>
+      <c r="H51" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I51" s="119">
+        <v>102.7</v>
+      </c>
+      <c r="J51" s="119">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D52" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" s="119">
+        <v>100.7</v>
+      </c>
+      <c r="F52" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="G52" s="119">
+        <v>99.3</v>
+      </c>
+      <c r="H52" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="I52" s="119">
+        <v>102.8</v>
+      </c>
+      <c r="J52" s="119">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D53" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E53" s="119">
+        <v>100.7</v>
+      </c>
+      <c r="F53" s="119">
+        <v>99.2</v>
+      </c>
+      <c r="G53" s="119">
+        <v>99.5</v>
+      </c>
+      <c r="H53" s="119">
+        <v>106.6</v>
+      </c>
+      <c r="I53" s="119">
+        <v>103.2</v>
+      </c>
+      <c r="J53" s="119">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D54" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E54" s="119">
+        <v>100.8</v>
+      </c>
+      <c r="F54" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="G54" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="H54" s="119">
+        <v>106.7</v>
+      </c>
+      <c r="I54" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="J54" s="119">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D55" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="119">
+        <v>101.6</v>
+      </c>
+      <c r="F55" s="119">
+        <v>101.2</v>
+      </c>
+      <c r="G55" s="119">
+        <v>100.7</v>
+      </c>
+      <c r="H55" s="119">
+        <v>107.7</v>
+      </c>
+      <c r="I55" s="119">
+        <v>104.8</v>
+      </c>
+      <c r="J55" s="119">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A56" s="23"/>
+      <c r="B56" s="23"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="125"/>
+      <c r="F56" s="125"/>
+      <c r="G56" s="118"/>
+      <c r="H56" s="118"/>
+      <c r="I56" s="118"/>
+      <c r="J56" s="118"/>
+    </row>
+    <row r="57" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="C57" s="26"/>
+      <c r="E57" s="126"/>
+      <c r="F57" s="126"/>
+      <c r="G57" s="119"/>
+      <c r="H57" s="119"/>
+      <c r="I57" s="119"/>
+      <c r="J57" s="119"/>
+    </row>
+    <row r="58" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A58" s="18"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="18"/>
+      <c r="E58" s="126"/>
+      <c r="F58" s="126"/>
+      <c r="G58" s="119"/>
+      <c r="H58" s="119"/>
+      <c r="I58" s="119"/>
+      <c r="J58" s="119"/>
+    </row>
+    <row r="59" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A59" s="30"/>
+      <c r="B59" s="18"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="18"/>
+      <c r="E59" s="126"/>
+      <c r="F59" s="126"/>
+      <c r="G59" s="119"/>
+      <c r="H59" s="119"/>
+      <c r="I59" s="119"/>
+      <c r="J59" s="119"/>
+    </row>
+    <row r="60" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A60" s="30"/>
+      <c r="B60" s="113"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="113"/>
+      <c r="E60" s="127"/>
+      <c r="F60" s="126"/>
+      <c r="G60" s="119"/>
+      <c r="H60" s="119"/>
+      <c r="I60" s="119"/>
+      <c r="J60" s="119"/>
+    </row>
+    <row r="61" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A61" s="26"/>
+      <c r="B61" s="113"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="113"/>
+      <c r="E61" s="127"/>
+      <c r="F61" s="126"/>
+      <c r="G61" s="119"/>
+      <c r="H61" s="119"/>
+      <c r="I61" s="119"/>
+      <c r="J61" s="119"/>
+    </row>
+    <row r="62" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A62" s="112"/>
+      <c r="B62" s="32"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="18"/>
+    </row>
+    <row r="63" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A63" s="32"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="18"/>
+    </row>
+    <row r="64" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A64" s="113"/>
+      <c r="B64" s="2"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="18"/>
+    </row>
+    <row r="65" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A65" s="2"/>
+      <c r="C65" s="26"/>
+      <c r="D65" s="18"/>
+    </row>
+    <row r="66" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A66" s="138"/>
+      <c r="B66" s="138"/>
+      <c r="C66" s="138"/>
+      <c r="D66" s="138"/>
+      <c r="E66" s="138"/>
+      <c r="F66" s="138"/>
+      <c r="G66" s="138"/>
+      <c r="H66" s="138"/>
+      <c r="I66" s="138"/>
+      <c r="J66" s="138"/>
+    </row>
+    <row r="67" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A67" s="139" t="s">
+        <v>131</v>
+      </c>
+      <c r="B67" s="139"/>
+      <c r="C67" s="139"/>
+      <c r="D67" s="139"/>
+      <c r="E67" s="139"/>
+      <c r="F67" s="139"/>
+      <c r="G67" s="139"/>
+      <c r="H67" s="139"/>
+      <c r="I67" s="139"/>
+      <c r="J67" s="139"/>
+    </row>
+    <row r="68" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A68" s="147" t="s">
+        <v>132</v>
+      </c>
+      <c r="B68" s="147"/>
+      <c r="C68" s="147"/>
+      <c r="D68" s="147"/>
+      <c r="E68" s="147"/>
+      <c r="F68" s="147"/>
+      <c r="G68" s="147"/>
+      <c r="H68" s="147"/>
+      <c r="I68" s="147"/>
+      <c r="J68" s="147"/>
+    </row>
+    <row r="69" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A69" s="147" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="147"/>
+      <c r="C69" s="147"/>
+      <c r="D69" s="147"/>
+      <c r="E69" s="147"/>
+      <c r="F69" s="147"/>
+      <c r="G69" s="147"/>
+      <c r="H69" s="147"/>
+      <c r="I69" s="147"/>
+      <c r="J69" s="147"/>
+    </row>
+    <row r="70" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A70" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B70" s="141"/>
+      <c r="C70" s="141"/>
+      <c r="D70" s="141"/>
+      <c r="E70" s="141"/>
+      <c r="F70" s="141"/>
+      <c r="G70" s="141"/>
+      <c r="H70" s="141"/>
+      <c r="I70" s="141"/>
+      <c r="J70" s="141"/>
+    </row>
+    <row r="71" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A71" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B71" s="142"/>
+      <c r="C71" s="142"/>
+      <c r="D71" s="142"/>
+      <c r="E71" s="142"/>
+      <c r="F71" s="142"/>
+      <c r="G71" s="142"/>
+      <c r="H71" s="142"/>
+      <c r="I71" s="142"/>
+      <c r="J71" s="142"/>
+    </row>
+    <row r="72" spans="1:10" ht="4.5" customHeight="1">
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+    </row>
+    <row r="73" spans="1:10" ht="6.75" customHeight="1">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="10"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+      <c r="J73" s="11"/>
+    </row>
+    <row r="74" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A74" s="135"/>
+      <c r="B74" s="135"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F74" s="136"/>
+      <c r="G74" s="136"/>
+      <c r="H74" s="136"/>
+      <c r="I74" s="136"/>
+      <c r="J74" s="136"/>
+    </row>
+    <row r="75" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A75" s="135" t="s">
+        <v>50</v>
+      </c>
+      <c r="B75" s="135"/>
+      <c r="C75" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D75" s="135"/>
+      <c r="E75" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F75" s="137"/>
+      <c r="G75" s="137"/>
+      <c r="H75" s="137"/>
+      <c r="I75" s="137"/>
+      <c r="J75" s="137"/>
+    </row>
+    <row r="76" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A76" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="134"/>
+      <c r="C76" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="134"/>
+      <c r="E76" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H76" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I76" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J76" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A77" s="12"/>
+      <c r="B77" s="12"/>
+      <c r="C77" s="13"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="133"/>
+      <c r="F77" s="133"/>
+      <c r="G77" s="133"/>
+      <c r="H77" s="133"/>
+      <c r="I77" s="133"/>
+      <c r="J77" s="133"/>
+    </row>
+    <row r="78" spans="1:10" ht="3.75" customHeight="1"/>
+    <row r="79" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A79" s="17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B79" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D79" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="F79" s="22">
+        <v>100.8</v>
+      </c>
+      <c r="G79" s="20">
+        <v>99.9</v>
+      </c>
+      <c r="H79" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="I79" s="22">
+        <v>103.9</v>
+      </c>
+      <c r="J79" s="22">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B80" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D80" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E80" s="20">
+        <v>102.8</v>
+      </c>
+      <c r="F80" s="22">
+        <v>100.4</v>
+      </c>
+      <c r="G80" s="20">
+        <v>100.1</v>
+      </c>
+      <c r="H80" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="I80" s="22">
+        <v>103.9</v>
+      </c>
+      <c r="J80" s="22">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B81" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="119">
+        <v>102.8</v>
+      </c>
+      <c r="F81" s="119">
+        <v>98.5</v>
+      </c>
+      <c r="G81" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="H81" s="119">
+        <v>105.3</v>
+      </c>
+      <c r="I81" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="J81" s="119">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B82" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C82" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D82" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E82" s="119">
+        <v>102.2</v>
+      </c>
+      <c r="F82" s="119">
+        <v>97.7</v>
+      </c>
+      <c r="G82" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="H82" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I82" s="119">
+        <v>101.9</v>
+      </c>
+      <c r="J82" s="119">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B83" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E83" s="119">
+        <v>101.7</v>
+      </c>
+      <c r="F83" s="119">
+        <v>96.9</v>
+      </c>
+      <c r="G83" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="H83" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I83" s="119">
+        <v>102</v>
+      </c>
+      <c r="J83" s="119">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B84" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E84" s="119">
+        <v>101.9</v>
+      </c>
+      <c r="F84" s="119">
+        <v>95.4</v>
+      </c>
+      <c r="G84" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="H84" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="I84" s="119">
+        <v>102.3</v>
+      </c>
+      <c r="J84" s="119">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D85" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="F85" s="119">
         <v>96</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="L13" s="1" t="s">
+      <c r="G85" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="H85" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="I85" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="J85" s="119">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D86" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="119">
+        <v>100.4</v>
+      </c>
+      <c r="F86" s="119">
+        <v>96.8</v>
+      </c>
+      <c r="G86" s="119">
+        <v>98.2</v>
+      </c>
+      <c r="H86" s="119">
+        <v>106.1</v>
+      </c>
+      <c r="I86" s="119">
+        <v>102.5</v>
+      </c>
+      <c r="J86" s="119">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D87" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E87" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="F87" s="119">
+        <v>96.9</v>
+      </c>
+      <c r="G87" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="H87" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="I87" s="119">
+        <v>101.5</v>
+      </c>
+      <c r="J87" s="119">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D88" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E88" s="119">
+        <v>99.8</v>
+      </c>
+      <c r="F88" s="119">
+        <v>97.6</v>
+      </c>
+      <c r="G88" s="119">
+        <v>98.2</v>
+      </c>
+      <c r="H88" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I88" s="119">
+        <v>101.6</v>
+      </c>
+      <c r="J88" s="119">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D89" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E89" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="F89" s="119">
+        <v>97.7</v>
+      </c>
+      <c r="G89" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="H89" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I89" s="119">
+        <v>102</v>
+      </c>
+      <c r="J89" s="119">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D90" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E90" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="F90" s="119">
+        <v>98.4</v>
+      </c>
+      <c r="G90" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="H90" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="I90" s="119">
+        <v>102.5</v>
+      </c>
+      <c r="J90" s="119">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D91" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91" s="119">
+        <v>100.7</v>
+      </c>
+      <c r="F91" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="G91" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="H91" s="119">
+        <v>107.6</v>
+      </c>
+      <c r="I91" s="119">
+        <v>103.6</v>
+      </c>
+      <c r="J91" s="119">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A92" s="23"/>
+      <c r="B92" s="23"/>
+      <c r="C92" s="24"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="118"/>
+      <c r="F92" s="118"/>
+      <c r="G92" s="118"/>
+      <c r="H92" s="118"/>
+      <c r="I92" s="118"/>
+      <c r="J92" s="118"/>
+    </row>
+    <row r="93" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="C93" s="26"/>
+      <c r="D93" s="113"/>
+      <c r="E93" s="119"/>
+      <c r="F93" s="119"/>
+      <c r="G93" s="119"/>
+      <c r="H93" s="119"/>
+      <c r="I93" s="119"/>
+      <c r="J93" s="119"/>
+    </row>
+    <row r="94" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A94" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="B94" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D94" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94" s="121">
+        <v>101.9</v>
+      </c>
+      <c r="F94" s="35">
+        <v>100.5</v>
+      </c>
+      <c r="G94" s="121">
+        <v>99.6</v>
+      </c>
+      <c r="H94" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="I94" s="35">
+        <v>103.9</v>
+      </c>
+      <c r="J94" s="35">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B95" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E95" s="121">
+        <v>102.1</v>
+      </c>
+      <c r="F95" s="35">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="20" t="s">
+      <c r="G95" s="121">
+        <v>99.8</v>
+      </c>
+      <c r="H95" s="35">
+        <v>105.4</v>
+      </c>
+      <c r="I95" s="35">
+        <v>103.9</v>
+      </c>
+      <c r="J95" s="35">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B96" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="119">
+        <v>102</v>
+      </c>
+      <c r="F96" s="119">
+        <v>98.1</v>
+      </c>
+      <c r="G96" s="119">
+        <v>99.5</v>
+      </c>
+      <c r="H96" s="119">
+        <v>105.3</v>
+      </c>
+      <c r="I96" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="J96" s="119">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B97" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C97" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D97" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97" s="119">
+        <v>101.3</v>
+      </c>
+      <c r="F97" s="119">
+        <v>97.2</v>
+      </c>
+      <c r="G97" s="119">
+        <v>99.4</v>
+      </c>
+      <c r="H97" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I97" s="119">
+        <v>102</v>
+      </c>
+      <c r="J97" s="119">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B98" s="114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E98" s="119">
+        <v>100.8</v>
+      </c>
+      <c r="F98" s="119">
+        <v>96.4</v>
+      </c>
+      <c r="G98" s="119">
+        <v>99.4</v>
+      </c>
+      <c r="H98" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="I98" s="119">
+        <v>102.1</v>
+      </c>
+      <c r="J98" s="119">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B99" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" s="119">
         <v>101</v>
       </c>
-      <c r="B14" s="225">
-[...24 lines deleted...]
-      <c r="L14" s="1" t="s">
+      <c r="F99" s="119">
+        <v>94.8</v>
+      </c>
+      <c r="G99" s="119">
+        <v>98.7</v>
+      </c>
+      <c r="H99" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I99" s="119">
+        <v>102.4</v>
+      </c>
+      <c r="J99" s="119">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D100" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E100" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="F100" s="119">
+        <v>95.4</v>
+      </c>
+      <c r="G100" s="119">
+        <v>98.7</v>
+      </c>
+      <c r="H100" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I100" s="119">
+        <v>102.7</v>
+      </c>
+      <c r="J100" s="119">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D101" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E101" s="119">
+        <v>99.4</v>
+      </c>
+      <c r="F101" s="119">
+        <v>96.1</v>
+      </c>
+      <c r="G101" s="119">
+        <v>97.8</v>
+      </c>
+      <c r="H101" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="I101" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="J101" s="119">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D102" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E102" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="F102" s="119">
+        <v>96.1</v>
+      </c>
+      <c r="G102" s="119">
+        <v>97.9</v>
+      </c>
+      <c r="H102" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="I102" s="119">
+        <v>101.6</v>
+      </c>
+      <c r="J102" s="119">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D103" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E103" s="119">
+        <v>98.7</v>
+      </c>
+      <c r="F103" s="119">
+        <v>96.8</v>
+      </c>
+      <c r="G103" s="119">
+        <v>97.7</v>
+      </c>
+      <c r="H103" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I103" s="119">
+        <v>101.7</v>
+      </c>
+      <c r="J103" s="119">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D104" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E104" s="119">
+        <v>98.6</v>
+      </c>
+      <c r="F104" s="119">
+        <v>96.8</v>
+      </c>
+      <c r="G104" s="119">
+        <v>97.9</v>
+      </c>
+      <c r="H104" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="I104" s="119">
+        <v>102.1</v>
+      </c>
+      <c r="J104" s="119">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D105" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" s="119">
+        <v>98.8</v>
+      </c>
+      <c r="F105" s="119">
+        <v>97.6</v>
+      </c>
+      <c r="G105" s="119">
+        <v>98.1</v>
+      </c>
+      <c r="H105" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="I105" s="119">
+        <v>102.6</v>
+      </c>
+      <c r="J105" s="119">
+        <v>100.6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D106" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E106" s="119">
+        <v>99.6</v>
+      </c>
+      <c r="F106" s="119">
+        <v>98.9</v>
+      </c>
+      <c r="G106" s="119">
+        <v>99.1</v>
+      </c>
+      <c r="H106" s="119">
+        <v>107.6</v>
+      </c>
+      <c r="I106" s="119">
+        <v>103.7</v>
+      </c>
+      <c r="J106" s="119">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A107" s="23"/>
+      <c r="B107" s="23"/>
+      <c r="C107" s="24"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="118"/>
+      <c r="F107" s="118"/>
+      <c r="G107" s="118"/>
+      <c r="H107" s="118"/>
+      <c r="I107" s="118"/>
+      <c r="J107" s="118"/>
+    </row>
+    <row r="108" spans="1:17" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="C108" s="26"/>
+      <c r="D108" s="113"/>
+      <c r="E108" s="119"/>
+      <c r="F108" s="119"/>
+      <c r="G108" s="119"/>
+      <c r="H108" s="119"/>
+      <c r="I108" s="119"/>
+      <c r="J108" s="119"/>
+    </row>
+    <row r="109" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A109" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B109" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C109" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D109" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E109" s="121">
+        <v>109.3</v>
+      </c>
+      <c r="F109" s="35">
+        <v>108.8</v>
+      </c>
+      <c r="G109" s="121">
+        <v>104.6</v>
+      </c>
+      <c r="H109" s="35">
+        <v>104.2</v>
+      </c>
+      <c r="I109" s="35">
+        <v>110.5</v>
+      </c>
+      <c r="J109" s="35">
+        <v>106.9</v>
+      </c>
+      <c r="L109" s="16"/>
+      <c r="M109" s="16"/>
+      <c r="N109" s="16"/>
+      <c r="O109" s="16"/>
+      <c r="P109" s="16"/>
+      <c r="Q109" s="16"/>
+    </row>
+    <row r="110" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B110" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D110" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E110" s="121">
+        <v>109.3</v>
+      </c>
+      <c r="F110" s="35">
+        <v>108.8</v>
+      </c>
+      <c r="G110" s="121">
+        <v>104.6</v>
+      </c>
+      <c r="H110" s="35">
+        <v>104.1</v>
+      </c>
+      <c r="I110" s="35">
+        <v>110.5</v>
+      </c>
+      <c r="J110" s="35">
+        <v>106.8</v>
+      </c>
+      <c r="L110" s="16"/>
+      <c r="M110" s="16"/>
+      <c r="N110" s="16"/>
+      <c r="O110" s="16"/>
+      <c r="P110" s="16"/>
+      <c r="Q110" s="16"/>
+    </row>
+    <row r="111" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D111" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="119">
+        <v>109.3</v>
+      </c>
+      <c r="F111" s="119">
+        <v>108.8</v>
+      </c>
+      <c r="G111" s="119">
+        <v>104.6</v>
+      </c>
+      <c r="H111" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="I111" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J111" s="119">
+        <v>106.8</v>
+      </c>
+      <c r="L111" s="16"/>
+      <c r="M111" s="16"/>
+      <c r="N111" s="16"/>
+      <c r="O111" s="16"/>
+      <c r="P111" s="16"/>
+      <c r="Q111" s="16"/>
+    </row>
+    <row r="112" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B112" s="2"/>
+      <c r="C112" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D112" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="119">
+        <v>109.4</v>
+      </c>
+      <c r="F112" s="119">
+        <v>108.8</v>
+      </c>
+      <c r="G112" s="119">
+        <v>104.6</v>
+      </c>
+      <c r="H112" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="I112" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J112" s="119">
+        <v>106.8</v>
+      </c>
+      <c r="L112" s="112"/>
+      <c r="M112" s="112"/>
+      <c r="N112" s="112"/>
+      <c r="O112" s="112"/>
+      <c r="P112" s="112"/>
+      <c r="Q112" s="112"/>
+    </row>
+    <row r="113" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B113" s="2"/>
+      <c r="D113" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E113" s="119">
+        <v>109.4</v>
+      </c>
+      <c r="F113" s="119">
+        <v>108.8</v>
+      </c>
+      <c r="G113" s="119">
+        <v>104.9</v>
+      </c>
+      <c r="H113" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="I113" s="119">
+        <v>109.8</v>
+      </c>
+      <c r="J113" s="119">
+        <v>106.8</v>
+      </c>
+      <c r="L113" s="112"/>
+      <c r="M113" s="112"/>
+      <c r="N113" s="112"/>
+      <c r="O113" s="112"/>
+      <c r="P113" s="112"/>
+      <c r="Q113" s="112"/>
+    </row>
+    <row r="114" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D114" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E114" s="119">
+        <v>109.2</v>
+      </c>
+      <c r="F114" s="119">
+        <v>108.8</v>
+      </c>
+      <c r="G114" s="119">
+        <v>104.9</v>
+      </c>
+      <c r="H114" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="I114" s="119">
+        <v>109.8</v>
+      </c>
+      <c r="J114" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="L114" s="112"/>
+      <c r="M114" s="112"/>
+      <c r="N114" s="112"/>
+      <c r="O114" s="112"/>
+      <c r="P114" s="16"/>
+      <c r="Q114" s="112"/>
+    </row>
+    <row r="115" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D115" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115" s="119">
+        <v>109.4</v>
+      </c>
+      <c r="F115" s="119">
+        <v>108.8</v>
+      </c>
+      <c r="G115" s="119">
+        <v>104.9</v>
+      </c>
+      <c r="H115" s="119">
+        <v>104.1</v>
+      </c>
+      <c r="I115" s="119">
+        <v>110</v>
+      </c>
+      <c r="J115" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="M115" s="112"/>
+      <c r="N115" s="112"/>
+      <c r="O115" s="112"/>
+      <c r="P115" s="112"/>
+      <c r="Q115" s="112"/>
+    </row>
+    <row r="116" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D116" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="119">
+        <v>109.4</v>
+      </c>
+      <c r="F116" s="119">
+        <v>108.9</v>
+      </c>
+      <c r="G116" s="119">
+        <v>105</v>
+      </c>
+      <c r="H116" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I116" s="119">
+        <v>110</v>
+      </c>
+      <c r="J116" s="119">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="117" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D117" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E117" s="119">
+        <v>109.5</v>
+      </c>
+      <c r="F117" s="119">
+        <v>109</v>
+      </c>
+      <c r="G117" s="119">
+        <v>105</v>
+      </c>
+      <c r="H117" s="119">
+        <v>104.3</v>
+      </c>
+      <c r="I117" s="119">
+        <v>110</v>
+      </c>
+      <c r="J117" s="119">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="118" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D118" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E118" s="119">
+        <v>109.9</v>
+      </c>
+      <c r="F118" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G118" s="119">
+        <v>105.2</v>
+      </c>
+      <c r="H118" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="I118" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J118" s="119">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D119" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E119" s="119">
+        <v>109.9</v>
+      </c>
+      <c r="F119" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G119" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="H119" s="119">
+        <v>107.6</v>
+      </c>
+      <c r="I119" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J119" s="119">
+        <v>108.2</v>
+      </c>
+      <c r="L119" s="21"/>
+    </row>
+    <row r="120" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D120" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E120" s="119">
+        <v>109.9</v>
+      </c>
+      <c r="F120" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G120" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="H120" s="119">
+        <v>107.6</v>
+      </c>
+      <c r="I120" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J120" s="119">
+        <v>108.2</v>
+      </c>
+      <c r="L120" s="21"/>
+    </row>
+    <row r="121" spans="1:17" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D121" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E121" s="119">
+        <v>110.6</v>
+      </c>
+      <c r="F121" s="119">
+        <v>110.8</v>
+      </c>
+      <c r="G121" s="119">
+        <v>106.6</v>
+      </c>
+      <c r="H121" s="119">
+        <v>108.6</v>
+      </c>
+      <c r="I121" s="119">
+        <v>113</v>
+      </c>
+      <c r="J121" s="119">
+        <v>109.2</v>
+      </c>
+      <c r="L121" s="21"/>
+    </row>
+    <row r="122" spans="1:17" s="18" customFormat="1" ht="6" customHeight="1">
+      <c r="A122" s="23"/>
+      <c r="B122" s="23"/>
+      <c r="C122" s="24"/>
+      <c r="D122" s="23"/>
+      <c r="E122" s="125"/>
+      <c r="F122" s="125"/>
+      <c r="G122" s="118"/>
+      <c r="H122" s="118"/>
+      <c r="I122" s="118"/>
+      <c r="J122" s="118"/>
+      <c r="L122" s="21"/>
+    </row>
+    <row r="123" spans="1:17" s="18" customFormat="1" ht="6" customHeight="1">
+      <c r="C123" s="26"/>
+      <c r="E123" s="126"/>
+      <c r="F123" s="126"/>
+      <c r="G123" s="119"/>
+      <c r="H123" s="119"/>
+      <c r="I123" s="119"/>
+      <c r="J123" s="119"/>
+      <c r="L123" s="21"/>
+    </row>
+    <row r="124" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A124" s="18"/>
+      <c r="B124" s="18"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="18"/>
+      <c r="E124" s="126"/>
+      <c r="F124" s="126"/>
+      <c r="G124" s="119"/>
+      <c r="H124" s="119"/>
+      <c r="I124" s="119"/>
+      <c r="J124" s="119"/>
+    </row>
+    <row r="125" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A125" s="30"/>
+      <c r="B125" s="18"/>
+      <c r="C125" s="26"/>
+      <c r="D125" s="18"/>
+      <c r="E125" s="126"/>
+      <c r="F125" s="126"/>
+      <c r="G125" s="119"/>
+      <c r="H125" s="119"/>
+      <c r="I125" s="119"/>
+      <c r="J125" s="119"/>
+    </row>
+    <row r="126" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A126" s="30"/>
+      <c r="B126" s="113"/>
+      <c r="C126" s="26"/>
+      <c r="D126" s="113"/>
+      <c r="E126" s="31"/>
+    </row>
+    <row r="127" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A127" s="26"/>
+      <c r="B127" s="113"/>
+      <c r="C127" s="26"/>
+      <c r="D127" s="113"/>
+      <c r="E127" s="31"/>
+    </row>
+    <row r="128" spans="1:17" ht="15.95" customHeight="1">
+      <c r="A128" s="112"/>
+      <c r="B128" s="32"/>
+      <c r="C128" s="26"/>
+      <c r="D128" s="18"/>
+    </row>
+    <row r="129" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A129" s="32"/>
+      <c r="C129" s="26"/>
+      <c r="D129" s="18"/>
+    </row>
+    <row r="130" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A130" s="113"/>
+      <c r="B130" s="2"/>
+      <c r="C130" s="26"/>
+      <c r="D130" s="18"/>
+    </row>
+    <row r="131" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A131" s="138"/>
+      <c r="B131" s="138"/>
+      <c r="C131" s="138"/>
+      <c r="D131" s="138"/>
+      <c r="E131" s="138"/>
+      <c r="F131" s="138"/>
+      <c r="G131" s="138"/>
+      <c r="H131" s="138"/>
+      <c r="I131" s="138"/>
+      <c r="J131" s="138"/>
+    </row>
+    <row r="132" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A132" s="139" t="s">
+        <v>131</v>
+      </c>
+      <c r="B132" s="139"/>
+      <c r="C132" s="139"/>
+      <c r="D132" s="139"/>
+      <c r="E132" s="139"/>
+      <c r="F132" s="139"/>
+      <c r="G132" s="139"/>
+      <c r="H132" s="139"/>
+      <c r="I132" s="139"/>
+      <c r="J132" s="139"/>
+    </row>
+    <row r="133" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A133" s="147" t="s">
+        <v>132</v>
+      </c>
+      <c r="B133" s="147"/>
+      <c r="C133" s="147"/>
+      <c r="D133" s="147"/>
+      <c r="E133" s="147"/>
+      <c r="F133" s="147"/>
+      <c r="G133" s="147"/>
+      <c r="H133" s="147"/>
+      <c r="I133" s="147"/>
+      <c r="J133" s="147"/>
+    </row>
+    <row r="134" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A134" s="147" t="s">
+        <v>49</v>
+      </c>
+      <c r="B134" s="147"/>
+      <c r="C134" s="147"/>
+      <c r="D134" s="147"/>
+      <c r="E134" s="147"/>
+      <c r="F134" s="147"/>
+      <c r="G134" s="147"/>
+      <c r="H134" s="147"/>
+      <c r="I134" s="147"/>
+      <c r="J134" s="147"/>
+    </row>
+    <row r="135" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A135" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B135" s="141"/>
+      <c r="C135" s="141"/>
+      <c r="D135" s="141"/>
+      <c r="E135" s="141"/>
+      <c r="F135" s="141"/>
+      <c r="G135" s="141"/>
+      <c r="H135" s="141"/>
+      <c r="I135" s="141"/>
+      <c r="J135" s="141"/>
+    </row>
+    <row r="136" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A136" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B136" s="142"/>
+      <c r="C136" s="142"/>
+      <c r="D136" s="142"/>
+      <c r="E136" s="142"/>
+      <c r="F136" s="142"/>
+      <c r="G136" s="142"/>
+      <c r="H136" s="142"/>
+      <c r="I136" s="142"/>
+      <c r="J136" s="142"/>
+    </row>
+    <row r="137" spans="1:10" ht="4.5" customHeight="1">
+      <c r="A137" s="3"/>
+      <c r="B137" s="3"/>
+      <c r="C137" s="4"/>
+      <c r="D137" s="3"/>
+      <c r="E137" s="5"/>
+      <c r="F137" s="6"/>
+      <c r="G137" s="6"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="7"/>
+      <c r="J137" s="7"/>
+    </row>
+    <row r="138" spans="1:10" ht="6.75" customHeight="1">
+      <c r="A138" s="8"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="10"/>
+      <c r="F138" s="10"/>
+      <c r="G138" s="10"/>
+      <c r="H138" s="11"/>
+      <c r="I138" s="11"/>
+      <c r="J138" s="11"/>
+    </row>
+    <row r="139" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A139" s="135"/>
+      <c r="B139" s="135"/>
+      <c r="C139" s="9"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F139" s="136"/>
+      <c r="G139" s="136"/>
+      <c r="H139" s="136"/>
+      <c r="I139" s="136"/>
+      <c r="J139" s="136"/>
+    </row>
+    <row r="140" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A140" s="135" t="s">
+        <v>50</v>
+      </c>
+      <c r="B140" s="135"/>
+      <c r="C140" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D140" s="135"/>
+      <c r="E140" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F140" s="137"/>
+      <c r="G140" s="137"/>
+      <c r="H140" s="137"/>
+      <c r="I140" s="137"/>
+      <c r="J140" s="137"/>
+    </row>
+    <row r="141" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A141" s="134" t="s">
+        <v>51</v>
+      </c>
+      <c r="B141" s="134"/>
+      <c r="C141" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="134"/>
+      <c r="E141" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F141" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G141" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H141" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I141" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J141" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A142" s="12"/>
+      <c r="B142" s="12"/>
+      <c r="C142" s="13"/>
+      <c r="D142" s="12"/>
+      <c r="E142" s="133"/>
+      <c r="F142" s="133"/>
+      <c r="G142" s="133"/>
+      <c r="H142" s="133"/>
+      <c r="I142" s="133"/>
+      <c r="J142" s="133"/>
+    </row>
+    <row r="143" spans="1:10" ht="6" customHeight="1">
+      <c r="G143" s="15"/>
+    </row>
+    <row r="144" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A144" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="B144" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C144" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D144" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E144" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="F144" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="G144" s="20">
+        <v>105</v>
+      </c>
+      <c r="H144" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="I144" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="J144" s="22">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B145" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D145" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E145" s="20">
+        <v>110.2</v>
+      </c>
+      <c r="F145" s="22">
+        <v>109.1</v>
+      </c>
+      <c r="G145" s="20">
+        <v>105</v>
+      </c>
+      <c r="H145" s="22">
+        <v>104.2</v>
+      </c>
+      <c r="I145" s="22">
+        <v>111.3</v>
+      </c>
+      <c r="J145" s="22">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D146" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" s="119">
+        <v>110.2</v>
+      </c>
+      <c r="F146" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G146" s="119">
+        <v>105</v>
+      </c>
+      <c r="H146" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I146" s="119">
+        <v>111.3</v>
+      </c>
+      <c r="J146" s="119">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B147" s="2"/>
+      <c r="C147" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D147" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E147" s="119">
+        <v>110.3</v>
+      </c>
+      <c r="F147" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G147" s="119">
+        <v>105</v>
+      </c>
+      <c r="H147" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I147" s="119">
+        <v>111.3</v>
+      </c>
+      <c r="J147" s="119">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B148" s="2"/>
+      <c r="D148" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E148" s="119">
+        <v>110.3</v>
+      </c>
+      <c r="F148" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G148" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="H148" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I148" s="119">
+        <v>110.4</v>
+      </c>
+      <c r="J148" s="119">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B149" s="1"/>
+      <c r="D149" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E149" s="119">
+        <v>110.1</v>
+      </c>
+      <c r="F149" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G149" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="H149" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I149" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J149" s="119">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D150" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E150" s="119">
+        <v>110.2</v>
+      </c>
+      <c r="F150" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="G150" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="H150" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="I150" s="119">
+        <v>110.5</v>
+      </c>
+      <c r="J150" s="119">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D151" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E151" s="119">
+        <v>110.3</v>
+      </c>
+      <c r="F151" s="119">
+        <v>109.2</v>
+      </c>
+      <c r="G151" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="H151" s="119">
+        <v>104.4</v>
+      </c>
+      <c r="I151" s="119">
+        <v>110.4</v>
+      </c>
+      <c r="J151" s="119">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D152" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E152" s="119">
+        <v>110.3</v>
+      </c>
+      <c r="F152" s="119">
+        <v>109.2</v>
+      </c>
+      <c r="G152" s="119">
+        <v>105.5</v>
+      </c>
+      <c r="H152" s="119">
+        <v>104.4</v>
+      </c>
+      <c r="I152" s="119">
+        <v>110.4</v>
+      </c>
+      <c r="J152" s="119">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D153" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E153" s="119">
+        <v>110.8</v>
+      </c>
+      <c r="F153" s="119">
+        <v>109.3</v>
+      </c>
+      <c r="G153" s="119">
+        <v>105.7</v>
+      </c>
+      <c r="H153" s="119">
+        <v>108.1</v>
+      </c>
+      <c r="I153" s="119">
+        <v>110.9</v>
+      </c>
+      <c r="J153" s="119">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D154" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E154" s="119">
+        <v>110.8</v>
+      </c>
+      <c r="F154" s="119">
+        <v>109.3</v>
+      </c>
+      <c r="G154" s="119">
+        <v>106.1</v>
+      </c>
+      <c r="H154" s="119">
+        <v>108.1</v>
+      </c>
+      <c r="I154" s="119">
+        <v>110.9</v>
+      </c>
+      <c r="J154" s="119">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D155" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E155" s="119">
+        <v>110.8</v>
+      </c>
+      <c r="F155" s="119">
+        <v>109.3</v>
+      </c>
+      <c r="G155" s="119">
+        <v>106.1</v>
+      </c>
+      <c r="H155" s="119">
+        <v>108.1</v>
+      </c>
+      <c r="I155" s="119">
+        <v>110.9</v>
+      </c>
+      <c r="J155" s="119">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D156" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E156" s="119">
+        <v>111.5</v>
+      </c>
+      <c r="F156" s="119">
+        <v>111.1</v>
+      </c>
+      <c r="G156" s="119">
+        <v>107.1</v>
+      </c>
+      <c r="H156" s="119">
+        <v>109.1</v>
+      </c>
+      <c r="I156" s="119">
+        <v>113.7</v>
+      </c>
+      <c r="J156" s="119">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="18" customFormat="1" ht="6" customHeight="1">
+      <c r="A157" s="23"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="24"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="118"/>
+      <c r="F157" s="118"/>
+      <c r="G157" s="118"/>
+      <c r="H157" s="118"/>
+      <c r="I157" s="118"/>
+      <c r="J157" s="118"/>
+    </row>
+    <row r="158" spans="1:10" s="18" customFormat="1" ht="6" customHeight="1">
+      <c r="C158" s="26"/>
+      <c r="D158" s="113"/>
+      <c r="E158" s="119"/>
+      <c r="F158" s="130"/>
+      <c r="G158" s="119"/>
+      <c r="H158" s="119"/>
+      <c r="I158" s="119"/>
+      <c r="J158" s="119"/>
+    </row>
+    <row r="159" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A159" s="17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B159" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="C159" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D159" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E159" s="121">
+        <v>107.5</v>
+      </c>
+      <c r="F159" s="35">
+        <v>103.4</v>
+      </c>
+      <c r="G159" s="121">
+        <v>103.7</v>
+      </c>
+      <c r="H159" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="I159" s="35">
+        <v>106.5</v>
+      </c>
+      <c r="J159" s="35">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B160" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="D160" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E160" s="121">
+        <v>107.8</v>
+      </c>
+      <c r="F160" s="35">
+        <v>103.1</v>
+      </c>
+      <c r="G160" s="121">
+        <v>103.8</v>
+      </c>
+      <c r="H160" s="35">
+        <v>106.4</v>
+      </c>
+      <c r="I160" s="35">
+        <v>106.5</v>
+      </c>
+      <c r="J160" s="35">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D161" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="119">
+        <v>107.6</v>
+      </c>
+      <c r="F161" s="119">
+        <v>101.7</v>
+      </c>
+      <c r="G161" s="119">
+        <v>103.6</v>
+      </c>
+      <c r="H161" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I161" s="119">
+        <v>106.6</v>
+      </c>
+      <c r="J161" s="119">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B162" s="2"/>
+      <c r="C162" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D162" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E162" s="119">
+        <v>107.3</v>
+      </c>
+      <c r="F162" s="119">
+        <v>101.1</v>
+      </c>
+      <c r="G162" s="119">
+        <v>103.7</v>
+      </c>
+      <c r="H162" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I162" s="119">
+        <v>105.4</v>
+      </c>
+      <c r="J162" s="119">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B163" s="2"/>
+      <c r="D163" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E163" s="119">
+        <v>107</v>
+      </c>
+      <c r="F163" s="119">
+        <v>100.8</v>
+      </c>
+      <c r="G163" s="119">
+        <v>103.8</v>
+      </c>
+      <c r="H163" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="I163" s="119">
+        <v>105.2</v>
+      </c>
+      <c r="J163" s="119">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B164" s="1"/>
+      <c r="D164" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="119">
+        <v>107.3</v>
+      </c>
+      <c r="F164" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="G164" s="119">
+        <v>103.5</v>
+      </c>
+      <c r="H164" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="I164" s="119">
+        <v>105.7</v>
+      </c>
+      <c r="J164" s="119">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D165" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E165" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="F165" s="119">
+        <v>100.5</v>
+      </c>
+      <c r="G165" s="119">
+        <v>103.4</v>
+      </c>
+      <c r="H165" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="I165" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="J165" s="119">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D166" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E166" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="F166" s="119">
+        <v>101</v>
+      </c>
+      <c r="G166" s="119">
+        <v>102.9</v>
+      </c>
+      <c r="H166" s="119">
+        <v>107.3</v>
+      </c>
+      <c r="I166" s="119">
+        <v>106.4</v>
+      </c>
+      <c r="J166" s="119">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D167" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E167" s="119">
+        <v>106.1</v>
+      </c>
+      <c r="F167" s="119">
+        <v>100.9</v>
+      </c>
+      <c r="G167" s="119">
+        <v>103.1</v>
+      </c>
+      <c r="H167" s="119">
+        <v>107.4</v>
+      </c>
+      <c r="I167" s="119">
+        <v>105.6</v>
+      </c>
+      <c r="J167" s="119">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="B168" s="16"/>
+      <c r="D168" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E168" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="F168" s="119">
+        <v>101.3</v>
+      </c>
+      <c r="G168" s="119">
+        <v>103</v>
+      </c>
+      <c r="H168" s="119">
+        <v>108</v>
+      </c>
+      <c r="I168" s="119">
+        <v>105.7</v>
+      </c>
+      <c r="J168" s="119">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D169" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E169" s="119">
+        <v>106.2</v>
+      </c>
+      <c r="F169" s="119">
+        <v>101.5</v>
+      </c>
+      <c r="G169" s="119">
+        <v>103.4</v>
+      </c>
+      <c r="H169" s="119">
+        <v>108.2</v>
+      </c>
+      <c r="I169" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="J169" s="119">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D170" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E170" s="119">
+        <v>106.3</v>
+      </c>
+      <c r="F170" s="119">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="G170" s="119">
+        <v>103.5</v>
+      </c>
+      <c r="H170" s="119">
+        <v>108.4</v>
+      </c>
+      <c r="I170" s="119">
+        <v>106.5</v>
+      </c>
+      <c r="J170" s="119">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D171" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E171" s="119">
+        <v>106.8</v>
+      </c>
+      <c r="F171" s="119">
         <v>103</v>
       </c>
-      <c r="B15" s="225">
-[...62 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="G171" s="119">
+        <v>104.2</v>
+      </c>
+      <c r="H171" s="119">
+        <v>109</v>
+      </c>
+      <c r="I171" s="119">
+        <v>107.5</v>
+      </c>
+      <c r="J171" s="119">
         <v>107</v>
       </c>
-      <c r="B17" s="225">
-[...605 lines deleted...]
-      <c r="A38" s="98"/>
+    </row>
+    <row r="172" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A172" s="23"/>
+      <c r="B172" s="23"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="23"/>
+      <c r="E172" s="125"/>
+      <c r="F172" s="125"/>
+      <c r="G172" s="125"/>
+      <c r="H172" s="118"/>
+      <c r="I172" s="118"/>
+      <c r="J172" s="118"/>
+    </row>
+    <row r="173" spans="1:10" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="C173" s="26"/>
+      <c r="E173" s="126"/>
+      <c r="F173" s="126"/>
+      <c r="G173" s="126"/>
+      <c r="H173" s="119"/>
+      <c r="I173" s="119"/>
+      <c r="J173" s="119"/>
+    </row>
+    <row r="174" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A174" s="18"/>
+      <c r="B174" s="18"/>
+      <c r="C174" s="26"/>
+      <c r="D174" s="18"/>
+      <c r="E174" s="126"/>
+      <c r="F174" s="126"/>
+      <c r="G174" s="119"/>
+      <c r="H174" s="119"/>
+      <c r="I174" s="119"/>
+      <c r="J174" s="119"/>
+    </row>
+    <row r="175" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A175" s="30"/>
+      <c r="B175" s="18"/>
+      <c r="C175" s="26"/>
+      <c r="D175" s="18"/>
+    </row>
+    <row r="176" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A176" s="30"/>
+      <c r="B176" s="113"/>
+      <c r="C176" s="26"/>
+      <c r="D176" s="113"/>
+      <c r="E176" s="31"/>
+    </row>
+    <row r="177" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A177" s="26"/>
+      <c r="B177" s="113"/>
+      <c r="C177" s="26"/>
+      <c r="D177" s="113"/>
+      <c r="E177" s="31"/>
+    </row>
+    <row r="178" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A178" s="112"/>
+      <c r="B178" s="32"/>
+      <c r="C178" s="26"/>
+      <c r="D178" s="18"/>
+    </row>
+    <row r="179" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A179" s="32"/>
+    </row>
+    <row r="180" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A180" s="113"/>
+    </row>
+    <row r="181" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A181" s="32"/>
+    </row>
+    <row r="182" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A182" s="32"/>
+    </row>
+    <row r="184" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A184" s="110"/>
+    </row>
+    <row r="185" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A185" s="110"/>
+    </row>
+    <row r="186" spans="1:5" ht="15.95" customHeight="1">
+      <c r="A186" s="110"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="J7:J8"/>
+  <mergeCells count="56">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="E8:J8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="A67:J67"/>
+    <mergeCell ref="A68:J68"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="E75:J75"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C76:D76"/>
+    <mergeCell ref="F76:F77"/>
+    <mergeCell ref="I76:I77"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="A136:J136"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="E139:J139"/>
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="E140:J140"/>
+    <mergeCell ref="A131:J131"/>
+    <mergeCell ref="A132:J132"/>
+    <mergeCell ref="A133:J133"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="A135:J135"/>
+    <mergeCell ref="I141:I142"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J76:J77"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="G141:G142"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H76:H77"/>
+    <mergeCell ref="H141:H142"/>
+    <mergeCell ref="A69:J69"/>
+    <mergeCell ref="A70:J70"/>
+    <mergeCell ref="A71:J71"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E74:J74"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...11479 lines deleted...]
-  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.23622047244094491" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="76" firstPageNumber="8" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;"Century Gothic,Regular"&amp;P</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="66" max="11" man="1"/>
+    <brk id="131" max="11" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:AD37"/>
+  <dimension ref="A1:V369"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+    <sheetView view="pageBreakPreview" topLeftCell="C142" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I344" sqref="I344"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="37.5703125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="15" width="39.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.140625" style="112" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="14" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="28" customWidth="1"/>
+    <col min="6" max="7" width="11.7109375" style="15" customWidth="1"/>
+    <col min="8" max="10" width="11.7109375" style="16" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="O4" s="3" t="s">
+    <row r="1" spans="1:22" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A1" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="149" t="s">
+        <v>151</v>
+      </c>
+      <c r="C1" s="149"/>
+      <c r="D1" s="149"/>
+      <c r="E1" s="149"/>
+      <c r="F1" s="149"/>
+      <c r="G1" s="149"/>
+      <c r="H1" s="149"/>
+      <c r="I1" s="149"/>
+      <c r="J1" s="149"/>
+    </row>
+    <row r="2" spans="1:22" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="149"/>
+      <c r="C2" s="149"/>
+      <c r="D2" s="149"/>
+      <c r="E2" s="149"/>
+      <c r="F2" s="149"/>
+      <c r="G2" s="149"/>
+      <c r="H2" s="149"/>
+      <c r="I2" s="149"/>
+      <c r="J2" s="149"/>
+    </row>
+    <row r="3" spans="1:22" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A3" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3" s="150" t="s">
+        <v>152</v>
+      </c>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
+      <c r="J3" s="150"/>
+    </row>
+    <row r="4" spans="1:22" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A4" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="150"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+    </row>
+    <row r="5" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A5" s="32"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="15"/>
+      <c r="G5" s="16"/>
+    </row>
+    <row r="6" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A6" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6" s="141"/>
+      <c r="C6" s="141"/>
+      <c r="D6" s="141"/>
+      <c r="E6" s="141"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="141"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+    </row>
+    <row r="7" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A7" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B7" s="142"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="142"/>
+      <c r="E7" s="142"/>
+      <c r="F7" s="142"/>
+      <c r="G7" s="142"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+      <c r="J7" s="142"/>
+    </row>
+    <row r="8" spans="1:22" ht="5.0999999999999996" customHeight="1">
+      <c r="A8" s="52"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+    </row>
+    <row r="9" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="151" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" s="151"/>
+      <c r="G9" s="151"/>
+      <c r="H9" s="151"/>
+      <c r="I9" s="151"/>
+      <c r="J9" s="151"/>
+    </row>
+    <row r="10" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A10" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="135"/>
+      <c r="C10" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="135"/>
+      <c r="E10" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="137"/>
+      <c r="I10" s="137"/>
+      <c r="J10" s="137"/>
+    </row>
+    <row r="11" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A11" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="144"/>
+      <c r="C11" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="144"/>
+      <c r="E11" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="132" t="s">
+        <v>12</v>
+      </c>
+      <c r="L11" s="54"/>
+    </row>
+    <row r="12" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A12" s="115"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="133"/>
+      <c r="F12" s="133"/>
+      <c r="G12" s="133"/>
+      <c r="H12" s="133"/>
+      <c r="I12" s="133"/>
+      <c r="J12" s="133"/>
+      <c r="L12" s="54"/>
+    </row>
+    <row r="13" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A13" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="153"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="58"/>
+      <c r="L13" s="54"/>
+    </row>
+    <row r="14" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A14" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="154"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="L14" s="54"/>
+    </row>
+    <row r="15" spans="1:22" ht="5.25" customHeight="1">
+      <c r="A15" s="63"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="69"/>
+      <c r="L15" s="54"/>
+    </row>
+    <row r="16" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A16" s="46">
+        <v>2.1</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="73">
+        <v>112.47151582965449</v>
+      </c>
+      <c r="F16" s="74">
+        <v>106.49467483973329</v>
+      </c>
+      <c r="G16" s="74">
+        <v>109.86151769376175</v>
+      </c>
+      <c r="H16" s="74">
+        <v>106.59948874654761</v>
+      </c>
+      <c r="I16" s="74">
+        <v>109.72209232233234</v>
+      </c>
+      <c r="J16" s="74">
+        <v>111.53204085255312</v>
+      </c>
+      <c r="K16" s="70"/>
+      <c r="L16" s="70"/>
+      <c r="M16" s="70"/>
+      <c r="N16" s="70"/>
+      <c r="O16" s="70"/>
+      <c r="P16" s="70"/>
+      <c r="Q16" s="15"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="15"/>
+      <c r="U16" s="15"/>
+      <c r="V16" s="15"/>
+    </row>
+    <row r="17" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A17" s="110"/>
+      <c r="B17" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="73">
+        <v>112.9475995192679</v>
+      </c>
+      <c r="F17" s="74">
+        <v>106.49467483973329</v>
+      </c>
+      <c r="G17" s="74">
+        <v>109.86151769376175</v>
+      </c>
+      <c r="H17" s="74">
+        <v>106.59948874654761</v>
+      </c>
+      <c r="I17" s="74">
+        <v>109.72209232233234</v>
+      </c>
+      <c r="J17" s="74">
+        <v>111.53204085255312</v>
+      </c>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="71"/>
+      <c r="O17" s="71"/>
+      <c r="P17" s="71"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="U17" s="15"/>
+      <c r="V17" s="15"/>
+    </row>
+    <row r="18" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A18" s="110"/>
+      <c r="B18" s="114"/>
+      <c r="D18" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="20">
+        <v>112.81273153502276</v>
+      </c>
+      <c r="F18" s="20">
+        <v>106.49467483973329</v>
+      </c>
+      <c r="G18" s="20">
+        <v>109.86151769376175</v>
+      </c>
+      <c r="H18" s="20">
+        <v>106.59948874654761</v>
+      </c>
+      <c r="I18" s="20">
+        <v>109.72209232233234</v>
+      </c>
+      <c r="J18" s="20">
+        <v>111.53204085255312</v>
+      </c>
+      <c r="K18" s="71"/>
+      <c r="L18" s="71"/>
+      <c r="M18" s="71"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="71"/>
+      <c r="P18" s="71"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="15"/>
+    </row>
+    <row r="19" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A19" s="110"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D19" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="20">
+        <v>113.41548124838772</v>
+      </c>
+      <c r="F19" s="20">
+        <v>106.7191186188454</v>
+      </c>
+      <c r="G19" s="20">
+        <v>111.14553106095289</v>
+      </c>
+      <c r="H19" s="20">
+        <v>106.59948874654761</v>
+      </c>
+      <c r="I19" s="20">
+        <v>110.31360751197914</v>
+      </c>
+      <c r="J19" s="20">
+        <v>112.1534902611242</v>
+      </c>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="71"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15"/>
+      <c r="U19" s="15"/>
+      <c r="V19" s="15"/>
+    </row>
+    <row r="20" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A20" s="110"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="20">
+        <v>113.48474539784632</v>
+      </c>
+      <c r="F20" s="20">
+        <v>106.7191186188454</v>
+      </c>
+      <c r="G20" s="20">
+        <v>111.14553106095289</v>
+      </c>
+      <c r="H20" s="20">
+        <v>106.59948874654761</v>
+      </c>
+      <c r="I20" s="20">
+        <v>110.31360751197914</v>
+      </c>
+      <c r="J20" s="20">
+        <v>112.46204030416376</v>
+      </c>
+      <c r="K20" s="71"/>
+      <c r="L20" s="71"/>
+      <c r="M20" s="71"/>
+      <c r="N20" s="71"/>
+      <c r="O20" s="71"/>
+      <c r="P20" s="71"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+    </row>
+    <row r="21" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A21" s="110"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="20">
+        <v>114.45060214193647</v>
+      </c>
+      <c r="F21" s="20">
+        <v>106.70965392765261</v>
+      </c>
+      <c r="G21" s="20">
+        <v>111.14553106095289</v>
+      </c>
+      <c r="H21" s="20">
+        <v>108.55975030173627</v>
+      </c>
+      <c r="I21" s="20">
+        <v>110.31360751197914</v>
+      </c>
+      <c r="J21" s="20">
+        <v>112.46204030416376</v>
+      </c>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="71"/>
+      <c r="O21" s="71"/>
+      <c r="P21" s="71"/>
+      <c r="Q21" s="15"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="15"/>
+      <c r="U21" s="15"/>
+      <c r="V21" s="15"/>
+    </row>
+    <row r="22" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A22" s="110"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="20">
+        <v>114.45060214193647</v>
+      </c>
+      <c r="F22" s="20">
+        <v>106.48985291237641</v>
+      </c>
+      <c r="G22" s="20">
+        <v>111.14553106095289</v>
+      </c>
+      <c r="H22" s="20">
+        <v>108.55975030173627</v>
+      </c>
+      <c r="I22" s="20">
+        <v>110.31360751197914</v>
+      </c>
+      <c r="J22" s="20">
+        <v>112.46204030416376</v>
+      </c>
+      <c r="K22" s="71"/>
+      <c r="L22" s="71"/>
+      <c r="M22" s="71"/>
+      <c r="N22" s="71"/>
+      <c r="O22" s="71"/>
+      <c r="P22" s="71"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+    </row>
+    <row r="23" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A23" s="110"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="20">
+        <v>114.75859301125435</v>
+      </c>
+      <c r="F23" s="20">
+        <v>106.48985291237641</v>
+      </c>
+      <c r="G23" s="20">
+        <v>111.59676111914885</v>
+      </c>
+      <c r="H23" s="20">
+        <v>108.55975030173627</v>
+      </c>
+      <c r="I23" s="20">
+        <v>110.31360751197914</v>
+      </c>
+      <c r="J23" s="20">
+        <v>112.46204030416376</v>
+      </c>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
+      <c r="Q23" s="15"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="15"/>
+      <c r="U23" s="15"/>
+      <c r="V23" s="15"/>
+    </row>
+    <row r="24" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A24" s="110"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="26"/>
+      <c r="D24" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="20">
+        <v>114.90038113478114</v>
+      </c>
+      <c r="F24" s="20">
+        <v>106.72416336679909</v>
+      </c>
+      <c r="G24" s="20">
+        <v>111.67571435902559</v>
+      </c>
+      <c r="H24" s="20">
+        <v>108.80127676799458</v>
+      </c>
+      <c r="I24" s="20">
+        <v>110.5579359354619</v>
+      </c>
+      <c r="J24" s="20">
+        <v>112.71057873632245</v>
+      </c>
+      <c r="K24" s="71"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="71"/>
+      <c r="N24" s="71"/>
+      <c r="O24" s="71"/>
+      <c r="P24" s="71"/>
+      <c r="Q24" s="15"/>
+      <c r="R24" s="15"/>
+      <c r="S24" s="15"/>
+      <c r="T24" s="15"/>
+      <c r="U24" s="15"/>
+      <c r="V24" s="15"/>
+    </row>
+    <row r="25" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A25" s="110"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="20">
+        <v>114.90038113478114</v>
+      </c>
+      <c r="F25" s="20">
+        <v>106.72416336679909</v>
+      </c>
+      <c r="G25" s="20">
+        <v>111.66367751863353</v>
+      </c>
+      <c r="H25" s="20">
+        <v>108.80127676799458</v>
+      </c>
+      <c r="I25" s="20">
+        <v>110.5579359354619</v>
+      </c>
+      <c r="J25" s="20">
+        <v>112.71057873632245</v>
+      </c>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="15"/>
+      <c r="R25" s="15"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="15"/>
+      <c r="U25" s="15"/>
+      <c r="V25" s="15"/>
+    </row>
+    <row r="26" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A26" s="110"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E26" s="20">
+        <v>115.02108521827552</v>
+      </c>
+      <c r="F26" s="20">
+        <v>107.01858137790865</v>
+      </c>
+      <c r="G26" s="20">
+        <v>112.77057048100367</v>
+      </c>
+      <c r="H26" s="20">
+        <v>109.03704569189998</v>
+      </c>
+      <c r="I26" s="20">
+        <v>111.75592157536893</v>
+      </c>
+      <c r="J26" s="20">
+        <v>111.89665972343934</v>
+      </c>
+      <c r="K26" s="71"/>
+      <c r="L26" s="71"/>
+      <c r="M26" s="71"/>
+      <c r="N26" s="71"/>
+      <c r="O26" s="71"/>
+      <c r="P26" s="71"/>
+      <c r="Q26" s="15"/>
+      <c r="R26" s="15"/>
+      <c r="S26" s="15"/>
+      <c r="T26" s="15"/>
+      <c r="U26" s="15"/>
+      <c r="V26" s="15"/>
+    </row>
+    <row r="27" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A27" s="110"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="20">
+        <v>115.02108521827552</v>
+      </c>
+      <c r="F27" s="20">
+        <v>107.01858137790865</v>
+      </c>
+      <c r="G27" s="20">
+        <v>112.75023126017882</v>
+      </c>
+      <c r="H27" s="20">
+        <v>109.03704569189998</v>
+      </c>
+      <c r="I27" s="20">
+        <v>111.75592157536893</v>
+      </c>
+      <c r="J27" s="20">
+        <v>112.29845814445805</v>
+      </c>
+      <c r="K27" s="72"/>
+      <c r="L27" s="72"/>
+      <c r="M27" s="72"/>
+      <c r="N27" s="72"/>
+      <c r="O27" s="72"/>
+      <c r="P27" s="72"/>
+      <c r="Q27" s="15"/>
+      <c r="R27" s="15"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15"/>
+      <c r="U27" s="15"/>
+      <c r="V27" s="15"/>
+    </row>
+    <row r="28" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A28" s="110"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="20">
+        <v>115.02108521827552</v>
+      </c>
+      <c r="F28" s="20">
+        <v>107.01858137790865</v>
+      </c>
+      <c r="G28" s="20">
+        <v>112.86759214923745</v>
+      </c>
+      <c r="H28" s="20">
+        <v>109.03704569189998</v>
+      </c>
+      <c r="I28" s="20">
+        <v>111.75592157536893</v>
+      </c>
+      <c r="J28" s="20">
+        <v>112.05082848064136</v>
+      </c>
+      <c r="Q28" s="15"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="15"/>
+      <c r="T28" s="15"/>
+      <c r="U28" s="15"/>
+      <c r="V28" s="15"/>
+    </row>
+    <row r="29" spans="1:22" ht="3" customHeight="1">
+      <c r="A29" s="75"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="112"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="15"/>
+      <c r="V29" s="15"/>
+    </row>
+    <row r="30" spans="1:22" ht="5.0999999999999996" customHeight="1">
+      <c r="A30" s="110"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="113"/>
+      <c r="E30" s="15"/>
+      <c r="K30" s="112"/>
+      <c r="Q30" s="15"/>
+      <c r="R30" s="15"/>
+      <c r="S30" s="15"/>
+      <c r="T30" s="15"/>
+      <c r="U30" s="15"/>
+      <c r="V30" s="15"/>
+    </row>
+    <row r="31" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A31" s="46">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D31" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="73">
+        <v>98.340283962924985</v>
+      </c>
+      <c r="F31" s="74">
+        <v>96.246255288018347</v>
+      </c>
+      <c r="G31" s="74">
+        <v>93.932030703418206</v>
+      </c>
+      <c r="H31" s="74">
+        <v>103.64115941066268</v>
+      </c>
+      <c r="I31" s="74">
+        <v>102.14632201937832</v>
+      </c>
+      <c r="J31" s="74">
+        <v>97.815401193633818</v>
+      </c>
+      <c r="L31" s="76"/>
+      <c r="Q31" s="15"/>
+      <c r="R31" s="15"/>
+      <c r="S31" s="15"/>
+      <c r="T31" s="15"/>
+      <c r="U31" s="15"/>
+      <c r="V31" s="15"/>
+    </row>
+    <row r="32" spans="1:22" ht="15.95" customHeight="1">
+      <c r="A32" s="110"/>
+      <c r="B32" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="73">
+        <v>98.630259500814006</v>
+      </c>
+      <c r="F32" s="74">
+        <v>95.361109895826687</v>
+      </c>
+      <c r="G32" s="74">
+        <v>94.441392099192669</v>
+      </c>
+      <c r="H32" s="74">
+        <v>103.64115941066268</v>
+      </c>
+      <c r="I32" s="74">
+        <v>102.14632201937832</v>
+      </c>
+      <c r="J32" s="74">
+        <v>97.499813570850606</v>
+      </c>
+      <c r="L32" s="76"/>
+      <c r="Q32" s="15"/>
+      <c r="R32" s="15"/>
+      <c r="S32" s="15"/>
+      <c r="T32" s="15"/>
+      <c r="U32" s="15"/>
+      <c r="V32" s="15"/>
+    </row>
+    <row r="33" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A33" s="110"/>
+      <c r="B33" s="18"/>
+      <c r="D33" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="20">
+        <v>98.39218484719953</v>
+      </c>
+      <c r="F33" s="20">
+        <v>90.975533907631259</v>
+      </c>
+      <c r="G33" s="20">
+        <v>93.932030703418206</v>
+      </c>
+      <c r="H33" s="20">
+        <v>103.64115941066268</v>
+      </c>
+      <c r="I33" s="20">
+        <v>101.76485865035872</v>
+      </c>
+      <c r="J33" s="20">
+        <v>97.416980157797568</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A34" s="110"/>
+      <c r="B34" s="18"/>
+      <c r="C34" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D34" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="20">
+        <v>96.933663320570901</v>
+      </c>
+      <c r="F34" s="20">
+        <v>88.959331629030487</v>
+      </c>
+      <c r="G34" s="20">
+        <v>93.32838556162298</v>
+      </c>
+      <c r="H34" s="20">
+        <v>103.64115941066268</v>
+      </c>
+      <c r="I34" s="20">
+        <v>97.340082990061788</v>
+      </c>
+      <c r="J34" s="20">
+        <v>96.767201314574208</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A35" s="110"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="20">
+        <v>95.760135974326744</v>
+      </c>
+      <c r="F35" s="20">
+        <v>87.712106223795729</v>
+      </c>
+      <c r="G35" s="20">
+        <v>93.32838556162298</v>
+      </c>
+      <c r="H35" s="20">
+        <v>103.64115941066268</v>
+      </c>
+      <c r="I35" s="20">
+        <v>97.340082990061788</v>
+      </c>
+      <c r="J35" s="20">
+        <v>96.767201314574208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A36" s="110"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="20">
+        <v>95.620651244247526</v>
+      </c>
+      <c r="F36" s="20">
+        <v>83.985609819950483</v>
+      </c>
+      <c r="G36" s="20">
+        <v>91.491057081550338</v>
+      </c>
+      <c r="H36" s="20">
+        <v>104.89509415841769</v>
+      </c>
+      <c r="I36" s="20">
+        <v>97.340082990061788</v>
+      </c>
+      <c r="J36" s="20">
+        <v>95.722935899887943</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A37" s="110"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="26"/>
+      <c r="D37" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="20">
+        <v>92.368110552271361</v>
+      </c>
+      <c r="F37" s="20">
+        <v>85.652593557533464</v>
+      </c>
+      <c r="G37" s="20">
+        <v>91.440402473567516</v>
+      </c>
+      <c r="H37" s="20">
+        <v>104.89509415841769</v>
+      </c>
+      <c r="I37" s="20">
+        <v>96.56215768053417</v>
+      </c>
+      <c r="J37" s="20">
+        <v>95.421799871243564</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A38" s="110"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="20">
+        <v>92.250899870741776</v>
+      </c>
+      <c r="F38" s="20">
+        <v>87.406234693155454</v>
+      </c>
+      <c r="G38" s="20">
+        <v>89.376732837629319</v>
+      </c>
+      <c r="H38" s="20">
+        <v>104.80988152893099</v>
+      </c>
+      <c r="I38" s="20">
+        <v>96.289742084819267</v>
+      </c>
+      <c r="J38" s="20">
+        <v>95.354982009460073</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A39" s="110"/>
+      <c r="B39" s="18"/>
+      <c r="C39" s="26"/>
+      <c r="D39" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="20">
+        <v>90.269108049485965</v>
+      </c>
+      <c r="F39" s="20">
+        <v>87.406234693155454</v>
+      </c>
+      <c r="G39" s="20">
+        <v>89.712030353923538</v>
+      </c>
+      <c r="H39" s="20">
+        <v>104.80988152893099</v>
+      </c>
+      <c r="I39" s="20">
+        <v>93.304520826345367</v>
+      </c>
+      <c r="J39" s="20">
+        <v>94.428675413105111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A40" s="110"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="26"/>
+      <c r="D40" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="20">
+        <v>90.269108049485965</v>
+      </c>
+      <c r="F40" s="20">
+        <v>88.438177313826301</v>
+      </c>
+      <c r="G40" s="20">
+        <v>89.029640563065414</v>
+      </c>
+      <c r="H40" s="20">
+        <v>104.58744398456159</v>
+      </c>
+      <c r="I40" s="20">
+        <v>93.304520826345367</v>
+      </c>
+      <c r="J40" s="20">
+        <v>94.74673690560472</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A41" s="110"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E41" s="20">
+        <v>89.957730752040149</v>
+      </c>
+      <c r="F41" s="20">
+        <v>88.438177313826301</v>
+      </c>
+      <c r="G41" s="20">
+        <v>89.029640563065414</v>
+      </c>
+      <c r="H41" s="20">
+        <v>104.58744398456159</v>
+      </c>
+      <c r="I41" s="20">
+        <v>93.773921947659787</v>
+      </c>
+      <c r="J41" s="20">
+        <v>93.779879697537467</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A42" s="110"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="20">
+        <v>90.31371460697541</v>
+      </c>
+      <c r="F42" s="20">
+        <v>89.997107933547497</v>
+      </c>
+      <c r="G42" s="20">
+        <v>89.514274386355282</v>
+      </c>
+      <c r="H42" s="20">
+        <v>104.58744398456159</v>
+      </c>
+      <c r="I42" s="20">
+        <v>94.581446876080449</v>
+      </c>
+      <c r="J42" s="20">
+        <v>93.686580747969799</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A43" s="110"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="20">
+        <v>91.387357165919752</v>
+      </c>
+      <c r="F43" s="20">
+        <v>92.240902500085014</v>
+      </c>
+      <c r="G43" s="20">
+        <v>91.022963389023232</v>
+      </c>
+      <c r="H43" s="20">
+        <v>106.03949553704581</v>
+      </c>
+      <c r="I43" s="20">
+        <v>95.934821779456257</v>
+      </c>
+      <c r="J43" s="20">
+        <v>94.875621990799146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="5.45" customHeight="1">
+      <c r="A44" s="75"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+    </row>
+    <row r="45" spans="1:12" ht="5.0999999999999996" customHeight="1"/>
+    <row r="46" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A46" s="46">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C46" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D46" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="73">
+        <v>109.378831927639</v>
+      </c>
+      <c r="F46" s="74">
+        <v>106.27729346043344</v>
+      </c>
+      <c r="G46" s="74">
+        <v>108.85469352783758</v>
+      </c>
+      <c r="H46" s="74">
+        <v>116.94423614342955</v>
+      </c>
+      <c r="I46" s="74">
+        <v>100</v>
+      </c>
+      <c r="J46" s="74">
+        <v>107.27874817217307</v>
+      </c>
+      <c r="L46" s="76"/>
+    </row>
+    <row r="47" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A47" s="110"/>
+      <c r="B47" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D47" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="73">
+        <v>109.42099411630595</v>
+      </c>
+      <c r="F47" s="74">
+        <v>106.27729346043344</v>
+      </c>
+      <c r="G47" s="74">
+        <v>108.20797815312835</v>
+      </c>
+      <c r="H47" s="74">
+        <v>116.94423614342955</v>
+      </c>
+      <c r="I47" s="74">
+        <v>100</v>
+      </c>
+      <c r="J47" s="74">
+        <v>107.42278034265192</v>
+      </c>
+      <c r="L47" s="76"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A48" s="110"/>
+      <c r="B48" s="18"/>
+      <c r="D48" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="20">
+        <v>109.42099411630595</v>
+      </c>
+      <c r="F48" s="20">
+        <v>106.27729346043344</v>
+      </c>
+      <c r="G48" s="20">
+        <v>108.61818299509866</v>
+      </c>
+      <c r="H48" s="20">
+        <v>116.94423614342955</v>
+      </c>
+      <c r="I48" s="20">
+        <v>102.01392191682824</v>
+      </c>
+      <c r="J48" s="20">
+        <v>109.60485318130375</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A49" s="110"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D49" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="20">
+        <v>108.74068679599911</v>
+      </c>
+      <c r="F49" s="20">
+        <v>106.27729346043344</v>
+      </c>
+      <c r="G49" s="20">
+        <v>106.2938223415767</v>
+      </c>
+      <c r="H49" s="20">
+        <v>116.94423614342955</v>
+      </c>
+      <c r="I49" s="20">
+        <v>100</v>
+      </c>
+      <c r="J49" s="20">
+        <v>112.13422881736746</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A50" s="110"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="20">
+        <v>109.03725474787642</v>
+      </c>
+      <c r="F50" s="20">
+        <v>107.03361160677842</v>
+      </c>
+      <c r="G50" s="20">
+        <v>106.32720715023018</v>
+      </c>
+      <c r="H50" s="20">
+        <v>116.94423614342955</v>
+      </c>
+      <c r="I50" s="20">
+        <v>100</v>
+      </c>
+      <c r="J50" s="20">
+        <v>112.13422881736746</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A51" s="110"/>
+      <c r="B51" s="18"/>
+      <c r="C51" s="26"/>
+      <c r="D51" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="20">
+        <v>109.19950223694937</v>
+      </c>
+      <c r="F51" s="20">
+        <v>107.03361160677842</v>
+      </c>
+      <c r="G51" s="20">
+        <v>108.09536456308719</v>
+      </c>
+      <c r="H51" s="20">
+        <v>117.93874782971842</v>
+      </c>
+      <c r="I51" s="20">
+        <v>104.00065383570407</v>
+      </c>
+      <c r="J51" s="20">
+        <v>112.23622662141443</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A52" s="110"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="26"/>
+      <c r="D52" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="20">
+        <v>109.19950223694937</v>
+      </c>
+      <c r="F52" s="20">
+        <v>108.86053996105414</v>
+      </c>
+      <c r="G52" s="20">
+        <v>107.84458130542944</v>
+      </c>
+      <c r="H52" s="20">
+        <v>116.38066416669399</v>
+      </c>
+      <c r="I52" s="20">
+        <v>113.68348214344867</v>
+      </c>
+      <c r="J52" s="20">
+        <v>112.13422881736746</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A53" s="110"/>
+      <c r="B53" s="18"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" s="20">
+        <v>109.26390035662831</v>
+      </c>
+      <c r="F53" s="20">
+        <v>108.86053996105414</v>
+      </c>
+      <c r="G53" s="20">
+        <v>107.67849354623154</v>
+      </c>
+      <c r="H53" s="20">
+        <v>113.91333303212052</v>
+      </c>
+      <c r="I53" s="20">
+        <v>113.68348214344867</v>
+      </c>
+      <c r="J53" s="20">
+        <v>112.13422881736746</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A54" s="110"/>
+      <c r="B54" s="18"/>
+      <c r="C54" s="26"/>
+      <c r="D54" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" s="20">
+        <v>112.92368361828269</v>
+      </c>
+      <c r="F54" s="20">
+        <v>106.70787980002478</v>
+      </c>
+      <c r="G54" s="20">
+        <v>107.75416820692021</v>
+      </c>
+      <c r="H54" s="20">
+        <v>114.02964661034896</v>
+      </c>
+      <c r="I54" s="20">
+        <v>113.68348214344867</v>
+      </c>
+      <c r="J54" s="20">
+        <v>112.37841815313439</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A55" s="110"/>
+      <c r="B55" s="18"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" s="20">
+        <v>113.06281850037972</v>
+      </c>
+      <c r="F55" s="20">
+        <v>106.70787980002478</v>
+      </c>
+      <c r="G55" s="20">
+        <v>107.75416820692021</v>
+      </c>
+      <c r="H55" s="20">
+        <v>114.02964661034896</v>
+      </c>
+      <c r="I55" s="20">
+        <v>113.68348214344867</v>
+      </c>
+      <c r="J55" s="20">
+        <v>113.23245249168301</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A56" s="110"/>
+      <c r="B56" s="18"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" s="20">
+        <v>113.06281850037972</v>
+      </c>
+      <c r="F56" s="20">
+        <v>107.88565775508462</v>
+      </c>
+      <c r="G56" s="20">
+        <v>107.88321731486104</v>
+      </c>
+      <c r="H56" s="20">
+        <v>116.06433975166811</v>
+      </c>
+      <c r="I56" s="20">
+        <v>114.02539635984554</v>
+      </c>
+      <c r="J56" s="20">
+        <v>113.23245249168301</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A57" s="110"/>
+      <c r="B57" s="18"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E57" s="20">
+        <v>113.31864114990813</v>
+      </c>
+      <c r="F57" s="20">
+        <v>107.88565775508462</v>
+      </c>
+      <c r="G57" s="20">
+        <v>107.86853841493649</v>
+      </c>
+      <c r="H57" s="20">
+        <v>117.71751909079092</v>
+      </c>
+      <c r="I57" s="20">
+        <v>114.02539635984554</v>
+      </c>
+      <c r="J57" s="20">
+        <v>113.31004038758576</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A58" s="110"/>
+      <c r="B58" s="18"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E58" s="20">
+        <v>113.43870938230454</v>
+      </c>
+      <c r="F58" s="20">
+        <v>107.10172454495375</v>
+      </c>
+      <c r="G58" s="20">
+        <v>108.15387656572651</v>
+      </c>
+      <c r="H58" s="20">
+        <v>117.71751909079092</v>
+      </c>
+      <c r="I58" s="20">
+        <v>114.63923785451347</v>
+      </c>
+      <c r="J58" s="20">
+        <v>113.5311013811191</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="3" customHeight="1">
+      <c r="A59" s="75"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="6"/>
+      <c r="F59" s="6"/>
+      <c r="G59" s="6"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="77"/>
+    </row>
+    <row r="60" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="A60" s="110"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="18"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="29"/>
+      <c r="I60" s="29"/>
+      <c r="J60" s="29"/>
+    </row>
+    <row r="61" spans="1:11" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A61" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" s="149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" s="149"/>
+      <c r="D61" s="149"/>
+      <c r="E61" s="149"/>
+      <c r="F61" s="149"/>
+      <c r="G61" s="149"/>
+      <c r="H61" s="149"/>
+      <c r="I61" s="149"/>
+      <c r="J61" s="149"/>
+    </row>
+    <row r="62" spans="1:11" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A62" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B62" s="149"/>
+      <c r="C62" s="149"/>
+      <c r="D62" s="149"/>
+      <c r="E62" s="149"/>
+      <c r="F62" s="149"/>
+      <c r="G62" s="149"/>
+      <c r="H62" s="149"/>
+      <c r="I62" s="149"/>
+      <c r="J62" s="149"/>
+    </row>
+    <row r="63" spans="1:11" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A63" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" s="150" t="s">
+        <v>156</v>
+      </c>
+      <c r="C63" s="150"/>
+      <c r="D63" s="150"/>
+      <c r="E63" s="150"/>
+      <c r="F63" s="150"/>
+      <c r="G63" s="150"/>
+      <c r="H63" s="150"/>
+      <c r="I63" s="150"/>
+      <c r="J63" s="150"/>
+    </row>
+    <row r="64" spans="1:11" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A64" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="150"/>
+      <c r="C64" s="150"/>
+      <c r="D64" s="150"/>
+      <c r="E64" s="150"/>
+      <c r="F64" s="150"/>
+      <c r="G64" s="150"/>
+      <c r="H64" s="150"/>
+      <c r="I64" s="150"/>
+      <c r="J64" s="150"/>
+    </row>
+    <row r="65" spans="1:12" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A65" s="152" t="s">
+        <v>52</v>
+      </c>
+      <c r="B65" s="152"/>
+      <c r="C65" s="152"/>
+      <c r="D65" s="152"/>
+      <c r="E65" s="152"/>
+      <c r="F65" s="152"/>
+      <c r="G65" s="152"/>
+      <c r="H65" s="152"/>
+      <c r="I65" s="152"/>
+      <c r="J65" s="152"/>
+    </row>
+    <row r="66" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A66" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B66" s="141"/>
+      <c r="C66" s="141"/>
+      <c r="D66" s="141"/>
+      <c r="E66" s="141"/>
+      <c r="F66" s="141"/>
+      <c r="G66" s="141"/>
+      <c r="H66" s="141"/>
+      <c r="I66" s="141"/>
+      <c r="J66" s="141"/>
+    </row>
+    <row r="67" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A67" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" s="142"/>
+      <c r="C67" s="142"/>
+      <c r="D67" s="142"/>
+      <c r="E67" s="142"/>
+      <c r="F67" s="142"/>
+      <c r="G67" s="142"/>
+      <c r="H67" s="142"/>
+      <c r="I67" s="142"/>
+      <c r="J67" s="142"/>
+    </row>
+    <row r="68" spans="1:12" ht="5.0999999999999996" customHeight="1">
+      <c r="A68" s="52"/>
+      <c r="B68" s="3"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="3"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="7"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+    </row>
+    <row r="69" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A69" s="55"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="9"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="151" t="s">
+        <v>117</v>
+      </c>
+      <c r="F69" s="151"/>
+      <c r="G69" s="151"/>
+      <c r="H69" s="151"/>
+      <c r="I69" s="151"/>
+      <c r="J69" s="151"/>
+    </row>
+    <row r="70" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A70" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B70" s="135"/>
+      <c r="C70" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D70" s="135"/>
+      <c r="E70" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F70" s="137"/>
+      <c r="G70" s="137"/>
+      <c r="H70" s="137"/>
+      <c r="I70" s="137"/>
+      <c r="J70" s="137"/>
+    </row>
+    <row r="71" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A71" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B71" s="144"/>
+      <c r="C71" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="144"/>
+      <c r="E71" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H71" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I71" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J71" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A72" s="115"/>
+      <c r="B72" s="12"/>
+      <c r="C72" s="13"/>
+      <c r="D72" s="12"/>
+      <c r="E72" s="133"/>
+      <c r="F72" s="133"/>
+      <c r="G72" s="133"/>
+      <c r="H72" s="133"/>
+      <c r="I72" s="133"/>
+      <c r="J72" s="133"/>
+    </row>
+    <row r="73" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A73" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B73" s="153"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="43"/>
+      <c r="E73" s="56"/>
+      <c r="F73" s="56"/>
+      <c r="G73" s="57"/>
+      <c r="H73" s="58"/>
+      <c r="I73" s="58"/>
+      <c r="J73" s="58"/>
+    </row>
+    <row r="74" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A74" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B74" s="154"/>
+      <c r="C74" s="44"/>
+      <c r="D74" s="45"/>
+      <c r="E74" s="59"/>
+      <c r="F74" s="60"/>
+      <c r="G74" s="61"/>
+      <c r="H74" s="62"/>
+      <c r="I74" s="62"/>
+      <c r="J74" s="62"/>
+    </row>
+    <row r="75" spans="1:12" ht="5.0999999999999996" customHeight="1">
+      <c r="A75" s="110"/>
+      <c r="B75" s="18"/>
+      <c r="C75" s="26"/>
+      <c r="D75" s="113"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="16"/>
+      <c r="G75" s="16"/>
+    </row>
+    <row r="76" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A76" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="C76" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D76" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E76" s="73">
+        <v>126.18198729608277</v>
+      </c>
+      <c r="F76" s="74">
+        <v>107.68376869613145</v>
+      </c>
+      <c r="G76" s="74">
+        <v>114.51320563808467</v>
+      </c>
+      <c r="H76" s="74">
+        <v>115.61957120988835</v>
+      </c>
+      <c r="I76" s="74">
+        <v>114.4609755508076</v>
+      </c>
+      <c r="J76" s="74">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A77" s="110"/>
+      <c r="B77" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E77" s="73">
+        <v>126.18198729608277</v>
+      </c>
+      <c r="F77" s="74">
+        <v>107.68376869613145</v>
+      </c>
+      <c r="G77" s="74">
+        <v>114.51320563808467</v>
+      </c>
+      <c r="H77" s="74">
+        <v>115.61957120988835</v>
+      </c>
+      <c r="I77" s="74">
+        <v>114.4609755508076</v>
+      </c>
+      <c r="J77" s="74">
+        <v>130.99831835420369</v>
+      </c>
+      <c r="L77" s="76"/>
+    </row>
+    <row r="78" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A78" s="110"/>
+      <c r="B78" s="18"/>
+      <c r="D78" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="20">
+        <v>125.78062726328616</v>
+      </c>
+      <c r="F78" s="20">
+        <v>107.51923582103564</v>
+      </c>
+      <c r="G78" s="20">
+        <v>114.46010123707747</v>
+      </c>
+      <c r="H78" s="20">
+        <v>116.11130701855438</v>
+      </c>
+      <c r="I78" s="20">
+        <v>114.75316154747613</v>
+      </c>
+      <c r="J78" s="20">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A79" s="110"/>
+      <c r="B79" s="18"/>
+      <c r="C79" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D79" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="20">
+        <v>126.45317856885214</v>
+      </c>
+      <c r="F79" s="20">
+        <v>107.68376869613145</v>
+      </c>
+      <c r="G79" s="20">
+        <v>114.51320563808467</v>
+      </c>
+      <c r="H79" s="20">
+        <v>116.11130701855438</v>
+      </c>
+      <c r="I79" s="20">
+        <v>117.38896065102249</v>
+      </c>
+      <c r="J79" s="20">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A80" s="110"/>
+      <c r="B80" s="18"/>
+      <c r="C80" s="26"/>
+      <c r="D80" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E80" s="20">
+        <v>126.45317856885214</v>
+      </c>
+      <c r="F80" s="20">
+        <v>108.46741577096677</v>
+      </c>
+      <c r="G80" s="20">
+        <v>115.82704261973234</v>
+      </c>
+      <c r="H80" s="20">
+        <v>116.11130701855438</v>
+      </c>
+      <c r="I80" s="20">
+        <v>117.38896065102249</v>
+      </c>
+      <c r="J80" s="20">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A81" s="110"/>
+      <c r="B81" s="18"/>
+      <c r="C81" s="26"/>
+      <c r="D81" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" s="20">
+        <v>127.66984441475819</v>
+      </c>
+      <c r="F81" s="20">
+        <v>109.68438232052135</v>
+      </c>
+      <c r="G81" s="20">
+        <v>117.34867476203925</v>
+      </c>
+      <c r="H81" s="20">
+        <v>116.48018022832953</v>
+      </c>
+      <c r="I81" s="20">
+        <v>119.07021282482364</v>
+      </c>
+      <c r="J81" s="20">
+        <v>131.18140662931509</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A82" s="110"/>
+      <c r="B82" s="18"/>
+      <c r="C82" s="26"/>
+      <c r="D82" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" s="20">
+        <v>127.85483364041727</v>
+      </c>
+      <c r="F82" s="20">
+        <v>112.86957511732543</v>
+      </c>
+      <c r="G82" s="20">
+        <v>117.52999120140512</v>
+      </c>
+      <c r="H82" s="20">
+        <v>118.3957918286993</v>
+      </c>
+      <c r="I82" s="20">
+        <v>123.57764939041699</v>
+      </c>
+      <c r="J82" s="20">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A83" s="110"/>
+      <c r="B83" s="18"/>
+      <c r="C83" s="26"/>
+      <c r="D83" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" s="20">
+        <v>127.85483364041727</v>
+      </c>
+      <c r="F83" s="20">
+        <v>110.45670820827738</v>
+      </c>
+      <c r="G83" s="20">
+        <v>117.46851205467826</v>
+      </c>
+      <c r="H83" s="20">
+        <v>118.3957918286993</v>
+      </c>
+      <c r="I83" s="20">
+        <v>123.57764939041699</v>
+      </c>
+      <c r="J83" s="20">
+        <v>130.99831835420369</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A84" s="110"/>
+      <c r="B84" s="18"/>
+      <c r="C84" s="26"/>
+      <c r="D84" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E84" s="20">
+        <v>127.85483364041727</v>
+      </c>
+      <c r="F84" s="20">
+        <v>110.45670820827738</v>
+      </c>
+      <c r="G84" s="20">
+        <v>117.67274592434403</v>
+      </c>
+      <c r="H84" s="20">
+        <v>118.61690211512659</v>
+      </c>
+      <c r="I84" s="20">
+        <v>123.75306415570282</v>
+      </c>
+      <c r="J84" s="20">
+        <v>131.09008623913317</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A85" s="110"/>
+      <c r="B85" s="18"/>
+      <c r="C85" s="26"/>
+      <c r="D85" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E85" s="20">
+        <v>127.85483364041727</v>
+      </c>
+      <c r="F85" s="20">
+        <v>110.45670820827738</v>
+      </c>
+      <c r="G85" s="20">
+        <v>117.84047254007928</v>
+      </c>
+      <c r="H85" s="20">
+        <v>118.61690211512659</v>
+      </c>
+      <c r="I85" s="20">
+        <v>123.75306415570282</v>
+      </c>
+      <c r="J85" s="20">
+        <v>131.09008623913317</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A86" s="110"/>
+      <c r="B86" s="18"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E86" s="20">
+        <v>128.01168272995525</v>
+      </c>
+      <c r="F86" s="20">
+        <v>111.03931882279126</v>
+      </c>
+      <c r="G86" s="20">
+        <v>117.93679912576229</v>
+      </c>
+      <c r="H86" s="20">
+        <v>118.82346839316369</v>
+      </c>
+      <c r="I86" s="20">
+        <v>124.06328146359355</v>
+      </c>
+      <c r="J86" s="20">
+        <v>131.2996624378259</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A87" s="110"/>
+      <c r="B87" s="18"/>
+      <c r="C87" s="26"/>
+      <c r="D87" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="20">
+        <v>128.01168272995525</v>
+      </c>
+      <c r="F87" s="20">
+        <v>111.03931882279126</v>
+      </c>
+      <c r="G87" s="20">
+        <v>117.93679912576229</v>
+      </c>
+      <c r="H87" s="20">
+        <v>118.82346839316369</v>
+      </c>
+      <c r="I87" s="20">
+        <v>124.06328146359355</v>
+      </c>
+      <c r="J87" s="20">
+        <v>131.2996624378259</v>
+      </c>
+      <c r="L87" s="76"/>
+    </row>
+    <row r="88" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A88" s="110"/>
+      <c r="B88" s="18"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E88" s="20">
+        <v>128.01168272995525</v>
+      </c>
+      <c r="F88" s="20">
+        <v>111.55341694684712</v>
+      </c>
+      <c r="G88" s="20">
+        <v>118.0098047899816</v>
+      </c>
+      <c r="H88" s="20">
+        <v>118.82346839316369</v>
+      </c>
+      <c r="I88" s="20">
+        <v>124.59811879936018</v>
+      </c>
+      <c r="J88" s="20">
+        <v>131.57273552126952</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" ht="5.45" customHeight="1">
+      <c r="A89" s="75"/>
+      <c r="B89" s="23"/>
+      <c r="C89" s="24"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+      <c r="J89" s="7"/>
+    </row>
+    <row r="90" spans="1:12" ht="5.0999999999999996" customHeight="1">
+      <c r="A90" s="110"/>
+      <c r="B90" s="18"/>
+      <c r="C90" s="26"/>
+      <c r="D90" s="113"/>
+      <c r="E90" s="16"/>
+      <c r="F90" s="16"/>
+      <c r="G90" s="16"/>
+    </row>
+    <row r="91" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A91" s="46">
+        <v>2.5</v>
+      </c>
+      <c r="B91" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="C91" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D91" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91" s="73">
+        <v>107.68900136892965</v>
+      </c>
+      <c r="F91" s="74">
+        <v>112.55058048123716</v>
+      </c>
+      <c r="G91" s="74">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H91" s="74">
+        <v>111.96742319803295</v>
+      </c>
+      <c r="I91" s="74">
+        <v>106.98378019709536</v>
+      </c>
+      <c r="J91" s="74">
+        <v>110.60031765605626</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A92" s="110"/>
+      <c r="B92" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="C92" s="18"/>
+      <c r="D92" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E92" s="73">
+        <v>107.68900136892965</v>
+      </c>
+      <c r="F92" s="74">
+        <v>112.55058048123716</v>
+      </c>
+      <c r="G92" s="74">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H92" s="74">
+        <v>111.81343261819094</v>
+      </c>
+      <c r="I92" s="74">
+        <v>106.98378019709536</v>
+      </c>
+      <c r="J92" s="74">
+        <v>110.60031765605626</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A93" s="110"/>
+      <c r="B93" s="114" t="s">
+        <v>63</v>
+      </c>
+      <c r="C93" s="18"/>
+      <c r="D93" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="20">
+        <v>107.68900136892965</v>
+      </c>
+      <c r="F93" s="20">
+        <v>112.55058048123716</v>
+      </c>
+      <c r="G93" s="20">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H93" s="20">
+        <v>111.21051981767212</v>
+      </c>
+      <c r="I93" s="20">
+        <v>106.98378019709536</v>
+      </c>
+      <c r="J93" s="20">
+        <v>110.60031765605626</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A94" s="110"/>
+      <c r="B94" s="18"/>
+      <c r="C94" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D94" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E94" s="20">
+        <v>107.56955946811676</v>
+      </c>
+      <c r="F94" s="20">
+        <v>112.80518695441839</v>
+      </c>
+      <c r="G94" s="20">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H94" s="20">
+        <v>111.15601123170653</v>
+      </c>
+      <c r="I94" s="20">
+        <v>103.90368493587438</v>
+      </c>
+      <c r="J94" s="20">
+        <v>105.70581478766003</v>
+      </c>
+      <c r="L94" s="18"/>
+    </row>
+    <row r="95" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A95" s="110"/>
+      <c r="B95" s="18"/>
+      <c r="C95" s="18"/>
+      <c r="D95" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E95" s="20">
+        <v>107.56955946811676</v>
+      </c>
+      <c r="F95" s="20">
+        <v>110.70219612804178</v>
+      </c>
+      <c r="G95" s="20">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H95" s="20">
+        <v>111.21051981767212</v>
+      </c>
+      <c r="I95" s="20">
+        <v>104.95033391554691</v>
+      </c>
+      <c r="J95" s="20">
+        <v>105.70581478766003</v>
+      </c>
+      <c r="L95" s="18"/>
+    </row>
+    <row r="96" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A96" s="110"/>
+      <c r="B96" s="18"/>
+      <c r="C96" s="18"/>
+      <c r="D96" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="20">
+        <v>107.87009257475395</v>
+      </c>
+      <c r="F96" s="20">
+        <v>110.55515478649069</v>
+      </c>
+      <c r="G96" s="20">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H96" s="20">
+        <v>111.21051981767212</v>
+      </c>
+      <c r="I96" s="20">
+        <v>106.0160560134679</v>
+      </c>
+      <c r="J96" s="20">
+        <v>105.70581478766003</v>
+      </c>
+      <c r="L96" s="18"/>
+    </row>
+    <row r="97" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A97" s="110"/>
+      <c r="B97" s="18"/>
+      <c r="C97" s="18"/>
+      <c r="D97" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E97" s="20">
+        <v>107.87009257475395</v>
+      </c>
+      <c r="F97" s="20">
+        <v>110.4403392897934</v>
+      </c>
+      <c r="G97" s="20">
+        <v>106.05131025258076</v>
+      </c>
+      <c r="H97" s="20">
+        <v>111.21051981767212</v>
+      </c>
+      <c r="I97" s="20">
+        <v>106.0160560134679</v>
+      </c>
+      <c r="J97" s="20">
+        <v>105.70581478766003</v>
+      </c>
+      <c r="L97" s="18"/>
+    </row>
+    <row r="98" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A98" s="110"/>
+      <c r="D98" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" s="20">
+        <v>107.87009257475395</v>
+      </c>
+      <c r="F98" s="20">
+        <v>110.4403392897934</v>
+      </c>
+      <c r="G98" s="20">
+        <v>106.15821299606907</v>
+      </c>
+      <c r="H98" s="20">
+        <v>111.21051981767212</v>
+      </c>
+      <c r="I98" s="20">
+        <v>106.0160560134679</v>
+      </c>
+      <c r="J98" s="20">
+        <v>105.70581478766003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A99" s="110"/>
+      <c r="D99" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E99" s="20">
+        <v>108.0005314494898</v>
+      </c>
+      <c r="F99" s="20">
+        <v>110.76257036234615</v>
+      </c>
+      <c r="G99" s="20">
+        <v>106.65262104646112</v>
+      </c>
+      <c r="H99" s="20">
+        <v>111.34910560166567</v>
+      </c>
+      <c r="I99" s="20">
+        <v>106.18734227323876</v>
+      </c>
+      <c r="J99" s="20">
+        <v>106.34859875021266</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A100" s="110"/>
+      <c r="D100" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E100" s="20">
+        <v>108.12066286474622</v>
+      </c>
+      <c r="F100" s="20">
+        <v>113.08861152513319</v>
+      </c>
+      <c r="G100" s="20">
+        <v>106.59913090953602</v>
+      </c>
+      <c r="H100" s="20">
+        <v>111.34910560166567</v>
+      </c>
+      <c r="I100" s="20">
+        <v>106.56585791154041</v>
+      </c>
+      <c r="J100" s="20">
+        <v>107.03476149756554</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A101" s="110"/>
+      <c r="D101" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E101" s="20">
+        <v>108.12066286474622</v>
+      </c>
+      <c r="F101" s="20">
+        <v>113.08861152513319</v>
+      </c>
+      <c r="G101" s="20">
+        <v>106.59913090953602</v>
+      </c>
+      <c r="H101" s="20">
+        <v>111.49867774360409</v>
+      </c>
+      <c r="I101" s="20">
+        <v>107.38967454930348</v>
+      </c>
+      <c r="J101" s="20">
+        <v>107.03476149756554</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A102" s="110"/>
+      <c r="D102" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E102" s="20">
+        <v>108.23200631035115</v>
+      </c>
+      <c r="F102" s="20">
+        <v>113.25446695483497</v>
+      </c>
+      <c r="G102" s="20">
+        <v>106.65362320412332</v>
+      </c>
+      <c r="H102" s="20">
+        <v>111.49867774360409</v>
+      </c>
+      <c r="I102" s="20">
+        <v>108.96409264417559</v>
+      </c>
+      <c r="J102" s="20">
+        <v>107.03476149756554</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A103" s="110"/>
+      <c r="D103" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103" s="20">
+        <v>108.64764886197113</v>
+      </c>
+      <c r="F103" s="20">
+        <v>116.58848912129922</v>
+      </c>
+      <c r="G103" s="20">
+        <v>106.95211268350123</v>
+      </c>
+      <c r="H103" s="20">
+        <v>112.10315275336716</v>
+      </c>
+      <c r="I103" s="20">
+        <v>110.01793124449122</v>
+      </c>
+      <c r="J103" s="20">
+        <v>108.13144518239655</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" ht="6" customHeight="1">
+      <c r="A104" s="75"/>
+      <c r="B104" s="23"/>
+      <c r="C104" s="24"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="27"/>
+      <c r="F104" s="27"/>
+      <c r="G104" s="27"/>
+      <c r="H104" s="27"/>
+      <c r="I104" s="27"/>
+      <c r="J104" s="27"/>
+    </row>
+    <row r="105" spans="1:12" ht="6" customHeight="1">
+      <c r="A105" s="79"/>
+      <c r="B105" s="80"/>
+      <c r="C105" s="81"/>
+      <c r="D105" s="80"/>
+      <c r="E105" s="82"/>
+      <c r="F105" s="82"/>
+      <c r="G105" s="82"/>
+      <c r="H105" s="82"/>
+      <c r="I105" s="82"/>
+      <c r="J105" s="82"/>
+    </row>
+    <row r="106" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A106" s="46">
+        <v>2.6</v>
+      </c>
+      <c r="B106" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="C106" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D106" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E106" s="73">
+        <v>110.24136871776157</v>
+      </c>
+      <c r="F106" s="74">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G106" s="74">
+        <v>104.97905661001816</v>
+      </c>
+      <c r="H106" s="74">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I106" s="74">
+        <v>111.29167679869423</v>
+      </c>
+      <c r="J106" s="74">
+        <v>107.45924161241334</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A107" s="110"/>
+      <c r="B107" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C107" s="18"/>
+      <c r="D107" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E107" s="73">
+        <v>110.24136871776157</v>
+      </c>
+      <c r="F107" s="74">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G107" s="74">
+        <v>104.97905661001816</v>
+      </c>
+      <c r="H107" s="74">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I107" s="74">
+        <v>111.29167679869423</v>
+      </c>
+      <c r="J107" s="74">
+        <v>107.45924161241334</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A108" s="110"/>
+      <c r="B108" s="18"/>
+      <c r="C108" s="18"/>
+      <c r="D108" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="20">
+        <v>110.24136871776157</v>
+      </c>
+      <c r="F108" s="20">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G108" s="20">
+        <v>104.97905661001816</v>
+      </c>
+      <c r="H108" s="20">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I108" s="20">
+        <v>111.29167679869423</v>
+      </c>
+      <c r="J108" s="20">
+        <v>107.45924161241334</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A109" s="110"/>
+      <c r="C109" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D109" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E109" s="20">
+        <v>110.27952127276126</v>
+      </c>
+      <c r="F109" s="20">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G109" s="20">
+        <v>104.97905661001816</v>
+      </c>
+      <c r="H109" s="20">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I109" s="20">
+        <v>111.29167679869423</v>
+      </c>
+      <c r="J109" s="20">
+        <v>107.45924161241334</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A110" s="110"/>
+      <c r="C110" s="18"/>
+      <c r="D110" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E110" s="20">
+        <v>110.27952127276126</v>
+      </c>
+      <c r="F110" s="20">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G110" s="20">
+        <v>105.35708620488016</v>
+      </c>
+      <c r="H110" s="20">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I110" s="20">
+        <v>110.43213151880113</v>
+      </c>
+      <c r="J110" s="20">
+        <v>107.45924161241334</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A111" s="110"/>
+      <c r="B111" s="18"/>
+      <c r="C111" s="18"/>
+      <c r="D111" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" s="20">
+        <v>110.08619822389925</v>
+      </c>
+      <c r="F111" s="20">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G111" s="20">
+        <v>105.35708620488016</v>
+      </c>
+      <c r="H111" s="20">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I111" s="20">
+        <v>110.52051690247589</v>
+      </c>
+      <c r="J111" s="20">
+        <v>108.27490367849757</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A112" s="110"/>
+      <c r="C112" s="18"/>
+      <c r="D112" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E112" s="20">
+        <v>110.24136871776157</v>
+      </c>
+      <c r="F112" s="20">
+        <v>109.14707370188268</v>
+      </c>
+      <c r="G112" s="20">
+        <v>105.35708620488016</v>
+      </c>
+      <c r="H112" s="20">
+        <v>104.18547980433634</v>
+      </c>
+      <c r="I112" s="20">
+        <v>110.52051690247589</v>
+      </c>
+      <c r="J112" s="20">
+        <v>108.27490367849757</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A113" s="110"/>
+      <c r="B113" s="1"/>
+      <c r="D113" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E113" s="20">
+        <v>110.33296968838206</v>
+      </c>
+      <c r="F113" s="20">
+        <v>109.24248465509758</v>
+      </c>
+      <c r="G113" s="20">
+        <v>105.45379114862999</v>
+      </c>
+      <c r="H113" s="20">
+        <v>104.3515083748009</v>
+      </c>
+      <c r="I113" s="20">
+        <v>110.41663176444352</v>
+      </c>
+      <c r="J113" s="20">
+        <v>108.54262357695796</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A114" s="110"/>
+      <c r="D114" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E114" s="20">
+        <v>110.33296968838206</v>
+      </c>
+      <c r="F114" s="20">
+        <v>109.24248465509758</v>
+      </c>
+      <c r="G114" s="20">
+        <v>105.45379114862999</v>
+      </c>
+      <c r="H114" s="20">
+        <v>104.3515083748009</v>
+      </c>
+      <c r="I114" s="20">
+        <v>110.41663176444352</v>
+      </c>
+      <c r="J114" s="20">
+        <v>108.54262357695796</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A115" s="110"/>
+      <c r="D115" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E115" s="20">
+        <v>110.78316386960223</v>
+      </c>
+      <c r="F115" s="20">
+        <v>109.30631837321539</v>
+      </c>
+      <c r="G115" s="20">
+        <v>105.68843215150849</v>
+      </c>
+      <c r="H115" s="20">
+        <v>108.05715368700808</v>
+      </c>
+      <c r="I115" s="20">
+        <v>110.91924118375182</v>
+      </c>
+      <c r="J115" s="20">
+        <v>108.96176578996941</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A116" s="110"/>
+      <c r="D116" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E116" s="20">
+        <v>110.78316386960223</v>
+      </c>
+      <c r="F116" s="20">
+        <v>109.30631837321539</v>
+      </c>
+      <c r="G116" s="20">
+        <v>106.10634113010855</v>
+      </c>
+      <c r="H116" s="20">
+        <v>108.05715368700808</v>
+      </c>
+      <c r="I116" s="20">
+        <v>110.91924118375182</v>
+      </c>
+      <c r="J116" s="20">
+        <v>108.96176578996941</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A117" s="110"/>
+      <c r="D117" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E117" s="20">
+        <v>110.78316386960223</v>
+      </c>
+      <c r="F117" s="20">
+        <v>109.30631837321539</v>
+      </c>
+      <c r="G117" s="20">
+        <v>106.10634113010855</v>
+      </c>
+      <c r="H117" s="20">
+        <v>108.05715368700808</v>
+      </c>
+      <c r="I117" s="20">
+        <v>110.91924118375182</v>
+      </c>
+      <c r="J117" s="20">
+        <v>108.96176578996941</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A118" s="110"/>
+      <c r="D118" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E118" s="20">
+        <v>111.45519786107366</v>
+      </c>
+      <c r="F118" s="20">
+        <v>111.11561245475292</v>
+      </c>
+      <c r="G118" s="20">
+        <v>107.06801264567649</v>
+      </c>
+      <c r="H118" s="20">
+        <v>109.06975256559437</v>
+      </c>
+      <c r="I118" s="20">
+        <v>113.6941598518743</v>
+      </c>
+      <c r="J118" s="20">
+        <v>110.05439412970557</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="4.5" customHeight="1">
+      <c r="A119" s="75"/>
+      <c r="B119" s="23"/>
+      <c r="C119" s="24"/>
+      <c r="D119" s="25"/>
+      <c r="E119" s="5"/>
+      <c r="F119" s="5"/>
+      <c r="G119" s="27"/>
+      <c r="H119" s="27"/>
+      <c r="I119" s="27"/>
+      <c r="J119" s="27"/>
+    </row>
+    <row r="120" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A120" s="110"/>
+      <c r="B120" s="18"/>
+      <c r="C120" s="26"/>
+      <c r="D120" s="18"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="29"/>
+      <c r="H120" s="29"/>
+      <c r="I120" s="29"/>
+      <c r="J120" s="29"/>
+    </row>
+    <row r="121" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A121" s="18"/>
+      <c r="C121" s="26"/>
+      <c r="D121" s="18"/>
+      <c r="E121" s="15"/>
+      <c r="G121" s="16"/>
+    </row>
+    <row r="122" spans="1:10" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A122" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B122" s="149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C122" s="149"/>
+      <c r="D122" s="149"/>
+      <c r="E122" s="149"/>
+      <c r="F122" s="149"/>
+      <c r="G122" s="149"/>
+      <c r="H122" s="149"/>
+      <c r="I122" s="149"/>
+      <c r="J122" s="149"/>
+    </row>
+    <row r="123" spans="1:10" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A123" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B123" s="149"/>
+      <c r="C123" s="149"/>
+      <c r="D123" s="149"/>
+      <c r="E123" s="149"/>
+      <c r="F123" s="149"/>
+      <c r="G123" s="149"/>
+      <c r="H123" s="149"/>
+      <c r="I123" s="149"/>
+      <c r="J123" s="149"/>
+    </row>
+    <row r="124" spans="1:10" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A124" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B124" s="150" t="s">
+        <v>156</v>
+      </c>
+      <c r="C124" s="150"/>
+      <c r="D124" s="150"/>
+      <c r="E124" s="150"/>
+      <c r="F124" s="150"/>
+      <c r="G124" s="150"/>
+      <c r="H124" s="150"/>
+      <c r="I124" s="150"/>
+      <c r="J124" s="150"/>
+    </row>
+    <row r="125" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A125" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B125" s="150"/>
+      <c r="C125" s="150"/>
+      <c r="D125" s="150"/>
+      <c r="E125" s="150"/>
+      <c r="F125" s="150"/>
+      <c r="G125" s="150"/>
+      <c r="H125" s="150"/>
+      <c r="I125" s="150"/>
+      <c r="J125" s="150"/>
+    </row>
+    <row r="126" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A126" s="152" t="s">
+        <v>52</v>
+      </c>
+      <c r="B126" s="152"/>
+      <c r="C126" s="152"/>
+      <c r="D126" s="152"/>
+      <c r="E126" s="152"/>
+      <c r="F126" s="152"/>
+      <c r="G126" s="152"/>
+      <c r="H126" s="152"/>
+      <c r="I126" s="152"/>
+      <c r="J126" s="152"/>
+    </row>
+    <row r="127" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A127" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B127" s="141"/>
+      <c r="C127" s="141"/>
+      <c r="D127" s="141"/>
+      <c r="E127" s="141"/>
+      <c r="F127" s="141"/>
+      <c r="G127" s="141"/>
+      <c r="H127" s="141"/>
+      <c r="I127" s="141"/>
+      <c r="J127" s="141"/>
+    </row>
+    <row r="128" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A128" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B128" s="142"/>
+      <c r="C128" s="142"/>
+      <c r="D128" s="142"/>
+      <c r="E128" s="142"/>
+      <c r="F128" s="142"/>
+      <c r="G128" s="142"/>
+      <c r="H128" s="142"/>
+      <c r="I128" s="142"/>
+      <c r="J128" s="142"/>
+    </row>
+    <row r="129" spans="1:10" ht="5.25" customHeight="1">
+      <c r="A129" s="52"/>
+      <c r="B129" s="3"/>
+      <c r="C129" s="4"/>
+      <c r="D129" s="3"/>
+      <c r="E129" s="5"/>
+      <c r="F129" s="6"/>
+      <c r="G129" s="6"/>
+      <c r="H129" s="7"/>
+      <c r="I129" s="7"/>
+      <c r="J129" s="7"/>
+    </row>
+    <row r="130" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A130" s="55"/>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="151" t="s">
+        <v>117</v>
+      </c>
+      <c r="F130" s="151"/>
+      <c r="G130" s="151"/>
+      <c r="H130" s="151"/>
+      <c r="I130" s="151"/>
+      <c r="J130" s="151"/>
+    </row>
+    <row r="131" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A131" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B131" s="135"/>
+      <c r="C131" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D131" s="135"/>
+      <c r="E131" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F131" s="137"/>
+      <c r="G131" s="137"/>
+      <c r="H131" s="137"/>
+      <c r="I131" s="137"/>
+      <c r="J131" s="137"/>
+    </row>
+    <row r="132" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A132" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B132" s="144"/>
+      <c r="C132" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="144"/>
+      <c r="E132" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F132" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G132" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H132" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I132" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J132" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A133" s="115"/>
+      <c r="B133" s="12"/>
+      <c r="C133" s="13"/>
+      <c r="D133" s="12"/>
+      <c r="E133" s="133"/>
+      <c r="F133" s="133"/>
+      <c r="G133" s="133"/>
+      <c r="H133" s="133"/>
+      <c r="I133" s="133"/>
+      <c r="J133" s="133"/>
+    </row>
+    <row r="134" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A134" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B134" s="153"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="43"/>
+      <c r="E134" s="56"/>
+      <c r="F134" s="56"/>
+      <c r="G134" s="57"/>
+      <c r="H134" s="58"/>
+      <c r="I134" s="58"/>
+      <c r="J134" s="58"/>
+    </row>
+    <row r="135" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A135" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B135" s="154"/>
+      <c r="C135" s="44"/>
+      <c r="D135" s="45"/>
+      <c r="E135" s="59"/>
+      <c r="F135" s="60"/>
+      <c r="G135" s="61"/>
+      <c r="H135" s="62"/>
+      <c r="I135" s="62"/>
+      <c r="J135" s="62"/>
+    </row>
+    <row r="136" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="E136" s="15"/>
+      <c r="G136" s="16"/>
+    </row>
+    <row r="137" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A137" s="46">
+        <v>2.7</v>
+      </c>
+      <c r="B137" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C137" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D137" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E137" s="73">
+        <v>101.97416400857962</v>
+      </c>
+      <c r="F137" s="74">
+        <v>113.62619894993085</v>
+      </c>
+      <c r="G137" s="74">
+        <v>101.15330897620241</v>
+      </c>
+      <c r="H137" s="74">
+        <v>103.93192453650144</v>
+      </c>
+      <c r="I137" s="74">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J137" s="74">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A138" s="110"/>
+      <c r="B138" s="114" t="s">
+        <v>71</v>
+      </c>
+      <c r="C138" s="28"/>
+      <c r="D138" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E138" s="73">
+        <v>101.97416400857962</v>
+      </c>
+      <c r="F138" s="74">
+        <v>113.62619894993085</v>
+      </c>
+      <c r="G138" s="74">
+        <v>101.15330897620241</v>
+      </c>
+      <c r="H138" s="74">
+        <v>102.66893163016331</v>
+      </c>
+      <c r="I138" s="74">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J138" s="74">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A139" s="110"/>
+      <c r="B139" s="18"/>
+      <c r="C139" s="28"/>
+      <c r="D139" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E139" s="20">
+        <v>101.97416400857962</v>
+      </c>
+      <c r="F139" s="20">
+        <v>113.62619894993085</v>
+      </c>
+      <c r="G139" s="20">
+        <v>101.05524085876452</v>
+      </c>
+      <c r="H139" s="20">
+        <v>101.50646052225947</v>
+      </c>
+      <c r="I139" s="20">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J139" s="20">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A140" s="110"/>
+      <c r="B140" s="18"/>
+      <c r="C140" s="19">
+        <v>2025</v>
+      </c>
+      <c r="D140" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" s="20">
+        <v>101.97416400857962</v>
+      </c>
+      <c r="F140" s="20">
+        <v>114.94225541197052</v>
+      </c>
+      <c r="G140" s="20">
+        <v>101.05524085876452</v>
+      </c>
+      <c r="H140" s="20">
+        <v>101.50646052225947</v>
+      </c>
+      <c r="I140" s="20">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J140" s="20">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A141" s="110"/>
+      <c r="B141" s="18"/>
+      <c r="C141" s="19"/>
+      <c r="D141" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E141" s="20">
+        <v>101.97416400857962</v>
+      </c>
+      <c r="F141" s="20">
+        <v>114.94225541197052</v>
+      </c>
+      <c r="G141" s="20">
+        <v>101.19698124478434</v>
+      </c>
+      <c r="H141" s="20">
+        <v>101.50646052225947</v>
+      </c>
+      <c r="I141" s="20">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J141" s="20">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A142" s="110"/>
+      <c r="B142" s="18"/>
+      <c r="C142" s="19"/>
+      <c r="D142" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="20">
+        <v>102.68014563239399</v>
+      </c>
+      <c r="F142" s="20">
+        <v>114.94225541197052</v>
+      </c>
+      <c r="G142" s="20">
+        <v>101.19698124478434</v>
+      </c>
+      <c r="H142" s="20">
+        <v>101.07533003986775</v>
+      </c>
+      <c r="I142" s="20">
+        <v>109.81948897596038</v>
+      </c>
+      <c r="J142" s="20">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A143" s="110"/>
+      <c r="B143" s="18"/>
+      <c r="C143" s="19"/>
+      <c r="D143" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E143" s="20">
+        <v>102.68014563239399</v>
+      </c>
+      <c r="F143" s="20">
+        <v>114.94225541197052</v>
+      </c>
+      <c r="G143" s="20">
+        <v>101.19698124478434</v>
+      </c>
+      <c r="H143" s="20">
+        <v>101.07533003986775</v>
+      </c>
+      <c r="I143" s="20">
+        <v>112.80245225485849</v>
+      </c>
+      <c r="J143" s="20">
+        <v>102.83326351072999</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A144" s="29"/>
+      <c r="C144" s="19"/>
+      <c r="D144" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E144" s="20">
+        <v>102.80270145301469</v>
+      </c>
+      <c r="F144" s="20">
+        <v>115.00333025842436</v>
+      </c>
+      <c r="G144" s="20">
+        <v>101.50221382729856</v>
+      </c>
+      <c r="H144" s="20">
+        <v>101.07533003986775</v>
+      </c>
+      <c r="I144" s="20">
+        <v>112.94301669450542</v>
+      </c>
+      <c r="J144" s="20">
+        <v>102.98263963236177</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A145" s="29"/>
+      <c r="C145" s="19"/>
+      <c r="D145" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E145" s="20">
+        <v>102.93048766939347</v>
+      </c>
+      <c r="F145" s="20">
+        <v>117.21655514535392</v>
+      </c>
+      <c r="G145" s="20">
+        <v>101.50221382729856</v>
+      </c>
+      <c r="H145" s="20">
+        <v>101.29743514751665</v>
+      </c>
+      <c r="I145" s="20">
+        <v>112.94301669450542</v>
+      </c>
+      <c r="J145" s="20">
+        <v>102.98263963236177</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A146" s="29"/>
+      <c r="C146" s="19"/>
+      <c r="D146" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E146" s="20">
+        <v>103.11952963335651</v>
+      </c>
+      <c r="F146" s="20">
+        <v>117.15430492102334</v>
+      </c>
+      <c r="G146" s="20">
+        <v>101.50221382729856</v>
+      </c>
+      <c r="H146" s="20">
+        <v>101.50342869725608</v>
+      </c>
+      <c r="I146" s="20">
+        <v>113.03624264666577</v>
+      </c>
+      <c r="J146" s="20">
+        <v>103.1548371245663</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A147" s="29"/>
+      <c r="C147" s="19"/>
+      <c r="D147" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E147" s="20">
+        <v>103.20075850874322</v>
+      </c>
+      <c r="F147" s="20">
+        <v>117.61017202500976</v>
+      </c>
+      <c r="G147" s="20">
+        <v>101.50221382729856</v>
+      </c>
+      <c r="H147" s="20">
+        <v>101.4393789996552</v>
+      </c>
+      <c r="I147" s="20">
+        <v>113.36436751373316</v>
+      </c>
+      <c r="J147" s="20">
+        <v>103.1548371245663</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A148" s="29"/>
+      <c r="C148" s="19"/>
+      <c r="D148" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E148" s="20">
+        <v>103.20075850874322</v>
+      </c>
+      <c r="F148" s="20">
+        <v>119.36632463745136</v>
+      </c>
+      <c r="G148" s="20">
+        <v>101.67151828773973</v>
+      </c>
+      <c r="H148" s="20">
+        <v>101.4393789996552</v>
+      </c>
+      <c r="I148" s="20">
+        <v>113.12989846843</v>
+      </c>
+      <c r="J148" s="20">
+        <v>103.1548371245663</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" s="28" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A149" s="29"/>
+      <c r="C149" s="19"/>
+      <c r="D149" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E149" s="20">
+        <v>104.04537820740418</v>
+      </c>
+      <c r="F149" s="20">
+        <v>120.8260482445168</v>
+      </c>
+      <c r="G149" s="20">
+        <v>102.99663793722875</v>
+      </c>
+      <c r="H149" s="20">
+        <v>102.82471606301348</v>
+      </c>
+      <c r="I149" s="20">
+        <v>114.11522065534628</v>
+      </c>
+      <c r="J149" s="20">
+        <v>103.97148022127037</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="A150" s="75"/>
+      <c r="B150" s="23"/>
+      <c r="C150" s="24"/>
+      <c r="D150" s="25"/>
+      <c r="E150" s="27"/>
+      <c r="F150" s="27"/>
+      <c r="G150" s="27"/>
+      <c r="H150" s="27"/>
+      <c r="I150" s="27"/>
+      <c r="J150" s="27"/>
+    </row>
+    <row r="151" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="A151" s="110"/>
+      <c r="B151" s="18"/>
+      <c r="C151" s="26"/>
+      <c r="D151" s="113"/>
+      <c r="E151" s="29"/>
+      <c r="F151" s="29"/>
+      <c r="G151" s="29"/>
+      <c r="H151" s="29"/>
+      <c r="I151" s="29"/>
+      <c r="J151" s="29"/>
+    </row>
+    <row r="152" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A152" s="46">
+        <v>2.8</v>
+      </c>
+      <c r="B152" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C152" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D152" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E152" s="73">
+        <v>108.02132295112092</v>
+      </c>
+      <c r="F152" s="74">
+        <v>112.27954590733074</v>
+      </c>
+      <c r="G152" s="74">
+        <v>102.02753777535926</v>
+      </c>
+      <c r="H152" s="74">
+        <v>107.31126996925731</v>
+      </c>
+      <c r="I152" s="74">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J152" s="74">
+        <v>104.10168262177922</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A153" s="110"/>
+      <c r="B153" s="114" t="s">
+        <v>69</v>
+      </c>
+      <c r="D153" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E153" s="73">
+        <v>108.02132295112092</v>
+      </c>
+      <c r="F153" s="74">
+        <v>112.27954590733074</v>
+      </c>
+      <c r="G153" s="74">
+        <v>101.98640536184675</v>
+      </c>
+      <c r="H153" s="74">
+        <v>107.82521647195493</v>
+      </c>
+      <c r="I153" s="74">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J153" s="74">
+        <v>104.10168262177922</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A154" s="110"/>
+      <c r="B154" s="18"/>
+      <c r="D154" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E154" s="20">
+        <v>108.02132295112092</v>
+      </c>
+      <c r="F154" s="20">
+        <v>112.27954590733074</v>
+      </c>
+      <c r="G154" s="20">
+        <v>101.89123353131183</v>
+      </c>
+      <c r="H154" s="20">
+        <v>104.52757622815967</v>
+      </c>
+      <c r="I154" s="20">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J154" s="20">
+        <v>104.10168262177922</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" ht="15.95" customHeight="1">
+      <c r="B155" s="18"/>
+      <c r="C155" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D155" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E155" s="20">
+        <v>108.55632620932347</v>
+      </c>
+      <c r="F155" s="20">
+        <v>111.94231323215185</v>
+      </c>
+      <c r="G155" s="20">
+        <v>102.02197576682153</v>
+      </c>
+      <c r="H155" s="20">
+        <v>104.52757622815967</v>
+      </c>
+      <c r="I155" s="20">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J155" s="20">
+        <v>103.43635305352127</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" ht="15.95" customHeight="1">
+      <c r="B156" s="18"/>
+      <c r="C156" s="26"/>
+      <c r="D156" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E156" s="20">
+        <v>108.55632620932347</v>
+      </c>
+      <c r="F156" s="20">
+        <v>111.94231323215185</v>
+      </c>
+      <c r="G156" s="20">
+        <v>102.02197576682153</v>
+      </c>
+      <c r="H156" s="20">
+        <v>104.52757622815967</v>
+      </c>
+      <c r="I156" s="20">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J156" s="20">
+        <v>103.43635305352127</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A157" s="110"/>
+      <c r="B157" s="18"/>
+      <c r="C157" s="26"/>
+      <c r="D157" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E157" s="20">
+        <v>108.69049053431492</v>
+      </c>
+      <c r="F157" s="20">
+        <v>111.94231323215185</v>
+      </c>
+      <c r="G157" s="20">
+        <v>102.05759923470714</v>
+      </c>
+      <c r="H157" s="20">
+        <v>105.34929490774991</v>
+      </c>
+      <c r="I157" s="20">
+        <v>104.73908819483071</v>
+      </c>
+      <c r="J157" s="20">
+        <v>103.43635305352127</v>
+      </c>
+      <c r="K157" s="83"/>
+    </row>
+    <row r="158" spans="1:11" ht="15.95" customHeight="1">
+      <c r="B158" s="18"/>
+      <c r="C158" s="26"/>
+      <c r="D158" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E158" s="20">
+        <v>108.62214511869863</v>
+      </c>
+      <c r="F158" s="20">
+        <v>111.94231323215185</v>
+      </c>
+      <c r="G158" s="20">
+        <v>102.05759923470714</v>
+      </c>
+      <c r="H158" s="20">
+        <v>105.34929490774991</v>
+      </c>
+      <c r="I158" s="20">
+        <v>108.61931859732744</v>
+      </c>
+      <c r="J158" s="20">
+        <v>103.43635305352127</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" ht="15.95" customHeight="1">
+      <c r="B159" s="18"/>
+      <c r="C159" s="26"/>
+      <c r="D159" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E159" s="20">
+        <v>108.21297417833786</v>
+      </c>
+      <c r="F159" s="20">
+        <v>112.04847078869915</v>
+      </c>
+      <c r="G159" s="20">
+        <v>101.91115680198897</v>
+      </c>
+      <c r="H159" s="20">
+        <v>105.43365263307365</v>
+      </c>
+      <c r="I159" s="20">
+        <v>108.39089448935101</v>
+      </c>
+      <c r="J159" s="20">
+        <v>102.0082072024876</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11" ht="15.95" customHeight="1">
+      <c r="A160" s="110"/>
+      <c r="B160" s="18"/>
+      <c r="C160" s="26"/>
+      <c r="D160" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E160" s="20">
+        <v>108.21297417833786</v>
+      </c>
+      <c r="F160" s="20">
+        <v>111.93085543687017</v>
+      </c>
+      <c r="G160" s="20">
+        <v>101.59488787947953</v>
+      </c>
+      <c r="H160" s="20">
+        <v>105.43365263307365</v>
+      </c>
+      <c r="I160" s="20">
+        <v>108.39089448935101</v>
+      </c>
+      <c r="J160" s="20">
+        <v>102.0082072024876</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A161" s="110"/>
+      <c r="B161" s="18"/>
+      <c r="C161" s="26"/>
+      <c r="D161" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E161" s="20">
+        <v>107.96810129315575</v>
+      </c>
+      <c r="F161" s="20">
+        <v>111.82480931208339</v>
+      </c>
+      <c r="G161" s="20">
+        <v>101.59488787947953</v>
+      </c>
+      <c r="H161" s="20">
+        <v>105.51510081744925</v>
+      </c>
+      <c r="I161" s="20">
+        <v>108.63492806644916</v>
+      </c>
+      <c r="J161" s="20">
+        <v>102.46466763380823</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A162" s="110"/>
+      <c r="B162" s="18"/>
+      <c r="C162" s="26"/>
+      <c r="D162" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E162" s="20">
+        <v>107.96810129315575</v>
+      </c>
+      <c r="F162" s="20">
+        <v>111.82480931208339</v>
+      </c>
+      <c r="G162" s="20">
+        <v>101.8283351215595</v>
+      </c>
+      <c r="H162" s="20">
+        <v>105.55390845073589</v>
+      </c>
+      <c r="I162" s="20">
+        <v>108.63492806644916</v>
+      </c>
+      <c r="J162" s="20">
+        <v>102.46466763380823</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A163" s="110"/>
+      <c r="B163" s="18"/>
+      <c r="C163" s="26"/>
+      <c r="D163" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E163" s="20">
+        <v>107.96810129315575</v>
+      </c>
+      <c r="F163" s="20">
+        <v>111.82480931208339</v>
+      </c>
+      <c r="G163" s="20">
+        <v>101.60286767347037</v>
+      </c>
+      <c r="H163" s="20">
+        <v>105.55390845073589</v>
+      </c>
+      <c r="I163" s="20">
+        <v>108.63492806644916</v>
+      </c>
+      <c r="J163" s="20">
+        <v>102.46466763380823</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A164" s="110"/>
+      <c r="B164" s="18"/>
+      <c r="C164" s="26"/>
+      <c r="D164" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E164" s="20">
+        <v>110.13282573634878</v>
+      </c>
+      <c r="F164" s="20">
+        <v>112.9919873918995</v>
+      </c>
+      <c r="G164" s="20">
+        <v>102.02762243772976</v>
+      </c>
+      <c r="H164" s="20">
+        <v>108.22523951586589</v>
+      </c>
+      <c r="I164" s="20">
+        <v>109.03803305465001</v>
+      </c>
+      <c r="J164" s="20">
+        <v>103.12374706832017</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" ht="5.0999999999999996" customHeight="1">
+      <c r="A165" s="75"/>
+      <c r="B165" s="23"/>
+      <c r="C165" s="24"/>
+      <c r="D165" s="23"/>
+      <c r="E165" s="27"/>
+      <c r="F165" s="27"/>
+      <c r="G165" s="27"/>
+      <c r="H165" s="27"/>
+      <c r="I165" s="27"/>
+      <c r="J165" s="27"/>
+    </row>
+    <row r="166" spans="1:12" ht="5.0999999999999996" customHeight="1">
+      <c r="A166" s="79"/>
+      <c r="B166" s="80"/>
+      <c r="C166" s="81"/>
+      <c r="D166" s="80"/>
+      <c r="E166" s="82"/>
+      <c r="F166" s="82"/>
+      <c r="G166" s="82"/>
+      <c r="H166" s="82"/>
+      <c r="I166" s="82"/>
+      <c r="J166" s="82"/>
+    </row>
+    <row r="167" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A167" s="46">
+        <v>2.9</v>
+      </c>
+      <c r="B167" s="18" t="s">
+        <v>85</v>
+      </c>
+      <c r="C167" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D167" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E167" s="73">
+        <v>89.027150726427521</v>
+      </c>
+      <c r="F167" s="74">
+        <v>88.151429340920345</v>
+      </c>
+      <c r="G167" s="74">
+        <v>95.835441565281727</v>
+      </c>
+      <c r="H167" s="74">
+        <v>108.26032659058271</v>
+      </c>
+      <c r="I167" s="74">
+        <v>100.98534065489689</v>
+      </c>
+      <c r="J167" s="74">
+        <v>100.05374189242741</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A168" s="110"/>
+      <c r="B168" s="18" t="s">
+        <v>86</v>
+      </c>
+      <c r="C168" s="18"/>
+      <c r="D168" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E168" s="73">
+        <v>89.027150726427521</v>
+      </c>
+      <c r="F168" s="74">
+        <v>87.506197504374342</v>
+      </c>
+      <c r="G168" s="74">
+        <v>95.5691281020856</v>
+      </c>
+      <c r="H168" s="74">
+        <v>108.26032659058271</v>
+      </c>
+      <c r="I168" s="74">
+        <v>100.98534065489689</v>
+      </c>
+      <c r="J168" s="74">
+        <v>100.05374189242741</v>
+      </c>
+      <c r="L168" s="76"/>
+    </row>
+    <row r="169" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A169" s="110"/>
+      <c r="B169" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C169" s="18"/>
+      <c r="D169" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E169" s="20">
+        <v>89.027150726427521</v>
+      </c>
+      <c r="F169" s="20">
+        <v>87.151316780831394</v>
+      </c>
+      <c r="G169" s="20">
+        <v>95.280165016385226</v>
+      </c>
+      <c r="H169" s="20">
+        <v>108.76904159276091</v>
+      </c>
+      <c r="I169" s="20">
+        <v>100.98534065489689</v>
+      </c>
+      <c r="J169" s="20">
+        <v>100.05374189242741</v>
+      </c>
+      <c r="L169" s="76"/>
+    </row>
+    <row r="170" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A170" s="110"/>
+      <c r="B170" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C170" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D170" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170" s="20">
+        <v>87.934858823541489</v>
+      </c>
+      <c r="F170" s="20">
+        <v>86.74505472097394</v>
+      </c>
+      <c r="G170" s="20">
+        <v>95.058550313045444</v>
+      </c>
+      <c r="H170" s="20">
+        <v>108.76904159276091</v>
+      </c>
+      <c r="I170" s="20">
+        <v>102.20067410357103</v>
+      </c>
+      <c r="J170" s="20">
+        <v>100.05374189242741</v>
+      </c>
+    </row>
+    <row r="171" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A171" s="110"/>
+      <c r="B171" s="18"/>
+      <c r="C171" s="18"/>
+      <c r="D171" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" s="20">
+        <v>87.934858823541489</v>
+      </c>
+      <c r="F171" s="20">
+        <v>84.775701208963554</v>
+      </c>
+      <c r="G171" s="20">
+        <v>94.939720431458696</v>
+      </c>
+      <c r="H171" s="20">
+        <v>108.76904159276091</v>
+      </c>
+      <c r="I171" s="20">
+        <v>102.20067410357103</v>
+      </c>
+      <c r="J171" s="20">
+        <v>99.689720821414596</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A172" s="110"/>
+      <c r="B172" s="18"/>
+      <c r="C172" s="18"/>
+      <c r="D172" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E172" s="20">
+        <v>87.809832172329109</v>
+      </c>
+      <c r="F172" s="20">
+        <v>84.665781813005509</v>
+      </c>
+      <c r="G172" s="20">
+        <v>94.679955700323518</v>
+      </c>
+      <c r="H172" s="20">
+        <v>108.91858384666297</v>
+      </c>
+      <c r="I172" s="20">
+        <v>103.14707760674141</v>
+      </c>
+      <c r="J172" s="20">
+        <v>99.761625585299214</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" ht="15.95" customHeight="1">
+      <c r="A173" s="110"/>
+      <c r="B173" s="18"/>
+      <c r="C173" s="18"/>
+      <c r="D173" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E173" s="20">
+        <v>87.179534134052687</v>
+      </c>
+      <c r="F173" s="20">
+        <v>82.48912375362508</v>
+      </c>
+      <c r="G173" s="20">
+        <v>94.561207562669978</v>
+      </c>
+      <c r="H173" s="20">
+        <v>108.91858384666297</v>
+      </c>
+      <c r="I173" s="20">
+        <v>104.11570102776371</v>
+      </c>
+      <c r="J173" s="20">
+        <v>99.689720821414596</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A174" s="110"/>
+      <c r="D174" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E174" s="20">
+        <v>86.174044531609383</v>
+      </c>
+      <c r="F174" s="20">
+        <v>82.567458535041567</v>
+      </c>
+      <c r="G174" s="20">
+        <v>93.773669054739827</v>
+      </c>
+      <c r="H174" s="20">
+        <v>108.80584210375402</v>
+      </c>
+      <c r="I174" s="20">
+        <v>103.91719256268928</v>
+      </c>
+      <c r="J174" s="20">
+        <v>99.689720821414596</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A175" s="110"/>
+      <c r="D175" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E175" s="20">
+        <v>86.174044531609383</v>
+      </c>
+      <c r="F175" s="20">
+        <v>82.567458535041567</v>
+      </c>
+      <c r="G175" s="20">
+        <v>93.568198284002463</v>
+      </c>
+      <c r="H175" s="20">
+        <v>109.06191816848924</v>
+      </c>
+      <c r="I175" s="20">
+        <v>105.79274688181764</v>
+      </c>
+      <c r="J175" s="20">
+        <v>99.689720821414596</v>
+      </c>
+      <c r="L175" s="1"/>
+    </row>
+    <row r="176" spans="1:12" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A176" s="110"/>
+      <c r="D176" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E176" s="20">
+        <v>86.381413301725274</v>
+      </c>
+      <c r="F176" s="20">
+        <v>82.916069974077132</v>
+      </c>
+      <c r="G176" s="20">
+        <v>93.568198284002463</v>
+      </c>
+      <c r="H176" s="20">
+        <v>109.06191816848924</v>
+      </c>
+      <c r="I176" s="20">
+        <v>105.79274688181764</v>
+      </c>
+      <c r="J176" s="20">
+        <v>99.689720821414596</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A177" s="110"/>
+      <c r="D177" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E177" s="20">
+        <v>86.381413301725274</v>
+      </c>
+      <c r="F177" s="20">
+        <v>82.71148039977291</v>
+      </c>
+      <c r="G177" s="20">
+        <v>93.571203004175345</v>
+      </c>
+      <c r="H177" s="20">
+        <v>109.06191816848924</v>
+      </c>
+      <c r="I177" s="20">
+        <v>105.39636559613659</v>
+      </c>
+      <c r="J177" s="20">
+        <v>99.689720821414596</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A178" s="110"/>
+      <c r="D178" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E178" s="20">
+        <v>86.741887342548438</v>
+      </c>
+      <c r="F178" s="20">
+        <v>82.71148039977291</v>
+      </c>
+      <c r="G178" s="20">
+        <v>93.860401186036825</v>
+      </c>
+      <c r="H178" s="20">
+        <v>109.32871230752012</v>
+      </c>
+      <c r="I178" s="20">
+        <v>105.57100997663704</v>
+      </c>
+      <c r="J178" s="20">
+        <v>99.878025082673474</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A179" s="110"/>
+      <c r="D179" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E179" s="20">
+        <v>87.028113308438662</v>
+      </c>
+      <c r="F179" s="20">
+        <v>83.041522441853616</v>
+      </c>
+      <c r="G179" s="20">
+        <v>94.497784655494655</v>
+      </c>
+      <c r="H179" s="20">
+        <v>110.71192144044409</v>
+      </c>
+      <c r="I179" s="20">
+        <v>107.66073514808939</v>
+      </c>
+      <c r="J179" s="20">
+        <v>99.571471294232055</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A180" s="75"/>
+      <c r="B180" s="23"/>
+      <c r="C180" s="24"/>
+      <c r="D180" s="25"/>
+      <c r="E180" s="5"/>
+      <c r="F180" s="5"/>
+      <c r="G180" s="5"/>
+      <c r="H180" s="27"/>
+      <c r="I180" s="27"/>
+      <c r="J180" s="27"/>
+    </row>
+    <row r="181" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A181" s="110"/>
+      <c r="B181" s="18"/>
+      <c r="C181" s="26"/>
+      <c r="D181" s="18"/>
+      <c r="F181" s="28"/>
+      <c r="G181" s="28"/>
+      <c r="H181" s="29"/>
+      <c r="I181" s="29"/>
+      <c r="J181" s="29"/>
+    </row>
+    <row r="182" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A182" s="18"/>
+      <c r="C182" s="26"/>
+      <c r="D182" s="18"/>
+      <c r="E182" s="15"/>
+      <c r="G182" s="16"/>
+    </row>
+    <row r="183" spans="1:10" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A183" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B183" s="149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C183" s="149"/>
+      <c r="D183" s="149"/>
+      <c r="E183" s="149"/>
+      <c r="F183" s="149"/>
+      <c r="G183" s="149"/>
+      <c r="H183" s="149"/>
+      <c r="I183" s="149"/>
+      <c r="J183" s="149"/>
+    </row>
+    <row r="184" spans="1:10" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A184" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B184" s="149"/>
+      <c r="C184" s="149"/>
+      <c r="D184" s="149"/>
+      <c r="E184" s="149"/>
+      <c r="F184" s="149"/>
+      <c r="G184" s="149"/>
+      <c r="H184" s="149"/>
+      <c r="I184" s="149"/>
+      <c r="J184" s="149"/>
+    </row>
+    <row r="185" spans="1:10" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A185" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B185" s="150" t="s">
+        <v>156</v>
+      </c>
+      <c r="C185" s="150"/>
+      <c r="D185" s="150"/>
+      <c r="E185" s="150"/>
+      <c r="F185" s="150"/>
+      <c r="G185" s="150"/>
+      <c r="H185" s="150"/>
+      <c r="I185" s="150"/>
+      <c r="J185" s="150"/>
+    </row>
+    <row r="186" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A186" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B186" s="150"/>
+      <c r="C186" s="150"/>
+      <c r="D186" s="150"/>
+      <c r="E186" s="150"/>
+      <c r="F186" s="150"/>
+      <c r="G186" s="150"/>
+      <c r="H186" s="150"/>
+      <c r="I186" s="150"/>
+      <c r="J186" s="150"/>
+    </row>
+    <row r="187" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A187" s="152" t="s">
+        <v>52</v>
+      </c>
+      <c r="B187" s="152"/>
+      <c r="C187" s="152"/>
+      <c r="D187" s="152"/>
+      <c r="E187" s="152"/>
+      <c r="F187" s="152"/>
+      <c r="G187" s="152"/>
+      <c r="H187" s="152"/>
+      <c r="I187" s="152"/>
+      <c r="J187" s="152"/>
+    </row>
+    <row r="188" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A188" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B188" s="141"/>
+      <c r="C188" s="141"/>
+      <c r="D188" s="141"/>
+      <c r="E188" s="141"/>
+      <c r="F188" s="141"/>
+      <c r="G188" s="141"/>
+      <c r="H188" s="141"/>
+      <c r="I188" s="141"/>
+      <c r="J188" s="141"/>
+    </row>
+    <row r="189" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A189" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B189" s="142"/>
+      <c r="C189" s="142"/>
+      <c r="D189" s="142"/>
+      <c r="E189" s="142"/>
+      <c r="F189" s="142"/>
+      <c r="G189" s="142"/>
+      <c r="H189" s="142"/>
+      <c r="I189" s="142"/>
+      <c r="J189" s="142"/>
+    </row>
+    <row r="190" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A190" s="52"/>
+      <c r="B190" s="3"/>
+      <c r="C190" s="4"/>
+      <c r="D190" s="3"/>
+      <c r="E190" s="5"/>
+      <c r="F190" s="6"/>
+      <c r="G190" s="6"/>
+      <c r="H190" s="7"/>
+      <c r="I190" s="7"/>
+      <c r="J190" s="7"/>
+    </row>
+    <row r="191" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A191" s="55"/>
+      <c r="B191" s="8"/>
+      <c r="C191" s="9"/>
+      <c r="D191" s="8"/>
+      <c r="E191" s="151" t="s">
+        <v>117</v>
+      </c>
+      <c r="F191" s="151"/>
+      <c r="G191" s="151"/>
+      <c r="H191" s="151"/>
+      <c r="I191" s="151"/>
+      <c r="J191" s="151"/>
+    </row>
+    <row r="192" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A192" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B192" s="135"/>
+      <c r="C192" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D192" s="135"/>
+      <c r="E192" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F192" s="137"/>
+      <c r="G192" s="137"/>
+      <c r="H192" s="137"/>
+      <c r="I192" s="137"/>
+      <c r="J192" s="137"/>
+    </row>
+    <row r="193" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A193" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B193" s="144"/>
+      <c r="C193" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D193" s="144"/>
+      <c r="E193" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F193" s="132" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H193" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I193" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J193" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A194" s="115"/>
+      <c r="B194" s="12"/>
+      <c r="C194" s="13"/>
+      <c r="D194" s="12"/>
+      <c r="E194" s="133"/>
+      <c r="F194" s="133"/>
+      <c r="G194" s="133"/>
+      <c r="H194" s="133"/>
+      <c r="I194" s="133"/>
+      <c r="J194" s="133"/>
+    </row>
+    <row r="195" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A195" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B195" s="153"/>
+      <c r="C195" s="42"/>
+      <c r="D195" s="43"/>
+      <c r="E195" s="56"/>
+      <c r="F195" s="56"/>
+      <c r="G195" s="57"/>
+      <c r="H195" s="58"/>
+      <c r="I195" s="58"/>
+      <c r="J195" s="58"/>
+    </row>
+    <row r="196" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A196" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B196" s="154"/>
+      <c r="C196" s="44"/>
+      <c r="D196" s="45"/>
+      <c r="E196" s="59"/>
+      <c r="F196" s="60"/>
+      <c r="G196" s="61"/>
+      <c r="H196" s="62"/>
+      <c r="I196" s="62"/>
+      <c r="J196" s="62"/>
+    </row>
+    <row r="197" spans="1:10" ht="3" customHeight="1">
+      <c r="E197" s="15"/>
+    </row>
+    <row r="198" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A198" s="84">
+        <v>2.1</v>
+      </c>
+      <c r="B198" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C198" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D198" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E198" s="73">
+        <v>102.03363341950926</v>
+      </c>
+      <c r="F198" s="74">
+        <v>96.730997230843514</v>
+      </c>
+      <c r="G198" s="74">
+        <v>99.853160412859282</v>
+      </c>
+      <c r="H198" s="74">
+        <v>104.50253747917817</v>
+      </c>
+      <c r="I198" s="74">
+        <v>100</v>
+      </c>
+      <c r="J198" s="74">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A199" s="110"/>
+      <c r="B199" s="2" t="s">
         <v>84</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="E7" s="369">
+      <c r="C199" s="18"/>
+      <c r="D199" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E199" s="73">
+        <v>102.03363341950926</v>
+      </c>
+      <c r="F199" s="74">
+        <v>96.730997230843514</v>
+      </c>
+      <c r="G199" s="74">
+        <v>99.853160412859282</v>
+      </c>
+      <c r="H199" s="74">
+        <v>104.42600084370881</v>
+      </c>
+      <c r="I199" s="74">
+        <v>100</v>
+      </c>
+      <c r="J199" s="74">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A200" s="110"/>
+      <c r="B200" s="18"/>
+      <c r="C200" s="18"/>
+      <c r="D200" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E200" s="20">
+        <v>102.60329970030062</v>
+      </c>
+      <c r="F200" s="20">
+        <v>97.087673101270724</v>
+      </c>
+      <c r="G200" s="20">
+        <v>99.858450626835662</v>
+      </c>
+      <c r="H200" s="20">
+        <v>104.42600084370881</v>
+      </c>
+      <c r="I200" s="20">
+        <v>100</v>
+      </c>
+      <c r="J200" s="20">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A201" s="110"/>
+      <c r="B201" s="18"/>
+      <c r="C201" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D201" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E201" s="20">
+        <v>102.60329970030062</v>
+      </c>
+      <c r="F201" s="20">
+        <v>97.000279583681589</v>
+      </c>
+      <c r="G201" s="20">
+        <v>99.829851751829153</v>
+      </c>
+      <c r="H201" s="20">
+        <v>104.87595934064053</v>
+      </c>
+      <c r="I201" s="20">
+        <v>99.550755729891478</v>
+      </c>
+      <c r="J201" s="20">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A202" s="110"/>
+      <c r="B202" s="18"/>
+      <c r="C202" s="18"/>
+      <c r="D202" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E202" s="20">
+        <v>102.41651011189082</v>
+      </c>
+      <c r="F202" s="20">
+        <v>97.120113059745492</v>
+      </c>
+      <c r="G202" s="20">
+        <v>99.847335539795495</v>
+      </c>
+      <c r="H202" s="20">
+        <v>104.87595934064053</v>
+      </c>
+      <c r="I202" s="20">
+        <v>99.550755729891478</v>
+      </c>
+      <c r="J202" s="20">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A203" s="110"/>
+      <c r="B203" s="18"/>
+      <c r="C203" s="18"/>
+      <c r="D203" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E203" s="20">
+        <v>102.41651011189082</v>
+      </c>
+      <c r="F203" s="20">
+        <v>97.144249261019624</v>
+      </c>
+      <c r="G203" s="20">
+        <v>99.84582408646115</v>
+      </c>
+      <c r="H203" s="20">
+        <v>103.63189009478286</v>
+      </c>
+      <c r="I203" s="20">
+        <v>99.550755729891478</v>
+      </c>
+      <c r="J203" s="20">
+        <v>98.688373750503246</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A204" s="110"/>
+      <c r="B204" s="18"/>
+      <c r="C204" s="18"/>
+      <c r="D204" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E204" s="20">
+        <v>102.42687460765458</v>
+      </c>
+      <c r="F204" s="20">
+        <v>97.891593068425308</v>
+      </c>
+      <c r="G204" s="20">
+        <v>99.84582408646115</v>
+      </c>
+      <c r="H204" s="20">
+        <v>103.49791251165401</v>
+      </c>
+      <c r="I204" s="20">
+        <v>99.550755729891478</v>
+      </c>
+      <c r="J204" s="20">
+        <v>98.685879130683546</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A205" s="110"/>
+      <c r="D205" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E205" s="20">
+        <v>102.42687460765458</v>
+      </c>
+      <c r="F205" s="20">
+        <v>97.891593068425308</v>
+      </c>
+      <c r="G205" s="20">
+        <v>99.737525445314162</v>
+      </c>
+      <c r="H205" s="20">
+        <v>103.36904504855016</v>
+      </c>
+      <c r="I205" s="20">
+        <v>99.380887342054109</v>
+      </c>
+      <c r="J205" s="20">
+        <v>98.328587790618897</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A206" s="110"/>
+      <c r="D206" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E206" s="20">
+        <v>102.66963540502374</v>
+      </c>
+      <c r="F206" s="20">
+        <v>98.254656408483271</v>
+      </c>
+      <c r="G206" s="20">
+        <v>100.0792462741686</v>
+      </c>
+      <c r="H206" s="20">
+        <v>103.53349730331067</v>
+      </c>
+      <c r="I206" s="20">
+        <v>99.694974559097531</v>
+      </c>
+      <c r="J206" s="20">
+        <v>98.455456115448598</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A207" s="110"/>
+      <c r="D207" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207" s="20">
+        <v>102.92893425819183</v>
+      </c>
+      <c r="F207" s="20">
+        <v>98.873539423619164</v>
+      </c>
+      <c r="G207" s="20">
+        <v>100.60164712359729</v>
+      </c>
+      <c r="H207" s="20">
+        <v>104.15501923256578</v>
+      </c>
+      <c r="I207" s="20">
+        <v>100.25548232613828</v>
+      </c>
+      <c r="J207" s="20">
+        <v>98.983527585575033</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A208" s="110"/>
+      <c r="D208" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E208" s="20">
+        <v>102.92893425819183</v>
+      </c>
+      <c r="F208" s="20">
+        <v>99.113199720769401</v>
+      </c>
+      <c r="G208" s="20">
+        <v>100.60164712359729</v>
+      </c>
+      <c r="H208" s="20">
+        <v>104.2198257660486</v>
+      </c>
+      <c r="I208" s="20">
+        <v>100.25548232613828</v>
+      </c>
+      <c r="J208" s="20">
+        <v>98.983527585575033</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A209" s="110"/>
+      <c r="D209" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E209" s="20">
+        <v>102.92893425819183</v>
+      </c>
+      <c r="F209" s="20">
+        <v>99.113199720769401</v>
+      </c>
+      <c r="G209" s="20">
+        <v>100.59470197245059</v>
+      </c>
+      <c r="H209" s="20">
+        <v>104.2198257660486</v>
+      </c>
+      <c r="I209" s="20">
+        <v>100.25548232613828</v>
+      </c>
+      <c r="J209" s="20">
+        <v>99.111811457202663</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A210" s="110"/>
+      <c r="D210" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E210" s="20">
+        <v>104.01846245491157</v>
+      </c>
+      <c r="F210" s="20">
+        <v>101.05150565164114</v>
+      </c>
+      <c r="G210" s="20">
+        <v>102.01418967137586</v>
+      </c>
+      <c r="H210" s="20">
+        <v>106.06172414929959</v>
+      </c>
+      <c r="I210" s="20">
+        <v>101.28907215859815</v>
+      </c>
+      <c r="J210" s="20">
+        <v>101.04747617597792</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A211" s="75"/>
+      <c r="B211" s="23"/>
+      <c r="C211" s="24"/>
+      <c r="D211" s="25"/>
+      <c r="E211" s="27"/>
+      <c r="F211" s="27"/>
+      <c r="G211" s="27"/>
+      <c r="H211" s="27"/>
+      <c r="I211" s="27"/>
+      <c r="J211" s="27"/>
+    </row>
+    <row r="212" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A212" s="110"/>
+      <c r="B212" s="18"/>
+      <c r="C212" s="26"/>
+      <c r="D212" s="113"/>
+      <c r="E212" s="29"/>
+      <c r="F212" s="29"/>
+      <c r="G212" s="29"/>
+      <c r="H212" s="29"/>
+      <c r="I212" s="29"/>
+      <c r="J212" s="29"/>
+    </row>
+    <row r="213" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A213" s="46">
+        <v>2.11</v>
+      </c>
+      <c r="B213" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C213" s="18">
         <v>2024</v>
       </c>
-      <c r="F7" s="369"/>
-[...3 lines deleted...]
-      <c r="J7" s="369">
+      <c r="D213" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E213" s="73">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F213" s="74">
+        <v>122.4744871391589</v>
+      </c>
+      <c r="G213" s="74">
+        <v>103.88272936643976</v>
+      </c>
+      <c r="H213" s="74">
+        <v>100</v>
+      </c>
+      <c r="I213" s="74">
+        <v>100</v>
+      </c>
+      <c r="J213" s="74">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A214" s="110"/>
+      <c r="B214" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C214" s="18"/>
+      <c r="D214" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E214" s="73">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F214" s="74">
+        <v>122.4744871391589</v>
+      </c>
+      <c r="G214" s="74">
+        <v>103.88272936643976</v>
+      </c>
+      <c r="H214" s="74">
+        <v>100</v>
+      </c>
+      <c r="I214" s="74">
+        <v>100</v>
+      </c>
+      <c r="J214" s="74">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A215" s="110"/>
+      <c r="B215" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C215" s="18"/>
+      <c r="D215" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E215" s="20">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F215" s="20">
+        <v>122.85844481689611</v>
+      </c>
+      <c r="G215" s="20">
+        <v>104.00647666835066</v>
+      </c>
+      <c r="H215" s="20">
+        <v>100</v>
+      </c>
+      <c r="I215" s="20">
+        <v>100</v>
+      </c>
+      <c r="J215" s="20">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A216" s="110"/>
+      <c r="B216" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="C216" s="18">
         <v>2025</v>
       </c>
-      <c r="K7" s="369"/>
-[...8 lines deleted...]
-      <c r="C8" s="44" t="s">
+      <c r="D216" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E216" s="20">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F216" s="20">
+        <v>122.4744871391589</v>
+      </c>
+      <c r="G216" s="20">
+        <v>104.00647666835066</v>
+      </c>
+      <c r="H216" s="20">
+        <v>100</v>
+      </c>
+      <c r="I216" s="20">
+        <v>100</v>
+      </c>
+      <c r="J216" s="20">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A217" s="110"/>
+      <c r="B217" s="18"/>
+      <c r="C217" s="18"/>
+      <c r="D217" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E217" s="20">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F217" s="20">
+        <v>122.4744871391589</v>
+      </c>
+      <c r="G217" s="20">
+        <v>104.00647666835066</v>
+      </c>
+      <c r="H217" s="20">
+        <v>100</v>
+      </c>
+      <c r="I217" s="20">
+        <v>100</v>
+      </c>
+      <c r="J217" s="20">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A218" s="110"/>
+      <c r="B218" s="18"/>
+      <c r="C218" s="18"/>
+      <c r="D218" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E218" s="20">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F218" s="20">
+        <v>122.4744871391589</v>
+      </c>
+      <c r="G218" s="20">
+        <v>104.67938343266927</v>
+      </c>
+      <c r="H218" s="20">
+        <v>100</v>
+      </c>
+      <c r="I218" s="20">
+        <v>100</v>
+      </c>
+      <c r="J218" s="20">
+        <v>102.30518752204627</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A219" s="110"/>
+      <c r="B219" s="18"/>
+      <c r="C219" s="18"/>
+      <c r="D219" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E219" s="20">
+        <v>105.72787497592108</v>
+      </c>
+      <c r="F219" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G219" s="20">
+        <v>104.67938343266927</v>
+      </c>
+      <c r="H219" s="20">
+        <v>100.47059083453979</v>
+      </c>
+      <c r="I219" s="20">
+        <v>100.7397564616648</v>
+      </c>
+      <c r="J219" s="20">
+        <v>89.5170390817905</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A220" s="110"/>
+      <c r="D220" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E220" s="20">
+        <v>104.0560556799276</v>
+      </c>
+      <c r="F220" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G220" s="20">
+        <v>104.67938343266927</v>
+      </c>
+      <c r="H220" s="20">
+        <v>100</v>
+      </c>
+      <c r="I220" s="20">
+        <v>100.7397564616648</v>
+      </c>
+      <c r="J220" s="20">
+        <v>89.5170390817905</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A221" s="110"/>
+      <c r="D221" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E221" s="20">
+        <v>104.17688851824825</v>
+      </c>
+      <c r="F221" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G221" s="20">
+        <v>104.67938343266927</v>
+      </c>
+      <c r="H221" s="20">
+        <v>100.51308700082897</v>
+      </c>
+      <c r="I221" s="20">
+        <v>100.7397564616648</v>
+      </c>
+      <c r="J221" s="20">
+        <v>90.41718296859564</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A222" s="110"/>
+      <c r="D222" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E222" s="20">
+        <v>104.39800084116204</v>
+      </c>
+      <c r="F222" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G222" s="20">
+        <v>104.51008427382227</v>
+      </c>
+      <c r="H222" s="20">
+        <v>100.51308700082897</v>
+      </c>
+      <c r="I222" s="20">
+        <v>100.7397564616648</v>
+      </c>
+      <c r="J222" s="20">
+        <v>90.41718296859564</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A223" s="110"/>
+      <c r="D223" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E223" s="20">
+        <v>104.39800084116204</v>
+      </c>
+      <c r="F223" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G223" s="20">
+        <v>104.51008427382227</v>
+      </c>
+      <c r="H223" s="20">
+        <v>100.51308700082897</v>
+      </c>
+      <c r="I223" s="20">
+        <v>101.04689176585266</v>
+      </c>
+      <c r="J223" s="20">
+        <v>90.41718296859564</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A224" s="110"/>
+      <c r="D224" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E224" s="20">
+        <v>104.39800084116204</v>
+      </c>
+      <c r="F224" s="20">
+        <v>122.67044966038114</v>
+      </c>
+      <c r="G224" s="20">
+        <v>104.51008427382227</v>
+      </c>
+      <c r="H224" s="20">
+        <v>100.51308700082897</v>
+      </c>
+      <c r="I224" s="20">
+        <v>103.78290422267335</v>
+      </c>
+      <c r="J224" s="20">
+        <v>90.41718296859564</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A225" s="110"/>
+      <c r="D225" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E225" s="20">
+        <v>106.41001271900083</v>
+      </c>
+      <c r="F225" s="20">
+        <v>124.30437711838198</v>
+      </c>
+      <c r="G225" s="20">
+        <v>106.62297165388823</v>
+      </c>
+      <c r="H225" s="20">
+        <v>101.972167041566</v>
+      </c>
+      <c r="I225" s="20">
+        <v>104.82080211782514</v>
+      </c>
+      <c r="J225" s="20">
+        <v>92.170553964878167</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A226" s="75"/>
+      <c r="B226" s="23"/>
+      <c r="C226" s="24"/>
+      <c r="D226" s="23"/>
+      <c r="E226" s="27"/>
+      <c r="F226" s="27"/>
+      <c r="G226" s="27"/>
+      <c r="H226" s="27"/>
+      <c r="I226" s="27"/>
+      <c r="J226" s="27"/>
+    </row>
+    <row r="227" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A227" s="79"/>
+      <c r="B227" s="80"/>
+      <c r="C227" s="81"/>
+      <c r="D227" s="80"/>
+      <c r="E227" s="82"/>
+      <c r="F227" s="82"/>
+      <c r="G227" s="82"/>
+      <c r="H227" s="82"/>
+      <c r="I227" s="82"/>
+      <c r="J227" s="82"/>
+    </row>
+    <row r="228" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A228" s="46">
+        <v>2.12</v>
+      </c>
+      <c r="B228" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C228" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D228" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E228" s="73">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F228" s="74">
+        <v>123.13342229755962</v>
+      </c>
+      <c r="G228" s="74">
+        <v>102.00647567004788</v>
+      </c>
+      <c r="H228" s="74">
+        <v>100.57591509647095</v>
+      </c>
+      <c r="I228" s="74">
+        <v>112.29865380016344</v>
+      </c>
+      <c r="J228" s="74">
+        <v>101.84946621744098</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A229" s="110"/>
+      <c r="B229" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C229" s="18"/>
+      <c r="D229" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E229" s="73">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F229" s="74">
+        <v>123.13342229755962</v>
+      </c>
+      <c r="G229" s="74">
+        <v>102.00647567004788</v>
+      </c>
+      <c r="H229" s="74">
+        <v>100.57591509647095</v>
+      </c>
+      <c r="I229" s="74">
+        <v>112.29865380016344</v>
+      </c>
+      <c r="J229" s="74">
+        <v>100.4168293407387</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A230" s="110"/>
+      <c r="B230" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C230" s="18"/>
+      <c r="D230" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="20">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F230" s="20">
+        <v>123.13342229755962</v>
+      </c>
+      <c r="G230" s="20">
+        <v>101.92368814822466</v>
+      </c>
+      <c r="H230" s="20">
+        <v>100.72628294791512</v>
+      </c>
+      <c r="I230" s="20">
+        <v>112.29865380016344</v>
+      </c>
+      <c r="J230" s="20">
+        <v>100.4168293407387</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A231" s="110"/>
+      <c r="B231" s="18"/>
+      <c r="C231" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D231" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E231" s="20">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F231" s="20">
+        <v>122.44966310537167</v>
+      </c>
+      <c r="G231" s="20">
+        <v>101.92368814822466</v>
+      </c>
+      <c r="H231" s="20">
+        <v>100.72628294791512</v>
+      </c>
+      <c r="I231" s="20">
+        <v>112.29865380016344</v>
+      </c>
+      <c r="J231" s="20">
+        <v>100.4168293407387</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A232" s="110"/>
+      <c r="B232" s="18"/>
+      <c r="C232" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D232" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E232" s="20">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F232" s="20">
+        <v>122.44966310537167</v>
+      </c>
+      <c r="G232" s="20">
+        <v>101.92368814822466</v>
+      </c>
+      <c r="H232" s="20">
+        <v>100.72628294791512</v>
+      </c>
+      <c r="I232" s="20">
+        <v>115.30526080887586</v>
+      </c>
+      <c r="J232" s="20">
+        <v>100.70591321520548</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A233" s="110"/>
+      <c r="B233" s="18"/>
+      <c r="C233" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D233" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E233" s="20">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F233" s="20">
+        <v>122.44966310537167</v>
+      </c>
+      <c r="G233" s="20">
+        <v>101.46245712691136</v>
+      </c>
+      <c r="H233" s="20">
+        <v>100.2075059187566</v>
+      </c>
+      <c r="I233" s="20">
+        <v>115.30526080887586</v>
+      </c>
+      <c r="J233" s="20">
+        <v>101.20825843912604</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A234" s="110"/>
+      <c r="B234" s="18"/>
+      <c r="C234" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D234" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E234" s="20">
+        <v>100.51938205364314</v>
+      </c>
+      <c r="F234" s="20">
+        <v>122.44966310537167</v>
+      </c>
+      <c r="G234" s="20">
+        <v>101.46245712691136</v>
+      </c>
+      <c r="H234" s="20">
+        <v>99.717730542778909</v>
+      </c>
+      <c r="I234" s="20">
+        <v>115.30526080887586</v>
+      </c>
+      <c r="J234" s="20">
+        <v>100.60576569699747</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A235" s="110"/>
+      <c r="C235" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D235" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E235" s="20">
+        <v>100.67390201057562</v>
+      </c>
+      <c r="F235" s="20">
+        <v>123.36385390965845</v>
+      </c>
+      <c r="G235" s="20">
+        <v>101.90385116156637</v>
+      </c>
+      <c r="H235" s="20">
+        <v>99.638619538757212</v>
+      </c>
+      <c r="I235" s="20">
+        <v>115.43204463894081</v>
+      </c>
+      <c r="J235" s="20">
+        <v>100.75570158844829</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A236" s="110"/>
+      <c r="C236" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D236" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E236" s="20">
+        <v>100.67390201057562</v>
+      </c>
+      <c r="F236" s="20">
+        <v>123.36385390965845</v>
+      </c>
+      <c r="G236" s="20">
+        <v>101.90385116156637</v>
+      </c>
+      <c r="H236" s="20">
+        <v>99.842015010690361</v>
+      </c>
+      <c r="I236" s="20">
+        <v>115.43204463894081</v>
+      </c>
+      <c r="J236" s="20">
+        <v>100.75570158844829</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A237" s="110"/>
+      <c r="C237" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D237" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E237" s="20">
+        <v>101.01870256265492</v>
+      </c>
+      <c r="F237" s="20">
+        <v>123.36385390965845</v>
+      </c>
+      <c r="G237" s="20">
+        <v>102.40102716905248</v>
+      </c>
+      <c r="H237" s="20">
+        <v>99.842015010690361</v>
+      </c>
+      <c r="I237" s="20">
+        <v>115.43204463894081</v>
+      </c>
+      <c r="J237" s="20">
+        <v>100.75570158844829</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A238" s="110"/>
+      <c r="C238" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D238" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E238" s="20">
+        <v>101.66242875696719</v>
+      </c>
+      <c r="F238" s="20">
+        <v>122.44966310537167</v>
+      </c>
+      <c r="G238" s="20">
+        <v>102.68184280873562</v>
+      </c>
+      <c r="H238" s="20">
+        <v>99.999505068086577</v>
+      </c>
+      <c r="I238" s="20">
+        <v>116.14182978473741</v>
+      </c>
+      <c r="J238" s="20">
+        <v>100.75570158844829</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A239" s="110"/>
+      <c r="C239" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D239" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E239" s="20">
+        <v>101.76693333826405</v>
+      </c>
+      <c r="F239" s="20">
+        <v>122.58430255867809</v>
+      </c>
+      <c r="G239" s="20">
+        <v>102.96902828627994</v>
+      </c>
+      <c r="H239" s="20">
+        <v>100.08567611754187</v>
+      </c>
+      <c r="I239" s="20">
+        <v>116.14182978473741</v>
+      </c>
+      <c r="J239" s="20">
+        <v>100.9386007226787</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A240" s="110"/>
+      <c r="C240" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D240" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E240" s="20">
+        <v>103.31480619903826</v>
+      </c>
+      <c r="F240" s="20">
+        <v>122.58430255867809</v>
+      </c>
+      <c r="G240" s="20">
+        <v>105.0710760764521</v>
+      </c>
+      <c r="H240" s="20">
+        <v>100.39513945733378</v>
+      </c>
+      <c r="I240" s="20">
+        <v>116.14182978473741</v>
+      </c>
+      <c r="J240" s="20">
+        <v>101.02239847871219</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A241" s="75"/>
+      <c r="B241" s="23"/>
+      <c r="C241" s="24"/>
+      <c r="D241" s="25"/>
+      <c r="E241" s="85"/>
+      <c r="F241" s="85"/>
+      <c r="G241" s="85"/>
+      <c r="H241" s="85"/>
+      <c r="I241" s="85"/>
+      <c r="J241" s="85"/>
+    </row>
+    <row r="242" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A242" s="110"/>
+      <c r="B242" s="18"/>
+      <c r="C242" s="26"/>
+      <c r="D242" s="113"/>
+      <c r="F242" s="28"/>
+      <c r="G242" s="28"/>
+      <c r="H242" s="29"/>
+      <c r="I242" s="29"/>
+      <c r="J242" s="29"/>
+    </row>
+    <row r="243" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A243" s="18"/>
+      <c r="C243" s="26"/>
+      <c r="D243" s="18"/>
+      <c r="E243" s="15"/>
+      <c r="G243" s="16"/>
+    </row>
+    <row r="244" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A244" s="113"/>
+      <c r="C244" s="26"/>
+      <c r="D244" s="18"/>
+      <c r="E244" s="15"/>
+      <c r="G244" s="16"/>
+    </row>
+    <row r="245" spans="1:10" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A245" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B245" s="149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C245" s="149"/>
+      <c r="D245" s="149"/>
+      <c r="E245" s="149"/>
+      <c r="F245" s="149"/>
+      <c r="G245" s="149"/>
+      <c r="H245" s="149"/>
+      <c r="I245" s="149"/>
+      <c r="J245" s="149"/>
+    </row>
+    <row r="246" spans="1:10" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A246" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B246" s="149"/>
+      <c r="C246" s="149"/>
+      <c r="D246" s="149"/>
+      <c r="E246" s="149"/>
+      <c r="F246" s="149"/>
+      <c r="G246" s="149"/>
+      <c r="H246" s="149"/>
+      <c r="I246" s="149"/>
+      <c r="J246" s="149"/>
+    </row>
+    <row r="247" spans="1:10" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A247" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B247" s="150" t="s">
+        <v>156</v>
+      </c>
+      <c r="C247" s="150"/>
+      <c r="D247" s="150"/>
+      <c r="E247" s="150"/>
+      <c r="F247" s="150"/>
+      <c r="G247" s="150"/>
+      <c r="H247" s="150"/>
+      <c r="I247" s="150"/>
+      <c r="J247" s="150"/>
+    </row>
+    <row r="248" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A248" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B248" s="150"/>
+      <c r="C248" s="150"/>
+      <c r="D248" s="150"/>
+      <c r="E248" s="150"/>
+      <c r="F248" s="150"/>
+      <c r="G248" s="150"/>
+      <c r="H248" s="150"/>
+      <c r="I248" s="150"/>
+      <c r="J248" s="150"/>
+    </row>
+    <row r="249" spans="1:10" s="2" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A249" s="152" t="s">
+        <v>52</v>
+      </c>
+      <c r="B249" s="152"/>
+      <c r="C249" s="152"/>
+      <c r="D249" s="152"/>
+      <c r="E249" s="152"/>
+      <c r="F249" s="152"/>
+      <c r="G249" s="152"/>
+      <c r="H249" s="152"/>
+      <c r="I249" s="152"/>
+      <c r="J249" s="152"/>
+    </row>
+    <row r="250" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A250" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B250" s="141"/>
+      <c r="C250" s="141"/>
+      <c r="D250" s="141"/>
+      <c r="E250" s="141"/>
+      <c r="F250" s="141"/>
+      <c r="G250" s="141"/>
+      <c r="H250" s="141"/>
+      <c r="I250" s="141"/>
+      <c r="J250" s="141"/>
+    </row>
+    <row r="251" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A251" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B251" s="142"/>
+      <c r="C251" s="142"/>
+      <c r="D251" s="142"/>
+      <c r="E251" s="142"/>
+      <c r="F251" s="142"/>
+      <c r="G251" s="142"/>
+      <c r="H251" s="142"/>
+      <c r="I251" s="142"/>
+      <c r="J251" s="142"/>
+    </row>
+    <row r="252" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A252" s="52"/>
+      <c r="B252" s="3"/>
+      <c r="C252" s="4"/>
+      <c r="D252" s="3"/>
+      <c r="E252" s="5"/>
+      <c r="F252" s="6"/>
+      <c r="G252" s="6"/>
+      <c r="H252" s="7"/>
+      <c r="I252" s="7"/>
+      <c r="J252" s="7"/>
+    </row>
+    <row r="253" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A253" s="55"/>
+      <c r="B253" s="8"/>
+      <c r="C253" s="9"/>
+      <c r="D253" s="8"/>
+      <c r="E253" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F253" s="136"/>
+      <c r="G253" s="136"/>
+      <c r="H253" s="136"/>
+      <c r="I253" s="136"/>
+      <c r="J253" s="136"/>
+    </row>
+    <row r="254" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A254" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B254" s="135"/>
+      <c r="C254" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D254" s="135"/>
+      <c r="E254" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F254" s="137"/>
+      <c r="G254" s="137"/>
+      <c r="H254" s="137"/>
+      <c r="I254" s="137"/>
+      <c r="J254" s="137"/>
+    </row>
+    <row r="255" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A255" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B255" s="144"/>
+      <c r="C255" s="144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="144"/>
+      <c r="E255" s="132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F255" s="132" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="44"/>
-[...3 lines deleted...]
-      <c r="F8" s="44" t="s">
+      <c r="G255" s="132" t="s">
+        <v>9</v>
+      </c>
+      <c r="H255" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I255" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J255" s="132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A256" s="115"/>
+      <c r="B256" s="12"/>
+      <c r="C256" s="13"/>
+      <c r="D256" s="12"/>
+      <c r="E256" s="155"/>
+      <c r="F256" s="155"/>
+      <c r="G256" s="155"/>
+      <c r="H256" s="155"/>
+      <c r="I256" s="155"/>
+      <c r="J256" s="155"/>
+    </row>
+    <row r="257" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A257" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B257" s="153"/>
+      <c r="C257" s="42"/>
+      <c r="D257" s="43"/>
+      <c r="E257" s="56"/>
+      <c r="F257" s="56"/>
+      <c r="G257" s="57"/>
+      <c r="H257" s="58"/>
+      <c r="I257" s="58"/>
+      <c r="J257" s="58"/>
+    </row>
+    <row r="258" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A258" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B258" s="154"/>
+      <c r="C258" s="44"/>
+      <c r="D258" s="45"/>
+      <c r="E258" s="59"/>
+      <c r="F258" s="60"/>
+      <c r="G258" s="61"/>
+      <c r="H258" s="62"/>
+      <c r="I258" s="62"/>
+      <c r="J258" s="62"/>
+    </row>
+    <row r="259" spans="1:16" ht="5.0999999999999996" customHeight="1">
+      <c r="E259" s="15"/>
+    </row>
+    <row r="260" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A260" s="46">
+        <v>2.13</v>
+      </c>
+      <c r="B260" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="C260" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D260" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E260" s="73">
+        <v>100</v>
+      </c>
+      <c r="F260" s="74">
+        <v>100</v>
+      </c>
+      <c r="G260" s="74">
+        <v>100.13980797256919</v>
+      </c>
+      <c r="H260" s="74">
+        <v>100.75437213090468</v>
+      </c>
+      <c r="I260" s="74">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J260" s="74">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A261" s="110"/>
+      <c r="B261" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C261" s="18"/>
+      <c r="D261" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E261" s="73">
+        <v>100</v>
+      </c>
+      <c r="F261" s="74">
+        <v>100</v>
+      </c>
+      <c r="G261" s="74">
+        <v>100.13980797256919</v>
+      </c>
+      <c r="H261" s="74">
+        <v>100.75437213090468</v>
+      </c>
+      <c r="I261" s="74">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J261" s="74">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A262" s="110"/>
+      <c r="B262" s="18"/>
+      <c r="C262" s="18"/>
+      <c r="D262" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E262" s="20">
+        <v>100</v>
+      </c>
+      <c r="F262" s="20">
+        <v>100</v>
+      </c>
+      <c r="G262" s="20">
+        <v>100.13980797256919</v>
+      </c>
+      <c r="H262" s="20">
+        <v>100.75437213090468</v>
+      </c>
+      <c r="I262" s="20">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J262" s="20">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A263" s="110"/>
+      <c r="B263" s="18"/>
+      <c r="C263" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D263" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E263" s="20">
+        <v>100</v>
+      </c>
+      <c r="F263" s="20">
+        <v>100</v>
+      </c>
+      <c r="G263" s="20">
+        <v>100.13980797256919</v>
+      </c>
+      <c r="H263" s="20">
+        <v>100.75437213090468</v>
+      </c>
+      <c r="I263" s="20">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J263" s="20">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A264" s="110"/>
+      <c r="B264" s="18"/>
+      <c r="C264" s="18"/>
+      <c r="D264" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E264" s="20">
+        <v>100</v>
+      </c>
+      <c r="F264" s="20">
+        <v>100</v>
+      </c>
+      <c r="G264" s="20">
+        <v>100.58349601476748</v>
+      </c>
+      <c r="H264" s="20">
+        <v>100.75437213090468</v>
+      </c>
+      <c r="I264" s="20">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J264" s="20">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A265" s="110"/>
+      <c r="B265" s="18"/>
+      <c r="C265" s="18"/>
+      <c r="D265" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E265" s="20">
+        <v>100</v>
+      </c>
+      <c r="F265" s="20">
+        <v>100</v>
+      </c>
+      <c r="G265" s="20">
+        <v>100.58349601476748</v>
+      </c>
+      <c r="H265" s="20">
+        <v>103.09008117912961</v>
+      </c>
+      <c r="I265" s="20">
+        <v>99.689125037591197</v>
+      </c>
+      <c r="J265" s="20">
+        <v>101.99954789665536</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16" ht="15.95" customHeight="1">
+      <c r="A266" s="110"/>
+      <c r="B266" s="18"/>
+      <c r="C266" s="18"/>
+      <c r="D266" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E266" s="20">
+        <v>100.6446324019264</v>
+      </c>
+      <c r="F266" s="20">
+        <v>100.06242090739788</v>
+      </c>
+      <c r="G266" s="20">
+        <v>100.58349601476748</v>
+      </c>
+      <c r="H266" s="20">
+        <v>103.09008117912961</v>
+      </c>
+      <c r="I266" s="20">
+        <v>101.48785761291855</v>
+      </c>
+      <c r="J266" s="20">
+        <v>103.68377595660212</v>
+      </c>
+      <c r="L266" s="76"/>
+    </row>
+    <row r="267" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A267" s="110"/>
+      <c r="D267" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E267" s="20">
+        <v>100</v>
+      </c>
+      <c r="F267" s="20">
+        <v>100.14886869186843</v>
+      </c>
+      <c r="G267" s="20">
+        <v>100.67581938545518</v>
+      </c>
+      <c r="H267" s="20">
+        <v>103.17257453550835</v>
+      </c>
+      <c r="I267" s="20">
+        <v>101.62803599346044</v>
+      </c>
+      <c r="J267" s="20">
+        <v>103.78211423408659</v>
+      </c>
+      <c r="L267" s="76"/>
+    </row>
+    <row r="268" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A268" s="110"/>
+      <c r="D268" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E268" s="20">
+        <v>100</v>
+      </c>
+      <c r="F268" s="20">
+        <v>100.14886869186843</v>
+      </c>
+      <c r="G268" s="20">
+        <v>102.23515795724542</v>
+      </c>
+      <c r="H268" s="20">
+        <v>103.17257453550835</v>
+      </c>
+      <c r="I268" s="20">
+        <v>101.62803599346044</v>
+      </c>
+      <c r="J268" s="20">
+        <v>103.78211423408659</v>
+      </c>
+      <c r="L268" s="76"/>
+    </row>
+    <row r="269" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A269" s="110"/>
+      <c r="D269" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E269" s="20">
+        <v>100.19736485477091</v>
+      </c>
+      <c r="F269" s="20">
+        <v>102.01434137968477</v>
+      </c>
+      <c r="G269" s="20">
+        <v>102.37926212476383</v>
+      </c>
+      <c r="H269" s="20">
+        <v>103.17257453550835</v>
+      </c>
+      <c r="I269" s="20">
+        <v>102.18655088344038</v>
+      </c>
+      <c r="J269" s="20">
+        <v>103.98856792067599</v>
+      </c>
+      <c r="L269" s="76"/>
+    </row>
+    <row r="270" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A270" s="110"/>
+      <c r="D270" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E270" s="20">
+        <v>100.36177228225097</v>
+      </c>
+      <c r="F270" s="20">
+        <v>102.17854446483885</v>
+      </c>
+      <c r="G270" s="20">
+        <v>102.37926212476383</v>
+      </c>
+      <c r="H270" s="20">
+        <v>103.495932339364</v>
+      </c>
+      <c r="I270" s="20">
+        <v>102.52661692731301</v>
+      </c>
+      <c r="J270" s="20">
+        <v>103.98856792067599</v>
+      </c>
+      <c r="L270" s="76"/>
+    </row>
+    <row r="271" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A271" s="110"/>
+      <c r="D271" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E271" s="20">
+        <v>100.36177228225097</v>
+      </c>
+      <c r="F271" s="20">
+        <v>102.17854446483885</v>
+      </c>
+      <c r="G271" s="20">
+        <v>102.37926212476383</v>
+      </c>
+      <c r="H271" s="20">
+        <v>103.495932339364</v>
+      </c>
+      <c r="I271" s="20">
+        <v>102.52661692731301</v>
+      </c>
+      <c r="J271" s="20">
+        <v>103.98856792067599</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A272" s="110"/>
+      <c r="D272" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E272" s="20">
+        <v>101.42166081712709</v>
+      </c>
+      <c r="F272" s="20">
+        <v>103.18262909141286</v>
+      </c>
+      <c r="G272" s="20">
+        <v>104.06589383674903</v>
+      </c>
+      <c r="H272" s="20">
+        <v>105.04470767361809</v>
+      </c>
+      <c r="I272" s="20">
+        <v>104.5591508543877</v>
+      </c>
+      <c r="J272" s="20">
+        <v>105.56588728099557</v>
+      </c>
+      <c r="K272" s="16"/>
+      <c r="L272" s="16"/>
+      <c r="M272" s="16"/>
+      <c r="N272" s="16"/>
+      <c r="O272" s="16"/>
+      <c r="P272" s="16"/>
+    </row>
+    <row r="273" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A273" s="75"/>
+      <c r="B273" s="23"/>
+      <c r="C273" s="24"/>
+      <c r="D273" s="25"/>
+      <c r="E273" s="6"/>
+      <c r="F273" s="6"/>
+      <c r="G273" s="6"/>
+      <c r="H273" s="7"/>
+      <c r="I273" s="7"/>
+      <c r="J273" s="7"/>
+    </row>
+    <row r="274" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A274" s="110"/>
+      <c r="B274" s="18"/>
+      <c r="C274" s="26"/>
+      <c r="D274" s="113"/>
+      <c r="E274" s="15"/>
+    </row>
+    <row r="275" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A275" s="46">
+        <v>2.14</v>
+      </c>
+      <c r="B275" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C275" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D275" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E275" s="73">
+        <v>104.10135896541099</v>
+      </c>
+      <c r="F275" s="74">
+        <v>101.35110889903156</v>
+      </c>
+      <c r="G275" s="74">
+        <v>102.19795103445874</v>
+      </c>
+      <c r="H275" s="74">
+        <v>97.232753419388231</v>
+      </c>
+      <c r="I275" s="74">
+        <v>101.64749474290385</v>
+      </c>
+      <c r="J275" s="74">
+        <v>99.700818131215087</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A276" s="110"/>
+      <c r="B276" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D276" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E276" s="73">
+        <v>104.0687976519052</v>
+      </c>
+      <c r="F276" s="74">
+        <v>101.35110889903156</v>
+      </c>
+      <c r="G276" s="74">
+        <v>102.19795103445874</v>
+      </c>
+      <c r="H276" s="74">
+        <v>97.232753419388231</v>
+      </c>
+      <c r="I276" s="74">
+        <v>101.64749474290385</v>
+      </c>
+      <c r="J276" s="74">
+        <v>99.700818131215087</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A277" s="110"/>
+      <c r="B277" s="18"/>
+      <c r="D277" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E277" s="20">
+        <v>104.0687976519052</v>
+      </c>
+      <c r="F277" s="20">
+        <v>101.35110889903156</v>
+      </c>
+      <c r="G277" s="20">
+        <v>102.20255850513418</v>
+      </c>
+      <c r="H277" s="20">
+        <v>98.593523730365931</v>
+      </c>
+      <c r="I277" s="20">
+        <v>101.64749474290385</v>
+      </c>
+      <c r="J277" s="20">
+        <v>99.54401953546035</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A278" s="110"/>
+      <c r="B278" s="18"/>
+      <c r="C278" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D278" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E278" s="20">
+        <v>104.39424839644494</v>
+      </c>
+      <c r="F278" s="20">
+        <v>102.25427416100356</v>
+      </c>
+      <c r="G278" s="20">
+        <v>102.13319024756974</v>
+      </c>
+      <c r="H278" s="20">
+        <v>98.765135189939627</v>
+      </c>
+      <c r="I278" s="20">
+        <v>102.36645420834142</v>
+      </c>
+      <c r="J278" s="20">
+        <v>99.54401953546035</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A279" s="110"/>
+      <c r="B279" s="18"/>
+      <c r="C279" s="26"/>
+      <c r="D279" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E279" s="20">
+        <v>105.35677244227955</v>
+      </c>
+      <c r="F279" s="20">
+        <v>102.25427416100356</v>
+      </c>
+      <c r="G279" s="20">
+        <v>102.09134029888239</v>
+      </c>
+      <c r="H279" s="20">
+        <v>98.765135189939627</v>
+      </c>
+      <c r="I279" s="20">
+        <v>102.36645420834142</v>
+      </c>
+      <c r="J279" s="20">
+        <v>99.102264253483867</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A280" s="110"/>
+      <c r="B280" s="18"/>
+      <c r="C280" s="26"/>
+      <c r="D280" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E280" s="20">
+        <v>105.47221447201113</v>
+      </c>
+      <c r="F280" s="20">
+        <v>102.35149284351395</v>
+      </c>
+      <c r="G280" s="20">
+        <v>102.17296418028154</v>
+      </c>
+      <c r="H280" s="20">
+        <v>99.58637367643702</v>
+      </c>
+      <c r="I280" s="20">
+        <v>102.28606626310584</v>
+      </c>
+      <c r="J280" s="20">
+        <v>98.961706637482337</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A281" s="110"/>
+      <c r="B281" s="18"/>
+      <c r="C281" s="26"/>
+      <c r="D281" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E281" s="20">
+        <v>105.47221447201113</v>
+      </c>
+      <c r="F281" s="20">
+        <v>101.08613820964054</v>
+      </c>
+      <c r="G281" s="20">
+        <v>102.18327369449685</v>
+      </c>
+      <c r="H281" s="20">
+        <v>99.58637367643702</v>
+      </c>
+      <c r="I281" s="20">
+        <v>103.83058085920767</v>
+      </c>
+      <c r="J281" s="20">
+        <v>98.8456132622524</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A282" s="110"/>
+      <c r="B282" s="18"/>
+      <c r="C282" s="26"/>
+      <c r="D282" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E282" s="20">
+        <v>105.54515011131014</v>
+      </c>
+      <c r="F282" s="20">
+        <v>102.40089828643524</v>
+      </c>
+      <c r="G282" s="20">
+        <v>102.2360096021838</v>
+      </c>
+      <c r="H282" s="20">
+        <v>99.58637367643702</v>
+      </c>
+      <c r="I282" s="20">
+        <v>103.83058085920767</v>
+      </c>
+      <c r="J282" s="20">
+        <v>98.923061447335968</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A283" s="110"/>
+      <c r="B283" s="18"/>
+      <c r="C283" s="26"/>
+      <c r="D283" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E283" s="20">
+        <v>105.70494599069885</v>
+      </c>
+      <c r="F283" s="20">
+        <v>102.4980765090465</v>
+      </c>
+      <c r="G283" s="20">
+        <v>102.31064580302341</v>
+      </c>
+      <c r="H283" s="20">
+        <v>100.09555262070504</v>
+      </c>
+      <c r="I283" s="20">
+        <v>104.48697863387919</v>
+      </c>
+      <c r="J283" s="20">
+        <v>99.209053738064114</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A284" s="110"/>
+      <c r="B284" s="18"/>
+      <c r="C284" s="26"/>
+      <c r="D284" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E284" s="20">
+        <v>107.1939999590484</v>
+      </c>
+      <c r="F284" s="20">
+        <v>102.78450800402734</v>
+      </c>
+      <c r="G284" s="20">
+        <v>102.76120724996385</v>
+      </c>
+      <c r="H284" s="20">
+        <v>101.97353523597596</v>
+      </c>
+      <c r="I284" s="20">
+        <v>104.48697863387919</v>
+      </c>
+      <c r="J284" s="20">
+        <v>102.15137197140906</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A285" s="110"/>
+      <c r="B285" s="18"/>
+      <c r="C285" s="26"/>
+      <c r="D285" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E285" s="20">
+        <v>107.28932664365918</v>
+      </c>
+      <c r="F285" s="20">
+        <v>102.77210544809252</v>
+      </c>
+      <c r="G285" s="20">
+        <v>102.83277201985059</v>
+      </c>
+      <c r="H285" s="20">
+        <v>101.97353523597596</v>
+      </c>
+      <c r="I285" s="20">
+        <v>104.48697863387919</v>
+      </c>
+      <c r="J285" s="20">
+        <v>102.15137197140906</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A286" s="110"/>
+      <c r="B286" s="18"/>
+      <c r="C286" s="26"/>
+      <c r="D286" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E286" s="20">
+        <v>107.44785699334854</v>
+      </c>
+      <c r="F286" s="20">
+        <v>102.90867821937422</v>
+      </c>
+      <c r="G286" s="20">
+        <v>102.83277201985059</v>
+      </c>
+      <c r="H286" s="20">
+        <v>101.97353523597596</v>
+      </c>
+      <c r="I286" s="20">
+        <v>104.65380861340509</v>
+      </c>
+      <c r="J286" s="20">
+        <v>102.15137197140906</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A287" s="110"/>
+      <c r="B287" s="18"/>
+      <c r="C287" s="26"/>
+      <c r="D287" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E287" s="20">
+        <v>108.13491915116282</v>
+      </c>
+      <c r="F287" s="20">
+        <v>103.29262430710189</v>
+      </c>
+      <c r="G287" s="20">
+        <v>102.99447246098201</v>
+      </c>
+      <c r="H287" s="20">
+        <v>103.48336548101943</v>
+      </c>
+      <c r="I287" s="20">
+        <v>104.95498118820166</v>
+      </c>
+      <c r="J287" s="20">
+        <v>103.17973434504599</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A288" s="75"/>
+      <c r="B288" s="23"/>
+      <c r="C288" s="24"/>
+      <c r="D288" s="23"/>
+      <c r="E288" s="5"/>
+      <c r="F288" s="5"/>
+      <c r="G288" s="5"/>
+      <c r="H288" s="27"/>
+      <c r="I288" s="27"/>
+      <c r="J288" s="27"/>
+    </row>
+    <row r="289" spans="1:13" ht="5.0999999999999996" customHeight="1">
+      <c r="A289" s="110"/>
+      <c r="B289" s="18"/>
+      <c r="C289" s="26"/>
+      <c r="D289" s="18"/>
+      <c r="F289" s="28"/>
+      <c r="G289" s="28"/>
+      <c r="H289" s="29"/>
+      <c r="I289" s="29"/>
+      <c r="J289" s="29"/>
+    </row>
+    <row r="290" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A290" s="46">
+        <v>2.15</v>
+      </c>
+      <c r="B290" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C290" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D290" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E290" s="73">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F290" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G290" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H290" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I290" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J290" s="74">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A291" s="110"/>
+      <c r="B291" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="C291" s="18"/>
+      <c r="D291" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E291" s="73">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F291" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G291" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H291" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I291" s="74">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J291" s="74">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A292" s="110"/>
+      <c r="B292" s="18"/>
+      <c r="C292" s="18"/>
+      <c r="D292" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E292" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F292" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G292" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H292" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I292" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J292" s="20">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A293" s="110"/>
+      <c r="B293" s="18"/>
+      <c r="C293" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D293" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E293" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F293" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G293" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H293" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I293" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J293" s="20">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="294" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A294" s="110"/>
+      <c r="B294" s="18"/>
+      <c r="C294" s="18"/>
+      <c r="D294" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E294" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F294" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G294" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H294" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I294" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J294" s="20">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="295" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A295" s="110"/>
+      <c r="B295" s="18"/>
+      <c r="C295" s="18"/>
+      <c r="D295" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E295" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F295" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G295" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H295" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I295" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J295" s="20">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13" ht="15.95" customHeight="1">
+      <c r="A296" s="110"/>
+      <c r="B296" s="18"/>
+      <c r="C296" s="18"/>
+      <c r="D296" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E296" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="F296" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="G296" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="H296" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="I296" s="20">
+        <v>101.88839393342248</v>
+      </c>
+      <c r="J296" s="20">
+        <v>101.88848862537046</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A297" s="110"/>
+      <c r="D297" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E297" s="20">
+        <v>102.04470452483829</v>
+      </c>
+      <c r="F297" s="20">
+        <v>102.04470452483829</v>
+      </c>
+      <c r="G297" s="20">
+        <v>102.04470452483829</v>
+      </c>
+      <c r="H297" s="20">
+        <v>102.04470452483829</v>
+      </c>
+      <c r="I297" s="20">
+        <v>102.04470452483829</v>
+      </c>
+      <c r="J297" s="20">
+        <v>102.04479936205652</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A298" s="110"/>
+      <c r="D298" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E298" s="20">
+        <v>102.25274695185738</v>
+      </c>
+      <c r="F298" s="20">
+        <v>102.25274695185738</v>
+      </c>
+      <c r="G298" s="20">
+        <v>102.25274695185738</v>
+      </c>
+      <c r="H298" s="20">
+        <v>102.25274695185738</v>
+      </c>
+      <c r="I298" s="20">
+        <v>102.25274695185738</v>
+      </c>
+      <c r="J298" s="20">
+        <v>102.25284198242389</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A299" s="110"/>
+      <c r="D299" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E299" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="F299" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="G299" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="H299" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="I299" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="J299" s="20">
+        <v>102.81622278607674</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A300" s="110"/>
+      <c r="D300" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E300" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="F300" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="G300" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="H300" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="I300" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="J300" s="20">
+        <v>102.81622278607674</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A301" s="110"/>
+      <c r="D301" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E301" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="F301" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="G301" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="H301" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="I301" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="J301" s="20">
+        <v>102.81622278607674</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A302" s="110"/>
+      <c r="D302" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E302" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="F302" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="G302" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="H302" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="I302" s="20">
+        <v>102.81612723192188</v>
+      </c>
+      <c r="J302" s="20">
+        <v>102.81622278607674</v>
+      </c>
+      <c r="K302" s="28"/>
+      <c r="L302" s="28"/>
+      <c r="M302" s="28"/>
+    </row>
+    <row r="303" spans="1:13" ht="5.0999999999999996" customHeight="1">
+      <c r="A303" s="75"/>
+      <c r="B303" s="23"/>
+      <c r="C303" s="24"/>
+      <c r="D303" s="25"/>
+      <c r="E303" s="5"/>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5"/>
+      <c r="H303" s="27"/>
+      <c r="I303" s="27"/>
+      <c r="J303" s="27"/>
+    </row>
+    <row r="304" spans="1:13" ht="5.0999999999999996" customHeight="1">
+      <c r="A304" s="110"/>
+      <c r="B304" s="18"/>
+      <c r="C304" s="26"/>
+      <c r="D304" s="113"/>
+      <c r="F304" s="28"/>
+      <c r="G304" s="28"/>
+      <c r="H304" s="29"/>
+      <c r="I304" s="29"/>
+      <c r="J304" s="29"/>
+    </row>
+    <row r="305" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A305" s="1"/>
+      <c r="C305" s="1"/>
+      <c r="E305" s="1"/>
+      <c r="F305" s="1"/>
+      <c r="G305" s="1"/>
+      <c r="H305" s="1"/>
+      <c r="I305" s="1"/>
+      <c r="J305" s="1"/>
+    </row>
+    <row r="306" spans="1:10" s="36" customFormat="1" ht="18" customHeight="1">
+      <c r="A306" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B306" s="149" t="s">
+        <v>153</v>
+      </c>
+      <c r="C306" s="149"/>
+      <c r="D306" s="149"/>
+      <c r="E306" s="149"/>
+      <c r="F306" s="149"/>
+      <c r="G306" s="149"/>
+      <c r="H306" s="149"/>
+      <c r="I306" s="149"/>
+      <c r="J306" s="149"/>
+    </row>
+    <row r="307" spans="1:10" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A307" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B307" s="149"/>
+      <c r="C307" s="149"/>
+      <c r="D307" s="149"/>
+      <c r="E307" s="149"/>
+      <c r="F307" s="149"/>
+      <c r="G307" s="149"/>
+      <c r="H307" s="149"/>
+      <c r="I307" s="149"/>
+      <c r="J307" s="149"/>
+    </row>
+    <row r="308" spans="1:10" s="37" customFormat="1" ht="18" customHeight="1">
+      <c r="A308" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B308" s="150" t="s">
+        <v>156</v>
+      </c>
+      <c r="C308" s="150"/>
+      <c r="D308" s="150"/>
+      <c r="E308" s="150"/>
+      <c r="F308" s="150"/>
+      <c r="G308" s="150"/>
+      <c r="H308" s="150"/>
+      <c r="I308" s="150"/>
+      <c r="J308" s="150"/>
+    </row>
+    <row r="309" spans="1:10" s="37" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A309" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B309" s="150"/>
+      <c r="C309" s="150"/>
+      <c r="D309" s="150"/>
+      <c r="E309" s="150"/>
+      <c r="F309" s="150"/>
+      <c r="G309" s="150"/>
+      <c r="H309" s="150"/>
+      <c r="I309" s="150"/>
+      <c r="J309" s="150"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="152" t="s">
+        <v>52</v>
+      </c>
+      <c r="B310" s="152"/>
+      <c r="C310" s="152"/>
+      <c r="D310" s="152"/>
+      <c r="E310" s="152"/>
+      <c r="F310" s="152"/>
+      <c r="G310" s="152"/>
+      <c r="H310" s="152"/>
+      <c r="I310" s="152"/>
+      <c r="J310" s="152"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B311" s="141"/>
+      <c r="C311" s="141"/>
+      <c r="D311" s="141"/>
+      <c r="E311" s="141"/>
+      <c r="F311" s="141"/>
+      <c r="G311" s="141"/>
+      <c r="H311" s="141"/>
+      <c r="I311" s="141"/>
+      <c r="J311" s="141"/>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B312" s="142"/>
+      <c r="C312" s="142"/>
+      <c r="D312" s="142"/>
+      <c r="E312" s="142"/>
+      <c r="F312" s="142"/>
+      <c r="G312" s="142"/>
+      <c r="H312" s="142"/>
+      <c r="I312" s="142"/>
+      <c r="J312" s="142"/>
+    </row>
+    <row r="313" spans="1:10" ht="4.5" customHeight="1">
+      <c r="A313" s="52"/>
+      <c r="B313" s="3"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="3"/>
+      <c r="E313" s="5"/>
+      <c r="F313" s="6"/>
+      <c r="G313" s="6"/>
+      <c r="H313" s="7"/>
+      <c r="I313" s="7"/>
+      <c r="J313" s="7"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" s="55"/>
+      <c r="B314" s="8"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="8"/>
+      <c r="E314" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="F314" s="136"/>
+      <c r="G314" s="136"/>
+      <c r="H314" s="136"/>
+      <c r="I314" s="136"/>
+      <c r="J314" s="136"/>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B315" s="135"/>
+      <c r="C315" s="135" t="s">
+        <v>3</v>
+      </c>
+      <c r="D315" s="135"/>
+      <c r="E315" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="F315" s="137"/>
+      <c r="G315" s="137"/>
+      <c r="H315" s="137"/>
+      <c r="I315" s="137"/>
+      <c r="J315" s="137"/>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B316" s="144"/>
+      <c r="C316" s="144" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="44" t="s">
+      <c r="D316" s="144"/>
+      <c r="E316" s="132" t="s">
         <v>7</v>
       </c>
-      <c r="H8" s="44" t="s">
+      <c r="F316" s="132" t="s">
         <v>8</v>
       </c>
-      <c r="I8" s="235"/>
-[...38 lines deleted...]
-      <c r="A11" s="51" t="s">
+      <c r="G316" s="132" t="s">
         <v>9</v>
       </c>
-      <c r="O11" s="48" t="s">
-[...35 lines deleted...]
-      <c r="M12" s="201" t="s">
+      <c r="H316" s="132" t="s">
+        <v>10</v>
+      </c>
+      <c r="I316" s="132" t="s">
+        <v>11</v>
+      </c>
+      <c r="J316" s="132" t="s">
         <v>12</v>
       </c>
-      <c r="O12" s="54" t="s">
-[...432 lines deleted...]
-      <c r="G25" s="208">
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" s="115"/>
+      <c r="B317" s="12"/>
+      <c r="C317" s="13"/>
+      <c r="D317" s="12"/>
+      <c r="E317" s="155"/>
+      <c r="F317" s="155"/>
+      <c r="G317" s="155"/>
+      <c r="H317" s="155"/>
+      <c r="I317" s="155"/>
+      <c r="J317" s="155"/>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B318" s="153"/>
+      <c r="C318" s="42"/>
+      <c r="D318" s="43"/>
+      <c r="E318" s="56"/>
+      <c r="F318" s="56"/>
+      <c r="G318" s="57"/>
+      <c r="H318" s="58"/>
+      <c r="I318" s="58"/>
+      <c r="J318" s="58"/>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" s="154" t="s">
+        <v>56</v>
+      </c>
+      <c r="B319" s="154"/>
+      <c r="C319" s="44"/>
+      <c r="D319" s="45"/>
+      <c r="E319" s="59"/>
+      <c r="F319" s="60"/>
+      <c r="G319" s="61"/>
+      <c r="H319" s="62"/>
+      <c r="I319" s="62"/>
+      <c r="J319" s="62"/>
+    </row>
+    <row r="320" spans="1:10" s="86" customFormat="1" ht="5.25" customHeight="1">
+      <c r="A320" s="63"/>
+      <c r="B320" s="63"/>
+      <c r="C320" s="64"/>
+      <c r="D320" s="65"/>
+      <c r="E320" s="66"/>
+      <c r="F320" s="67"/>
+      <c r="G320" s="68"/>
+      <c r="H320" s="69"/>
+      <c r="I320" s="69"/>
+      <c r="J320" s="69"/>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" s="46">
+        <v>2.16</v>
+      </c>
+      <c r="B321" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="C321" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D321" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E321" s="73">
+        <v>108.10367617238595</v>
+      </c>
+      <c r="F321" s="74">
+        <v>105.15144136160164</v>
+      </c>
+      <c r="G321" s="74">
+        <v>113.07537685768703</v>
+      </c>
+      <c r="H321" s="74">
+        <v>106.64401942853065</v>
+      </c>
+      <c r="I321" s="74">
+        <v>104.62591730841619</v>
+      </c>
+      <c r="J321" s="74">
+        <v>104.46286978944785</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="110"/>
+      <c r="B322" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D322" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E322" s="73">
+        <v>107.09364961718389</v>
+      </c>
+      <c r="F322" s="74">
+        <v>105.15144136160164</v>
+      </c>
+      <c r="G322" s="74">
+        <v>112.58165303538013</v>
+      </c>
+      <c r="H322" s="74">
+        <v>106.64401942853065</v>
+      </c>
+      <c r="I322" s="74">
+        <v>104.62591730841619</v>
+      </c>
+      <c r="J322" s="74">
+        <v>104.46286978944785</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="110"/>
+      <c r="B323" s="18"/>
+      <c r="D323" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E323" s="20">
+        <v>107.09364961718389</v>
+      </c>
+      <c r="F323" s="20">
+        <v>105.15144136160164</v>
+      </c>
+      <c r="G323" s="20">
+        <v>112.58165303538013</v>
+      </c>
+      <c r="H323" s="20">
+        <v>106.64401942853065</v>
+      </c>
+      <c r="I323" s="20">
+        <v>104.62591730841619</v>
+      </c>
+      <c r="J323" s="20">
+        <v>104.46286978944785</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="110"/>
+      <c r="B324" s="18"/>
+      <c r="C324" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D324" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E324" s="20">
+        <v>106.35358627060189</v>
+      </c>
+      <c r="F324" s="20">
+        <v>105.15144136160164</v>
+      </c>
+      <c r="G324" s="20">
+        <v>112.87036366207795</v>
+      </c>
+      <c r="H324" s="20">
+        <v>111.15757590449363</v>
+      </c>
+      <c r="I324" s="20">
+        <v>104.62591730841619</v>
+      </c>
+      <c r="J324" s="20">
+        <v>104.46286978944785</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" s="110"/>
+      <c r="B325" s="18"/>
+      <c r="C325" s="26"/>
+      <c r="D325" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="H25" s="208">
-[...411 lines deleted...]
-    <row r="37" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+      <c r="E325" s="20">
+        <v>106.35358627060189</v>
+      </c>
+      <c r="F325" s="20">
+        <v>105.15144136160164</v>
+      </c>
+      <c r="G325" s="20">
+        <v>112.87036366207795</v>
+      </c>
+      <c r="H325" s="20">
+        <v>111.15757590449363</v>
+      </c>
+      <c r="I325" s="20">
+        <v>104.62591730841619</v>
+      </c>
+      <c r="J325" s="20">
+        <v>104.46286978944785</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" s="110"/>
+      <c r="B326" s="18"/>
+      <c r="C326" s="26"/>
+      <c r="D326" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E326" s="20">
+        <v>106.42872846162999</v>
+      </c>
+      <c r="F326" s="20">
+        <v>104.71945515300398</v>
+      </c>
+      <c r="G326" s="20">
+        <v>113.07727015503232</v>
+      </c>
+      <c r="H326" s="20">
+        <v>113.49758924100293</v>
+      </c>
+      <c r="I326" s="20">
+        <v>104.78981884585453</v>
+      </c>
+      <c r="J326" s="20">
+        <v>104.51712370260719</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" s="110"/>
+      <c r="B327" s="18"/>
+      <c r="C327" s="26"/>
+      <c r="D327" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E327" s="20">
+        <v>106.42872846162999</v>
+      </c>
+      <c r="F327" s="20">
+        <v>104.71945515300398</v>
+      </c>
+      <c r="G327" s="20">
+        <v>113.07727015503232</v>
+      </c>
+      <c r="H327" s="20">
+        <v>113.49758924100293</v>
+      </c>
+      <c r="I327" s="20">
+        <v>104.78981884585453</v>
+      </c>
+      <c r="J327" s="20">
+        <v>104.81385304047663</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" s="110"/>
+      <c r="B328" s="18"/>
+      <c r="C328" s="26"/>
+      <c r="D328" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E328" s="20">
+        <v>106.42872846162999</v>
+      </c>
+      <c r="F328" s="20">
+        <v>103.54228210074304</v>
+      </c>
+      <c r="G328" s="20">
+        <v>112.87036366207795</v>
+      </c>
+      <c r="H328" s="20">
+        <v>113.4706557211057</v>
+      </c>
+      <c r="I328" s="20">
+        <v>104.78981884585453</v>
+      </c>
+      <c r="J328" s="20">
+        <v>104.81385304047663</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" s="110"/>
+      <c r="B329" s="18"/>
+      <c r="C329" s="26"/>
+      <c r="D329" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E329" s="20">
+        <v>106.1429175305679</v>
+      </c>
+      <c r="F329" s="20">
+        <v>103.54228210074304</v>
+      </c>
+      <c r="G329" s="20">
+        <v>113.09457753201558</v>
+      </c>
+      <c r="H329" s="20">
+        <v>113.7287641911477</v>
+      </c>
+      <c r="I329" s="20">
+        <v>104.51004872191095</v>
+      </c>
+      <c r="J329" s="20">
+        <v>105.86210839358313</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" s="110"/>
+      <c r="B330" s="18"/>
+      <c r="C330" s="26"/>
+      <c r="D330" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E330" s="20">
+        <v>106.1429175305679</v>
+      </c>
+      <c r="F330" s="20">
+        <v>103.54228210074304</v>
+      </c>
+      <c r="G330" s="20">
+        <v>113.09457753201558</v>
+      </c>
+      <c r="H330" s="20">
+        <v>113.7287641911477</v>
+      </c>
+      <c r="I330" s="20">
+        <v>104.51004872191095</v>
+      </c>
+      <c r="J330" s="20">
+        <v>105.86210839358313</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A331" s="110"/>
+      <c r="B331" s="18"/>
+      <c r="C331" s="26"/>
+      <c r="D331" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E331" s="20">
+        <v>106.21545079099978</v>
+      </c>
+      <c r="F331" s="20">
+        <v>103.62775107410029</v>
+      </c>
+      <c r="G331" s="20">
+        <v>111.00955308883125</v>
+      </c>
+      <c r="H331" s="20">
+        <v>113.85731324943258</v>
+      </c>
+      <c r="I331" s="20">
+        <v>104.51004872191095</v>
+      </c>
+      <c r="J331" s="20">
+        <v>106.36289668556668</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" s="110"/>
+      <c r="B332" s="18"/>
+      <c r="C332" s="26"/>
+      <c r="D332" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E332" s="20">
+        <v>106.21545079099978</v>
+      </c>
+      <c r="F332" s="20">
+        <v>102.28814468114338</v>
+      </c>
+      <c r="G332" s="20">
+        <v>111.00955308883125</v>
+      </c>
+      <c r="H332" s="20">
+        <v>113.85731324943258</v>
+      </c>
+      <c r="I332" s="20">
+        <v>104.51004872191095</v>
+      </c>
+      <c r="J332" s="20">
+        <v>106.36289668556668</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="110"/>
+      <c r="B333" s="18"/>
+      <c r="C333" s="26"/>
+      <c r="D333" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E333" s="20">
+        <v>107.34740906657669</v>
+      </c>
+      <c r="F333" s="20">
+        <v>102.28814468114338</v>
+      </c>
+      <c r="G333" s="20">
+        <v>111.00955308883125</v>
+      </c>
+      <c r="H333" s="20">
+        <v>113.85731324943258</v>
+      </c>
+      <c r="I333" s="20">
+        <v>105.57400774298193</v>
+      </c>
+      <c r="J333" s="20">
+        <v>107.40350654964989</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="3.75" customHeight="1">
+      <c r="A334" s="75"/>
+      <c r="B334" s="23"/>
+      <c r="C334" s="24"/>
+      <c r="D334" s="25"/>
+      <c r="E334" s="5"/>
+      <c r="F334" s="5"/>
+      <c r="G334" s="5"/>
+      <c r="H334" s="27"/>
+      <c r="I334" s="27"/>
+      <c r="J334" s="27"/>
+    </row>
+    <row r="335" spans="1:10" ht="3.75" customHeight="1"/>
+    <row r="369" ht="3.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="J7:M7"/>
+  <mergeCells count="113">
+    <mergeCell ref="I316:I317"/>
+    <mergeCell ref="J316:J317"/>
+    <mergeCell ref="A318:B318"/>
+    <mergeCell ref="A319:B319"/>
+    <mergeCell ref="A316:B316"/>
+    <mergeCell ref="C316:D316"/>
+    <mergeCell ref="E316:E317"/>
+    <mergeCell ref="F316:F317"/>
+    <mergeCell ref="G316:G317"/>
+    <mergeCell ref="H316:H317"/>
+    <mergeCell ref="A310:J310"/>
+    <mergeCell ref="A311:J311"/>
+    <mergeCell ref="A312:J312"/>
+    <mergeCell ref="E314:J314"/>
+    <mergeCell ref="A315:B315"/>
+    <mergeCell ref="C315:D315"/>
+    <mergeCell ref="E315:J315"/>
+    <mergeCell ref="I255:I256"/>
+    <mergeCell ref="J255:J256"/>
+    <mergeCell ref="A257:B257"/>
+    <mergeCell ref="A258:B258"/>
+    <mergeCell ref="A255:B255"/>
+    <mergeCell ref="C255:D255"/>
+    <mergeCell ref="E255:E256"/>
+    <mergeCell ref="F255:F256"/>
+    <mergeCell ref="G255:G256"/>
+    <mergeCell ref="H255:H256"/>
+    <mergeCell ref="B306:J307"/>
+    <mergeCell ref="B308:J309"/>
+    <mergeCell ref="A249:J249"/>
+    <mergeCell ref="A250:J250"/>
+    <mergeCell ref="A251:J251"/>
+    <mergeCell ref="E253:J253"/>
+    <mergeCell ref="A254:B254"/>
+    <mergeCell ref="C254:D254"/>
+    <mergeCell ref="E254:J254"/>
+    <mergeCell ref="I193:I194"/>
+    <mergeCell ref="J193:J194"/>
+    <mergeCell ref="A195:B195"/>
+    <mergeCell ref="A196:B196"/>
+    <mergeCell ref="A193:B193"/>
+    <mergeCell ref="C193:D193"/>
+    <mergeCell ref="E193:E194"/>
+    <mergeCell ref="F193:F194"/>
+    <mergeCell ref="G193:G194"/>
+    <mergeCell ref="H193:H194"/>
+    <mergeCell ref="B245:J246"/>
+    <mergeCell ref="B247:J248"/>
+    <mergeCell ref="A187:J187"/>
+    <mergeCell ref="A188:J188"/>
+    <mergeCell ref="A189:J189"/>
+    <mergeCell ref="E191:J191"/>
+    <mergeCell ref="A192:B192"/>
+    <mergeCell ref="C192:D192"/>
+    <mergeCell ref="E192:J192"/>
+    <mergeCell ref="I132:I133"/>
+    <mergeCell ref="J132:J133"/>
+    <mergeCell ref="A134:B134"/>
+    <mergeCell ref="A135:B135"/>
+    <mergeCell ref="A132:B132"/>
+    <mergeCell ref="C132:D132"/>
+    <mergeCell ref="E132:E133"/>
+    <mergeCell ref="F132:F133"/>
+    <mergeCell ref="G132:G133"/>
+    <mergeCell ref="H132:H133"/>
+    <mergeCell ref="B183:J184"/>
+    <mergeCell ref="B185:J186"/>
+    <mergeCell ref="A126:J126"/>
+    <mergeCell ref="A127:J127"/>
+    <mergeCell ref="A128:J128"/>
+    <mergeCell ref="E130:J130"/>
+    <mergeCell ref="A131:B131"/>
+    <mergeCell ref="C131:D131"/>
+    <mergeCell ref="E131:J131"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="J71:J72"/>
+    <mergeCell ref="A73:B73"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="H71:H72"/>
+    <mergeCell ref="B122:J123"/>
+    <mergeCell ref="B124:J125"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="A67:J67"/>
+    <mergeCell ref="E69:J69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="E70:J70"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="B61:J62"/>
+    <mergeCell ref="B63:J64"/>
+    <mergeCell ref="B1:J2"/>
+    <mergeCell ref="B3:J4"/>
+    <mergeCell ref="A6:J6"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:J10"/>
+    <mergeCell ref="A65:J65"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.23622047244094491" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="76" firstPageNumber="11" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;P</oddFooter>
+  </headerFooter>
+  <rowBreaks count="5" manualBreakCount="5">
+    <brk id="60" max="9" man="1"/>
+    <brk id="121" max="9" man="1"/>
+    <brk id="182" max="9" man="1"/>
+    <brk id="244" max="9" man="1"/>
+    <brk id="305" max="9" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O192"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L12" sqref="L12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A115" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="H152" sqref="H152"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="32" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15" max="15" width="34.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7109375" style="14" customWidth="1"/>
+    <col min="4" max="5" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" style="16" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="O5" s="356" t="s">
+    <row r="1" spans="1:15" s="36" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A1" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="158" t="s">
+        <v>154</v>
+      </c>
+      <c r="C1" s="158"/>
+      <c r="D1" s="158"/>
+      <c r="E1" s="158"/>
+      <c r="F1" s="158"/>
+      <c r="G1" s="158"/>
+      <c r="H1" s="158"/>
+      <c r="I1" s="158"/>
+    </row>
+    <row r="2" spans="1:15" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B2" s="158"/>
+      <c r="C2" s="158"/>
+      <c r="D2" s="158"/>
+      <c r="E2" s="158"/>
+      <c r="F2" s="158"/>
+      <c r="G2" s="158"/>
+      <c r="H2" s="158"/>
+      <c r="I2" s="158"/>
+    </row>
+    <row r="3" spans="1:15" s="37" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A3" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B3" s="163" t="s">
+        <v>155</v>
+      </c>
+      <c r="C3" s="163"/>
+      <c r="D3" s="163"/>
+      <c r="E3" s="163"/>
+      <c r="F3" s="163"/>
+      <c r="G3" s="163"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="163"/>
+    </row>
+    <row r="4" spans="1:15" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="163"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="163"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="163"/>
+      <c r="G4" s="163"/>
+      <c r="H4" s="163"/>
+      <c r="I4" s="163"/>
+    </row>
+    <row r="5" spans="1:15" ht="15.95" customHeight="1">
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+    </row>
+    <row r="6" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A6" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6" s="141"/>
+      <c r="C6" s="141"/>
+      <c r="D6" s="141"/>
+      <c r="E6" s="141"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="141"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+    </row>
+    <row r="7" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A7" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B7" s="142"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="142"/>
+      <c r="E7" s="142"/>
+      <c r="F7" s="142"/>
+      <c r="G7" s="142"/>
+      <c r="H7" s="142"/>
+      <c r="I7" s="142"/>
+    </row>
+    <row r="8" spans="1:15" ht="5.0999999999999996" customHeight="1">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="101"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="101"/>
+      <c r="I8" s="101"/>
+    </row>
+    <row r="9" spans="1:15" ht="5.0999999999999996" customHeight="1">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="161"/>
+      <c r="F9" s="161"/>
+      <c r="G9" s="161"/>
+      <c r="H9" s="161"/>
+      <c r="I9" s="161"/>
+    </row>
+    <row r="10" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A10" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="135"/>
+      <c r="C10" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="156"/>
+      <c r="E10" s="162" t="s">
+        <v>93</v>
+      </c>
+      <c r="F10" s="162"/>
+      <c r="G10" s="162"/>
+      <c r="H10" s="162"/>
+      <c r="I10" s="162"/>
+    </row>
+    <row r="11" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A11" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="144"/>
+      <c r="C11" s="157" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="157"/>
+      <c r="E11" s="162"/>
+      <c r="F11" s="162"/>
+      <c r="G11" s="162"/>
+      <c r="H11" s="162"/>
+      <c r="I11" s="162"/>
+    </row>
+    <row r="12" spans="1:15" ht="5.0999999999999996" customHeight="1">
+      <c r="A12" s="12"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="105"/>
+      <c r="E12" s="164"/>
+      <c r="F12" s="164"/>
+      <c r="G12" s="164"/>
+      <c r="H12" s="164"/>
+      <c r="I12" s="164"/>
+    </row>
+    <row r="13" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A13" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="153"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="159"/>
+      <c r="F13" s="159"/>
+      <c r="G13" s="159"/>
+      <c r="H13" s="159"/>
+      <c r="I13" s="159"/>
+    </row>
+    <row r="14" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A14" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="154"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="160"/>
+      <c r="F14" s="160"/>
+      <c r="G14" s="160"/>
+      <c r="H14" s="160"/>
+      <c r="I14" s="160"/>
+    </row>
+    <row r="15" spans="1:15" ht="5.0999999999999996" customHeight="1"/>
+    <row r="16" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A16" s="46">
+        <v>3.1</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D16" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="20">
+        <v>91.4</v>
+      </c>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="49"/>
+      <c r="O16" s="15"/>
+    </row>
+    <row r="17" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A17" s="18"/>
+      <c r="B17" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="18"/>
+      <c r="D17" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="20">
+        <v>91.352003862868187</v>
+      </c>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="49"/>
+      <c r="O17" s="15"/>
+    </row>
+    <row r="18" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A18" s="18"/>
+      <c r="B18" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="18"/>
+      <c r="D18" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="20">
+        <v>90.4</v>
+      </c>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="49"/>
+      <c r="O18" s="15"/>
+    </row>
+    <row r="19" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A19" s="18"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D19" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="20">
+        <v>89.5</v>
+      </c>
+      <c r="I19" s="15"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="49"/>
+      <c r="O19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A20" s="18"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="20">
+        <v>88.638821825205227</v>
+      </c>
+      <c r="I20" s="15"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="49"/>
+      <c r="O20" s="15"/>
+    </row>
+    <row r="21" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A21" s="18"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="18"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="20">
+        <v>87.752293577981661</v>
+      </c>
+      <c r="I21" s="15"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="49"/>
+      <c r="O21" s="15"/>
+    </row>
+    <row r="22" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="18"/>
+      <c r="F22" s="18"/>
+      <c r="G22" s="20">
+        <v>86.9</v>
+      </c>
+      <c r="I22" s="15"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="49"/>
+      <c r="O22" s="15"/>
+    </row>
+    <row r="23" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D23" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="20">
+        <v>86</v>
+      </c>
+      <c r="I23" s="15"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="48"/>
+      <c r="M23" s="51"/>
+      <c r="O23" s="28"/>
+    </row>
+    <row r="24" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D24" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="20">
+        <v>85.146306132303238</v>
+      </c>
+      <c r="I24" s="15"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="48"/>
+      <c r="M24" s="51"/>
+      <c r="O24" s="28"/>
+    </row>
+    <row r="25" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D25" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="20">
+        <v>85.146306132303238</v>
+      </c>
+      <c r="I25" s="15"/>
+    </row>
+    <row r="26" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D26" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G26" s="20">
+        <v>85.146306132303238</v>
+      </c>
+      <c r="I26" s="15"/>
+    </row>
+    <row r="27" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D27" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" s="20">
+        <v>85.146306132303238</v>
+      </c>
+      <c r="I27" s="15"/>
+    </row>
+    <row r="28" spans="1:15" s="18" customFormat="1" ht="15.75" customHeight="1">
+      <c r="D28" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="20">
+        <v>85.948816996619996</v>
+      </c>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+    </row>
+    <row r="29" spans="1:15" ht="5.0999999999999996" customHeight="1">
+      <c r="A29" s="23"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="101"/>
+    </row>
+    <row r="30" spans="1:15" ht="5.0999999999999996" customHeight="1">
+      <c r="A30" s="18"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="113"/>
+      <c r="G30" s="112"/>
+      <c r="I30" s="107"/>
+    </row>
+    <row r="31" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A31" s="46">
+        <v>3.2</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C31" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D31" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="20">
+        <v>93</v>
+      </c>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+    </row>
+    <row r="32" spans="1:15" ht="15.95" customHeight="1">
+      <c r="A32" s="18"/>
+      <c r="B32" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" s="18"/>
+      <c r="D32" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="20">
+        <v>92.574030754865547</v>
+      </c>
+      <c r="H32" s="15"/>
+      <c r="I32" s="15"/>
+    </row>
+    <row r="33" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A33" s="18"/>
+      <c r="B33" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" s="18"/>
+      <c r="D33" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="20">
+        <v>91.8</v>
+      </c>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+    </row>
+    <row r="34" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A34" s="18"/>
+      <c r="B34" s="2" t="s">
         <v>88</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E7" s="369">
+      <c r="C34" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D34" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="18"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="20">
+        <v>91.5</v>
+      </c>
+      <c r="H34" s="15"/>
+      <c r="I34" s="15"/>
+    </row>
+    <row r="35" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A35" s="18"/>
+      <c r="B35" s="18"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="18"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="20">
+        <v>91.275575588087278</v>
+      </c>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+    </row>
+    <row r="36" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A36" s="18"/>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="20">
+        <v>91.025557126541941</v>
+      </c>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+    </row>
+    <row r="37" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A37" s="18"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="20">
+        <v>90.8</v>
+      </c>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+    </row>
+    <row r="38" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D38" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="20">
+        <v>90.5</v>
+      </c>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+    </row>
+    <row r="39" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D39" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" s="20">
+        <v>90.280826873353249</v>
+      </c>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+    </row>
+    <row r="40" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D40" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="20">
+        <v>90.280826873353249</v>
+      </c>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+    </row>
+    <row r="41" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D41" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G41" s="20">
+        <v>90.280826873353249</v>
+      </c>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+    </row>
+    <row r="42" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D42" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="20">
+        <v>90.280826873353249</v>
+      </c>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15"/>
+    </row>
+    <row r="43" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D43" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" s="20">
+        <v>90.593369626746778</v>
+      </c>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15"/>
+    </row>
+    <row r="44" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A44" s="23"/>
+      <c r="B44" s="23"/>
+      <c r="C44" s="24"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="108"/>
+    </row>
+    <row r="45" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A45" s="18"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="113"/>
+      <c r="G45" s="112"/>
+      <c r="I45" s="93"/>
+    </row>
+    <row r="46" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A46" s="46">
+        <v>3.3</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" s="18">
         <v>2024</v>
       </c>
-      <c r="F7" s="369"/>
-[...3 lines deleted...]
-      <c r="J7" s="369">
+      <c r="D46" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="20">
+        <v>89.1</v>
+      </c>
+      <c r="H46" s="15"/>
+      <c r="I46" s="15"/>
+    </row>
+    <row r="47" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A47" s="18"/>
+      <c r="B47" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="18"/>
+      <c r="D47" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="20">
+        <v>87.797602288994028</v>
+      </c>
+      <c r="H47" s="15"/>
+      <c r="I47" s="15"/>
+    </row>
+    <row r="48" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A48" s="18"/>
+      <c r="B48" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C48" s="18"/>
+      <c r="D48" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="20">
+        <v>87.6</v>
+      </c>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+    </row>
+    <row r="49" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A49" s="18"/>
+      <c r="B49" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="18">
         <v>2025</v>
       </c>
-      <c r="K7" s="369"/>
-[...15 lines deleted...]
-      <c r="F8" s="44" t="s">
+      <c r="D49" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="20">
+        <v>87.4</v>
+      </c>
+      <c r="H49" s="15"/>
+      <c r="I49" s="15"/>
+      <c r="J49" s="15"/>
+    </row>
+    <row r="50" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A50" s="18"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="18"/>
+      <c r="D50" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="20">
+        <v>87.181837346462515</v>
+      </c>
+      <c r="H50" s="15"/>
+      <c r="I50" s="15"/>
+      <c r="J50" s="15"/>
+    </row>
+    <row r="51" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A51" s="18"/>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="20">
+        <v>86.977551844967493</v>
+      </c>
+      <c r="H51" s="15"/>
+      <c r="I51" s="15"/>
+      <c r="J51" s="15"/>
+    </row>
+    <row r="52" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A52" s="18"/>
+      <c r="B52" s="18"/>
+      <c r="C52" s="18"/>
+      <c r="D52" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52" s="18"/>
+      <c r="F52" s="18"/>
+      <c r="G52" s="20">
+        <v>86.8</v>
+      </c>
+      <c r="H52" s="15"/>
+      <c r="I52" s="15"/>
+      <c r="J52" s="15"/>
+    </row>
+    <row r="53" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D53" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="20">
+        <v>86.6</v>
+      </c>
+      <c r="H53" s="15"/>
+      <c r="I53" s="15"/>
+      <c r="J53" s="15"/>
+    </row>
+    <row r="54" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D54" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="20">
+        <v>86.367770839964322</v>
+      </c>
+      <c r="H54" s="15"/>
+      <c r="I54" s="15"/>
+      <c r="J54" s="28"/>
+    </row>
+    <row r="55" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D55" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="20">
+        <v>86.367770839964322</v>
+      </c>
+      <c r="H55" s="15"/>
+      <c r="I55" s="15"/>
+      <c r="J55" s="28"/>
+    </row>
+    <row r="56" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D56" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G56" s="20">
+        <v>86.367770839964322</v>
+      </c>
+      <c r="H56" s="15"/>
+      <c r="I56" s="15"/>
+      <c r="J56" s="28"/>
+    </row>
+    <row r="57" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D57" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" s="20">
+        <v>86.367770839964322</v>
+      </c>
+      <c r="H57" s="15"/>
+      <c r="I57" s="15"/>
+    </row>
+    <row r="58" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D58" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G58" s="20">
+        <v>86.552066771021785</v>
+      </c>
+      <c r="H58" s="15"/>
+      <c r="I58" s="15"/>
+    </row>
+    <row r="59" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A59" s="23"/>
+      <c r="B59" s="23"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="23"/>
+      <c r="I59" s="23"/>
+    </row>
+    <row r="60" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A60" s="18"/>
+      <c r="B60" s="18"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="18"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="2"/>
+    </row>
+    <row r="61" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A61" s="18"/>
+      <c r="B61" s="18"/>
+      <c r="C61" s="26"/>
+      <c r="D61" s="18"/>
+    </row>
+    <row r="62" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A62" s="18"/>
+      <c r="C62" s="26"/>
+      <c r="D62" s="18"/>
+    </row>
+    <row r="63" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A63" s="18"/>
+      <c r="B63" s="18"/>
+      <c r="C63" s="26"/>
+      <c r="D63" s="18"/>
+    </row>
+    <row r="64" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A64" s="138"/>
+      <c r="B64" s="138"/>
+      <c r="C64" s="138"/>
+      <c r="D64" s="138"/>
+      <c r="E64" s="138"/>
+      <c r="F64" s="138"/>
+      <c r="G64" s="138"/>
+      <c r="H64" s="138"/>
+      <c r="I64" s="138"/>
+    </row>
+    <row r="65" spans="1:9" s="36" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A65" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="158" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="158"/>
+      <c r="D65" s="158"/>
+      <c r="E65" s="158"/>
+      <c r="F65" s="158"/>
+      <c r="G65" s="158"/>
+      <c r="H65" s="158"/>
+      <c r="I65" s="158"/>
+    </row>
+    <row r="66" spans="1:9" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A66" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="158"/>
+      <c r="C66" s="158"/>
+      <c r="D66" s="158"/>
+      <c r="E66" s="158"/>
+      <c r="F66" s="158"/>
+      <c r="G66" s="158"/>
+      <c r="H66" s="158"/>
+      <c r="I66" s="158"/>
+    </row>
+    <row r="67" spans="1:9" s="37" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A67" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="163" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="163"/>
+      <c r="D67" s="163"/>
+      <c r="E67" s="163"/>
+      <c r="F67" s="163"/>
+      <c r="G67" s="163"/>
+      <c r="H67" s="163"/>
+      <c r="I67" s="163"/>
+    </row>
+    <row r="68" spans="1:9" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A68" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B68" s="163"/>
+      <c r="C68" s="163"/>
+      <c r="D68" s="163"/>
+      <c r="E68" s="163"/>
+      <c r="F68" s="163"/>
+      <c r="G68" s="163"/>
+      <c r="H68" s="163"/>
+      <c r="I68" s="163"/>
+    </row>
+    <row r="69" spans="1:9" ht="15.95" customHeight="1">
+      <c r="B69" s="39"/>
+      <c r="C69" s="39"/>
+      <c r="D69" s="39"/>
+      <c r="E69" s="39"/>
+      <c r="F69" s="39"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+    </row>
+    <row r="70" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A70" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B70" s="141"/>
+      <c r="C70" s="141"/>
+      <c r="D70" s="141"/>
+      <c r="E70" s="141"/>
+      <c r="F70" s="141"/>
+      <c r="G70" s="141"/>
+      <c r="H70" s="141"/>
+      <c r="I70" s="141"/>
+    </row>
+    <row r="71" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A71" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B71" s="142"/>
+      <c r="C71" s="142"/>
+      <c r="D71" s="142"/>
+      <c r="E71" s="142"/>
+      <c r="F71" s="142"/>
+      <c r="G71" s="142"/>
+      <c r="H71" s="142"/>
+      <c r="I71" s="142"/>
+    </row>
+    <row r="72" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A72" s="3"/>
+      <c r="B72" s="3"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+    </row>
+    <row r="73" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="103"/>
+      <c r="D73" s="104"/>
+      <c r="E73" s="161"/>
+      <c r="F73" s="161"/>
+      <c r="G73" s="161"/>
+      <c r="H73" s="161"/>
+      <c r="I73" s="161"/>
+    </row>
+    <row r="74" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A74" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B74" s="135"/>
+      <c r="C74" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="D74" s="156"/>
+      <c r="E74" s="162" t="s">
+        <v>93</v>
+      </c>
+      <c r="F74" s="162"/>
+      <c r="G74" s="162"/>
+      <c r="H74" s="162"/>
+      <c r="I74" s="162"/>
+    </row>
+    <row r="75" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A75" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B75" s="144"/>
+      <c r="C75" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="44" t="s">
-[...9 lines deleted...]
-      <c r="K8" s="44" t="s">
+      <c r="D75" s="157"/>
+      <c r="E75" s="162"/>
+      <c r="F75" s="162"/>
+      <c r="G75" s="162"/>
+      <c r="H75" s="162"/>
+      <c r="I75" s="162"/>
+    </row>
+    <row r="76" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A76" s="12"/>
+      <c r="B76" s="12"/>
+      <c r="C76" s="13"/>
+      <c r="D76" s="105"/>
+      <c r="E76" s="105"/>
+      <c r="F76" s="105"/>
+      <c r="G76" s="109"/>
+      <c r="H76" s="105"/>
+      <c r="I76" s="105"/>
+    </row>
+    <row r="77" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A77" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="B77" s="153"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="106"/>
+      <c r="E77" s="159"/>
+      <c r="F77" s="159"/>
+      <c r="G77" s="159"/>
+      <c r="H77" s="159"/>
+      <c r="I77" s="159"/>
+    </row>
+    <row r="78" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A78" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="B78" s="154"/>
+      <c r="C78" s="44"/>
+      <c r="D78" s="45"/>
+      <c r="E78" s="160"/>
+      <c r="F78" s="160"/>
+      <c r="G78" s="160"/>
+      <c r="H78" s="160"/>
+      <c r="I78" s="160"/>
+    </row>
+    <row r="79" spans="1:9" ht="5.0999999999999996" customHeight="1"/>
+    <row r="80" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A80" s="46">
+        <v>3.4</v>
+      </c>
+      <c r="B80" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D80" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" s="18"/>
+      <c r="F80" s="18"/>
+      <c r="G80" s="20">
+        <v>97.2</v>
+      </c>
+      <c r="H80" s="15"/>
+      <c r="I80" s="15"/>
+    </row>
+    <row r="81" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A81" s="18"/>
+      <c r="B81" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D81" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E81" s="18"/>
+      <c r="F81" s="18"/>
+      <c r="G81" s="20">
+        <v>97.034743083753355</v>
+      </c>
+      <c r="H81" s="15"/>
+      <c r="I81" s="15"/>
+    </row>
+    <row r="82" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A82" s="18"/>
+      <c r="B82" s="18"/>
+      <c r="D82" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="18"/>
+      <c r="F82" s="18"/>
+      <c r="G82" s="20">
+        <v>96.8</v>
+      </c>
+      <c r="H82" s="15"/>
+      <c r="I82" s="15"/>
+    </row>
+    <row r="83" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A83" s="18"/>
+      <c r="B83" s="18"/>
+      <c r="C83" s="26">
+        <v>2025</v>
+      </c>
+      <c r="D83" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83" s="18"/>
+      <c r="F83" s="18"/>
+      <c r="G83" s="20">
+        <v>96.6</v>
+      </c>
+      <c r="H83" s="15"/>
+      <c r="I83" s="15"/>
+    </row>
+    <row r="84" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A84" s="18"/>
+      <c r="B84" s="18"/>
+      <c r="C84" s="26"/>
+      <c r="D84" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E84" s="18"/>
+      <c r="F84" s="18"/>
+      <c r="G84" s="20">
+        <v>96.389962376240163</v>
+      </c>
+      <c r="H84" s="15"/>
+      <c r="I84" s="15"/>
+    </row>
+    <row r="85" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A85" s="18"/>
+      <c r="B85" s="18"/>
+      <c r="C85" s="26"/>
+      <c r="D85" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E85" s="18"/>
+      <c r="F85" s="18"/>
+      <c r="G85" s="20">
+        <v>96.173019357673667</v>
+      </c>
+      <c r="I85" s="15"/>
+    </row>
+    <row r="86" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A86" s="18"/>
+      <c r="B86" s="18"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86" s="18"/>
+      <c r="F86" s="18"/>
+      <c r="G86" s="20">
+        <v>96</v>
+      </c>
+      <c r="I86" s="15"/>
+    </row>
+    <row r="87" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A87" s="18"/>
+      <c r="B87" s="18"/>
+      <c r="C87" s="26"/>
+      <c r="D87" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" s="18"/>
+      <c r="F87" s="18"/>
+      <c r="G87" s="20">
+        <v>95.7</v>
+      </c>
+      <c r="I87" s="15"/>
+    </row>
+    <row r="88" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A88" s="18"/>
+      <c r="B88" s="18"/>
+      <c r="C88" s="26"/>
+      <c r="D88" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="18"/>
+      <c r="F88" s="18"/>
+      <c r="G88" s="20">
+        <v>95.515571155143917</v>
+      </c>
+      <c r="I88" s="15"/>
+    </row>
+    <row r="89" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A89" s="18"/>
+      <c r="B89" s="18"/>
+      <c r="C89" s="26"/>
+      <c r="D89" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="E89" s="18"/>
+      <c r="F89" s="18"/>
+      <c r="G89" s="20">
+        <v>95.515571155143917</v>
+      </c>
+      <c r="I89" s="15"/>
+    </row>
+    <row r="90" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A90" s="18"/>
+      <c r="B90" s="18"/>
+      <c r="C90" s="26"/>
+      <c r="D90" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="E90" s="18"/>
+      <c r="F90" s="18"/>
+      <c r="G90" s="20">
+        <v>95.515571155143917</v>
+      </c>
+      <c r="I90" s="15"/>
+    </row>
+    <row r="91" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A91" s="18"/>
+      <c r="B91" s="18"/>
+      <c r="C91" s="26"/>
+      <c r="D91" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="E91" s="18"/>
+      <c r="F91" s="18"/>
+      <c r="G91" s="20">
+        <v>95.515571155143917</v>
+      </c>
+      <c r="H91" s="15"/>
+      <c r="I91" s="15"/>
+    </row>
+    <row r="92" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A92" s="18"/>
+      <c r="B92" s="18"/>
+      <c r="C92" s="26"/>
+      <c r="D92" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E92" s="18"/>
+      <c r="F92" s="18"/>
+      <c r="G92" s="20">
+        <v>96.055772345742113</v>
+      </c>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+    </row>
+    <row r="93" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A93" s="23"/>
+      <c r="B93" s="23"/>
+      <c r="C93" s="24"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="52"/>
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+    </row>
+    <row r="94" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A94" s="18"/>
+      <c r="B94" s="18"/>
+      <c r="C94" s="26"/>
+      <c r="D94" s="113"/>
+      <c r="G94" s="112"/>
+    </row>
+    <row r="95" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A95" s="46">
+        <v>3.5</v>
+      </c>
+      <c r="B95" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="C95" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D95" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E95" s="18"/>
+      <c r="F95" s="18"/>
+      <c r="G95" s="20">
+        <v>100</v>
+      </c>
+      <c r="H95" s="15"/>
+      <c r="I95" s="15"/>
+    </row>
+    <row r="96" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A96" s="18"/>
+      <c r="B96" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="C96" s="18"/>
+      <c r="D96" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E96" s="18"/>
+      <c r="F96" s="18"/>
+      <c r="G96" s="20">
+        <v>100</v>
+      </c>
+      <c r="H96" s="15"/>
+      <c r="I96" s="15"/>
+    </row>
+    <row r="97" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A97" s="18"/>
+      <c r="B97" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C97" s="18"/>
+      <c r="D97" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="18"/>
+      <c r="F97" s="18"/>
+      <c r="G97" s="20">
+        <v>100</v>
+      </c>
+      <c r="H97" s="15"/>
+      <c r="I97" s="15"/>
+    </row>
+    <row r="98" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A98" s="18"/>
+      <c r="B98" s="18"/>
+      <c r="C98" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D98" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E98" s="18"/>
+      <c r="F98" s="18"/>
+      <c r="G98" s="20">
+        <v>100</v>
+      </c>
+      <c r="H98" s="15"/>
+      <c r="I98" s="15"/>
+    </row>
+    <row r="99" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A99" s="18"/>
+      <c r="B99" s="18"/>
+      <c r="C99" s="18"/>
+      <c r="D99" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E99" s="18"/>
+      <c r="F99" s="18"/>
+      <c r="G99" s="20">
+        <v>100</v>
+      </c>
+      <c r="H99" s="15"/>
+      <c r="I99" s="15"/>
+    </row>
+    <row r="100" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A100" s="18"/>
+      <c r="B100" s="18"/>
+      <c r="C100" s="18"/>
+      <c r="D100" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="18"/>
+      <c r="F100" s="18"/>
+      <c r="G100" s="20">
+        <v>100</v>
+      </c>
+      <c r="H100" s="15"/>
+      <c r="I100" s="15"/>
+    </row>
+    <row r="101" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A101" s="18"/>
+      <c r="B101" s="18"/>
+      <c r="C101" s="18"/>
+      <c r="D101" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101" s="18"/>
+      <c r="F101" s="18"/>
+      <c r="G101" s="20">
+        <v>100</v>
+      </c>
+      <c r="H101" s="15"/>
+      <c r="I101" s="15"/>
+    </row>
+    <row r="102" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D102" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G102" s="20">
+        <v>100</v>
+      </c>
+      <c r="H102" s="15"/>
+      <c r="I102" s="15"/>
+    </row>
+    <row r="103" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D103" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="20">
+        <v>100</v>
+      </c>
+      <c r="H103" s="15"/>
+      <c r="I103" s="15"/>
+    </row>
+    <row r="104" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D104" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" s="20">
+        <v>100</v>
+      </c>
+      <c r="H104" s="15"/>
+      <c r="I104" s="15"/>
+    </row>
+    <row r="105" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D105" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G105" s="20">
+        <v>100</v>
+      </c>
+      <c r="H105" s="15"/>
+      <c r="I105" s="15"/>
+    </row>
+    <row r="106" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D106" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G106" s="20">
+        <v>100</v>
+      </c>
+      <c r="H106" s="15"/>
+      <c r="I106" s="15"/>
+    </row>
+    <row r="107" spans="1:9" s="18" customFormat="1" ht="16.5" customHeight="1">
+      <c r="D107" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G107" s="20">
+        <v>100</v>
+      </c>
+      <c r="H107" s="15"/>
+      <c r="I107" s="15"/>
+    </row>
+    <row r="108" spans="1:9" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="A108" s="23"/>
+      <c r="B108" s="23"/>
+      <c r="C108" s="24"/>
+      <c r="D108" s="25"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
+      <c r="H108" s="3"/>
+      <c r="I108" s="6"/>
+    </row>
+    <row r="109" spans="1:9" s="18" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="C109" s="26"/>
+      <c r="D109" s="113"/>
+      <c r="E109" s="1"/>
+      <c r="F109" s="1"/>
+      <c r="G109" s="1"/>
+      <c r="H109" s="1"/>
+      <c r="I109" s="15"/>
+    </row>
+    <row r="110" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A110" s="46">
+        <v>3.6</v>
+      </c>
+      <c r="B110" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="C110" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D110" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E110" s="18"/>
+      <c r="F110" s="18"/>
+      <c r="G110" s="20">
+        <v>95.1</v>
+      </c>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
+    </row>
+    <row r="111" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A111" s="18"/>
+      <c r="B111" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C111" s="18"/>
+      <c r="D111" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E111" s="18"/>
+      <c r="F111" s="18"/>
+      <c r="G111" s="20">
+        <v>95.059732231021371</v>
+      </c>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
+    </row>
+    <row r="112" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A112" s="18"/>
+      <c r="B112" s="18"/>
+      <c r="C112" s="18"/>
+      <c r="D112" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="18"/>
+      <c r="F112" s="18"/>
+      <c r="G112" s="20">
+        <v>94.9</v>
+      </c>
+      <c r="H112" s="15"/>
+      <c r="I112" s="15"/>
+    </row>
+    <row r="113" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A113" s="18"/>
+      <c r="B113" s="18"/>
+      <c r="C113" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D113" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E113" s="18"/>
+      <c r="F113" s="18"/>
+      <c r="G113" s="20">
+        <v>94.7</v>
+      </c>
+      <c r="H113" s="15"/>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15"/>
+    </row>
+    <row r="114" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A114" s="18"/>
+      <c r="B114" s="18"/>
+      <c r="C114" s="18"/>
+      <c r="D114" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E114" s="18"/>
+      <c r="F114" s="18"/>
+      <c r="G114" s="20">
+        <v>94.565818290289513</v>
+      </c>
+      <c r="H114" s="15"/>
+      <c r="I114" s="15"/>
+      <c r="J114" s="15"/>
+    </row>
+    <row r="115" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A115" s="18"/>
+      <c r="B115" s="18"/>
+      <c r="C115" s="18"/>
+      <c r="D115" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="18"/>
+      <c r="F115" s="18"/>
+      <c r="G115" s="20">
+        <v>94.534094394837084</v>
+      </c>
+      <c r="H115" s="15"/>
+      <c r="I115" s="15"/>
+      <c r="J115" s="15"/>
+    </row>
+    <row r="116" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A116" s="18"/>
+      <c r="B116" s="18"/>
+      <c r="C116" s="18"/>
+      <c r="D116" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E116" s="18"/>
+      <c r="F116" s="18"/>
+      <c r="G116" s="20">
+        <v>94.4</v>
+      </c>
+      <c r="H116" s="15"/>
+      <c r="I116" s="15"/>
+    </row>
+    <row r="117" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D117" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G117" s="20">
+        <v>91.9</v>
+      </c>
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
+    </row>
+    <row r="118" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D118" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G118" s="20">
+        <v>91.744478014748807</v>
+      </c>
+      <c r="I118" s="15"/>
+    </row>
+    <row r="119" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D119" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G119" s="20">
+        <v>91.744478014748807</v>
+      </c>
+      <c r="I119" s="15"/>
+    </row>
+    <row r="120" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D120" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G120" s="20">
+        <v>91.744478014748807</v>
+      </c>
+      <c r="I120" s="15"/>
+    </row>
+    <row r="121" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D121" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G121" s="20">
+        <v>91.744478014748807</v>
+      </c>
+      <c r="I121" s="15"/>
+    </row>
+    <row r="122" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D122" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G122" s="20">
+        <v>91.744478014748807</v>
+      </c>
+      <c r="I122" s="15"/>
+    </row>
+    <row r="123" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A123" s="23"/>
+      <c r="B123" s="23"/>
+      <c r="C123" s="24"/>
+      <c r="D123" s="23"/>
+      <c r="E123" s="23"/>
+      <c r="F123" s="23"/>
+      <c r="G123" s="27"/>
+      <c r="H123" s="23"/>
+      <c r="I123" s="23"/>
+    </row>
+    <row r="124" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A124" s="18"/>
+      <c r="B124" s="18"/>
+      <c r="C124" s="26"/>
+      <c r="D124" s="18"/>
+      <c r="G124" s="41"/>
+      <c r="H124" s="2"/>
+    </row>
+    <row r="125" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A125" s="18"/>
+      <c r="B125" s="18"/>
+      <c r="C125" s="26"/>
+      <c r="D125" s="18"/>
+    </row>
+    <row r="126" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A126" s="18"/>
+      <c r="C126" s="26"/>
+      <c r="D126" s="18"/>
+    </row>
+    <row r="127" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A127" s="18"/>
+      <c r="B127" s="18"/>
+      <c r="C127" s="26"/>
+      <c r="D127" s="18"/>
+    </row>
+    <row r="128" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A128" s="138"/>
+      <c r="B128" s="138"/>
+      <c r="C128" s="138"/>
+      <c r="D128" s="138"/>
+      <c r="E128" s="138"/>
+      <c r="F128" s="138"/>
+      <c r="G128" s="138"/>
+      <c r="H128" s="138"/>
+      <c r="I128" s="138"/>
+    </row>
+    <row r="129" spans="1:10" s="36" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A129" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B129" s="158" t="s">
+        <v>144</v>
+      </c>
+      <c r="C129" s="158"/>
+      <c r="D129" s="158"/>
+      <c r="E129" s="158"/>
+      <c r="F129" s="158"/>
+      <c r="G129" s="158"/>
+      <c r="H129" s="158"/>
+      <c r="I129" s="158"/>
+    </row>
+    <row r="130" spans="1:10" s="36" customFormat="1" ht="26.1" customHeight="1">
+      <c r="A130" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="B130" s="158"/>
+      <c r="C130" s="158"/>
+      <c r="D130" s="158"/>
+      <c r="E130" s="158"/>
+      <c r="F130" s="158"/>
+      <c r="G130" s="158"/>
+      <c r="H130" s="158"/>
+      <c r="I130" s="158"/>
+    </row>
+    <row r="131" spans="1:10" s="37" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A131" s="39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B131" s="163" t="s">
+        <v>145</v>
+      </c>
+      <c r="C131" s="163"/>
+      <c r="D131" s="163"/>
+      <c r="E131" s="163"/>
+      <c r="F131" s="163"/>
+      <c r="G131" s="163"/>
+      <c r="H131" s="163"/>
+      <c r="I131" s="163"/>
+    </row>
+    <row r="132" spans="1:10" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A132" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B132" s="163"/>
+      <c r="C132" s="163"/>
+      <c r="D132" s="163"/>
+      <c r="E132" s="163"/>
+      <c r="F132" s="163"/>
+      <c r="G132" s="163"/>
+      <c r="H132" s="163"/>
+      <c r="I132" s="163"/>
+    </row>
+    <row r="133" spans="1:10" ht="15.95" customHeight="1">
+      <c r="B133" s="39"/>
+      <c r="C133" s="39"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
+      <c r="I133" s="39"/>
+    </row>
+    <row r="134" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A134" s="141" t="s">
+        <v>147</v>
+      </c>
+      <c r="B134" s="141"/>
+      <c r="C134" s="141"/>
+      <c r="D134" s="141"/>
+      <c r="E134" s="141"/>
+      <c r="F134" s="141"/>
+      <c r="G134" s="141"/>
+      <c r="H134" s="141"/>
+      <c r="I134" s="141"/>
+    </row>
+    <row r="135" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A135" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="B135" s="142"/>
+      <c r="C135" s="142"/>
+      <c r="D135" s="142"/>
+      <c r="E135" s="142"/>
+      <c r="F135" s="142"/>
+      <c r="G135" s="142"/>
+      <c r="H135" s="142"/>
+      <c r="I135" s="142"/>
+    </row>
+    <row r="136" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A136" s="3"/>
+      <c r="B136" s="3"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="3"/>
+      <c r="E136" s="23"/>
+      <c r="F136" s="23"/>
+      <c r="G136" s="7"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
+    </row>
+    <row r="137" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="103"/>
+      <c r="D137" s="104"/>
+      <c r="E137" s="161"/>
+      <c r="F137" s="161"/>
+      <c r="G137" s="161"/>
+      <c r="H137" s="161"/>
+      <c r="I137" s="161"/>
+    </row>
+    <row r="138" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A138" s="135" t="s">
+        <v>53</v>
+      </c>
+      <c r="B138" s="135"/>
+      <c r="C138" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="D138" s="156"/>
+      <c r="E138" s="162" t="s">
+        <v>93</v>
+      </c>
+      <c r="F138" s="162"/>
+      <c r="G138" s="162"/>
+      <c r="H138" s="162"/>
+      <c r="I138" s="162"/>
+    </row>
+    <row r="139" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A139" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B139" s="144"/>
+      <c r="C139" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="L8" s="44" t="s">
-[...25 lines deleted...]
-      <c r="A10" s="20" t="s">
+      <c r="D139" s="157"/>
+      <c r="E139" s="162"/>
+      <c r="F139" s="162"/>
+      <c r="G139" s="162"/>
+      <c r="H139" s="162"/>
+      <c r="I139" s="162"/>
+    </row>
+    <row r="140" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A140" s="12"/>
+      <c r="B140" s="12"/>
+      <c r="C140" s="13"/>
+      <c r="D140" s="105"/>
+      <c r="E140" s="105"/>
+      <c r="F140" s="105"/>
+      <c r="G140" s="109"/>
+      <c r="H140" s="105"/>
+      <c r="I140" s="105"/>
+    </row>
+    <row r="141" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A141" s="153" t="s">
+        <v>94</v>
+      </c>
+      <c r="B141" s="153"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="106"/>
+      <c r="E141" s="159"/>
+      <c r="F141" s="159"/>
+      <c r="G141" s="159"/>
+      <c r="H141" s="159"/>
+      <c r="I141" s="159"/>
+    </row>
+    <row r="142" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A142" s="154" t="s">
         <v>95</v>
       </c>
-      <c r="B10" s="53"/>
-[...29 lines deleted...]
-      <c r="O10" s="23" t="s">
+      <c r="B142" s="154"/>
+      <c r="C142" s="44"/>
+      <c r="D142" s="45"/>
+      <c r="E142" s="160"/>
+      <c r="F142" s="160"/>
+      <c r="G142" s="160"/>
+      <c r="H142" s="160"/>
+      <c r="I142" s="160"/>
+    </row>
+    <row r="143" spans="1:10" ht="5.0999999999999996" customHeight="1"/>
+    <row r="144" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A144" s="46">
+        <v>3.7</v>
+      </c>
+      <c r="B144" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="C144" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D144" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E144" s="18"/>
+      <c r="F144" s="18"/>
+      <c r="G144" s="20">
+        <v>96.8</v>
+      </c>
+      <c r="H144" s="15"/>
+      <c r="I144" s="15"/>
+      <c r="J144" s="48"/>
+    </row>
+    <row r="145" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A145" s="18"/>
+      <c r="B145" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D145" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E145" s="18"/>
+      <c r="F145" s="18"/>
+      <c r="G145" s="20">
+        <v>96.382796096636667</v>
+      </c>
+      <c r="H145" s="15"/>
+      <c r="I145" s="15"/>
+      <c r="J145" s="48"/>
+    </row>
+    <row r="146" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A146" s="18"/>
+      <c r="B146" s="18"/>
+      <c r="C146" s="18"/>
+      <c r="D146" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" s="18"/>
+      <c r="F146" s="18"/>
+      <c r="G146" s="20">
         <v>96</v>
       </c>
-    </row>
-[...305 lines deleted...]
-      <c r="A19" s="20" t="s">
+      <c r="H146" s="15"/>
+      <c r="I146" s="15"/>
+      <c r="J146" s="48"/>
+    </row>
+    <row r="147" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A147" s="18"/>
+      <c r="B147" s="18"/>
+      <c r="C147" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D147" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E147" s="18"/>
+      <c r="F147" s="18"/>
+      <c r="G147" s="20">
+        <v>95.6</v>
+      </c>
+      <c r="H147" s="15"/>
+      <c r="I147" s="15"/>
+      <c r="J147" s="48"/>
+    </row>
+    <row r="148" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A148" s="18"/>
+      <c r="B148" s="18"/>
+      <c r="C148" s="18"/>
+      <c r="D148" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E148" s="18"/>
+      <c r="F148" s="18"/>
+      <c r="G148" s="20">
+        <v>95.178633256034672</v>
+      </c>
+      <c r="H148" s="15"/>
+      <c r="I148" s="15"/>
+      <c r="J148" s="48"/>
+    </row>
+    <row r="149" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A149" s="18"/>
+      <c r="B149" s="18"/>
+      <c r="C149" s="18"/>
+      <c r="D149" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E149" s="18"/>
+      <c r="F149" s="18"/>
+      <c r="G149" s="20">
+        <v>95.178633256034672</v>
+      </c>
+      <c r="H149" s="15"/>
+      <c r="I149" s="15"/>
+      <c r="J149" s="48"/>
+    </row>
+    <row r="150" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A150" s="18"/>
+      <c r="B150" s="18"/>
+      <c r="C150" s="18"/>
+      <c r="D150" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E150" s="18"/>
+      <c r="F150" s="18"/>
+      <c r="G150" s="20">
+        <v>94.8</v>
+      </c>
+      <c r="H150" s="15"/>
+      <c r="I150" s="15"/>
+      <c r="J150" s="48"/>
+    </row>
+    <row r="151" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D151" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G151" s="20">
+        <v>92.6</v>
+      </c>
+      <c r="H151" s="15"/>
+      <c r="I151" s="15"/>
+      <c r="J151" s="48"/>
+    </row>
+    <row r="152" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D152" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G152" s="20">
+        <v>92.188747318360228</v>
+      </c>
+      <c r="H152" s="15"/>
+      <c r="I152" s="15"/>
+      <c r="J152" s="48"/>
+    </row>
+    <row r="153" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D153" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G153" s="20">
+        <v>92.188747318360228</v>
+      </c>
+      <c r="H153" s="15"/>
+      <c r="I153" s="15"/>
+    </row>
+    <row r="154" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D154" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G154" s="20">
+        <v>92.188747318360228</v>
+      </c>
+      <c r="H154" s="15"/>
+      <c r="I154" s="15"/>
+    </row>
+    <row r="155" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D155" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G155" s="20">
+        <v>92.188747318360228</v>
+      </c>
+      <c r="H155" s="15"/>
+      <c r="I155" s="15"/>
+    </row>
+    <row r="156" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D156" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G156" s="20">
+        <v>92.188747318360228</v>
+      </c>
+      <c r="H156" s="15"/>
+      <c r="I156" s="15"/>
+    </row>
+    <row r="157" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A157" s="23"/>
+      <c r="B157" s="23"/>
+      <c r="C157" s="24"/>
+      <c r="D157" s="25"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="52"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
+    </row>
+    <row r="158" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A158" s="18"/>
+      <c r="B158" s="18"/>
+      <c r="C158" s="26"/>
+      <c r="D158" s="113"/>
+      <c r="G158" s="112"/>
+    </row>
+    <row r="159" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A159" s="46">
+        <v>3.8</v>
+      </c>
+      <c r="B159" s="18" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="24"/>
-[...29 lines deleted...]
-      <c r="O19" s="1" t="s">
+      <c r="C159" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D159" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E159" s="18"/>
+      <c r="F159" s="18"/>
+      <c r="G159" s="20">
+        <v>95.8</v>
+      </c>
+      <c r="H159" s="15"/>
+      <c r="I159" s="15"/>
+    </row>
+    <row r="160" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A160" s="18"/>
+      <c r="B160" s="2" t="s">
         <v>114</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="C160" s="18"/>
+      <c r="D160" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E160" s="18"/>
+      <c r="F160" s="18"/>
+      <c r="G160" s="20">
+        <v>95.383875021842258</v>
+      </c>
+      <c r="H160" s="15"/>
+      <c r="I160" s="15"/>
+    </row>
+    <row r="161" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A161" s="18"/>
+      <c r="B161" s="18"/>
+      <c r="C161" s="18"/>
+      <c r="D161" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="18"/>
+      <c r="F161" s="18"/>
+      <c r="G161" s="20">
+        <v>95</v>
+      </c>
+      <c r="H161" s="15"/>
+      <c r="I161" s="15"/>
+      <c r="J161" s="54"/>
+    </row>
+    <row r="162" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A162" s="18"/>
+      <c r="B162" s="18"/>
+      <c r="C162" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D162" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E162" s="18"/>
+      <c r="F162" s="18"/>
+      <c r="G162" s="20">
+        <v>94.6</v>
+      </c>
+      <c r="H162" s="15"/>
+      <c r="I162" s="15"/>
+      <c r="J162" s="54"/>
+    </row>
+    <row r="163" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A163" s="18"/>
+      <c r="B163" s="18"/>
+      <c r="C163" s="18"/>
+      <c r="D163" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E163" s="18"/>
+      <c r="F163" s="18"/>
+      <c r="G163" s="20">
+        <v>94.178923256493619</v>
+      </c>
+      <c r="H163" s="15"/>
+      <c r="I163" s="15"/>
+      <c r="J163" s="54"/>
+    </row>
+    <row r="164" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A164" s="18"/>
+      <c r="B164" s="18"/>
+      <c r="C164" s="18"/>
+      <c r="D164" s="131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E164" s="18"/>
+      <c r="F164" s="18"/>
+      <c r="G164" s="20">
+        <v>93.834849054126806</v>
+      </c>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
+      <c r="J164" s="54"/>
+    </row>
+    <row r="165" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A165" s="18"/>
+      <c r="B165" s="18"/>
+      <c r="C165" s="18"/>
+      <c r="D165" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E165" s="18"/>
+      <c r="F165" s="18"/>
+      <c r="G165" s="20">
+        <v>93.5</v>
+      </c>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15"/>
+      <c r="J165" s="54"/>
+    </row>
+    <row r="166" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D166" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166" s="20">
+        <v>91.6</v>
+      </c>
+      <c r="H166" s="15"/>
+      <c r="I166" s="15"/>
+      <c r="J166" s="54"/>
+    </row>
+    <row r="167" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D167" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G167" s="20">
+        <v>91.38309410193817</v>
+      </c>
+      <c r="H167" s="15"/>
+      <c r="I167" s="15"/>
+      <c r="J167" s="54"/>
+    </row>
+    <row r="168" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D168" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G168" s="20">
+        <v>91.38309410193817</v>
+      </c>
+      <c r="H168" s="15"/>
+      <c r="I168" s="15"/>
+      <c r="J168" s="54"/>
+    </row>
+    <row r="169" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D169" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G169" s="20">
+        <v>91.38309410193817</v>
+      </c>
+      <c r="I169" s="15"/>
+      <c r="J169" s="54"/>
+    </row>
+    <row r="170" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D170" s="131" t="s">
+        <v>25</v>
+      </c>
+      <c r="G170" s="20">
+        <v>91.38309410193817</v>
+      </c>
+      <c r="I170" s="15"/>
+    </row>
+    <row r="171" spans="1:10" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D171" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G171" s="20">
+        <v>91.38309410193817</v>
+      </c>
+      <c r="H171" s="15"/>
+      <c r="I171" s="15"/>
+    </row>
+    <row r="172" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A172" s="23"/>
+      <c r="B172" s="23"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="25"/>
+      <c r="E172" s="3"/>
+      <c r="F172" s="3"/>
+      <c r="G172" s="52"/>
+      <c r="H172" s="3"/>
+      <c r="I172" s="6"/>
+    </row>
+    <row r="173" spans="1:10" ht="5.0999999999999996" customHeight="1">
+      <c r="A173" s="18"/>
+      <c r="B173" s="18"/>
+      <c r="C173" s="26"/>
+      <c r="D173" s="113"/>
+      <c r="G173" s="112"/>
+      <c r="I173" s="15"/>
+    </row>
+    <row r="174" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A174" s="46">
+        <v>3.9</v>
+      </c>
+      <c r="B174" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="B22" s="24"/>
-[...4 lines deleted...]
-      <c r="E22" s="104">
+      <c r="C174" s="18">
+        <v>2024</v>
+      </c>
+      <c r="D174" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="E174" s="18"/>
+      <c r="F174" s="18"/>
+      <c r="G174" s="20">
+        <v>95</v>
+      </c>
+      <c r="H174" s="15"/>
+      <c r="I174" s="15"/>
+    </row>
+    <row r="175" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A175" s="18"/>
+      <c r="B175" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C175" s="18"/>
+      <c r="D175" s="131" t="s">
+        <v>27</v>
+      </c>
+      <c r="E175" s="18"/>
+      <c r="F175" s="18"/>
+      <c r="G175" s="20">
+        <v>95.034279385692159</v>
+      </c>
+      <c r="H175" s="15"/>
+      <c r="I175" s="15"/>
+    </row>
+    <row r="176" spans="1:10" ht="15.95" customHeight="1">
+      <c r="A176" s="18"/>
+      <c r="B176" s="18"/>
+      <c r="C176" s="18"/>
+      <c r="D176" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" s="18"/>
+      <c r="F176" s="18"/>
+      <c r="G176" s="20">
+        <v>94.7</v>
+      </c>
+      <c r="H176" s="15"/>
+      <c r="I176" s="15"/>
+    </row>
+    <row r="177" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A177" s="18"/>
+      <c r="B177" s="18"/>
+      <c r="C177" s="18">
+        <v>2025</v>
+      </c>
+      <c r="D177" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E177" s="18"/>
+      <c r="F177" s="18"/>
+      <c r="G177" s="20">
+        <v>94.3</v>
+      </c>
+      <c r="H177" s="15"/>
+      <c r="I177" s="15"/>
+    </row>
+    <row r="178" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A178" s="18"/>
+      <c r="B178" s="18"/>
+      <c r="C178" s="18"/>
+      <c r="D178" s="131" t="s">
+        <v>18</v>
+      </c>
+      <c r="E178" s="18"/>
+      <c r="F178" s="18"/>
+      <c r="G178" s="20">
+        <v>95.225759126020293</v>
+      </c>
+      <c r="H178" s="15"/>
+      <c r="I178" s="15"/>
+    </row>
+    <row r="179" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A179" s="18"/>
+      <c r="B179" s="18"/>
+      <c r="C179" s="18"/>
+      <c r="D179" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="F22" s="209">
-[...68 lines deleted...]
-      <c r="C24" s="104">
+      <c r="E179" s="18"/>
+      <c r="F179" s="18"/>
+      <c r="G179" s="20">
+        <v>93.670986956279336</v>
+      </c>
+      <c r="H179" s="15"/>
+      <c r="I179" s="15"/>
+    </row>
+    <row r="180" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A180" s="18"/>
+      <c r="B180" s="18"/>
+      <c r="C180" s="18"/>
+      <c r="D180" s="131" t="s">
+        <v>21</v>
+      </c>
+      <c r="E180" s="18"/>
+      <c r="F180" s="18"/>
+      <c r="G180" s="20">
+        <v>93.2</v>
+      </c>
+      <c r="H180" s="15"/>
+      <c r="I180" s="15"/>
+    </row>
+    <row r="181" spans="1:9" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D181" s="131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G181" s="20">
+        <v>92.8</v>
+      </c>
+      <c r="H181" s="15"/>
+      <c r="I181" s="15"/>
+    </row>
+    <row r="182" spans="1:9" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="D182" s="131" t="s">
+        <v>23</v>
+      </c>
+      <c r="G182" s="20">
+        <v>92.467270223105388</v>
+      </c>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
+    </row>
+    <row r="183" spans="1:9" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D183" s="131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G183" s="20">
+        <v>92.467270223105388</v>
+      </c>
+      <c r="H183" s="15"/>
+      <c r="I183" s="15"/>
+    </row>
+    <row r="184" spans="1:9" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D184" s="131" t="s">
+        <v>146</v>
+      </c>
+      <c r="G184" s="20">
+        <v>92.467270223105388</v>
+      </c>
+      <c r="H184" s="15"/>
+      <c r="I184" s="15"/>
+    </row>
+    <row r="185" spans="1:9" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D185" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="104"/>
-[...387 lines deleted...]
-      <c r="A37" s="98"/>
+      <c r="G185" s="20">
+        <v>92.467270223105388</v>
+      </c>
+      <c r="H185" s="15"/>
+      <c r="I185" s="15"/>
+    </row>
+    <row r="186" spans="1:9" s="18" customFormat="1" ht="15.95" customHeight="1">
+      <c r="D186" s="131" t="s">
+        <v>26</v>
+      </c>
+      <c r="G186" s="20">
+        <v>92.467270223105388</v>
+      </c>
+      <c r="H186" s="15"/>
+      <c r="I186" s="15"/>
+    </row>
+    <row r="187" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A187" s="23"/>
+      <c r="B187" s="23"/>
+      <c r="C187" s="24"/>
+      <c r="D187" s="23"/>
+      <c r="E187" s="23"/>
+      <c r="F187" s="23"/>
+      <c r="G187" s="27"/>
+      <c r="H187" s="23"/>
+      <c r="I187" s="23"/>
+    </row>
+    <row r="188" spans="1:9" ht="5.0999999999999996" customHeight="1">
+      <c r="A188" s="18"/>
+      <c r="B188" s="18"/>
+      <c r="C188" s="26"/>
+      <c r="D188" s="18"/>
+      <c r="G188" s="41"/>
+      <c r="H188" s="2"/>
+    </row>
+    <row r="189" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A189" s="18"/>
+      <c r="B189" s="18"/>
+      <c r="C189" s="26"/>
+      <c r="D189" s="18"/>
+    </row>
+    <row r="190" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A190" s="18"/>
+      <c r="C190" s="26"/>
+      <c r="D190" s="18"/>
+    </row>
+    <row r="191" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A191" s="18"/>
+      <c r="B191" s="18"/>
+      <c r="C191" s="26"/>
+      <c r="D191" s="18"/>
+    </row>
+    <row r="192" spans="1:9" ht="15.95" customHeight="1">
+      <c r="A192" s="138"/>
+      <c r="B192" s="138"/>
+      <c r="C192" s="138"/>
+      <c r="D192" s="138"/>
+      <c r="E192" s="138"/>
+      <c r="F192" s="138"/>
+      <c r="G192" s="138"/>
+      <c r="H192" s="138"/>
+      <c r="I192" s="138"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="J7:M7"/>
+  <mergeCells count="43">
+    <mergeCell ref="B131:I132"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A128:I128"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="E13:I14"/>
+    <mergeCell ref="E73:I73"/>
+    <mergeCell ref="E74:I75"/>
+    <mergeCell ref="E77:I78"/>
+    <mergeCell ref="B67:I68"/>
+    <mergeCell ref="A70:I70"/>
+    <mergeCell ref="A71:I71"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="B65:I66"/>
+    <mergeCell ref="B1:I2"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:I11"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="B3:I4"/>
+    <mergeCell ref="E9:I9"/>
+    <mergeCell ref="A141:B141"/>
+    <mergeCell ref="A142:B142"/>
+    <mergeCell ref="A192:I192"/>
+    <mergeCell ref="A134:I134"/>
+    <mergeCell ref="A135:I135"/>
+    <mergeCell ref="A138:B138"/>
+    <mergeCell ref="C138:D138"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="E141:I142"/>
+    <mergeCell ref="E137:I137"/>
+    <mergeCell ref="E138:I139"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="A75:B75"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="A77:B77"/>
+    <mergeCell ref="B129:I130"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...6169 lines deleted...]
-  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="7" type="noConversion"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.511811023622047" right="0.511811023622047" top="0.511811023622047" bottom="0.23622047244094499" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="82" firstPageNumber="17" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;"Century Gothic,Regular"&amp;P</oddFooter>
+  </headerFooter>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="64" max="9" man="1"/>
+    <brk id="128" max="9" man="1"/>
+  </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>28</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
-[...30 lines deleted...]
-      <vt:lpstr>'Table 1.3'!Print_Area</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>JADUAL 1A</vt:lpstr>
+      <vt:lpstr>JADUAL 1B</vt:lpstr>
+      <vt:lpstr>JADUAL 2</vt:lpstr>
+      <vt:lpstr>JADUAL 3</vt:lpstr>
+      <vt:lpstr>'JADUAL 1A'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JADUAL 1B'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JADUAL 2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JADUAL 3'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>hidaah</dc:creator>
+  <dc:creator>SEKSYEN PANDUAN BAHAGIAN PERIN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-10.2.0.7646</vt:lpwstr>
+  </property>
+</Properties>
+</file>