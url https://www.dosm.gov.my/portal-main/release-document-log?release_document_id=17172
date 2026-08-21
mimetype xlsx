--- v0 (2025-11-18)
+++ v1 (2026-08-21)
@@ -1,28255 +1,1356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...17 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...31 lines deleted...]
-  <Override PartName="/xl/charts/chart23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
-  <workbookPr autoCompressPictures="0"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\tika\2025Q3\Penerbitan_ws\6. Upload NEWSS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NOOR HANIM\RTSA SABAH\RTSA 2024\PENERBITAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69EF30AA-48F5-4AE8-ACCF-3FB7AE58B894}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="41" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CAC526C-D400-4705-8951-B1902386FE9C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13515" windowHeight="6990" tabRatio="884" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="11148" xr2:uid="{CB18B0A4-CB4A-463A-B561-6A369E762871}"/>
   </bookViews>
   <sheets>
-    <sheet name="p15 Jadual 1" sheetId="50" r:id="rId1"/>
-[...18 lines deleted...]
-    <sheet name="Sheet3" sheetId="92" state="hidden" r:id="rId20"/>
+    <sheet name="Statistik Ketibaan" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'p17 Jadual 3'!#REF!</definedName>
-[...14 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="8">'p23 Jadual 8'!$1:$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Statistik Ketibaan'!$A$1:$L$49</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E55" i="73" l="1"/>
-[...1972 lines deleted...]
-  <c r="AR43" i="72"/>
+  <c r="H44" i="1" l="1"/>
+  <c r="I44" i="1"/>
+  <c r="J44" i="1"/>
+  <c r="K44" i="1"/>
+  <c r="L44" i="1"/>
+  <c r="K6" i="1" l="1"/>
+  <c r="F39" i="1"/>
+  <c r="L39" i="1" s="1"/>
+  <c r="F25" i="1"/>
+  <c r="L25" i="1" s="1"/>
+  <c r="F22" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="L6" i="1"/>
+  <c r="L5" i="1"/>
+  <c r="K5" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="L45" i="1" s="1"/>
+  <c r="G43" i="1"/>
+  <c r="G5" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F5" i="1" s="1"/>
+  <c r="G6" i="1"/>
+  <c r="F6" i="1"/>
+  <c r="F43" i="1" l="1"/>
+  <c r="L43" i="1" s="1"/>
+  <c r="L22" i="1"/>
+  <c r="I6" i="1"/>
+  <c r="J6" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="I8" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="I12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="I14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="I26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="I31" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="I33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="I36" i="1"/>
+  <c r="J36" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="I38" i="1"/>
+  <c r="J38" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="I40" i="1"/>
+  <c r="J40" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="I42" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="K42" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="H6" i="1"/>
+  <c r="H7" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H13" i="1"/>
+  <c r="H14" i="1"/>
+  <c r="H15" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H22" i="1"/>
+  <c r="H23" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H27" i="1"/>
+  <c r="H28" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D5" i="1" s="1"/>
+  <c r="E18" i="1"/>
+  <c r="E5" i="1" s="1"/>
+  <c r="F18" i="1"/>
+  <c r="B18" i="1"/>
+  <c r="B5" i="1" s="1"/>
+  <c r="J5" i="1" l="1"/>
+  <c r="J18" i="1"/>
+  <c r="H18" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="H5" i="1" s="1"/>
+  <c r="K18" i="1"/>
+  <c r="I5" i="1" l="1"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...116 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1881" uniqueCount="602">
-[...497 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
   <si>
     <r>
-      <t xml:space="preserve">Kejuruteraan Awam                                       </t>
+      <t xml:space="preserve">Kewarganegaraan
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Nationality</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pelawat
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Visitors</t>
+    </r>
+  </si>
+  <si>
+    <t>ASIA</t>
+  </si>
+  <si>
+    <t>Brunei</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Pakistan</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>OCEANIA</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>United Kingdom &amp; Ireland</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>Belgium &amp; Luxembourg</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>United States America</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jumlah pelawat Malaysia
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total Malaysian visitors</t>
+    </r>
+  </si>
+  <si>
+    <t>Chinese Taipei</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sumber: Lembaga Pelancongan Sabah (LPS)
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t>Source: Sabah Tourism Board (STB)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Pertukangan Khas                                      </t>
+      <t xml:space="preserve">Jumlah pelawat asing
+</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t>Total foreign visitors</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Jumlah                              </t>
+      <t xml:space="preserve">Korea Selatan / </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>South Korea</t>
     </r>
   </si>
   <si>
-    <t>Quarter</t>
-[...85 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">1)  highlight data, click inset </t>
+      <t xml:space="preserve">Lain-lain Eropah / </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FFFF0000"/>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">line chart </t>
+      <t>Others Europe</t>
     </r>
   </si>
   <si>
     <r>
-      <t>2)  click on</t>
+      <t xml:space="preserve">ASIA SELATAN / </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FFFF0000"/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> line 'nilai' </t>
+      <t>SOUTHEAST ASIA</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ASIA UTARA / </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>insert</t>
+      <t>NORTHEAST ASIA</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">LAIN-LAIN ASIA / </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color rgb="FFFF0000"/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> column chart</t>
+      <t>OTHERS ASIA</t>
     </r>
   </si>
   <si>
-    <t>jadikkk!!</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">3)  click on </t>
-[...363 lines deleted...]
-      <t xml:space="preserve">Suku Tahun 2011 / </t>
+      <t xml:space="preserve">TIMUR TENGAH / </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>Quarter 2011</t>
+      <t>MIDDLE EAST</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Suku Tahun 2012 /</t>
+      <t xml:space="preserve">EROPAH / </t>
     </r>
     <r>
       <rPr>
-        <b/>
         <i/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Quarter 2012</t>
+      <t>EUROPE</t>
     </r>
   </si>
   <si>
     <r>
-      <t>RM juta /</t>
+      <t xml:space="preserve">AMERIKA UTARA / </t>
     </r>
     <r>
       <rPr>
-        <b/>
         <i/>
-        <sz val="11"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> million</t>
+      <t>NORTH AMERICA</t>
     </r>
   </si>
   <si>
-    <t>Nilai Kerja Pembinaan Mengikut Negeri Lokasi Projek, Suku Pertama 2011 hingga Suku Keempat 2012</t>
-[...364 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Jenis aktiviti pembinaan
+      <t xml:space="preserve"> LAIN-LAIN / </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF4D0858"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>OTHERS</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jumlah ketibaan pelawat ke Sabah
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Types of construction activity</t>
+      <t>Total visitor arrivals to Sabah</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Swasta
+      <t xml:space="preserve">Perubahan peratusan tahunan (%)
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="12"/>
+        <sz val="11"/>
+        <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Private</t>
-[...168 lines deleted...]
-10 and less</t>
+      <t xml:space="preserve">Annual percentage change </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="12"/>
-[...143 lines deleted...]
-        <sz val="12"/>
+        <sz val="11"/>
+        <color theme="0"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(%)</t>
     </r>
-    <r>
-[...864 lines deleted...]
-    <t>Value of work done by sub-sector and project owner, Q1 2017 - Q3 2025 (cont'd)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="11">
-    <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="177" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="73" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...95 lines deleted...]
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...63 lines deleted...]
-      <color rgb="FF000000"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...6 lines deleted...]
-      <color rgb="FF000000"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...58 lines deleted...]
-      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF4D0858"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF4D0858"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF4D0858"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...168 lines deleted...]
-      <color rgb="FF0033CC"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="23">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
-[...5 lines deleted...]
-        <fgColor indexed="13"/>
+        <fgColor rgb="FF705A75"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF99CC00"/>
-[...101 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor rgb="FFFFED8A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color theme="0"/>
       </left>
-      <right style="thin">
-[...7 lines deleted...]
-      </bottom>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF201C69"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color auto="1"/>
+        <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
       <top/>
-      <bottom style="double">
-        <color auto="1"/>
+      <bottom style="thin">
+        <color theme="0"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF201C69"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="8"/>
+        <color theme="2" tint="-9.9978637043366805E-2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF705A75"/>
+      </left>
       <right/>
-      <top style="medium">
-        <color auto="1"/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF705A75"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color auto="1"/>
-[...38 lines deleted...]
-        <color auto="1"/>
+        <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...28 lines deleted...]
-      <right/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
       <top style="thin">
-        <color auto="1"/>
-[...21 lines deleted...]
-        <color rgb="FF000000"/>
+        <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...102 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="68">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="1072">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...94 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2552 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="68">
+  <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Comma [0] 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...60 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="63" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="67" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Percent" xfId="65" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFB1907B"/>
-[...8 lines deleted...]
-      <color rgb="FF4F7F70"/>
+      <color rgb="FFFFED8A"/>
+      <color rgb="FF705A75"/>
+      <color rgb="FF4D0858"/>
+      <color rgb="FF421C5E"/>
+      <color rgb="FF201C69"/>
+      <color rgb="FFFF90BB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17685 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart23.xml"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>3</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>54428</xdr:colOff>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>696686</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>97971</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10241" name="Object 1">
+        <xdr:cNvPr id="10" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000001280000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F9EAF29-E91A-449F-A7DE-5AE21F623A3F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr preferRelativeResize="0">
-          <a:picLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
-[...10 lines deleted...]
-        </a:stretch>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect l="4762" b="7152"/>
+        <a:stretch/>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="942975" y="542925"/>
-          <a:ext cx="7429500" cy="0"/>
+          <a:off x="54428" y="0"/>
+          <a:ext cx="6074229" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...22 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor>
-[...156 lines deleted...]
-  <xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>517071</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1</xdr:rowOff>
+      <xdr:colOff>571920</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>137056</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...832 lines deleted...]
-    <xdr:ext cx="555152" cy="210250"/>
+    <xdr:ext cx="5292969" cy="593912"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TextBox 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1A00-000006000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{314CAB0C-FE42-4C5B-8603-938A2E192600}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9410700" y="1323975"/>
-          <a:ext cx="555152" cy="210250"/>
+          <a:off x="571920" y="137056"/>
+          <a:ext cx="5292969" cy="593912"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" wrap="none" rtlCol="0" anchor="t">
-          <a:spAutoFit/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+          <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
+          <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="1">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-AU" sz="1600" b="1">
+              <a:latin typeface="Calisto MT" panose="02040603050505030304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>RM</a:t>
-[...71 lines deleted...]
-            <a:t>%</a:t>
+            <a:t>STATISTIK KETIBAAN PELAWAT SABAH</a:t>
           </a:r>
         </a:p>
-      </xdr:txBody>
-[...86 lines deleted...]
-        <a:lstStyle/>
         <a:p>
+          <a:pPr algn="ctr"/>
           <a:r>
-            <a:rPr lang="en-US" sz="800" b="1" i="1">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+            <a:rPr lang="en-AU" sz="1600" i="1">
+              <a:latin typeface="Calisto MT" panose="02040603050505030304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>RM</a:t>
-[...71 lines deleted...]
-            <a:t>Quarter</a:t>
+            <a:t>SABAH VISITOR ARRIVALS STATISTICS</a:t>
           </a:r>
         </a:p>
-      </xdr:txBody>
-[...50 lines deleted...]
-        <a:lstStyle/>
         <a:p>
-          <a:r>
-[...5 lines deleted...]
-          </a:r>
+          <a:pPr algn="ctr"/>
+          <a:endParaRPr lang="en-AU" sz="1100">
+            <a:latin typeface="Calisto MT" panose="02040603050505030304" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
-[...176 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Violet II">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="632E62"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EAE5EB"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="92278F"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="9B57D3"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="755DD9"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="665EB8"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="45A5ED"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="5982DB"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0066FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="666699"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -28261,58435 +1362,2177 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/theme/themeOverride1.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...75 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:E56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F64AA750-665F-4CFA-9618-6633C7FA4071}">
+  <dimension ref="A1:AG58"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="P35" sqref="P35"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="93" zoomScaleNormal="70" zoomScaleSheetLayoutView="93" workbookViewId="0">
+      <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" style="618" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.85546875" style="531"/>
+    <col min="1" max="1" width="42.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="4" width="11.6640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="13.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.44140625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="12.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="12.5546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="952">
+    <row r="1" spans="1:33" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="14"/>
+    </row>
+    <row r="2" spans="1:33" ht="0.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="14"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+    </row>
+    <row r="3" spans="1:33" ht="46.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="604" t="s">
-[...36 lines deleted...]
-      <c r="D6" s="628" t="s">
+      <c r="C3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="629" t="s">
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="14"/>
+      <c r="W3" s="14"/>
+    </row>
+    <row r="4" spans="1:33" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="56"/>
+      <c r="B4" s="39">
+        <v>2019</v>
+      </c>
+      <c r="C4" s="40">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="40">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="40">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="40">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="41">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="40">
+        <v>2020</v>
+      </c>
+      <c r="I4" s="40">
+        <v>2021</v>
+      </c>
+      <c r="J4" s="40">
+        <v>2022</v>
+      </c>
+      <c r="K4" s="40">
+        <v>2023</v>
+      </c>
+      <c r="L4" s="40">
+        <v>2024</v>
+      </c>
+      <c r="M4" s="14"/>
+      <c r="AG4" s="14"/>
+    </row>
+    <row r="5" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="42" t="s">
         <v>2</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A8" s="632" t="s">
+      <c r="B5" s="43">
+        <f>B6+B13+B18</f>
+        <v>1343767</v>
+      </c>
+      <c r="C5" s="44">
+        <f t="shared" ref="C5:E5" si="0">C6+C13+C18</f>
+        <v>148181</v>
+      </c>
+      <c r="D5" s="43">
+        <f t="shared" si="0"/>
+        <v>5346</v>
+      </c>
+      <c r="E5" s="44">
+        <f t="shared" si="0"/>
+        <v>224865</v>
+      </c>
+      <c r="F5" s="44">
+        <f>F6+F13+F18</f>
+        <v>747687</v>
+      </c>
+      <c r="G5" s="45">
+        <f>G6+G13+G18</f>
+        <v>1131944</v>
+      </c>
+      <c r="H5" s="46">
+        <f>(C5/B5-1)*100</f>
+        <v>-89</v>
+      </c>
+      <c r="I5" s="47">
+        <f t="shared" ref="I5:J20" si="1">(D5/C5-1)*100</f>
+        <v>-96.4</v>
+      </c>
+      <c r="J5" s="46">
+        <f t="shared" si="1"/>
+        <v>4106.2</v>
+      </c>
+      <c r="K5" s="46">
+        <f>(F5/E5-1)*100</f>
+        <v>232.5</v>
+      </c>
+      <c r="L5" s="46">
+        <f>(G5/F5-1)*100</f>
+        <v>51.4</v>
+      </c>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16"/>
+    </row>
+    <row r="6" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="43">
+        <v>270224</v>
+      </c>
+      <c r="C6" s="43">
+        <v>41215</v>
+      </c>
+      <c r="D6" s="43">
+        <v>3250</v>
+      </c>
+      <c r="E6" s="43">
+        <v>151537</v>
+      </c>
+      <c r="F6" s="43">
+        <f>F7+F8+F9+F10+F11+F12</f>
+        <v>429744</v>
+      </c>
+      <c r="G6" s="45">
+        <f>G7+G8+G9+G10+G11+G12</f>
+        <v>433562</v>
+      </c>
+      <c r="H6" s="46">
+        <f t="shared" ref="H6:H45" si="2">(C6/B6-1)*100</f>
+        <v>-84.7</v>
+      </c>
+      <c r="I6" s="47">
+        <f t="shared" si="1"/>
+        <v>-92.1</v>
+      </c>
+      <c r="J6" s="46">
+        <f t="shared" si="1"/>
+        <v>4562.7</v>
+      </c>
+      <c r="K6" s="46">
+        <f>(F6/E6-1)*100</f>
+        <v>183.6</v>
+      </c>
+      <c r="L6" s="46">
+        <f>(G6/F6-1)*100</f>
+        <v>0.9</v>
+      </c>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+    </row>
+    <row r="7" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="633" t="s">
-[...14 lines deleted...]
-      <c r="B9" s="635" t="s">
+      <c r="B7" s="50">
+        <v>78605</v>
+      </c>
+      <c r="C7" s="50">
+        <v>5494</v>
+      </c>
+      <c r="D7" s="51">
+        <v>47</v>
+      </c>
+      <c r="E7" s="50">
+        <v>76664</v>
+      </c>
+      <c r="F7" s="50">
+        <v>266981</v>
+      </c>
+      <c r="G7" s="52">
+        <v>246532</v>
+      </c>
+      <c r="H7" s="53">
+        <f t="shared" si="2"/>
+        <v>-93</v>
+      </c>
+      <c r="I7" s="54">
+        <f t="shared" si="1"/>
+        <v>-99.1</v>
+      </c>
+      <c r="J7" s="53">
+        <f t="shared" si="1"/>
+        <v>163014.9</v>
+      </c>
+      <c r="K7" s="53">
+        <f t="shared" ref="K7:K20" si="3">(F7/E7-1)*100</f>
+        <v>248.2</v>
+      </c>
+      <c r="L7" s="53">
+        <v>-7.7</v>
+      </c>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16"/>
+    </row>
+    <row r="8" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="602"/>
-[...11 lines deleted...]
-      <c r="A11" s="632" t="s">
+      <c r="B8" s="50">
+        <v>35284</v>
+      </c>
+      <c r="C8" s="50">
+        <v>7278</v>
+      </c>
+      <c r="D8" s="50">
+        <v>1008</v>
+      </c>
+      <c r="E8" s="50">
+        <v>11720</v>
+      </c>
+      <c r="F8" s="50">
+        <v>26299</v>
+      </c>
+      <c r="G8" s="52">
+        <v>30201</v>
+      </c>
+      <c r="H8" s="53">
+        <f t="shared" si="2"/>
+        <v>-79.400000000000006</v>
+      </c>
+      <c r="I8" s="54">
+        <f t="shared" si="1"/>
+        <v>-86.2</v>
+      </c>
+      <c r="J8" s="53">
+        <f t="shared" si="1"/>
+        <v>1062.7</v>
+      </c>
+      <c r="K8" s="53">
+        <f t="shared" si="3"/>
+        <v>124.4</v>
+      </c>
+      <c r="L8" s="53">
+        <v>14.8</v>
+      </c>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+    </row>
+    <row r="9" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="633" t="s">
+      <c r="B9" s="50">
+        <v>115879</v>
+      </c>
+      <c r="C9" s="50">
+        <v>22790</v>
+      </c>
+      <c r="D9" s="50">
+        <v>1845</v>
+      </c>
+      <c r="E9" s="50">
+        <v>35982</v>
+      </c>
+      <c r="F9" s="50">
+        <v>91917</v>
+      </c>
+      <c r="G9" s="52">
+        <v>115318</v>
+      </c>
+      <c r="H9" s="53">
+        <f t="shared" si="2"/>
+        <v>-80.3</v>
+      </c>
+      <c r="I9" s="54">
+        <f t="shared" si="1"/>
+        <v>-91.9</v>
+      </c>
+      <c r="J9" s="53">
+        <f t="shared" si="1"/>
+        <v>1850.2</v>
+      </c>
+      <c r="K9" s="53">
+        <f t="shared" si="3"/>
+        <v>155.5</v>
+      </c>
+      <c r="L9" s="53">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="602">
-[...11 lines deleted...]
-      <c r="B12" s="635" t="s">
+      <c r="B10" s="50">
+        <v>34435</v>
+      </c>
+      <c r="C10" s="50">
+        <v>4357</v>
+      </c>
+      <c r="D10" s="51">
+        <v>181</v>
+      </c>
+      <c r="E10" s="50">
+        <v>23572</v>
+      </c>
+      <c r="F10" s="50">
+        <v>38502</v>
+      </c>
+      <c r="G10" s="52">
+        <v>35106</v>
+      </c>
+      <c r="H10" s="53">
+        <f t="shared" si="2"/>
+        <v>-87.3</v>
+      </c>
+      <c r="I10" s="54">
+        <f t="shared" si="1"/>
+        <v>-95.8</v>
+      </c>
+      <c r="J10" s="53">
+        <f t="shared" si="1"/>
+        <v>12923.2</v>
+      </c>
+      <c r="K10" s="53">
+        <f t="shared" si="3"/>
+        <v>63.3</v>
+      </c>
+      <c r="L10" s="53">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="M10" s="16"/>
+    </row>
+    <row r="11" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="602"/>
-[...11 lines deleted...]
-      <c r="A14" s="632" t="s">
+      <c r="B11" s="50">
+        <v>4738</v>
+      </c>
+      <c r="C11" s="51">
+        <v>960</v>
+      </c>
+      <c r="D11" s="51">
+        <v>120</v>
+      </c>
+      <c r="E11" s="50">
+        <v>2685</v>
+      </c>
+      <c r="F11" s="50">
+        <v>4404</v>
+      </c>
+      <c r="G11" s="52">
+        <v>4340</v>
+      </c>
+      <c r="H11" s="53">
+        <f t="shared" si="2"/>
+        <v>-79.7</v>
+      </c>
+      <c r="I11" s="54">
+        <f t="shared" si="1"/>
+        <v>-87.5</v>
+      </c>
+      <c r="J11" s="53">
+        <f t="shared" si="1"/>
+        <v>2137.5</v>
+      </c>
+      <c r="K11" s="53">
+        <f t="shared" si="3"/>
+        <v>64</v>
+      </c>
+      <c r="L11" s="53">
+        <v>-1.5</v>
+      </c>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="633" t="s">
+      <c r="B12" s="50">
+        <v>1283</v>
+      </c>
+      <c r="C12" s="51">
+        <v>336</v>
+      </c>
+      <c r="D12" s="51">
+        <v>49</v>
+      </c>
+      <c r="E12" s="51">
+        <v>914</v>
+      </c>
+      <c r="F12" s="51">
+        <v>1641</v>
+      </c>
+      <c r="G12" s="55">
+        <v>2065</v>
+      </c>
+      <c r="H12" s="53">
+        <f t="shared" si="2"/>
+        <v>-73.8</v>
+      </c>
+      <c r="I12" s="54">
+        <f t="shared" si="1"/>
+        <v>-85.4</v>
+      </c>
+      <c r="J12" s="53">
+        <f t="shared" si="1"/>
+        <v>1765.3</v>
+      </c>
+      <c r="K12" s="53">
+        <f t="shared" si="3"/>
+        <v>79.5</v>
+      </c>
+      <c r="L12" s="53">
+        <v>25.8</v>
+      </c>
+      <c r="M12" s="16"/>
+    </row>
+    <row r="13" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="43">
+        <v>1065211</v>
+      </c>
+      <c r="C13" s="43">
+        <v>105478</v>
+      </c>
+      <c r="D13" s="43">
+        <v>1482</v>
+      </c>
+      <c r="E13" s="43">
+        <v>68021</v>
+      </c>
+      <c r="F13" s="43">
+        <f>F14+F15+F16+F17</f>
+        <v>310177</v>
+      </c>
+      <c r="G13" s="45">
+        <v>686894</v>
+      </c>
+      <c r="H13" s="46">
+        <f t="shared" si="2"/>
+        <v>-90.1</v>
+      </c>
+      <c r="I13" s="47">
+        <f t="shared" si="1"/>
+        <v>-98.6</v>
+      </c>
+      <c r="J13" s="46">
+        <f t="shared" si="1"/>
+        <v>4489.8</v>
+      </c>
+      <c r="K13" s="46">
+        <f t="shared" si="3"/>
+        <v>356</v>
+      </c>
+      <c r="L13" s="46">
+        <f>(G13/F13-1)*100</f>
+        <v>121.5</v>
+      </c>
+      <c r="M13" s="16"/>
+    </row>
+    <row r="14" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="602">
-[...11 lines deleted...]
-      <c r="B15" s="635" t="s">
+      <c r="B14" s="5">
+        <v>598566</v>
+      </c>
+      <c r="C14" s="5">
+        <v>46129</v>
+      </c>
+      <c r="D14" s="7">
+        <v>731</v>
+      </c>
+      <c r="E14" s="5">
+        <v>6463</v>
+      </c>
+      <c r="F14" s="5">
+        <v>78690</v>
+      </c>
+      <c r="G14" s="18">
+        <v>453600</v>
+      </c>
+      <c r="H14" s="13">
+        <f t="shared" si="2"/>
+        <v>-92.3</v>
+      </c>
+      <c r="I14" s="27">
+        <f t="shared" si="1"/>
+        <v>-98.4</v>
+      </c>
+      <c r="J14" s="13">
+        <f t="shared" si="1"/>
+        <v>784.1</v>
+      </c>
+      <c r="K14" s="13">
+        <f t="shared" si="3"/>
+        <v>1117.5</v>
+      </c>
+      <c r="L14" s="13">
+        <v>476.4</v>
+      </c>
+      <c r="M14" s="16"/>
+    </row>
+    <row r="15" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="602"/>
-[...11 lines deleted...]
-      <c r="A17" s="632" t="s">
+      <c r="B15" s="5">
+        <v>24435</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4095</v>
+      </c>
+      <c r="D15" s="7">
+        <v>270</v>
+      </c>
+      <c r="E15" s="5">
+        <v>4413</v>
+      </c>
+      <c r="F15" s="5">
+        <v>9796</v>
+      </c>
+      <c r="G15" s="18">
+        <v>12510</v>
+      </c>
+      <c r="H15" s="13">
+        <f t="shared" si="2"/>
+        <v>-83.2</v>
+      </c>
+      <c r="I15" s="27">
+        <f t="shared" si="1"/>
+        <v>-93.4</v>
+      </c>
+      <c r="J15" s="13">
+        <f t="shared" si="1"/>
+        <v>1534.4</v>
+      </c>
+      <c r="K15" s="13">
+        <f t="shared" si="3"/>
+        <v>122</v>
+      </c>
+      <c r="L15" s="13">
+        <v>27.7</v>
+      </c>
+      <c r="M15" s="16"/>
+    </row>
+    <row r="16" spans="1:33" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="5">
+        <v>45550</v>
+      </c>
+      <c r="C16" s="5">
+        <v>6985</v>
+      </c>
+      <c r="D16" s="7">
+        <v>55</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1993</v>
+      </c>
+      <c r="F16" s="5">
+        <v>22988</v>
+      </c>
+      <c r="G16" s="18">
+        <v>28725</v>
+      </c>
+      <c r="H16" s="13">
+        <f t="shared" si="2"/>
+        <v>-84.7</v>
+      </c>
+      <c r="I16" s="27">
+        <f t="shared" si="1"/>
+        <v>-99.2</v>
+      </c>
+      <c r="J16" s="13">
+        <f t="shared" si="1"/>
+        <v>3523.6</v>
+      </c>
+      <c r="K16" s="13">
+        <f t="shared" si="3"/>
+        <v>1053.4000000000001</v>
+      </c>
+      <c r="L16" s="13">
+        <v>25</v>
+      </c>
+      <c r="M16" s="16"/>
+    </row>
+    <row r="17" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="5">
+        <v>396660</v>
+      </c>
+      <c r="C17" s="5">
+        <v>48269</v>
+      </c>
+      <c r="D17" s="7">
+        <v>426</v>
+      </c>
+      <c r="E17" s="5">
+        <v>55152</v>
+      </c>
+      <c r="F17" s="5">
+        <v>198703</v>
+      </c>
+      <c r="G17" s="18">
+        <v>192059</v>
+      </c>
+      <c r="H17" s="13">
+        <f t="shared" si="2"/>
+        <v>-87.8</v>
+      </c>
+      <c r="I17" s="27">
+        <f t="shared" si="1"/>
+        <v>-99.1</v>
+      </c>
+      <c r="J17" s="13">
+        <f t="shared" si="1"/>
+        <v>12846.5</v>
+      </c>
+      <c r="K17" s="13">
+        <f t="shared" si="3"/>
+        <v>260.3</v>
+      </c>
+      <c r="L17" s="13">
+        <v>-3.3</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="19">
+        <f>B19+B20</f>
+        <v>8332</v>
+      </c>
+      <c r="C18" s="19">
+        <f t="shared" ref="C18:F18" si="4">C19+C20</f>
+        <v>1488</v>
+      </c>
+      <c r="D18" s="19">
+        <f t="shared" si="4"/>
+        <v>614</v>
+      </c>
+      <c r="E18" s="19">
+        <f t="shared" si="4"/>
+        <v>5307</v>
+      </c>
+      <c r="F18" s="19">
+        <f t="shared" si="4"/>
+        <v>7766</v>
+      </c>
+      <c r="G18" s="20">
+        <f>G19+G20</f>
+        <v>11488</v>
+      </c>
+      <c r="H18" s="21">
+        <f t="shared" si="2"/>
+        <v>-82.1</v>
+      </c>
+      <c r="I18" s="26">
+        <f t="shared" si="1"/>
+        <v>-58.7</v>
+      </c>
+      <c r="J18" s="21">
+        <f t="shared" si="1"/>
+        <v>764.3</v>
+      </c>
+      <c r="K18" s="21">
+        <f t="shared" si="3"/>
+        <v>46.3</v>
+      </c>
+      <c r="L18" s="21">
+        <f>(G18/F18-1)*100</f>
+        <v>47.9</v>
+      </c>
+      <c r="M18" s="16"/>
+    </row>
+    <row r="19" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="5">
+        <v>6548</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1077</v>
+      </c>
+      <c r="D19" s="7">
+        <v>332</v>
+      </c>
+      <c r="E19" s="5">
+        <v>3987</v>
+      </c>
+      <c r="F19" s="5">
+        <v>5885</v>
+      </c>
+      <c r="G19" s="18">
+        <v>9316</v>
+      </c>
+      <c r="H19" s="13">
+        <f t="shared" si="2"/>
+        <v>-83.6</v>
+      </c>
+      <c r="I19" s="27">
+        <f t="shared" si="1"/>
+        <v>-69.2</v>
+      </c>
+      <c r="J19" s="13">
+        <f t="shared" si="1"/>
+        <v>1100.9000000000001</v>
+      </c>
+      <c r="K19" s="13">
+        <f t="shared" si="3"/>
+        <v>47.6</v>
+      </c>
+      <c r="L19" s="13">
+        <v>58.3</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="633" t="s">
+      <c r="B20" s="5">
+        <v>1784</v>
+      </c>
+      <c r="C20" s="7">
+        <v>411</v>
+      </c>
+      <c r="D20" s="7">
+        <v>282</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1320</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1881</v>
+      </c>
+      <c r="G20" s="18">
+        <v>2172</v>
+      </c>
+      <c r="H20" s="13">
+        <f t="shared" si="2"/>
+        <v>-77</v>
+      </c>
+      <c r="I20" s="27">
+        <f t="shared" si="1"/>
+        <v>-31.4</v>
+      </c>
+      <c r="J20" s="13">
+        <f t="shared" si="1"/>
+        <v>368.1</v>
+      </c>
+      <c r="K20" s="13">
+        <f t="shared" si="3"/>
+        <v>42.5</v>
+      </c>
+      <c r="L20" s="13">
+        <v>15.5</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="19">
+        <v>1740</v>
+      </c>
+      <c r="C21" s="23">
+        <v>376</v>
+      </c>
+      <c r="D21" s="23">
+        <v>86</v>
+      </c>
+      <c r="E21" s="19">
+        <v>1588</v>
+      </c>
+      <c r="F21" s="19">
+        <v>1625</v>
+      </c>
+      <c r="G21" s="20">
+        <v>1765</v>
+      </c>
+      <c r="H21" s="21">
+        <f t="shared" si="2"/>
+        <v>-78.400000000000006</v>
+      </c>
+      <c r="I21" s="26">
+        <f t="shared" ref="I21:I45" si="5">(D21/C21-1)*100</f>
+        <v>-77.099999999999994</v>
+      </c>
+      <c r="J21" s="21">
+        <f t="shared" ref="J21:J45" si="6">(E21/D21-1)*100</f>
+        <v>1746.5</v>
+      </c>
+      <c r="K21" s="21">
+        <f t="shared" ref="K21:K45" si="7">(F21/E21-1)*100</f>
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L21" s="21">
+        <f>(G21/F21-1)*100</f>
+        <v>8.6</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="19">
+        <v>22046</v>
+      </c>
+      <c r="C22" s="19">
+        <v>5625</v>
+      </c>
+      <c r="D22" s="23">
+        <v>172</v>
+      </c>
+      <c r="E22" s="19">
+        <v>8753</v>
+      </c>
+      <c r="F22" s="19">
+        <f>F23+F24</f>
+        <v>20442</v>
+      </c>
+      <c r="G22" s="20">
+        <f>G23+G24</f>
+        <v>19106</v>
+      </c>
+      <c r="H22" s="21">
+        <f t="shared" si="2"/>
+        <v>-74.5</v>
+      </c>
+      <c r="I22" s="26">
+        <f t="shared" si="5"/>
+        <v>-96.9</v>
+      </c>
+      <c r="J22" s="21">
+        <f t="shared" si="6"/>
+        <v>4989</v>
+      </c>
+      <c r="K22" s="21">
+        <f t="shared" si="7"/>
+        <v>133.5</v>
+      </c>
+      <c r="L22" s="21">
+        <f>(G22/F22-1)*100</f>
+        <v>-6.5</v>
+      </c>
+      <c r="M22" s="16"/>
+    </row>
+    <row r="23" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="602">
-[...29 lines deleted...]
-      <c r="B20" s="633" t="s">
+      <c r="B23" s="5">
+        <v>19354</v>
+      </c>
+      <c r="C23" s="5">
+        <v>5020</v>
+      </c>
+      <c r="D23" s="7">
+        <v>137</v>
+      </c>
+      <c r="E23" s="5">
+        <v>7684</v>
+      </c>
+      <c r="F23" s="5">
+        <v>17402</v>
+      </c>
+      <c r="G23" s="18">
+        <v>16671</v>
+      </c>
+      <c r="H23" s="17">
+        <f t="shared" si="2"/>
+        <v>-74.099999999999994</v>
+      </c>
+      <c r="I23" s="27">
+        <f t="shared" si="5"/>
+        <v>-97.3</v>
+      </c>
+      <c r="J23" s="13">
+        <f t="shared" si="6"/>
+        <v>5508.8</v>
+      </c>
+      <c r="K23" s="13">
+        <f t="shared" si="7"/>
+        <v>126.5</v>
+      </c>
+      <c r="L23" s="13">
+        <v>-4.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="602">
-[...11 lines deleted...]
-      <c r="B21" s="635" t="s">
+      <c r="B24" s="5">
+        <v>2692</v>
+      </c>
+      <c r="C24" s="7">
+        <v>605</v>
+      </c>
+      <c r="D24" s="7">
+        <v>35</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1069</v>
+      </c>
+      <c r="F24" s="5">
+        <v>3040</v>
+      </c>
+      <c r="G24" s="5">
+        <v>2435</v>
+      </c>
+      <c r="H24" s="6">
+        <f t="shared" si="2"/>
+        <v>-77.5</v>
+      </c>
+      <c r="I24" s="28">
+        <f t="shared" si="5"/>
+        <v>-94.2</v>
+      </c>
+      <c r="J24" s="13">
+        <f t="shared" si="6"/>
+        <v>2954.3</v>
+      </c>
+      <c r="K24" s="13">
+        <f t="shared" si="7"/>
+        <v>184.4</v>
+      </c>
+      <c r="L24" s="13">
+        <v>-19.899999999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="19">
+        <v>69182</v>
+      </c>
+      <c r="C25" s="19">
+        <v>17118</v>
+      </c>
+      <c r="D25" s="23">
+        <v>830</v>
+      </c>
+      <c r="E25" s="19">
+        <v>33180</v>
+      </c>
+      <c r="F25" s="19">
+        <f>F26+F27+F28+F29+F30+F31+F32+F33+F34+F35+F36+F37+F38</f>
+        <v>62479</v>
+      </c>
+      <c r="G25" s="19">
+        <f>G26+G27+G28+G29+G30+G31+G32+G33+G34+G35+G36+G37+G38</f>
+        <v>79588</v>
+      </c>
+      <c r="H25" s="24">
+        <f t="shared" si="2"/>
+        <v>-75.3</v>
+      </c>
+      <c r="I25" s="26">
+        <f t="shared" si="5"/>
+        <v>-95.2</v>
+      </c>
+      <c r="J25" s="21">
+        <f t="shared" si="6"/>
+        <v>3897.6</v>
+      </c>
+      <c r="K25" s="21">
+        <f>(F25/E25-1)*100</f>
+        <v>88.3</v>
+      </c>
+      <c r="L25" s="21">
+        <f>(G25/F25-1)*100</f>
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="602"/>
-[...11 lines deleted...]
-      <c r="A23" s="632" t="s">
+      <c r="B26" s="5">
+        <v>29575</v>
+      </c>
+      <c r="C26" s="5">
+        <v>6767</v>
+      </c>
+      <c r="D26" s="7">
+        <v>342</v>
+      </c>
+      <c r="E26" s="5">
+        <v>13402</v>
+      </c>
+      <c r="F26" s="5">
+        <v>24727</v>
+      </c>
+      <c r="G26" s="5">
+        <v>27422</v>
+      </c>
+      <c r="H26" s="6">
+        <f t="shared" si="2"/>
+        <v>-77.099999999999994</v>
+      </c>
+      <c r="I26" s="27">
+        <f t="shared" si="5"/>
+        <v>-94.9</v>
+      </c>
+      <c r="J26" s="13">
+        <f t="shared" si="6"/>
+        <v>3818.7</v>
+      </c>
+      <c r="K26" s="13">
+        <f t="shared" si="7"/>
+        <v>84.5</v>
+      </c>
+      <c r="L26" s="13">
+        <v>10.9</v>
+      </c>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+    </row>
+    <row r="27" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="633" t="s">
+      <c r="B27" s="5">
+        <v>8534</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2782</v>
+      </c>
+      <c r="D27" s="7">
+        <v>88</v>
+      </c>
+      <c r="E27" s="5">
+        <v>3457</v>
+      </c>
+      <c r="F27" s="5">
+        <v>6454</v>
+      </c>
+      <c r="G27" s="5">
+        <v>7922</v>
+      </c>
+      <c r="H27" s="6">
+        <f t="shared" si="2"/>
+        <v>-67.400000000000006</v>
+      </c>
+      <c r="I27" s="27">
+        <f t="shared" si="5"/>
+        <v>-96.8</v>
+      </c>
+      <c r="J27" s="13">
+        <f t="shared" si="6"/>
+        <v>3828.4</v>
+      </c>
+      <c r="K27" s="13">
+        <f t="shared" si="7"/>
+        <v>86.7</v>
+      </c>
+      <c r="L27" s="13">
+        <v>22.7</v>
+      </c>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16"/>
+    </row>
+    <row r="28" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="602">
-[...29 lines deleted...]
-      <c r="B26" s="633" t="s">
+      <c r="B28" s="5">
+        <v>5219</v>
+      </c>
+      <c r="C28" s="7">
+        <v>915</v>
+      </c>
+      <c r="D28" s="7">
+        <v>125</v>
+      </c>
+      <c r="E28" s="5">
+        <v>3064</v>
+      </c>
+      <c r="F28" s="5">
+        <v>4854</v>
+      </c>
+      <c r="G28" s="5">
+        <v>5921</v>
+      </c>
+      <c r="H28" s="6">
+        <f t="shared" si="2"/>
+        <v>-82.5</v>
+      </c>
+      <c r="I28" s="27">
+        <f t="shared" si="5"/>
+        <v>-86.3</v>
+      </c>
+      <c r="J28" s="13">
+        <f t="shared" si="6"/>
+        <v>2351.1999999999998</v>
+      </c>
+      <c r="K28" s="13">
+        <f t="shared" si="7"/>
+        <v>58.4</v>
+      </c>
+      <c r="L28" s="13">
+        <v>22</v>
+      </c>
+      <c r="M28" s="16"/>
+      <c r="N28" s="16"/>
+    </row>
+    <row r="29" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C26" s="602">
-[...59 lines deleted...]
-      <c r="A32" s="632" t="s">
+      <c r="B29" s="5">
+        <v>1723</v>
+      </c>
+      <c r="C29" s="7">
+        <v>527</v>
+      </c>
+      <c r="D29" s="7">
+        <v>9</v>
+      </c>
+      <c r="E29" s="7">
+        <v>770</v>
+      </c>
+      <c r="F29" s="5">
+        <v>1667</v>
+      </c>
+      <c r="G29" s="5">
+        <v>1774</v>
+      </c>
+      <c r="H29" s="6">
+        <f t="shared" si="2"/>
+        <v>-69.400000000000006</v>
+      </c>
+      <c r="I29" s="27">
+        <f t="shared" si="5"/>
+        <v>-98.3</v>
+      </c>
+      <c r="J29" s="13">
+        <f t="shared" si="6"/>
+        <v>8455.6</v>
+      </c>
+      <c r="K29" s="13">
+        <f t="shared" si="7"/>
+        <v>116.5</v>
+      </c>
+      <c r="L29" s="13">
+        <v>6.4</v>
+      </c>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+    </row>
+    <row r="30" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="633" t="s">
+      <c r="B30" s="7">
+        <v>539</v>
+      </c>
+      <c r="C30" s="7">
+        <v>290</v>
+      </c>
+      <c r="D30" s="7">
+        <v>3</v>
+      </c>
+      <c r="E30" s="7">
+        <v>204</v>
+      </c>
+      <c r="F30" s="7">
+        <v>454</v>
+      </c>
+      <c r="G30" s="7">
+        <v>367</v>
+      </c>
+      <c r="H30" s="6">
+        <f t="shared" si="2"/>
+        <v>-46.2</v>
+      </c>
+      <c r="I30" s="27">
+        <f t="shared" si="5"/>
+        <v>-99</v>
+      </c>
+      <c r="J30" s="13">
+        <f t="shared" si="6"/>
+        <v>6700</v>
+      </c>
+      <c r="K30" s="13">
+        <f t="shared" si="7"/>
+        <v>122.5</v>
+      </c>
+      <c r="L30" s="13">
+        <v>-19.2</v>
+      </c>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+    </row>
+    <row r="31" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C32" s="602">
-[...26 lines deleted...]
-      <c r="A35" s="632" t="s">
+      <c r="B31" s="7">
+        <v>643</v>
+      </c>
+      <c r="C31" s="7">
+        <v>224</v>
+      </c>
+      <c r="D31" s="7">
+        <v>16</v>
+      </c>
+      <c r="E31" s="7">
+        <v>242</v>
+      </c>
+      <c r="F31" s="7">
+        <v>467</v>
+      </c>
+      <c r="G31" s="7">
+        <v>459</v>
+      </c>
+      <c r="H31" s="6">
+        <f t="shared" si="2"/>
+        <v>-65.2</v>
+      </c>
+      <c r="I31" s="27">
+        <f t="shared" si="5"/>
+        <v>-92.9</v>
+      </c>
+      <c r="J31" s="13">
+        <f t="shared" si="6"/>
+        <v>1412.5</v>
+      </c>
+      <c r="K31" s="13">
+        <f t="shared" si="7"/>
+        <v>93</v>
+      </c>
+      <c r="L31" s="13">
+        <v>-1.7</v>
+      </c>
+      <c r="M31" s="16"/>
+      <c r="N31" s="16"/>
+    </row>
+    <row r="32" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="633" t="s">
+      <c r="B32" s="5">
+        <v>1673</v>
+      </c>
+      <c r="C32" s="7">
+        <v>549</v>
+      </c>
+      <c r="D32" s="7">
+        <v>12</v>
+      </c>
+      <c r="E32" s="7">
+        <v>540</v>
+      </c>
+      <c r="F32" s="5">
+        <v>892</v>
+      </c>
+      <c r="G32" s="5">
+        <v>910</v>
+      </c>
+      <c r="H32" s="6">
+        <f t="shared" si="2"/>
+        <v>-67.2</v>
+      </c>
+      <c r="I32" s="27">
+        <f t="shared" si="5"/>
+        <v>-97.8</v>
+      </c>
+      <c r="J32" s="13">
+        <f t="shared" si="6"/>
+        <v>4400</v>
+      </c>
+      <c r="K32" s="13">
+        <f t="shared" si="7"/>
+        <v>65.2</v>
+      </c>
+      <c r="L32" s="13">
+        <v>2</v>
+      </c>
+      <c r="M32" s="16"/>
+      <c r="N32" s="16"/>
+    </row>
+    <row r="33" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="602">
-[...11 lines deleted...]
-      <c r="B36" s="635" t="s">
+      <c r="B33" s="5">
+        <v>1388</v>
+      </c>
+      <c r="C33" s="7">
+        <v>287</v>
+      </c>
+      <c r="D33" s="7">
+        <v>12</v>
+      </c>
+      <c r="E33" s="7">
+        <v>824</v>
+      </c>
+      <c r="F33" s="5">
+        <v>1557</v>
+      </c>
+      <c r="G33" s="5">
+        <v>2428</v>
+      </c>
+      <c r="H33" s="6">
+        <f t="shared" si="2"/>
+        <v>-79.3</v>
+      </c>
+      <c r="I33" s="27">
+        <f t="shared" si="5"/>
+        <v>-95.8</v>
+      </c>
+      <c r="J33" s="13">
+        <f t="shared" si="6"/>
+        <v>6766.7</v>
+      </c>
+      <c r="K33" s="13">
+        <f t="shared" si="7"/>
+        <v>89</v>
+      </c>
+      <c r="L33" s="13">
+        <v>55.9</v>
+      </c>
+      <c r="M33" s="16"/>
+      <c r="N33" s="16"/>
+    </row>
+    <row r="34" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="C36" s="602"/>
-[...11 lines deleted...]
-      <c r="A38" s="632" t="s">
+      <c r="B34" s="5">
+        <v>2923</v>
+      </c>
+      <c r="C34" s="7">
+        <v>460</v>
+      </c>
+      <c r="D34" s="7">
+        <v>49</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1239</v>
+      </c>
+      <c r="F34" s="5">
+        <v>3338</v>
+      </c>
+      <c r="G34" s="5">
+        <v>5579</v>
+      </c>
+      <c r="H34" s="6">
+        <f t="shared" si="2"/>
+        <v>-84.3</v>
+      </c>
+      <c r="I34" s="27">
+        <f t="shared" si="5"/>
+        <v>-89.3</v>
+      </c>
+      <c r="J34" s="13">
+        <f t="shared" si="6"/>
+        <v>2428.6</v>
+      </c>
+      <c r="K34" s="13">
+        <f t="shared" si="7"/>
+        <v>169.4</v>
+      </c>
+      <c r="L34" s="13">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="M34" s="16"/>
+      <c r="N34" s="16"/>
+    </row>
+    <row r="35" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B38" s="633" t="s">
+      <c r="B35" s="5">
+        <v>1850</v>
+      </c>
+      <c r="C35" s="7">
+        <v>385</v>
+      </c>
+      <c r="D35" s="7">
+        <v>10</v>
+      </c>
+      <c r="E35" s="5">
+        <v>1021</v>
+      </c>
+      <c r="F35" s="5">
+        <v>1751</v>
+      </c>
+      <c r="G35" s="5">
+        <v>2035</v>
+      </c>
+      <c r="H35" s="6">
+        <f t="shared" si="2"/>
+        <v>-79.2</v>
+      </c>
+      <c r="I35" s="27">
+        <f t="shared" si="5"/>
+        <v>-97.4</v>
+      </c>
+      <c r="J35" s="13">
+        <f t="shared" si="6"/>
+        <v>10110</v>
+      </c>
+      <c r="K35" s="13">
+        <f t="shared" si="7"/>
+        <v>71.5</v>
+      </c>
+      <c r="L35" s="13">
+        <v>16.2</v>
+      </c>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+    </row>
+    <row r="36" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C38" s="602">
-[...1186 lines deleted...]
-      <c r="D7" s="1030" t="s">
+      <c r="B36" s="5">
+        <v>4708</v>
+      </c>
+      <c r="C36" s="7">
+        <v>854</v>
+      </c>
+      <c r="D36" s="7">
+        <v>47</v>
+      </c>
+      <c r="E36" s="5">
+        <v>2949</v>
+      </c>
+      <c r="F36" s="5">
+        <v>5743</v>
+      </c>
+      <c r="G36" s="5">
+        <v>5925</v>
+      </c>
+      <c r="H36" s="6">
+        <f t="shared" si="2"/>
+        <v>-81.900000000000006</v>
+      </c>
+      <c r="I36" s="27">
+        <f t="shared" si="5"/>
+        <v>-94.5</v>
+      </c>
+      <c r="J36" s="13">
+        <f t="shared" si="6"/>
+        <v>6174.5</v>
+      </c>
+      <c r="K36" s="13">
+        <f t="shared" si="7"/>
+        <v>94.7</v>
+      </c>
+      <c r="L36" s="13">
+        <v>3.2</v>
+      </c>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+    </row>
+    <row r="37" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B37" s="5">
+        <v>2087</v>
+      </c>
+      <c r="C37" s="7">
+        <v>832</v>
+      </c>
+      <c r="D37" s="7">
+        <v>15</v>
+      </c>
+      <c r="E37" s="7">
+        <v>896</v>
+      </c>
+      <c r="F37" s="5">
+        <v>1956</v>
+      </c>
+      <c r="G37" s="5">
+        <v>3142</v>
+      </c>
+      <c r="H37" s="6">
+        <f t="shared" si="2"/>
+        <v>-60.1</v>
+      </c>
+      <c r="I37" s="27">
+        <f t="shared" si="5"/>
+        <v>-98.2</v>
+      </c>
+      <c r="J37" s="13">
+        <f t="shared" si="6"/>
+        <v>5873.3</v>
+      </c>
+      <c r="K37" s="13">
+        <f t="shared" si="7"/>
+        <v>118.3</v>
+      </c>
+      <c r="L37" s="13">
+        <v>60.6</v>
+      </c>
+      <c r="M37" s="16"/>
+      <c r="N37" s="16"/>
+    </row>
+    <row r="38" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="5">
+        <v>8320</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2246</v>
+      </c>
+      <c r="D38" s="7">
+        <v>102</v>
+      </c>
+      <c r="E38" s="5">
+        <v>4572</v>
+      </c>
+      <c r="F38" s="5">
+        <v>8619</v>
+      </c>
+      <c r="G38" s="5">
+        <v>15704</v>
+      </c>
+      <c r="H38" s="6">
+        <f t="shared" si="2"/>
+        <v>-73</v>
+      </c>
+      <c r="I38" s="27">
+        <f t="shared" si="5"/>
+        <v>-95.5</v>
+      </c>
+      <c r="J38" s="13">
+        <f t="shared" si="6"/>
+        <v>4382.3999999999996</v>
+      </c>
+      <c r="K38" s="13">
+        <f t="shared" si="7"/>
+        <v>88.5</v>
+      </c>
+      <c r="L38" s="13">
+        <v>41.5</v>
+      </c>
+      <c r="M38" s="16"/>
+      <c r="N38" s="16"/>
+    </row>
+    <row r="39" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="19">
+        <v>22383</v>
+      </c>
+      <c r="C39" s="19">
+        <v>6046</v>
+      </c>
+      <c r="D39" s="23">
+        <v>222</v>
+      </c>
+      <c r="E39" s="19">
+        <v>7101</v>
+      </c>
+      <c r="F39" s="19">
+        <f>F40+F41</f>
+        <v>17557</v>
+      </c>
+      <c r="G39" s="19">
+        <f>G40+G41</f>
+        <v>20749</v>
+      </c>
+      <c r="H39" s="24">
+        <f t="shared" si="2"/>
+        <v>-73</v>
+      </c>
+      <c r="I39" s="26">
+        <f t="shared" si="5"/>
+        <v>-96.3</v>
+      </c>
+      <c r="J39" s="21">
+        <f t="shared" si="6"/>
+        <v>3098.6</v>
+      </c>
+      <c r="K39" s="21">
+        <f t="shared" si="7"/>
+        <v>147.19999999999999</v>
+      </c>
+      <c r="L39" s="21">
+        <f>(G39/F39-1)*100</f>
+        <v>18.2</v>
+      </c>
+      <c r="M39" s="16"/>
+      <c r="N39" s="16"/>
+    </row>
+    <row r="40" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="5">
+        <v>16294</v>
+      </c>
+      <c r="C40" s="5">
+        <v>4270</v>
+      </c>
+      <c r="D40" s="7">
+        <v>177</v>
+      </c>
+      <c r="E40" s="5">
+        <v>5260</v>
+      </c>
+      <c r="F40" s="5">
+        <v>13102</v>
+      </c>
+      <c r="G40" s="5">
+        <v>15171</v>
+      </c>
+      <c r="H40" s="6">
+        <f t="shared" si="2"/>
+        <v>-73.8</v>
+      </c>
+      <c r="I40" s="27">
+        <f t="shared" si="5"/>
+        <v>-95.9</v>
+      </c>
+      <c r="J40" s="13">
+        <f t="shared" si="6"/>
+        <v>2871.8</v>
+      </c>
+      <c r="K40" s="13">
+        <f t="shared" si="7"/>
+        <v>149.1</v>
+      </c>
+      <c r="L40" s="13">
+        <v>15.8</v>
+      </c>
+      <c r="M40" s="16"/>
+      <c r="N40" s="16"/>
+    </row>
+    <row r="41" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="5">
+        <v>6089</v>
+      </c>
+      <c r="C41" s="5">
+        <v>1776</v>
+      </c>
+      <c r="D41" s="7">
+        <v>45</v>
+      </c>
+      <c r="E41" s="5">
+        <v>1841</v>
+      </c>
+      <c r="F41" s="5">
+        <v>4455</v>
+      </c>
+      <c r="G41" s="5">
+        <v>5578</v>
+      </c>
+      <c r="H41" s="6">
+        <f t="shared" si="2"/>
+        <v>-70.8</v>
+      </c>
+      <c r="I41" s="27">
+        <f t="shared" si="5"/>
+        <v>-97.5</v>
+      </c>
+      <c r="J41" s="13">
+        <f t="shared" si="6"/>
+        <v>3991.1</v>
+      </c>
+      <c r="K41" s="13">
+        <f t="shared" si="7"/>
         <v>142</v>
       </c>
-      <c r="E7" s="1024"/>
-[...1825 lines deleted...]
-      <c r="P60" s="61">
+      <c r="L41" s="13">
+        <v>25.2</v>
+      </c>
+      <c r="M41" s="16"/>
+      <c r="N41" s="16"/>
+    </row>
+    <row r="42" spans="1:14" s="3" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="19">
+        <v>10357</v>
+      </c>
+      <c r="C42" s="19">
+        <v>2938</v>
+      </c>
+      <c r="D42" s="23">
+        <v>630</v>
+      </c>
+      <c r="E42" s="19">
+        <v>4614</v>
+      </c>
+      <c r="F42" s="19">
+        <v>8685</v>
+      </c>
+      <c r="G42" s="19">
+        <v>11396</v>
+      </c>
+      <c r="H42" s="24">
+        <f t="shared" si="2"/>
+        <v>-71.599999999999994</v>
+      </c>
+      <c r="I42" s="26">
         <f t="shared" si="5"/>
-        <v>20348.855446019996</v>
-[...38 lines deleted...]
-      <c r="E61" s="196">
+        <v>-78.599999999999994</v>
+      </c>
+      <c r="J42" s="21">
         <f t="shared" si="6"/>
-        <v>27.558388807401556</v>
-[...1 lines deleted...]
-      <c r="F61" s="214">
+        <v>632.4</v>
+      </c>
+      <c r="K42" s="21">
         <f t="shared" si="7"/>
-        <v>5.9655416651407167</v>
-[...34 lines deleted...]
-      <c r="P61" s="61">
+        <v>88.2</v>
+      </c>
+      <c r="L42" s="21">
+        <f>(G42/F42-1)*100</f>
+        <v>31.2</v>
+      </c>
+      <c r="M42" s="16"/>
+      <c r="N42" s="16"/>
+    </row>
+    <row r="43" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="9">
+        <v>1469475</v>
+      </c>
+      <c r="C43" s="9">
+        <v>180284</v>
+      </c>
+      <c r="D43" s="9">
+        <v>7286</v>
+      </c>
+      <c r="E43" s="9">
+        <v>280101</v>
+      </c>
+      <c r="F43" s="9">
+        <f>F5+F21+F22+F25+F39+F42</f>
+        <v>858475</v>
+      </c>
+      <c r="G43" s="9">
+        <f>G5+G21+G22+G25+G39+G42</f>
+        <v>1264548</v>
+      </c>
+      <c r="H43" s="10">
+        <f t="shared" si="2"/>
+        <v>-87.7</v>
+      </c>
+      <c r="I43" s="29">
         <f t="shared" si="5"/>
-        <v>17726</v>
-[...25 lines deleted...]
-      <c r="E62" s="196">
+        <v>-96</v>
+      </c>
+      <c r="J43" s="11">
         <f t="shared" si="6"/>
-        <v>26.102442059243248</v>
-[...1 lines deleted...]
-      <c r="F62" s="214">
+        <v>3744.4</v>
+      </c>
+      <c r="K43" s="11">
         <f t="shared" si="7"/>
-        <v>10.275782818091182</v>
-[...37 lines deleted...]
-      <c r="P62" s="61">
+        <v>206.5</v>
+      </c>
+      <c r="L43" s="11">
+        <f>(G43/F43-1)*100</f>
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="31">
+        <v>2726428</v>
+      </c>
+      <c r="C44" s="31">
+        <v>797176</v>
+      </c>
+      <c r="D44" s="31">
+        <v>363901</v>
+      </c>
+      <c r="E44" s="31">
+        <v>1447639</v>
+      </c>
+      <c r="F44" s="31">
+        <v>1754797</v>
+      </c>
+      <c r="G44" s="31">
+        <v>1882932</v>
+      </c>
+      <c r="H44" s="32">
+        <f t="shared" si="2"/>
+        <v>-70.8</v>
+      </c>
+      <c r="I44" s="32">
         <f t="shared" si="5"/>
-        <v>17661.141300662508</v>
-[...45 lines deleted...]
-      <c r="E63" s="196">
+        <v>-54.4</v>
+      </c>
+      <c r="J44" s="33">
         <f t="shared" si="6"/>
-        <v>26.066989122679701</v>
-[...1 lines deleted...]
-      <c r="F63" s="214">
+        <v>297.8</v>
+      </c>
+      <c r="K44" s="33">
         <f t="shared" si="7"/>
-        <v>10.740471082173121</v>
-[...37 lines deleted...]
-      <c r="P63" s="61">
+        <v>21.2</v>
+      </c>
+      <c r="L44" s="33">
+        <f>(G44/F44-1)*100</f>
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="35">
+        <v>4195903</v>
+      </c>
+      <c r="C45" s="35">
+        <v>977460</v>
+      </c>
+      <c r="D45" s="35">
+        <v>371187</v>
+      </c>
+      <c r="E45" s="35">
+        <v>1727740</v>
+      </c>
+      <c r="F45" s="35">
+        <v>2613272</v>
+      </c>
+      <c r="G45" s="35">
+        <f>G43+G44</f>
+        <v>3147480</v>
+      </c>
+      <c r="H45" s="36">
+        <f t="shared" si="2"/>
+        <v>-76.7</v>
+      </c>
+      <c r="I45" s="37">
         <f t="shared" si="5"/>
-        <v>16037.212560804761</v>
-[...45 lines deleted...]
-      <c r="E64" s="196">
+        <v>-62</v>
+      </c>
+      <c r="J45" s="38">
         <f t="shared" si="6"/>
-        <v>25.098626778027917</v>
-[...1 lines deleted...]
-      <c r="F64" s="214">
+        <v>365.5</v>
+      </c>
+      <c r="K45" s="38">
         <f t="shared" si="7"/>
-        <v>8.1354423348647629</v>
-[...2749 lines deleted...]
-      <c r="F128" s="305" t="s">
+        <v>51.3</v>
+      </c>
+      <c r="L45" s="38">
+        <f>(G45/F45-1)*100</f>
+        <v>20.399999999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="3" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="G128" s="299">
-[...8119 lines deleted...]
-    <row r="72" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B47" s="57"/>
+      <c r="C47" s="57"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="57"/>
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="57"/>
+      <c r="L47" s="12"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A48" s="2"/>
+    </row>
+    <row r="58" spans="14:14" x14ac:dyDescent="0.3">
+      <c r="N58" s="15"/>
+    </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:A2"/>
-[...3 lines deleted...]
-    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="H3:L3"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.51181102362204722" bottom="0.51181102362204722" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...12250 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.55118110236220474" right="0.23622047244094491" top="0.51181102362204722" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
-[...30938 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="35" baseType="lpstr">
-[...34 lines deleted...]
-      <vt:lpstr>'p23 Jadual 8'!Print_Titles</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Statistik Ketibaan</vt:lpstr>
+      <vt:lpstr>'Statistik Ketibaan'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>jp</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SHAHIDA 17 JULAI 2020</dc:creator>
+  <dc:creator>Noor Hanim Harun</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>