--- v0 (2025-10-18)
+++ v1 (2026-08-18)
@@ -1,1213 +1,1328 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nurdiyana\Desktop\JENAYAH_AINJAMIL\PENYEDIAAN PENERBITAN JENAYAH\Compile\Table\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nuratiqah\Desktop\TRADE\IPLN\IPLN Eksport 122025\Jadual Penerbitan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DAA996F-32A2-45AF-AC02-4511C411F4A2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF9D0FE1-9434-4446-8B4D-6647DB17034B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11505" activeTab="3" xr2:uid="{5E45ECDE-6228-4E8F-B60D-8AB262A29F75}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10380" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="A" sheetId="2" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="D" sheetId="4" r:id="rId4"/>
+    <sheet name="5A" sheetId="1" r:id="rId1"/>
+    <sheet name="5B" sheetId="2" r:id="rId2"/>
+    <sheet name="5C" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">A!$A$1:$G$74</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'5A'!$A$1:$Z$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'5B'!$A$1:$Z$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'5C'!$A$1:$Z$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F13" i="2" l="1"/>
-[...55 lines deleted...]
-  <c r="E14" i="4"/>
+  <c r="E79" i="7" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="44">
   <si>
-    <t>Source: Royal Malaysia Police</t>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>MALAYSIA</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t xml:space="preserve">Nota/ </t>
+      <t xml:space="preserve">
+TEMPOH
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <rFont val="Century Gothic"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Notes:</t>
+      <t>PERIOD</t>
     </r>
   </si>
   <si>
-    <t>Sumber: Polis Diraja Malaysia</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>W.P. Kuala Lumpur</t>
-[...72 lines deleted...]
-      <t xml:space="preserve">Jenayah harta benda
+      <t xml:space="preserve">
+JUMLAH
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Property crime</t>
+      <t>TOTAL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Jenayah kekerasan
+      <t>0</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Assault crime</t>
-[...5 lines deleted...]
-</t>
+      <t>MAKANAN</t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...167 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Year</t>
-[...39 lines deleted...]
-      <t>Motorcar</t>
+      <t>FOOD</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Motosikal</t>
+      <t>1</t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...10 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-  </si>
-[...9 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Lori/ van/ bas
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MINUMAN DAN TEMBAKAU</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="10"/>
-        <rFont val="Century Gothic"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Lorry/ van/ bus</t>
-[...53 lines deleted...]
-      <t>Includes W.P. Labuan</t>
+      <t>BEVERAGES AND                TOBACCO</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <vertAlign val="superscript"/>
-[...1 lines deleted...]
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>b</t>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
-        <rFont val="Century Gothic"/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Termasuk W.P. Putrajaya/ </t>
+      <t>BAHAN-BAHAN MENTAH TIDAK BOLEH DIMAKAN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
-        <rFont val="Century Gothic"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Includes W.P. Putrajaya</t>
+      <t>CRUDE MATERIALS, INEDIBLE</t>
     </r>
   </si>
   <si>
-    <t>: Jenayah indeks mengikut kontinjen dan kategori jenayah , Malaysia, 2022−2024</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>BAHAN API GALIAN,     PELINCIR, DLL.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MINERAL FUELS, LUBRICANTS, ETC.</t>
+    </r>
   </si>
   <si>
-    <t>: Crime index by contingent and category, Malaysia, 2022−2024</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MINYAK DAN LEMAK      BINATANG DAN SAYUR-SAYURAN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ANIMAL AND VEGETABLE OILS AND FATS</t>
+    </r>
   </si>
   <si>
-    <t>: Jenayah kekerasan mengikut kontinjen dan jenis jenayah, Malaysia, 2022−2024</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>BAHAN KIMIA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CHEMICALS</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">: Assault crime by contingent and type of crime, Malaysia, 2022−2024
-                  </t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>BARANG-BARANG KELUARAN KILANG</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MANUFACTURED GOODS</t>
+    </r>
   </si>
   <si>
-    <t>: Jenayah harta benda mengikut kontinjen dan jenis jenayah, Malaysia, 2022−2024</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>JENTERA &amp; KELENGKAPAN PENGANGKUTAN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MACHINERY &amp; TRANSPORT EQUIPMENT</t>
+    </r>
   </si>
   <si>
-    <t>: Property crime by  contingent and type of crime, Malaysia, 2022−2024</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>8</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PELBAGAI BARANG KELUARAN KILANG</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MISCELLANEOUS MANUFACTURED ARTICLES</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>9</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>PELBAGAI URUS NIAGA DAN BARANGAN</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>MISCELLANEOUS TRANSACTIONS AND COMMODITIES</t>
+    </r>
+  </si>
+  <si>
+    <t>JAN</t>
+  </si>
+  <si>
+    <t>FEB</t>
+  </si>
+  <si>
+    <t>MAC</t>
+  </si>
+  <si>
+    <t>APR</t>
+  </si>
+  <si>
+    <t>MEI</t>
+  </si>
+  <si>
+    <t>JUN</t>
+  </si>
+  <si>
+    <t>JUL</t>
+  </si>
+  <si>
+    <t>OGOS</t>
+  </si>
+  <si>
+    <t>SEP</t>
+  </si>
+  <si>
+    <t>OKT</t>
+  </si>
+  <si>
+    <t>NOV</t>
+  </si>
+  <si>
+    <t>DIS</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>JADUAL 5A : TERMA PERDAGANGAN (2010=100) MENGIKUT SEKSYEN BARANGAN (S.I.T.C)</t>
+  </si>
+  <si>
+    <t>TABLE 5A: TERMS OF TRADE (2010=100) BY COMMODITY SECTION (S.I.T.C.)</t>
+  </si>
+  <si>
+    <t>JADUAL 5B : PERATUS PERUBAHAN BULAN KE BULAN TERMA PERDAGANGAN (2010=100) MENGIKUT SEKSYEN BARANGAN (S.I.T.C.)</t>
+  </si>
+  <si>
+    <t>JADUAL 5C : PERATUS PERUBAHAN TAHUN KE TAHUN TERMA PERDAGANGAN (2010=100) MENGIKUT SEKSYEN BARANGAN (S.I.T.C.)</t>
+  </si>
+  <si>
+    <t>TABLE 5B: MONTH-ON-MONTH PERCENTAGE CHANGE OF TERMS OF TRADE (2010=100) BY COMMODITY SECTION (S.I.T.C.)</t>
+  </si>
+  <si>
+    <t>TABLE 5C: YEAR-ON-YEAR PERCENTAGE CHANGE OF TERMS OF TRADE (2010=100) BY COMMODITY SECTION (S.I.T.C.)</t>
+  </si>
+  <si>
+    <t>MAR</t>
+  </si>
+  <si>
+    <t>MAY</t>
+  </si>
+  <si>
+    <t>AUG</t>
+  </si>
+  <si>
+    <t>OCT</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <r>
+      <t>DIS</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>DEC</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>p</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="_(* #,##0.00000_);_(* \(#,##0.00000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.00000000_);_(* \(#,##0.00000000\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="169" formatCode="_(* #,##0.0000_);_(* \(#,##0.0000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Century Gothic"/>
+      <sz val="9"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Century Gothic"/>
+      <sz val="9"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Century Gothic"/>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <name val="Century Gothic"/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Century Gothic"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
-      <name val="Century Gothic"/>
-[...18 lines deleted...]
-      <name val="Century Gothic"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <i/>
+      <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Century Gothic"/>
-[...10 lines deleted...]
-      <name val="Century Gothic"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCCC0DA"/>
+        <fgColor rgb="FF509FAA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color theme="4" tint="-0.499984740745262"/>
       </bottom>
-      <diagonal/>
-[...25 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" indent="1"/>
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 6" xfId="1" xr:uid="{24288113-801D-4C56-99F1-62B12D3634B7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFCCC0DA"/>
-[...1 lines deleted...]
-      <color rgb="FF000000"/>
+      <color rgb="FF509FAA"/>
+      <color rgb="FF27708B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>11790</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C225CBE6-B022-452E-A6AE-69152E68D04E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11790" y="0"/>
+          <a:ext cx="346890" cy="9944100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>18</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>11790</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66AAEF5-91A5-44B3-826A-09AFB9D175DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11790" y="0"/>
+          <a:ext cx="346890" cy="9944100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>19</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>11790</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="346890" cy="9944100"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="TextBox 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A55DFD2-AC4E-4DCA-9C19-B8C90ECC3FEE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11790" y="0"/>
+          <a:ext cx="346890" cy="9944100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="vert" wrap="square" rtlCol="0" anchor="ctr">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="en-MY" sz="1100">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>20</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1462,5231 +1577,18496 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FBE3AF-6239-4024-A21A-AFE56E884F78}">
-[...3 lines deleted...]
-  <dimension ref="A1:K74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:AB843"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D38" sqref="D38"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E51" sqref="E51:Y52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="6.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="4.6640625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="12.6640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="4.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.6640625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.6640625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="6.33203125" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G1" s="38" t="s">
+    <row r="1" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+    </row>
+    <row r="2" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B2" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+    </row>
+    <row r="3" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B3" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+    </row>
+    <row r="4" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B4" s="70" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+    </row>
+    <row r="5" spans="2:26" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2"/>
+      <c r="Z5" s="2"/>
+    </row>
+    <row r="6" spans="2:26" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+    </row>
+    <row r="7" spans="2:26" s="5" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="71"/>
+      <c r="G7" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="72"/>
+    </row>
+    <row r="8" spans="2:26" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="8"/>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="8"/>
+      <c r="W8" s="8"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+    </row>
+    <row r="9" spans="2:26" s="47" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44"/>
+      <c r="U9" s="44"/>
+      <c r="V9" s="44"/>
+      <c r="W9" s="44"/>
+      <c r="X9" s="44"/>
+      <c r="Y9" s="44"/>
+      <c r="Z9" s="43"/>
+    </row>
+    <row r="10" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="11">
+        <v>2010</v>
+      </c>
+      <c r="C10" s="12"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="13">
+        <v>100.0008</v>
+      </c>
+      <c r="F10" s="13"/>
+      <c r="G10" s="14">
+        <v>100.0198</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14">
+        <v>100.0112</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13">
+        <v>99.980999999999995</v>
+      </c>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13">
+        <v>100.01390000000001</v>
+      </c>
+      <c r="N10" s="13"/>
+      <c r="O10" s="13">
+        <v>100.00530000000001</v>
+      </c>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="13">
+        <v>100.02589999999999</v>
+      </c>
+      <c r="R10" s="13"/>
+      <c r="S10" s="13">
+        <v>99.998800000000003</v>
+      </c>
+      <c r="T10" s="13"/>
+      <c r="U10" s="13">
+        <v>100.00230000000001</v>
+      </c>
+      <c r="V10" s="13"/>
+      <c r="W10" s="13">
+        <v>100.0042</v>
+      </c>
+      <c r="X10" s="13"/>
+      <c r="Y10" s="13">
+        <v>100.00539999999999</v>
+      </c>
+      <c r="Z10" s="15"/>
+    </row>
+    <row r="11" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="11">
+        <v>2011</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="13">
+        <v>105.4978</v>
+      </c>
+      <c r="F11" s="13"/>
+      <c r="G11" s="14">
+        <v>103.7734</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14">
+        <v>99.353999999999999</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13">
+        <v>118.69199999999999</v>
+      </c>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13">
+        <v>103.5312</v>
+      </c>
+      <c r="N11" s="13"/>
+      <c r="O11" s="13">
+        <v>95.127200000000002</v>
+      </c>
+      <c r="P11" s="13"/>
+      <c r="Q11" s="13">
+        <v>110.6562</v>
+      </c>
+      <c r="R11" s="13"/>
+      <c r="S11" s="13">
+        <v>105.7128</v>
+      </c>
+      <c r="T11" s="13"/>
+      <c r="U11" s="13">
+        <v>100.19450000000001</v>
+      </c>
+      <c r="V11" s="13"/>
+      <c r="W11" s="13">
+        <v>104.4092</v>
+      </c>
+      <c r="X11" s="13"/>
+      <c r="Y11" s="13">
+        <v>93.552400000000006</v>
+      </c>
+      <c r="Z11" s="15"/>
+    </row>
+    <row r="12" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="11">
+        <v>2012</v>
+      </c>
+      <c r="C12" s="12"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="13">
+        <v>105.14660000000001</v>
+      </c>
+      <c r="F12" s="13"/>
+      <c r="G12" s="14">
+        <v>103.1777</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14">
+        <v>100.6656</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13">
+        <v>106.3091</v>
+      </c>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13">
+        <v>108.55200000000001</v>
+      </c>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13">
+        <v>103.3202</v>
+      </c>
+      <c r="P12" s="13"/>
+      <c r="Q12" s="13">
+        <v>108.4332</v>
+      </c>
+      <c r="R12" s="13"/>
+      <c r="S12" s="13">
+        <v>97.021100000000004</v>
+      </c>
+      <c r="T12" s="13"/>
+      <c r="U12" s="13">
+        <v>101.3481</v>
+      </c>
+      <c r="V12" s="13"/>
+      <c r="W12" s="13">
+        <v>104.95569999999999</v>
+      </c>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="13">
+        <v>106.82259999999999</v>
+      </c>
+      <c r="Z12" s="15"/>
+    </row>
+    <row r="13" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="11">
+        <v>2013</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="13">
+        <v>103.0065</v>
+      </c>
+      <c r="F13" s="13"/>
+      <c r="G13" s="14">
+        <v>101.97069999999999</v>
+      </c>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14">
+        <v>99.703400000000002</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13">
+        <v>94.373500000000007</v>
+      </c>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13">
+        <v>108.7469</v>
+      </c>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13">
+        <v>108.7876</v>
+      </c>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13">
+        <v>108.9661</v>
+      </c>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13">
+        <v>94.085700000000003</v>
+      </c>
+      <c r="T13" s="13"/>
+      <c r="U13" s="13">
+        <v>100.1724</v>
+      </c>
+      <c r="V13" s="13"/>
+      <c r="W13" s="13">
+        <v>105.5194</v>
+      </c>
+      <c r="X13" s="13"/>
+      <c r="Y13" s="13">
+        <v>114.08410000000001</v>
+      </c>
+      <c r="Z13" s="15"/>
+    </row>
+    <row r="14" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="11">
+        <v>2014</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="13">
+        <v>103.18429999999999</v>
+      </c>
+      <c r="F14" s="13"/>
+      <c r="G14" s="14">
+        <v>101.00490000000001</v>
+      </c>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14">
+        <v>100.4117</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13">
+        <v>85.134900000000002</v>
+      </c>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13">
+        <v>112.0729</v>
+      </c>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13">
+        <v>98.819500000000005</v>
+      </c>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13">
+        <v>115.06480000000001</v>
+      </c>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13">
+        <v>94.8429</v>
+      </c>
+      <c r="T14" s="13"/>
+      <c r="U14" s="13">
+        <v>98.51</v>
+      </c>
+      <c r="V14" s="13"/>
+      <c r="W14" s="13">
+        <v>106.2698</v>
+      </c>
+      <c r="X14" s="13"/>
+      <c r="Y14" s="13">
+        <v>125.38500000000001</v>
+      </c>
+      <c r="Z14" s="15"/>
+    </row>
+    <row r="15" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="11">
+        <v>2015</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="13">
+        <v>99.703400000000002</v>
+      </c>
+      <c r="F15" s="13"/>
+      <c r="G15" s="14">
+        <v>102.5795</v>
+      </c>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14">
+        <v>104.99160000000001</v>
+      </c>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13">
+        <v>81.224100000000007</v>
+      </c>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13">
+        <v>107.1861</v>
+      </c>
+      <c r="N15" s="13"/>
+      <c r="O15" s="13">
+        <v>95.581699999999998</v>
+      </c>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13">
+        <v>122.9817</v>
+      </c>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13">
+        <v>97.798500000000004</v>
+      </c>
+      <c r="T15" s="13"/>
+      <c r="U15" s="13">
+        <v>98.213700000000003</v>
+      </c>
+      <c r="V15" s="13"/>
+      <c r="W15" s="13">
+        <v>109.39400000000001</v>
+      </c>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="13">
+        <v>108.4699</v>
+      </c>
+      <c r="Z15" s="15"/>
+    </row>
+    <row r="16" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="11">
+        <v>2016</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="13">
+        <v>96.390799999999999</v>
+      </c>
+      <c r="F16" s="13"/>
+      <c r="G16" s="14">
+        <v>107.3777</v>
+      </c>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14">
+        <v>109.688</v>
+      </c>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13">
+        <v>81.874499999999998</v>
+      </c>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13">
+        <v>100.2788</v>
+      </c>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13">
+        <v>86.818899999999999</v>
+      </c>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13">
+        <v>129.5943</v>
+      </c>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13">
+        <v>98.751099999999994</v>
+      </c>
+      <c r="T16" s="13"/>
+      <c r="U16" s="13">
+        <v>94.024600000000007</v>
+      </c>
+      <c r="V16" s="13"/>
+      <c r="W16" s="13">
+        <v>108.7178</v>
+      </c>
+      <c r="X16" s="13"/>
+      <c r="Y16" s="13">
+        <v>108.22320000000001</v>
+      </c>
+      <c r="Z16" s="15"/>
+    </row>
+    <row r="17" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="11">
+        <v>2017</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="13">
+        <v>97.442899999999995</v>
+      </c>
+      <c r="F17" s="13"/>
+      <c r="G17" s="14">
+        <v>105.29049999999999</v>
+      </c>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14">
+        <v>113.9016</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13">
+        <v>80.039400000000001</v>
+      </c>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13">
+        <v>96.572199999999995</v>
+      </c>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13">
+        <v>78.005399999999995</v>
+      </c>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13">
+        <v>138.7927</v>
+      </c>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13">
+        <v>98.559899999999999</v>
+      </c>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13">
+        <v>93.284400000000005</v>
+      </c>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13">
+        <v>109.81619999999999</v>
+      </c>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="13">
+        <v>116.0887</v>
+      </c>
+      <c r="Z17" s="17"/>
+    </row>
+    <row r="18" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="11">
+        <v>2018</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="13">
+        <v>97.0869</v>
+      </c>
+      <c r="F18" s="13"/>
+      <c r="G18" s="14">
+        <v>105.9301</v>
+      </c>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14">
+        <v>118.40089999999999</v>
+      </c>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13">
+        <v>79.311599999999999</v>
+      </c>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13">
+        <v>92.523399999999995</v>
+      </c>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13">
+        <v>77.485799999999998</v>
+      </c>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13">
+        <v>140.80410000000001</v>
+      </c>
+      <c r="R18" s="13"/>
+      <c r="S18" s="13">
+        <v>98.248099999999994</v>
+      </c>
+      <c r="T18" s="13"/>
+      <c r="U18" s="13">
+        <v>93.221199999999996</v>
+      </c>
+      <c r="V18" s="13"/>
+      <c r="W18" s="13">
+        <v>112.58669999999999</v>
+      </c>
+      <c r="X18" s="13"/>
+      <c r="Y18" s="13">
+        <v>126.52209999999999</v>
+      </c>
+      <c r="Z18" s="17"/>
+    </row>
+    <row r="19" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="11">
+        <v>2019</v>
+      </c>
+      <c r="C19" s="12"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="13">
+        <v>98.1678</v>
+      </c>
+      <c r="F19" s="13"/>
+      <c r="G19" s="14">
+        <v>105.9674</v>
+      </c>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14">
+        <v>123.96729999999999</v>
+      </c>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13">
+        <v>78.932199999999995</v>
+      </c>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13">
+        <v>102.9984</v>
+      </c>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13">
+        <v>79.448400000000007</v>
+      </c>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13">
+        <v>139.2833</v>
+      </c>
+      <c r="R19" s="13"/>
+      <c r="S19" s="13">
+        <v>94.997699999999995</v>
+      </c>
+      <c r="T19" s="13"/>
+      <c r="U19" s="13">
+        <v>93.924999999999997</v>
+      </c>
+      <c r="V19" s="13"/>
+      <c r="W19" s="13">
+        <v>114.5789</v>
+      </c>
+      <c r="X19" s="13"/>
+      <c r="Y19" s="13">
+        <v>109.3973</v>
+      </c>
+      <c r="Z19" s="17"/>
+    </row>
+    <row r="20" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="11">
+        <v>2020</v>
+      </c>
+      <c r="C20" s="12"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="18">
+        <v>98.689499999999995</v>
+      </c>
+      <c r="F20" s="18"/>
+      <c r="G20" s="19">
+        <v>107.0303</v>
+      </c>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19">
+        <v>126.215</v>
+      </c>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18">
+        <v>78.237499999999997</v>
+      </c>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18">
+        <v>105.4293</v>
+      </c>
+      <c r="N20" s="18"/>
+      <c r="O20" s="18">
+        <v>84.637699999999995</v>
+      </c>
+      <c r="P20" s="18"/>
+      <c r="Q20" s="18">
+        <v>140.79130000000001</v>
+      </c>
+      <c r="R20" s="18"/>
+      <c r="S20" s="18">
+        <v>94.378500000000003</v>
+      </c>
+      <c r="T20" s="18"/>
+      <c r="U20" s="18">
+        <v>95.790199999999999</v>
+      </c>
+      <c r="V20" s="18"/>
+      <c r="W20" s="18">
+        <v>115.3034</v>
+      </c>
+      <c r="X20" s="18"/>
+      <c r="Y20" s="18">
+        <v>81.640500000000003</v>
+      </c>
+      <c r="Z20" s="17"/>
+    </row>
+    <row r="21" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="12"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="18">
+        <v>104.5843</v>
+      </c>
+      <c r="F21" s="18"/>
+      <c r="G21" s="19">
+        <v>108.5883</v>
+      </c>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19">
+        <v>128.5934</v>
+      </c>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18">
+        <v>75.717399999999998</v>
+      </c>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18">
+        <v>112.6186</v>
+      </c>
+      <c r="N21" s="18"/>
+      <c r="O21" s="18">
+        <v>84.561300000000003</v>
+      </c>
+      <c r="P21" s="18"/>
+      <c r="Q21" s="18">
+        <v>145.93</v>
+      </c>
+      <c r="R21" s="18"/>
+      <c r="S21" s="18">
+        <v>94.836299999999994</v>
+      </c>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18">
+        <v>98.788399999999996</v>
+      </c>
+      <c r="V21" s="18"/>
+      <c r="W21" s="18">
+        <v>117.2979</v>
+      </c>
+      <c r="X21" s="18"/>
+      <c r="Y21" s="18">
+        <v>87.7791</v>
+      </c>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="22"/>
+    </row>
+    <row r="22" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="12"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="18">
+        <v>111.49979999999999</v>
+      </c>
+      <c r="F22" s="18"/>
+      <c r="G22" s="19">
+        <v>110.1674</v>
+      </c>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19">
+        <v>132.78989999999999</v>
+      </c>
+      <c r="J22" s="18"/>
+      <c r="K22" s="18">
+        <v>76.916499999999999</v>
+      </c>
+      <c r="L22" s="18"/>
+      <c r="M22" s="18">
+        <v>115.9952</v>
+      </c>
+      <c r="N22" s="18"/>
+      <c r="O22" s="18">
+        <v>68.9024</v>
+      </c>
+      <c r="P22" s="18"/>
+      <c r="Q22" s="18">
+        <v>156.3586</v>
+      </c>
+      <c r="R22" s="18"/>
+      <c r="S22" s="18">
+        <v>97.274799999999999</v>
+      </c>
+      <c r="T22" s="18"/>
+      <c r="U22" s="18">
+        <v>103.9525</v>
+      </c>
+      <c r="V22" s="18"/>
+      <c r="W22" s="18">
+        <v>115.70359999999999</v>
+      </c>
+      <c r="X22" s="18"/>
+      <c r="Y22" s="18">
+        <v>150.28899999999999</v>
+      </c>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="22"/>
+    </row>
+    <row r="23" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="12"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="18">
+        <v>111.38249999999999</v>
+      </c>
+      <c r="F23" s="18"/>
+      <c r="G23" s="19">
+        <v>113.6182</v>
+      </c>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19">
+        <v>136.57640000000001</v>
+      </c>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18">
+        <v>79.201999999999998</v>
+      </c>
+      <c r="L23" s="18"/>
+      <c r="M23" s="18">
+        <v>113.14409999999999</v>
+      </c>
+      <c r="N23" s="18"/>
+      <c r="O23" s="18">
+        <v>51.746699999999997</v>
+      </c>
+      <c r="P23" s="18"/>
+      <c r="Q23" s="18">
+        <v>161.44120000000001</v>
+      </c>
+      <c r="R23" s="18"/>
+      <c r="S23" s="18">
+        <v>98.085499999999996</v>
+      </c>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18">
+        <v>110.58920000000001</v>
+      </c>
+      <c r="V23" s="18"/>
+      <c r="W23" s="18">
+        <v>114.7807</v>
+      </c>
+      <c r="X23" s="18"/>
+      <c r="Y23" s="18">
+        <v>231.0788</v>
+      </c>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="22"/>
+    </row>
+    <row r="24" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="12"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="18">
+        <v>115.76730000000001</v>
+      </c>
+      <c r="F24" s="18"/>
+      <c r="G24" s="19">
+        <v>124.0934</v>
+      </c>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19">
+        <v>144.06790000000001</v>
+      </c>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18">
+        <v>85.059100000000001</v>
+      </c>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18">
+        <v>122.3969</v>
+      </c>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18">
+        <v>46.658200000000001</v>
+      </c>
+      <c r="P24" s="18"/>
+      <c r="Q24" s="18">
+        <v>168.9391</v>
+      </c>
+      <c r="R24" s="18"/>
+      <c r="S24" s="18">
+        <v>98.31</v>
+      </c>
+      <c r="T24" s="18"/>
+      <c r="U24" s="18">
+        <v>112.6977</v>
+      </c>
+      <c r="V24" s="18"/>
+      <c r="W24" s="18">
+        <v>117.2527</v>
+      </c>
+      <c r="X24" s="18"/>
+      <c r="Y24" s="18">
+        <v>327.58760000000001</v>
+      </c>
+      <c r="Z24" s="21"/>
+      <c r="AA24" s="22"/>
+    </row>
+    <row r="25" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="22"/>
+    </row>
+    <row r="26" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" s="40">
+        <v>115.0106</v>
+      </c>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40">
+        <v>116.1135</v>
+      </c>
+      <c r="H26" s="41"/>
+      <c r="I26" s="40">
+        <v>136.61019999999999</v>
+      </c>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40">
+        <v>81.268100000000004</v>
+      </c>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40">
+        <v>127.32299999999999</v>
+      </c>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40">
+        <v>46.780099999999997</v>
+      </c>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40">
+        <v>162.54599999999999</v>
+      </c>
+      <c r="R26" s="40"/>
+      <c r="S26" s="40">
+        <v>98.009500000000003</v>
+      </c>
+      <c r="T26" s="40"/>
+      <c r="U26" s="40">
+        <v>112.0445</v>
+      </c>
+      <c r="V26" s="40"/>
+      <c r="W26" s="40">
+        <v>115.27500000000001</v>
+      </c>
+      <c r="X26" s="40"/>
+      <c r="Y26" s="40">
+        <v>251.04349999999999</v>
+      </c>
+      <c r="Z26" s="21"/>
+      <c r="AA26" s="22"/>
+    </row>
+    <row r="27" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="56"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="22"/>
+    </row>
+    <row r="28" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="40">
+        <v>114.5034</v>
+      </c>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40">
+        <v>117.2957</v>
+      </c>
+      <c r="H28" s="41"/>
+      <c r="I28" s="40">
+        <v>137.22030000000001</v>
+      </c>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40">
+        <v>81.926299999999998</v>
+      </c>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40">
+        <v>127.12350000000001</v>
+      </c>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40">
+        <v>46.164200000000001</v>
+      </c>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40">
+        <v>163.28919999999999</v>
+      </c>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40">
+        <v>97.961799999999997</v>
+      </c>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40">
+        <v>111.5722</v>
+      </c>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40">
+        <v>116.0621</v>
+      </c>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40">
+        <v>224.5025</v>
+      </c>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="22"/>
+    </row>
+    <row r="29" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="57"/>
+      <c r="C29" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="40">
+        <v>113.3837</v>
+      </c>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40">
+        <v>119.25579999999999</v>
+      </c>
+      <c r="H29" s="41"/>
+      <c r="I29" s="40">
+        <v>139.0652</v>
+      </c>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40">
+        <v>82.293499999999995</v>
+      </c>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40">
+        <v>120.6656</v>
+      </c>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40">
+        <v>45.7849</v>
+      </c>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40">
+        <v>165.375</v>
+      </c>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40">
+        <v>98.514099999999999</v>
+      </c>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40">
+        <v>110.4799</v>
+      </c>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40">
+        <v>116.5455</v>
+      </c>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40">
+        <v>255.7586</v>
+      </c>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="22"/>
+    </row>
+    <row r="30" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="57"/>
+      <c r="C30" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="40">
+        <v>115.1872</v>
+      </c>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40">
+        <v>120.10250000000001</v>
+      </c>
+      <c r="H30" s="41"/>
+      <c r="I30" s="40">
+        <v>139.59379999999999</v>
+      </c>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40">
+        <v>83.098200000000006</v>
+      </c>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40">
+        <v>124.39570000000001</v>
+      </c>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40">
+        <v>47.0443</v>
+      </c>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40">
+        <v>166.65979999999999</v>
+      </c>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40">
+        <v>98.409199999999998</v>
+      </c>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40">
+        <v>111.7603</v>
+      </c>
+      <c r="V30" s="40"/>
+      <c r="W30" s="40">
+        <v>117.03579999999999</v>
+      </c>
+      <c r="X30" s="40"/>
+      <c r="Y30" s="40">
+        <v>269.7921</v>
+      </c>
+      <c r="Z30" s="21"/>
+      <c r="AA30" s="22"/>
+    </row>
+    <row r="31" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="57"/>
+      <c r="C31" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="40">
+        <v>114.0324</v>
+      </c>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40">
+        <v>121.29</v>
+      </c>
+      <c r="H31" s="41"/>
+      <c r="I31" s="40">
+        <v>142.8724</v>
+      </c>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40">
+        <v>83.603499999999997</v>
+      </c>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40">
+        <v>119.6626</v>
+      </c>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40">
+        <v>48.021000000000001</v>
+      </c>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40">
+        <v>166.90199999999999</v>
+      </c>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40">
+        <v>98.471299999999999</v>
+      </c>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40">
+        <v>110.4464</v>
+      </c>
+      <c r="V31" s="40"/>
+      <c r="W31" s="40">
+        <v>116.9718</v>
+      </c>
+      <c r="X31" s="40"/>
+      <c r="Y31" s="40">
+        <v>275.73410000000001</v>
+      </c>
+      <c r="Z31" s="21"/>
+      <c r="AA31" s="22"/>
+    </row>
+    <row r="32" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="57"/>
+      <c r="C32" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="40">
+        <v>114.7775</v>
+      </c>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40">
+        <v>122.44589999999999</v>
+      </c>
+      <c r="H32" s="41"/>
+      <c r="I32" s="40">
+        <v>144.08410000000001</v>
+      </c>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40">
+        <v>84.605599999999995</v>
+      </c>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40">
+        <v>117.5518</v>
+      </c>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40">
+        <v>46.991500000000002</v>
+      </c>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40">
+        <v>168.21129999999999</v>
+      </c>
+      <c r="R32" s="40"/>
+      <c r="S32" s="40">
+        <v>98.257800000000003</v>
+      </c>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40">
+        <v>112.1648</v>
+      </c>
+      <c r="V32" s="40"/>
+      <c r="W32" s="40">
+        <v>117.2807</v>
+      </c>
+      <c r="X32" s="40"/>
+      <c r="Y32" s="40">
+        <v>300.56420000000003</v>
+      </c>
+      <c r="Z32" s="21"/>
+      <c r="AA32" s="22"/>
+    </row>
+    <row r="33" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="57"/>
+      <c r="C33" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="40">
+        <v>116.3028</v>
+      </c>
+      <c r="F33" s="40"/>
+      <c r="G33" s="40">
+        <v>123.80419999999999</v>
+      </c>
+      <c r="H33" s="41"/>
+      <c r="I33" s="40">
+        <v>143.84729999999999</v>
+      </c>
+      <c r="J33" s="40"/>
+      <c r="K33" s="40">
+        <v>85.145300000000006</v>
+      </c>
+      <c r="L33" s="40"/>
+      <c r="M33" s="40">
+        <v>123.8702</v>
+      </c>
+      <c r="N33" s="40"/>
+      <c r="O33" s="40">
+        <v>48.328699999999998</v>
+      </c>
+      <c r="P33" s="40"/>
+      <c r="Q33" s="40">
+        <v>169.8366</v>
+      </c>
+      <c r="R33" s="40"/>
+      <c r="S33" s="40">
+        <v>98.790099999999995</v>
+      </c>
+      <c r="T33" s="40"/>
+      <c r="U33" s="40">
+        <v>112.1998</v>
+      </c>
+      <c r="V33" s="40"/>
+      <c r="W33" s="40">
+        <v>117.72190000000001</v>
+      </c>
+      <c r="X33" s="40"/>
+      <c r="Y33" s="40">
+        <v>322.9393</v>
+      </c>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="22"/>
+    </row>
+    <row r="34" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="57"/>
+      <c r="C34" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="40">
+        <v>115.214</v>
+      </c>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40">
+        <v>124.6456</v>
+      </c>
+      <c r="H34" s="41"/>
+      <c r="I34" s="40">
+        <v>143.45500000000001</v>
+      </c>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40">
+        <v>86.105699999999999</v>
+      </c>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40">
+        <v>113.5381</v>
+      </c>
+      <c r="N34" s="40"/>
+      <c r="O34" s="40">
+        <v>47.472900000000003</v>
+      </c>
+      <c r="P34" s="40"/>
+      <c r="Q34" s="40">
+        <v>170.52080000000001</v>
+      </c>
+      <c r="R34" s="40"/>
+      <c r="S34" s="40">
+        <v>99.332499999999996</v>
+      </c>
+      <c r="T34" s="40"/>
+      <c r="U34" s="40">
+        <v>113.48480000000001</v>
+      </c>
+      <c r="V34" s="40"/>
+      <c r="W34" s="40">
+        <v>117.3056</v>
+      </c>
+      <c r="X34" s="40"/>
+      <c r="Y34" s="40">
+        <v>365.05919999999998</v>
+      </c>
+      <c r="Z34" s="21"/>
+      <c r="AA34" s="22"/>
+    </row>
+    <row r="35" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="57"/>
+      <c r="C35" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="40">
+        <v>115.9907</v>
+      </c>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40">
+        <v>125.3781</v>
+      </c>
+      <c r="H35" s="41"/>
+      <c r="I35" s="40">
+        <v>144.61799999999999</v>
+      </c>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40">
+        <v>86.077699999999993</v>
+      </c>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40">
+        <v>118.7259</v>
+      </c>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40">
+        <v>46.050800000000002</v>
+      </c>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="40">
+        <v>170.4323</v>
+      </c>
+      <c r="R35" s="40"/>
+      <c r="S35" s="40">
+        <v>98.295599999999993</v>
+      </c>
+      <c r="T35" s="40"/>
+      <c r="U35" s="40">
+        <v>113.73699999999999</v>
+      </c>
+      <c r="V35" s="40"/>
+      <c r="W35" s="40">
+        <v>117.3176</v>
+      </c>
+      <c r="X35" s="40"/>
+      <c r="Y35" s="40">
+        <v>350.79450000000003</v>
+      </c>
+      <c r="Z35" s="21"/>
+      <c r="AA35" s="22"/>
+    </row>
+    <row r="36" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="57"/>
+      <c r="C36" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E36" s="40">
+        <v>117.46040000000001</v>
+      </c>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40">
+        <v>126.84739999999999</v>
+      </c>
+      <c r="H36" s="41"/>
+      <c r="I36" s="40">
+        <v>145.11240000000001</v>
+      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40">
+        <v>85.993899999999996</v>
+      </c>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40">
+        <v>126.3691</v>
+      </c>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40">
+        <v>45.571599999999997</v>
+      </c>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40">
+        <v>170.67590000000001</v>
+      </c>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40">
+        <v>97.450900000000004</v>
+      </c>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40">
+        <v>114.523</v>
+      </c>
+      <c r="V36" s="40"/>
+      <c r="W36" s="40">
+        <v>117.2908</v>
+      </c>
+      <c r="X36" s="40"/>
+      <c r="Y36" s="40">
+        <v>408.27319999999997</v>
+      </c>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="22"/>
+    </row>
+    <row r="37" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="57"/>
+      <c r="C37" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="40">
+        <v>117.0729</v>
+      </c>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40">
+        <v>128.32390000000001</v>
+      </c>
+      <c r="H37" s="41"/>
+      <c r="I37" s="40">
+        <v>147.32980000000001</v>
+      </c>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40">
+        <v>87.091800000000006</v>
+      </c>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40">
+        <v>126.8145</v>
+      </c>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40">
+        <v>46.0244</v>
+      </c>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="40">
+        <v>170.29910000000001</v>
+      </c>
+      <c r="R37" s="40"/>
+      <c r="S37" s="40">
+        <v>97.551100000000005</v>
+      </c>
+      <c r="T37" s="40"/>
+      <c r="U37" s="40">
+        <v>113.7779</v>
+      </c>
+      <c r="V37" s="40"/>
+      <c r="W37" s="40">
+        <v>117.8404</v>
+      </c>
+      <c r="X37" s="40"/>
+      <c r="Y37" s="40">
+        <v>393.81569999999999</v>
+      </c>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="22"/>
+    </row>
+    <row r="38" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="57"/>
+      <c r="C38" s="56" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="G2" s="37" t="s">
+      <c r="D38" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E38" s="40">
+        <v>117.51900000000001</v>
+      </c>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40">
+        <v>129.70590000000001</v>
+      </c>
+      <c r="H38" s="41"/>
+      <c r="I38" s="40">
+        <v>149.24600000000001</v>
+      </c>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40">
+        <v>86.5184</v>
+      </c>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40">
+        <v>127.09780000000001</v>
+      </c>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40">
+        <v>45.025700000000001</v>
+      </c>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40">
+        <v>172.31139999999999</v>
+      </c>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40">
+        <v>98.6417</v>
+      </c>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40">
+        <v>113.8755</v>
+      </c>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40">
+        <v>117.8663</v>
+      </c>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40">
+        <v>378.45699999999999</v>
+      </c>
+      <c r="Z38" s="21"/>
+      <c r="AA38" s="22"/>
+    </row>
+    <row r="39" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="57"/>
+      <c r="C39" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39" s="40">
+        <v>117.7634</v>
+      </c>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40">
+        <v>130.02539999999999</v>
+      </c>
+      <c r="H39" s="41"/>
+      <c r="I39" s="40">
+        <v>152.37</v>
+      </c>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40">
+        <v>88.249499999999998</v>
+      </c>
+      <c r="L39" s="40"/>
+      <c r="M39" s="40">
+        <v>122.9487</v>
+      </c>
+      <c r="N39" s="40"/>
+      <c r="O39" s="40">
+        <v>47.418500000000002</v>
+      </c>
+      <c r="P39" s="40"/>
+      <c r="Q39" s="40">
+        <v>172.7559</v>
+      </c>
+      <c r="R39" s="40"/>
+      <c r="S39" s="40">
+        <v>98.044499999999999</v>
+      </c>
+      <c r="T39" s="40"/>
+      <c r="U39" s="40">
+        <v>114.3507</v>
+      </c>
+      <c r="V39" s="40"/>
+      <c r="W39" s="40">
+        <v>117.7941</v>
+      </c>
+      <c r="X39" s="40"/>
+      <c r="Y39" s="40">
+        <v>385.36130000000003</v>
+      </c>
+      <c r="Z39" s="21"/>
+      <c r="AA39" s="22"/>
+    </row>
+    <row r="40" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="57"/>
+      <c r="C40" s="56"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="40"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="40"/>
+      <c r="N40" s="40"/>
+      <c r="O40" s="40"/>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="40"/>
+      <c r="R40" s="40"/>
+      <c r="S40" s="40"/>
+      <c r="T40" s="40"/>
+      <c r="U40" s="40"/>
+      <c r="V40" s="40"/>
+      <c r="W40" s="40"/>
+      <c r="X40" s="40"/>
+      <c r="Y40" s="40"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="22"/>
+    </row>
+    <row r="41" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C41" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D41" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="40">
+        <v>118.4147</v>
+      </c>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40">
+        <v>131.6317</v>
+      </c>
+      <c r="H41" s="41"/>
+      <c r="I41" s="40">
+        <v>156.196</v>
+      </c>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40">
+        <v>89.2316</v>
+      </c>
+      <c r="L41" s="40"/>
+      <c r="M41" s="40">
+        <v>124.2505</v>
+      </c>
+      <c r="N41" s="40"/>
+      <c r="O41" s="40">
+        <v>49.806600000000003</v>
+      </c>
+      <c r="P41" s="40"/>
+      <c r="Q41" s="40">
+        <v>174.7072</v>
+      </c>
+      <c r="R41" s="40"/>
+      <c r="S41" s="40">
+        <v>97.589799999999997</v>
+      </c>
+      <c r="T41" s="40"/>
+      <c r="U41" s="40">
+        <v>114.37309999999999</v>
+      </c>
+      <c r="V41" s="40"/>
+      <c r="W41" s="40">
+        <v>118.9019</v>
+      </c>
+      <c r="X41" s="40"/>
+      <c r="Y41" s="40">
+        <v>361.19650000000001</v>
+      </c>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="22"/>
+    </row>
+    <row r="42" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C42" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E42" s="40">
+        <v>118.1712</v>
+      </c>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40">
+        <v>132.41679999999999</v>
+      </c>
+      <c r="H42" s="41"/>
+      <c r="I42" s="40">
+        <v>157.673</v>
+      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40">
+        <v>89.589399999999998</v>
+      </c>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40">
+        <v>124.89279999999999</v>
+      </c>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40">
+        <v>48.816000000000003</v>
+      </c>
+      <c r="P42" s="40"/>
+      <c r="Q42" s="40">
+        <v>175.9254</v>
+      </c>
+      <c r="R42" s="40"/>
+      <c r="S42" s="40">
+        <v>97.495500000000007</v>
+      </c>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40">
+        <v>113.8112</v>
+      </c>
+      <c r="V42" s="40"/>
+      <c r="W42" s="40">
+        <v>119.1848</v>
+      </c>
+      <c r="X42" s="40"/>
+      <c r="Y42" s="40">
+        <v>343.18970000000002</v>
+      </c>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="22"/>
+    </row>
+    <row r="43" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C43" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" s="40">
+        <v>119.548</v>
+      </c>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40">
+        <v>133.7551</v>
+      </c>
+      <c r="H43" s="41"/>
+      <c r="I43" s="40">
+        <v>160.34379999999999</v>
+      </c>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40">
+        <v>90.466700000000003</v>
+      </c>
+      <c r="L43" s="40"/>
+      <c r="M43" s="40">
+        <v>127.3331</v>
+      </c>
+      <c r="N43" s="40"/>
+      <c r="O43" s="40">
+        <v>48.731099999999998</v>
+      </c>
+      <c r="P43" s="40"/>
+      <c r="Q43" s="40">
+        <v>177.07310000000001</v>
+      </c>
+      <c r="R43" s="40"/>
+      <c r="S43" s="40">
+        <v>97.84</v>
+      </c>
+      <c r="T43" s="40"/>
+      <c r="U43" s="40">
+        <v>115.268</v>
+      </c>
+      <c r="V43" s="40"/>
+      <c r="W43" s="40">
+        <v>119.65260000000001</v>
+      </c>
+      <c r="X43" s="40"/>
+      <c r="Y43" s="40">
+        <v>385.96280000000002</v>
+      </c>
+      <c r="Z43" s="21"/>
+      <c r="AA43" s="22"/>
+    </row>
+    <row r="44" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C44" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="40">
+        <v>119.1386</v>
+      </c>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40">
+        <v>135.72470000000001</v>
+      </c>
+      <c r="H44" s="41"/>
+      <c r="I44" s="40">
+        <v>160.76310000000001</v>
+      </c>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40">
+        <v>90.857500000000002</v>
+      </c>
+      <c r="L44" s="40"/>
+      <c r="M44" s="40">
+        <v>131.0582</v>
+      </c>
+      <c r="N44" s="40"/>
+      <c r="O44" s="40">
+        <v>47.3506</v>
+      </c>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="40">
+        <v>177.3347</v>
+      </c>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40">
+        <v>97.971199999999996</v>
+      </c>
+      <c r="T44" s="40"/>
+      <c r="U44" s="40">
+        <v>114.6293</v>
+      </c>
+      <c r="V44" s="40"/>
+      <c r="W44" s="40">
+        <v>120.6122</v>
+      </c>
+      <c r="X44" s="40"/>
+      <c r="Y44" s="40">
+        <v>348.9941</v>
+      </c>
+      <c r="Z44" s="21"/>
+      <c r="AA44" s="22"/>
+    </row>
+    <row r="45" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C45" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45" s="40">
+        <v>118.55200000000001</v>
+      </c>
+      <c r="F45" s="40"/>
+      <c r="G45" s="40">
+        <v>136.22579999999999</v>
+      </c>
+      <c r="H45" s="41"/>
+      <c r="I45" s="40">
+        <v>160.4607</v>
+      </c>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40">
+        <v>91.119299999999996</v>
+      </c>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40">
+        <v>134.40369999999999</v>
+      </c>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40">
+        <v>46.777500000000003</v>
+      </c>
+      <c r="P45" s="40"/>
+      <c r="Q45" s="40">
+        <v>176.64080000000001</v>
+      </c>
+      <c r="R45" s="40"/>
+      <c r="S45" s="40">
+        <v>97.756399999999999</v>
+      </c>
+      <c r="T45" s="40"/>
+      <c r="U45" s="40">
+        <v>114.1865</v>
+      </c>
+      <c r="V45" s="40"/>
+      <c r="W45" s="40">
+        <v>121.4061</v>
+      </c>
+      <c r="X45" s="40"/>
+      <c r="Y45" s="40">
+        <v>313.72239999999999</v>
+      </c>
+      <c r="Z45" s="21"/>
+      <c r="AA45" s="22"/>
+    </row>
+    <row r="46" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C46" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" s="40">
+        <v>121.5287</v>
+      </c>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40">
+        <v>136.63560000000001</v>
+      </c>
+      <c r="H46" s="41"/>
+      <c r="I46" s="40">
+        <v>163.84610000000001</v>
+      </c>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40">
+        <v>90.787499999999994</v>
+      </c>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40">
+        <v>133.97049999999999</v>
+      </c>
+      <c r="N46" s="40"/>
+      <c r="O46" s="40">
+        <v>43.651200000000003</v>
+      </c>
+      <c r="P46" s="40"/>
+      <c r="Q46" s="40">
+        <v>176.3313</v>
+      </c>
+      <c r="R46" s="40"/>
+      <c r="S46" s="40">
+        <v>97.408600000000007</v>
+      </c>
+      <c r="T46" s="40"/>
+      <c r="U46" s="40">
+        <v>114.67529999999999</v>
+      </c>
+      <c r="V46" s="40"/>
+      <c r="W46" s="40">
+        <v>122.3721</v>
+      </c>
+      <c r="X46" s="40"/>
+      <c r="Y46" s="40">
+        <v>707.0385</v>
+      </c>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="22"/>
+    </row>
+    <row r="47" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C47" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" s="40">
+        <v>121.1</v>
+      </c>
+      <c r="F47" s="40"/>
+      <c r="G47" s="40">
+        <v>137.14070000000001</v>
+      </c>
+      <c r="H47" s="41"/>
+      <c r="I47" s="40">
+        <v>164.803</v>
+      </c>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40">
+        <v>90.202399999999997</v>
+      </c>
+      <c r="L47" s="40"/>
+      <c r="M47" s="40">
+        <v>128.5309</v>
+      </c>
+      <c r="N47" s="40"/>
+      <c r="O47" s="40">
+        <v>43.439900000000002</v>
+      </c>
+      <c r="P47" s="40"/>
+      <c r="Q47" s="40">
+        <v>176.8655</v>
+      </c>
+      <c r="R47" s="40"/>
+      <c r="S47" s="40">
+        <v>97.598699999999994</v>
+      </c>
+      <c r="T47" s="40"/>
+      <c r="U47" s="40">
+        <v>115.9222</v>
+      </c>
+      <c r="V47" s="40"/>
+      <c r="W47" s="40">
+        <v>122.77460000000001</v>
+      </c>
+      <c r="X47" s="40"/>
+      <c r="Y47" s="40">
+        <v>667.9194</v>
+      </c>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="22"/>
+    </row>
+    <row r="48" spans="2:27" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C48" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="40">
+        <v>122.52509999999999</v>
+      </c>
+      <c r="F48" s="40"/>
+      <c r="G48" s="40">
+        <v>137.71299999999999</v>
+      </c>
+      <c r="H48" s="41"/>
+      <c r="I48" s="40">
+        <v>168.09020000000001</v>
+      </c>
+      <c r="J48" s="40"/>
+      <c r="K48" s="40">
+        <v>90.368499999999997</v>
+      </c>
+      <c r="L48" s="40"/>
+      <c r="M48" s="40">
+        <v>131.226</v>
+      </c>
+      <c r="N48" s="40"/>
+      <c r="O48" s="40">
+        <v>43.992199999999997</v>
+      </c>
+      <c r="P48" s="40"/>
+      <c r="Q48" s="40">
+        <v>177.80420000000001</v>
+      </c>
+      <c r="R48" s="40"/>
+      <c r="S48" s="40">
+        <v>97.824700000000007</v>
+      </c>
+      <c r="T48" s="40"/>
+      <c r="U48" s="40">
+        <v>116.7106</v>
+      </c>
+      <c r="V48" s="40"/>
+      <c r="W48" s="40">
+        <v>123.3199</v>
+      </c>
+      <c r="X48" s="40"/>
+      <c r="Y48" s="40">
+        <v>710.89779999999996</v>
+      </c>
+      <c r="Z48" s="21"/>
+      <c r="AA48" s="22"/>
+    </row>
+    <row r="49" spans="2:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C49" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" s="40">
+        <v>124.05200000000001</v>
+      </c>
+      <c r="F49" s="40"/>
+      <c r="G49" s="40">
+        <v>138.86799999999999</v>
+      </c>
+      <c r="H49" s="41"/>
+      <c r="I49" s="40">
+        <v>168.70670000000001</v>
+      </c>
+      <c r="J49" s="40"/>
+      <c r="K49" s="40">
+        <v>91.525599999999997</v>
+      </c>
+      <c r="L49" s="40"/>
+      <c r="M49" s="40">
+        <v>134.5325</v>
+      </c>
+      <c r="N49" s="40"/>
+      <c r="O49" s="40">
+        <v>45.052700000000002</v>
+      </c>
+      <c r="P49" s="40"/>
+      <c r="Q49" s="40">
+        <v>178.40989999999999</v>
+      </c>
+      <c r="R49" s="40"/>
+      <c r="S49" s="40">
+        <v>98.338499999999996</v>
+      </c>
+      <c r="T49" s="40"/>
+      <c r="U49" s="40">
+        <v>118.2128</v>
+      </c>
+      <c r="V49" s="40"/>
+      <c r="W49" s="40">
+        <v>123.13500000000001</v>
+      </c>
+      <c r="X49" s="40"/>
+      <c r="Y49" s="40">
+        <v>719.56219999999996</v>
+      </c>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="22"/>
+    </row>
+    <row r="50" spans="2:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C50" s="56" t="s">
         <v>23</v>
       </c>
-    </row>
-[...827 lines deleted...]
-      <c r="C74" s="12"/>
+      <c r="D50" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E50" s="40">
+        <v>123.70359999999999</v>
+      </c>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40">
+        <v>139.1694</v>
+      </c>
+      <c r="H50" s="41"/>
+      <c r="I50" s="40">
+        <v>170.81540000000001</v>
+      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40">
+        <v>92.111000000000004</v>
+      </c>
+      <c r="L50" s="40"/>
+      <c r="M50" s="40">
+        <v>132.45060000000001</v>
+      </c>
+      <c r="N50" s="40"/>
+      <c r="O50" s="40">
+        <v>45.607300000000002</v>
+      </c>
+      <c r="P50" s="40"/>
+      <c r="Q50" s="40">
+        <v>179.46530000000001</v>
+      </c>
+      <c r="R50" s="40"/>
+      <c r="S50" s="40">
+        <v>99.048900000000003</v>
+      </c>
+      <c r="T50" s="40"/>
+      <c r="U50" s="40">
+        <v>118.7811</v>
+      </c>
+      <c r="V50" s="40"/>
+      <c r="W50" s="40">
+        <v>124.4049</v>
+      </c>
+      <c r="X50" s="40"/>
+      <c r="Y50" s="40">
+        <v>655.14380000000006</v>
+      </c>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="22"/>
+    </row>
+    <row r="51" spans="2:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C51" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D51" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E51" s="40">
+        <v>123.6759</v>
+      </c>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40">
+        <v>139.10599999999999</v>
+      </c>
+      <c r="H51" s="41"/>
+      <c r="I51" s="40">
+        <v>170.75409999999999</v>
+      </c>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40">
+        <v>91.190100000000001</v>
+      </c>
+      <c r="L51" s="40"/>
+      <c r="M51" s="40">
+        <v>129.93629999999999</v>
+      </c>
+      <c r="N51" s="40"/>
+      <c r="O51" s="40">
+        <v>45.990600000000001</v>
+      </c>
+      <c r="P51" s="40"/>
+      <c r="Q51" s="40">
+        <v>179.93870000000001</v>
+      </c>
+      <c r="R51" s="40"/>
+      <c r="S51" s="40">
+        <v>99.163899999999998</v>
+      </c>
+      <c r="T51" s="40"/>
+      <c r="U51" s="40">
+        <v>119.5789</v>
+      </c>
+      <c r="V51" s="40"/>
+      <c r="W51" s="40">
+        <v>124.4855</v>
+      </c>
+      <c r="X51" s="40"/>
+      <c r="Y51" s="40">
+        <v>659.13819999999998</v>
+      </c>
+      <c r="Z51" s="21"/>
+      <c r="AA51" s="22"/>
+    </row>
+    <row r="52" spans="2:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="40">
+        <v>123.5508</v>
+      </c>
+      <c r="F52" s="40"/>
+      <c r="G52" s="40">
+        <v>140.6634</v>
+      </c>
+      <c r="H52" s="41"/>
+      <c r="I52" s="40">
+        <v>171.25989999999999</v>
+      </c>
+      <c r="J52" s="40"/>
+      <c r="K52" s="40">
+        <v>91.421300000000002</v>
+      </c>
+      <c r="L52" s="40"/>
+      <c r="M52" s="40">
+        <v>132.12530000000001</v>
+      </c>
+      <c r="N52" s="40"/>
+      <c r="O52" s="40">
+        <v>45.392499999999998</v>
+      </c>
+      <c r="P52" s="40"/>
+      <c r="Q52" s="40">
+        <v>179.58840000000001</v>
+      </c>
+      <c r="R52" s="40"/>
+      <c r="S52" s="40">
+        <v>99.416399999999996</v>
+      </c>
+      <c r="T52" s="40"/>
+      <c r="U52" s="40">
+        <v>119.5615</v>
+      </c>
+      <c r="V52" s="40"/>
+      <c r="W52" s="40">
+        <v>124.20059999999999</v>
+      </c>
+      <c r="X52" s="40"/>
+      <c r="Y52" s="40">
+        <v>630.49</v>
+      </c>
+      <c r="Z52" s="21"/>
+      <c r="AA52" s="22"/>
+    </row>
+    <row r="53" spans="2:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C53" s="56"/>
+      <c r="D53" s="62"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="40"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="40"/>
+      <c r="M53" s="40"/>
+      <c r="N53" s="40"/>
+      <c r="O53" s="40"/>
+      <c r="P53" s="40"/>
+      <c r="Q53" s="40"/>
+      <c r="R53" s="40"/>
+      <c r="S53" s="40"/>
+      <c r="T53" s="40"/>
+      <c r="U53" s="40"/>
+      <c r="V53" s="40"/>
+      <c r="W53" s="40"/>
+      <c r="X53" s="40"/>
+      <c r="Y53" s="40"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="22"/>
+    </row>
+    <row r="54" spans="2:28" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="27"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="29"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="29"/>
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
+      <c r="N54" s="29"/>
+      <c r="O54" s="29"/>
+      <c r="P54" s="29"/>
+      <c r="Q54" s="29"/>
+      <c r="R54" s="29"/>
+      <c r="S54" s="29"/>
+      <c r="T54" s="29"/>
+      <c r="U54" s="29"/>
+      <c r="V54" s="29"/>
+      <c r="W54" s="29"/>
+      <c r="X54" s="29"/>
+      <c r="Y54" s="29"/>
+      <c r="Z54" s="30"/>
+      <c r="AB54" s="2"/>
+    </row>
+    <row r="55" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="AB55" s="2"/>
+    </row>
+    <row r="56" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E56" s="48"/>
+      <c r="F56" s="33"/>
+      <c r="G56" s="48"/>
+      <c r="H56" s="33"/>
+      <c r="I56" s="48"/>
+      <c r="J56" s="33"/>
+      <c r="K56" s="48"/>
+      <c r="L56" s="33"/>
+      <c r="M56" s="48"/>
+      <c r="N56" s="33"/>
+      <c r="O56" s="48"/>
+      <c r="P56" s="33"/>
+      <c r="Q56" s="48"/>
+      <c r="R56" s="33"/>
+      <c r="S56" s="48"/>
+      <c r="T56" s="33"/>
+      <c r="U56" s="48"/>
+      <c r="V56" s="33"/>
+      <c r="W56" s="48"/>
+      <c r="X56" s="33"/>
+      <c r="Y56" s="48"/>
+      <c r="Z56" s="33"/>
+    </row>
+    <row r="57" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E57" s="34"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="34"/>
+      <c r="H57" s="33"/>
+      <c r="I57" s="34"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="34"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="34"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="34"/>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="34"/>
+      <c r="R57" s="33"/>
+      <c r="S57" s="34"/>
+      <c r="T57" s="33"/>
+      <c r="U57" s="34"/>
+      <c r="V57" s="33"/>
+      <c r="W57" s="34"/>
+      <c r="X57" s="33"/>
+      <c r="Y57" s="34"/>
+      <c r="Z57" s="34"/>
+    </row>
+    <row r="58" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B58" s="9"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="60"/>
+      <c r="F58" s="60"/>
+      <c r="G58" s="60"/>
+    </row>
+    <row r="59" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B59" s="9"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="33"/>
+      <c r="I59" s="34"/>
+      <c r="J59" s="33"/>
+      <c r="K59" s="34"/>
+      <c r="L59" s="33"/>
+      <c r="M59" s="34"/>
+      <c r="N59" s="33"/>
+      <c r="O59" s="34"/>
+      <c r="P59" s="33"/>
+      <c r="Q59" s="34"/>
+      <c r="R59" s="33"/>
+      <c r="S59" s="34"/>
+      <c r="T59" s="33"/>
+      <c r="U59" s="34"/>
+      <c r="V59" s="33"/>
+      <c r="W59" s="34"/>
+      <c r="X59" s="33"/>
+      <c r="Y59" s="34"/>
+      <c r="Z59" s="33"/>
+    </row>
+    <row r="60" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B60" s="9"/>
+      <c r="C60" s="37"/>
+      <c r="D60" s="37"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="33"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="33"/>
+      <c r="M60" s="34"/>
+      <c r="N60" s="33"/>
+      <c r="O60" s="34"/>
+      <c r="P60" s="33"/>
+      <c r="Q60" s="34"/>
+      <c r="R60" s="33"/>
+      <c r="S60" s="34"/>
+      <c r="T60" s="33"/>
+      <c r="U60" s="34"/>
+      <c r="V60" s="33"/>
+      <c r="W60" s="34"/>
+      <c r="X60" s="33"/>
+      <c r="Y60" s="34"/>
+      <c r="Z60" s="33"/>
+    </row>
+    <row r="61" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="I61" s="34"/>
+      <c r="K61" s="34"/>
+      <c r="M61" s="34"/>
+      <c r="O61" s="34"/>
+      <c r="Q61" s="34"/>
+      <c r="S61" s="34"/>
+      <c r="U61" s="34"/>
+      <c r="W61" s="34"/>
+      <c r="Y61" s="34"/>
+    </row>
+    <row r="62" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E62" s="34"/>
+      <c r="F62" s="34"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
+      <c r="I62" s="34"/>
+      <c r="J62" s="34"/>
+      <c r="K62" s="34"/>
+      <c r="L62" s="34"/>
+      <c r="M62" s="34"/>
+      <c r="N62" s="34"/>
+      <c r="O62" s="34"/>
+      <c r="P62" s="34"/>
+      <c r="Q62" s="34"/>
+      <c r="R62" s="34"/>
+      <c r="S62" s="34"/>
+      <c r="T62" s="34"/>
+      <c r="U62" s="34"/>
+      <c r="V62" s="34"/>
+      <c r="W62" s="34"/>
+      <c r="X62" s="34"/>
+      <c r="Y62" s="34"/>
+      <c r="Z62" s="33"/>
+    </row>
+    <row r="63" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E63" s="34"/>
+      <c r="F63" s="34"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
+      <c r="I63" s="34"/>
+      <c r="J63" s="34"/>
+      <c r="K63" s="34"/>
+      <c r="L63" s="34"/>
+      <c r="M63" s="34"/>
+      <c r="N63" s="34"/>
+      <c r="O63" s="34"/>
+      <c r="P63" s="34"/>
+      <c r="Q63" s="34"/>
+      <c r="R63" s="34"/>
+      <c r="S63" s="34"/>
+      <c r="T63" s="34"/>
+      <c r="U63" s="34"/>
+      <c r="V63" s="34"/>
+      <c r="W63" s="34"/>
+      <c r="X63" s="34"/>
+      <c r="Y63" s="34"/>
+      <c r="Z63" s="33"/>
+    </row>
+    <row r="64" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E64" s="34"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="34"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="34"/>
+      <c r="N64" s="34"/>
+      <c r="O64" s="34"/>
+      <c r="P64" s="34"/>
+      <c r="Q64" s="34"/>
+      <c r="R64" s="34"/>
+      <c r="S64" s="34"/>
+      <c r="T64" s="34"/>
+      <c r="U64" s="34"/>
+      <c r="V64" s="34"/>
+      <c r="W64" s="34"/>
+      <c r="X64" s="34"/>
+      <c r="Y64" s="34"/>
+    </row>
+    <row r="65" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E65" s="34"/>
+      <c r="F65" s="34"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="34"/>
+      <c r="N65" s="34"/>
+      <c r="O65" s="34"/>
+      <c r="P65" s="34"/>
+      <c r="Q65" s="34"/>
+      <c r="R65" s="34"/>
+      <c r="S65" s="34"/>
+      <c r="T65" s="34"/>
+      <c r="U65" s="34"/>
+      <c r="V65" s="34"/>
+      <c r="W65" s="34"/>
+      <c r="X65" s="34"/>
+      <c r="Y65" s="34"/>
+    </row>
+    <row r="66" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E66" s="34"/>
+      <c r="F66" s="34"/>
+      <c r="G66" s="34"/>
+      <c r="H66" s="34"/>
+      <c r="I66" s="34"/>
+      <c r="J66" s="34"/>
+      <c r="K66" s="34"/>
+      <c r="L66" s="34"/>
+      <c r="M66" s="34"/>
+      <c r="N66" s="34"/>
+      <c r="O66" s="34"/>
+      <c r="P66" s="34"/>
+      <c r="Q66" s="34"/>
+      <c r="R66" s="34"/>
+      <c r="S66" s="34"/>
+      <c r="T66" s="34"/>
+      <c r="U66" s="34"/>
+      <c r="V66" s="34"/>
+      <c r="W66" s="34"/>
+      <c r="X66" s="34"/>
+      <c r="Y66" s="34"/>
+    </row>
+    <row r="67" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E67" s="34"/>
+      <c r="F67" s="33"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
+      <c r="I67" s="34"/>
+      <c r="J67" s="34"/>
+      <c r="K67" s="34"/>
+      <c r="L67" s="34"/>
+      <c r="M67" s="34"/>
+      <c r="N67" s="34"/>
+      <c r="O67" s="34"/>
+      <c r="P67" s="34"/>
+      <c r="Q67" s="34"/>
+      <c r="R67" s="34"/>
+      <c r="S67" s="34"/>
+      <c r="T67" s="34"/>
+      <c r="U67" s="34"/>
+      <c r="V67" s="34"/>
+      <c r="W67" s="34"/>
+      <c r="X67" s="34"/>
+      <c r="Y67" s="34"/>
+      <c r="Z67" s="34"/>
+    </row>
+    <row r="68" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E68" s="34"/>
+      <c r="F68" s="33"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="34"/>
+      <c r="N68" s="34"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="34"/>
+      <c r="Q68" s="34"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="34"/>
+      <c r="T68" s="34"/>
+      <c r="U68" s="34"/>
+      <c r="V68" s="34"/>
+      <c r="W68" s="34"/>
+      <c r="X68" s="34"/>
+      <c r="Y68" s="34"/>
+      <c r="Z68" s="34"/>
+    </row>
+    <row r="69" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E69" s="34"/>
+      <c r="F69" s="33"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="34"/>
+      <c r="K69" s="34"/>
+      <c r="L69" s="34"/>
+      <c r="M69" s="34"/>
+      <c r="N69" s="34"/>
+      <c r="O69" s="34"/>
+      <c r="P69" s="34"/>
+      <c r="Q69" s="34"/>
+      <c r="R69" s="34"/>
+      <c r="S69" s="34"/>
+      <c r="T69" s="34"/>
+      <c r="U69" s="34"/>
+      <c r="V69" s="34"/>
+      <c r="W69" s="34"/>
+      <c r="X69" s="34"/>
+      <c r="Y69" s="34"/>
+      <c r="Z69" s="34"/>
+    </row>
+    <row r="70" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E70" s="34"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="34"/>
+      <c r="H70" s="34"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="34"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="34"/>
+      <c r="M70" s="34"/>
+      <c r="N70" s="34"/>
+      <c r="O70" s="34"/>
+      <c r="P70" s="34"/>
+      <c r="Q70" s="34"/>
+      <c r="R70" s="34"/>
+      <c r="S70" s="34"/>
+      <c r="T70" s="34"/>
+      <c r="U70" s="34"/>
+      <c r="V70" s="34"/>
+      <c r="W70" s="34"/>
+      <c r="X70" s="34"/>
+      <c r="Y70" s="34"/>
+      <c r="Z70" s="34"/>
+    </row>
+    <row r="71" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E71" s="34"/>
+      <c r="F71" s="33"/>
+      <c r="G71" s="34"/>
+      <c r="H71" s="34"/>
+      <c r="I71" s="34"/>
+      <c r="J71" s="34"/>
+      <c r="K71" s="34"/>
+      <c r="L71" s="34"/>
+      <c r="M71" s="34"/>
+      <c r="N71" s="34"/>
+      <c r="O71" s="34"/>
+      <c r="P71" s="34"/>
+      <c r="Q71" s="34"/>
+      <c r="R71" s="34"/>
+      <c r="S71" s="34"/>
+      <c r="T71" s="34"/>
+      <c r="U71" s="34"/>
+      <c r="V71" s="34"/>
+      <c r="W71" s="34"/>
+      <c r="X71" s="34"/>
+      <c r="Y71" s="34"/>
+      <c r="Z71" s="34"/>
+    </row>
+    <row r="72" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E72" s="34"/>
+      <c r="F72" s="33"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="34"/>
+      <c r="K72" s="34"/>
+      <c r="L72" s="34"/>
+      <c r="M72" s="34"/>
+      <c r="N72" s="34"/>
+      <c r="O72" s="34"/>
+      <c r="P72" s="34"/>
+      <c r="Q72" s="34"/>
+      <c r="R72" s="34"/>
+      <c r="S72" s="34"/>
+      <c r="T72" s="34"/>
+      <c r="U72" s="34"/>
+      <c r="V72" s="34"/>
+      <c r="W72" s="34"/>
+      <c r="X72" s="34"/>
+      <c r="Y72" s="34"/>
+      <c r="Z72" s="34"/>
+    </row>
+    <row r="73" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E73" s="34"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="34"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="34"/>
+      <c r="S73" s="34"/>
+      <c r="T73" s="34"/>
+      <c r="U73" s="34"/>
+      <c r="V73" s="34"/>
+      <c r="W73" s="34"/>
+      <c r="X73" s="34"/>
+      <c r="Y73" s="34"/>
+      <c r="Z73" s="34"/>
+    </row>
+    <row r="74" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E74" s="34"/>
+      <c r="F74" s="33"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="34"/>
+      <c r="K74" s="34"/>
+      <c r="L74" s="34"/>
+      <c r="M74" s="34"/>
+      <c r="N74" s="34"/>
+      <c r="O74" s="34"/>
+      <c r="P74" s="34"/>
+      <c r="Q74" s="34"/>
+      <c r="R74" s="34"/>
+      <c r="S74" s="34"/>
+      <c r="T74" s="34"/>
+      <c r="U74" s="34"/>
+      <c r="V74" s="34"/>
+      <c r="W74" s="34"/>
+      <c r="X74" s="34"/>
+      <c r="Y74" s="34"/>
+      <c r="Z74" s="34"/>
+    </row>
+    <row r="75" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E75" s="34"/>
+      <c r="F75" s="33"/>
+      <c r="G75" s="34"/>
+      <c r="H75" s="34"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="34"/>
+      <c r="K75" s="34"/>
+      <c r="L75" s="34"/>
+      <c r="M75" s="34"/>
+      <c r="N75" s="34"/>
+      <c r="O75" s="34"/>
+      <c r="P75" s="34"/>
+      <c r="Q75" s="34"/>
+      <c r="R75" s="34"/>
+      <c r="S75" s="34"/>
+      <c r="T75" s="34"/>
+      <c r="U75" s="34"/>
+      <c r="V75" s="34"/>
+      <c r="W75" s="34"/>
+      <c r="X75" s="34"/>
+      <c r="Y75" s="34"/>
+      <c r="Z75" s="34"/>
+    </row>
+    <row r="76" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E76" s="34"/>
+      <c r="F76" s="33"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="34"/>
+      <c r="M76" s="34"/>
+      <c r="N76" s="34"/>
+      <c r="O76" s="34"/>
+      <c r="P76" s="34"/>
+      <c r="Q76" s="34"/>
+      <c r="R76" s="34"/>
+      <c r="S76" s="34"/>
+      <c r="T76" s="34"/>
+      <c r="U76" s="34"/>
+      <c r="V76" s="34"/>
+      <c r="W76" s="34"/>
+      <c r="X76" s="34"/>
+      <c r="Y76" s="34"/>
+      <c r="Z76" s="34"/>
+    </row>
+    <row r="77" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E77" s="34"/>
+      <c r="F77" s="33"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="34"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="34"/>
+      <c r="K77" s="34"/>
+      <c r="L77" s="34"/>
+      <c r="M77" s="34"/>
+      <c r="N77" s="34"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="34"/>
+      <c r="Q77" s="34"/>
+      <c r="R77" s="34"/>
+      <c r="S77" s="34"/>
+      <c r="T77" s="34"/>
+      <c r="U77" s="34"/>
+      <c r="V77" s="34"/>
+      <c r="W77" s="34"/>
+      <c r="X77" s="34"/>
+      <c r="Y77" s="34"/>
+      <c r="Z77" s="34"/>
+    </row>
+    <row r="78" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="39"/>
+      <c r="O78" s="39"/>
+      <c r="P78" s="39"/>
+      <c r="Q78" s="39"/>
+      <c r="R78" s="39"/>
+      <c r="S78" s="39"/>
+      <c r="T78" s="39"/>
+      <c r="U78" s="39"/>
+      <c r="V78" s="39"/>
+      <c r="W78" s="39"/>
+      <c r="X78" s="39"/>
+      <c r="Y78" s="39"/>
+      <c r="Z78" s="39"/>
+    </row>
+    <row r="79" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="39"/>
+      <c r="O79" s="39"/>
+      <c r="P79" s="39"/>
+      <c r="Q79" s="39"/>
+      <c r="R79" s="39"/>
+      <c r="S79" s="39"/>
+      <c r="T79" s="39"/>
+      <c r="U79" s="39"/>
+      <c r="V79" s="39"/>
+      <c r="W79" s="39"/>
+      <c r="X79" s="39"/>
+      <c r="Y79" s="39"/>
+      <c r="Z79" s="39"/>
+    </row>
+    <row r="80" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="39"/>
+      <c r="O80" s="39"/>
+      <c r="P80" s="39"/>
+      <c r="Q80" s="39"/>
+      <c r="R80" s="39"/>
+      <c r="S80" s="39"/>
+      <c r="T80" s="39"/>
+      <c r="U80" s="39"/>
+      <c r="V80" s="39"/>
+      <c r="W80" s="39"/>
+      <c r="X80" s="39"/>
+      <c r="Y80" s="39"/>
+      <c r="Z80" s="39"/>
+    </row>
+    <row r="81" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E81" s="39"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="39"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="39"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="39"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="39"/>
+      <c r="Z81" s="39"/>
+    </row>
+    <row r="82" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E82" s="39"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="39"/>
+      <c r="H82" s="39"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="39"/>
+      <c r="N82" s="39"/>
+      <c r="O82" s="39"/>
+      <c r="P82" s="39"/>
+      <c r="Q82" s="39"/>
+      <c r="R82" s="39"/>
+      <c r="S82" s="39"/>
+      <c r="T82" s="39"/>
+      <c r="U82" s="39"/>
+      <c r="V82" s="39"/>
+      <c r="W82" s="39"/>
+      <c r="X82" s="39"/>
+      <c r="Y82" s="39"/>
+      <c r="Z82" s="39"/>
+    </row>
+    <row r="83" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="39"/>
+      <c r="O83" s="39"/>
+      <c r="P83" s="39"/>
+      <c r="Q83" s="39"/>
+      <c r="R83" s="39"/>
+      <c r="S83" s="39"/>
+      <c r="T83" s="39"/>
+      <c r="U83" s="39"/>
+      <c r="V83" s="39"/>
+      <c r="W83" s="39"/>
+      <c r="X83" s="39"/>
+      <c r="Y83" s="39"/>
+      <c r="Z83" s="39"/>
+    </row>
+    <row r="84" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E84" s="39"/>
+      <c r="F84" s="39"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="39"/>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="39"/>
+      <c r="N84" s="39"/>
+      <c r="O84" s="39"/>
+      <c r="P84" s="39"/>
+      <c r="Q84" s="39"/>
+      <c r="R84" s="39"/>
+      <c r="S84" s="39"/>
+      <c r="T84" s="39"/>
+      <c r="U84" s="39"/>
+      <c r="V84" s="39"/>
+      <c r="W84" s="39"/>
+      <c r="X84" s="39"/>
+      <c r="Y84" s="39"/>
+      <c r="Z84" s="39"/>
+    </row>
+    <row r="85" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E85" s="39"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="39"/>
+      <c r="H85" s="39"/>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="39"/>
+      <c r="O85" s="39"/>
+      <c r="P85" s="39"/>
+      <c r="Q85" s="39"/>
+      <c r="R85" s="39"/>
+      <c r="S85" s="39"/>
+      <c r="T85" s="39"/>
+      <c r="U85" s="39"/>
+      <c r="V85" s="39"/>
+      <c r="W85" s="39"/>
+      <c r="X85" s="39"/>
+      <c r="Y85" s="39"/>
+      <c r="Z85" s="39"/>
+    </row>
+    <row r="88" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+    </row>
+    <row r="89" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+    </row>
+    <row r="90" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+    </row>
+    <row r="91" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+    </row>
+    <row r="92" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+    </row>
+    <row r="93" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+    </row>
+    <row r="94" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C94" s="10"/>
+      <c r="D94" s="10"/>
+    </row>
+    <row r="95" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+    </row>
+    <row r="96" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="10"/>
+      <c r="D109" s="10"/>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" s="10"/>
+      <c r="D114" s="10"/>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" s="10"/>
+      <c r="D115" s="10"/>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" s="10"/>
+      <c r="D118" s="10"/>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" s="10"/>
+      <c r="D120" s="10"/>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="10"/>
+      <c r="D121" s="10"/>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" s="10"/>
+      <c r="D122" s="10"/>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+    </row>
+    <row r="126" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+    </row>
+    <row r="127" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C127" s="10"/>
+      <c r="D127" s="10"/>
+    </row>
+    <row r="128" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C128" s="10"/>
+      <c r="D128" s="10"/>
+    </row>
+    <row r="129" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C129" s="10"/>
+      <c r="D129" s="10"/>
+    </row>
+    <row r="130" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+    </row>
+    <row r="131" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+    </row>
+    <row r="132" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+    </row>
+    <row r="133" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+    </row>
+    <row r="134" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+    </row>
+    <row r="135" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+    </row>
+    <row r="136" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+    </row>
+    <row r="137" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C137" s="10"/>
+      <c r="D137" s="10"/>
+    </row>
+    <row r="138" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C138" s="10"/>
+      <c r="D138" s="10"/>
+    </row>
+    <row r="139" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C139" s="10"/>
+      <c r="D139" s="10"/>
+    </row>
+    <row r="140" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C140" s="10"/>
+      <c r="D140" s="10"/>
+    </row>
+    <row r="141" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C141" s="10"/>
+      <c r="D141" s="10"/>
+    </row>
+    <row r="142" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+    </row>
+    <row r="143" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+    </row>
+    <row r="144" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C144" s="10"/>
+      <c r="D144" s="10"/>
+    </row>
+    <row r="145" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C145" s="10"/>
+      <c r="D145" s="10"/>
+    </row>
+    <row r="146" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C146" s="10"/>
+      <c r="D146" s="10"/>
+    </row>
+    <row r="147" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C147" s="10"/>
+      <c r="D147" s="10"/>
+    </row>
+    <row r="148" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C148" s="10"/>
+      <c r="D148" s="10"/>
+    </row>
+    <row r="149" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+    </row>
+    <row r="150" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C150" s="10"/>
+      <c r="D150" s="10"/>
+    </row>
+    <row r="151" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+    </row>
+    <row r="152" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+    </row>
+    <row r="153" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+    </row>
+    <row r="154" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+    </row>
+    <row r="155" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C155" s="10"/>
+      <c r="D155" s="10"/>
+    </row>
+    <row r="156" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+    </row>
+    <row r="157" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C157" s="10"/>
+      <c r="D157" s="10"/>
+    </row>
+    <row r="158" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C158" s="10"/>
+      <c r="D158" s="10"/>
+    </row>
+    <row r="159" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+    </row>
+    <row r="160" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C160" s="10"/>
+      <c r="D160" s="10"/>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C161" s="10"/>
+      <c r="D161" s="10"/>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C162" s="10"/>
+      <c r="D162" s="10"/>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C163" s="10"/>
+      <c r="D163" s="10"/>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C164" s="10"/>
+      <c r="D164" s="10"/>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C166" s="10"/>
+      <c r="D166" s="10"/>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C168" s="10"/>
+      <c r="D168" s="10"/>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C169" s="10"/>
+      <c r="D169" s="10"/>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C170" s="10"/>
+      <c r="D170" s="10"/>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C171" s="10"/>
+      <c r="D171" s="10"/>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C173" s="10"/>
+      <c r="D173" s="10"/>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+    </row>
+    <row r="175" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C175" s="10"/>
+      <c r="D175" s="10"/>
+    </row>
+    <row r="176" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C176" s="10"/>
+      <c r="D176" s="10"/>
+    </row>
+    <row r="177" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C177" s="10"/>
+      <c r="D177" s="10"/>
+    </row>
+    <row r="178" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C178" s="10"/>
+      <c r="D178" s="10"/>
+    </row>
+    <row r="179" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C179" s="10"/>
+      <c r="D179" s="10"/>
+    </row>
+    <row r="180" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C180" s="10"/>
+      <c r="D180" s="10"/>
+    </row>
+    <row r="181" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+    </row>
+    <row r="182" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C182" s="10"/>
+      <c r="D182" s="10"/>
+    </row>
+    <row r="183" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C183" s="10"/>
+      <c r="D183" s="10"/>
+    </row>
+    <row r="184" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C184" s="10"/>
+      <c r="D184" s="10"/>
+    </row>
+    <row r="185" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C185" s="10"/>
+      <c r="D185" s="10"/>
+    </row>
+    <row r="186" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C186" s="10"/>
+      <c r="D186" s="10"/>
+    </row>
+    <row r="187" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C187" s="10"/>
+      <c r="D187" s="10"/>
+    </row>
+    <row r="188" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C188" s="10"/>
+      <c r="D188" s="10"/>
+    </row>
+    <row r="189" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C189" s="10"/>
+      <c r="D189" s="10"/>
+    </row>
+    <row r="190" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+    </row>
+    <row r="191" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C191" s="10"/>
+      <c r="D191" s="10"/>
+    </row>
+    <row r="192" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C192" s="10"/>
+      <c r="D192" s="10"/>
+    </row>
+    <row r="193" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+    </row>
+    <row r="194" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C194" s="10"/>
+      <c r="D194" s="10"/>
+    </row>
+    <row r="195" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+    </row>
+    <row r="196" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C196" s="10"/>
+      <c r="D196" s="10"/>
+    </row>
+    <row r="197" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+    </row>
+    <row r="198" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C198" s="10"/>
+      <c r="D198" s="10"/>
+    </row>
+    <row r="199" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C199" s="10"/>
+      <c r="D199" s="10"/>
+    </row>
+    <row r="200" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C200" s="10"/>
+      <c r="D200" s="10"/>
+    </row>
+    <row r="201" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C201" s="10"/>
+      <c r="D201" s="10"/>
+    </row>
+    <row r="202" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C202" s="10"/>
+      <c r="D202" s="10"/>
+    </row>
+    <row r="203" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+    </row>
+    <row r="204" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C204" s="10"/>
+      <c r="D204" s="10"/>
+    </row>
+    <row r="205" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C205" s="10"/>
+      <c r="D205" s="10"/>
+    </row>
+    <row r="206" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+    </row>
+    <row r="207" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C207" s="10"/>
+      <c r="D207" s="10"/>
+    </row>
+    <row r="208" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C208" s="10"/>
+      <c r="D208" s="10"/>
+    </row>
+    <row r="209" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C209" s="10"/>
+      <c r="D209" s="10"/>
+    </row>
+    <row r="210" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+    </row>
+    <row r="211" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+    </row>
+    <row r="212" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+    </row>
+    <row r="213" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+    </row>
+    <row r="214" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+    </row>
+    <row r="215" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C215" s="10"/>
+      <c r="D215" s="10"/>
+    </row>
+    <row r="216" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+    </row>
+    <row r="217" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C217" s="10"/>
+      <c r="D217" s="10"/>
+    </row>
+    <row r="218" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C218" s="10"/>
+      <c r="D218" s="10"/>
+    </row>
+    <row r="219" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+    </row>
+    <row r="220" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C220" s="10"/>
+      <c r="D220" s="10"/>
+    </row>
+    <row r="221" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+    </row>
+    <row r="222" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C222" s="10"/>
+      <c r="D222" s="10"/>
+    </row>
+    <row r="223" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C223" s="10"/>
+      <c r="D223" s="10"/>
+    </row>
+    <row r="224" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C224" s="10"/>
+      <c r="D224" s="10"/>
+    </row>
+    <row r="225" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C225" s="10"/>
+      <c r="D225" s="10"/>
+    </row>
+    <row r="226" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C226" s="10"/>
+      <c r="D226" s="10"/>
+    </row>
+    <row r="227" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C227" s="10"/>
+      <c r="D227" s="10"/>
+    </row>
+    <row r="228" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+    </row>
+    <row r="229" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+    </row>
+    <row r="230" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C230" s="10"/>
+      <c r="D230" s="10"/>
+    </row>
+    <row r="231" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C231" s="10"/>
+      <c r="D231" s="10"/>
+    </row>
+    <row r="232" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C232" s="10"/>
+      <c r="D232" s="10"/>
+    </row>
+    <row r="233" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C233" s="10"/>
+      <c r="D233" s="10"/>
+    </row>
+    <row r="234" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C234" s="10"/>
+      <c r="D234" s="10"/>
+    </row>
+    <row r="235" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C235" s="10"/>
+      <c r="D235" s="10"/>
+    </row>
+    <row r="236" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C236" s="10"/>
+      <c r="D236" s="10"/>
+    </row>
+    <row r="237" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+    </row>
+    <row r="238" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C238" s="10"/>
+      <c r="D238" s="10"/>
+    </row>
+    <row r="239" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C239" s="10"/>
+      <c r="D239" s="10"/>
+    </row>
+    <row r="240" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C240" s="10"/>
+      <c r="D240" s="10"/>
+    </row>
+    <row r="241" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C241" s="10"/>
+      <c r="D241" s="10"/>
+    </row>
+    <row r="242" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C242" s="10"/>
+      <c r="D242" s="10"/>
+    </row>
+    <row r="243" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C243" s="10"/>
+      <c r="D243" s="10"/>
+    </row>
+    <row r="244" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C244" s="10"/>
+      <c r="D244" s="10"/>
+    </row>
+    <row r="245" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+    </row>
+    <row r="246" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C246" s="10"/>
+      <c r="D246" s="10"/>
+    </row>
+    <row r="247" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C247" s="10"/>
+      <c r="D247" s="10"/>
+    </row>
+    <row r="248" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C248" s="10"/>
+      <c r="D248" s="10"/>
+    </row>
+    <row r="249" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C249" s="10"/>
+      <c r="D249" s="10"/>
+    </row>
+    <row r="250" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C250" s="10"/>
+      <c r="D250" s="10"/>
+    </row>
+    <row r="251" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C251" s="10"/>
+      <c r="D251" s="10"/>
+    </row>
+    <row r="252" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C252" s="10"/>
+      <c r="D252" s="10"/>
+    </row>
+    <row r="253" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C253" s="10"/>
+      <c r="D253" s="10"/>
+    </row>
+    <row r="254" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C254" s="10"/>
+      <c r="D254" s="10"/>
+    </row>
+    <row r="255" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C255" s="10"/>
+      <c r="D255" s="10"/>
+    </row>
+    <row r="256" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C256" s="10"/>
+      <c r="D256" s="10"/>
+    </row>
+    <row r="257" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+    </row>
+    <row r="258" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C258" s="10"/>
+      <c r="D258" s="10"/>
+    </row>
+    <row r="259" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C259" s="10"/>
+      <c r="D259" s="10"/>
+    </row>
+    <row r="260" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C260" s="10"/>
+      <c r="D260" s="10"/>
+    </row>
+    <row r="261" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C261" s="10"/>
+      <c r="D261" s="10"/>
+    </row>
+    <row r="262" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C262" s="10"/>
+      <c r="D262" s="10"/>
+    </row>
+    <row r="263" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C263" s="10"/>
+      <c r="D263" s="10"/>
+    </row>
+    <row r="264" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C264" s="10"/>
+      <c r="D264" s="10"/>
+    </row>
+    <row r="265" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C265" s="10"/>
+      <c r="D265" s="10"/>
+    </row>
+    <row r="266" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C266" s="10"/>
+      <c r="D266" s="10"/>
+    </row>
+    <row r="267" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C267" s="10"/>
+      <c r="D267" s="10"/>
+    </row>
+    <row r="268" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C268" s="10"/>
+      <c r="D268" s="10"/>
+    </row>
+    <row r="269" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C269" s="10"/>
+      <c r="D269" s="10"/>
+    </row>
+    <row r="270" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C270" s="10"/>
+      <c r="D270" s="10"/>
+    </row>
+    <row r="271" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C271" s="10"/>
+      <c r="D271" s="10"/>
+    </row>
+    <row r="272" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C272" s="10"/>
+      <c r="D272" s="10"/>
+    </row>
+    <row r="273" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C273" s="10"/>
+      <c r="D273" s="10"/>
+    </row>
+    <row r="274" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C274" s="10"/>
+      <c r="D274" s="10"/>
+    </row>
+    <row r="275" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C275" s="10"/>
+      <c r="D275" s="10"/>
+    </row>
+    <row r="276" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C276" s="10"/>
+      <c r="D276" s="10"/>
+    </row>
+    <row r="277" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C277" s="10"/>
+      <c r="D277" s="10"/>
+    </row>
+    <row r="278" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C278" s="10"/>
+      <c r="D278" s="10"/>
+    </row>
+    <row r="279" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C279" s="10"/>
+      <c r="D279" s="10"/>
+    </row>
+    <row r="280" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C280" s="10"/>
+      <c r="D280" s="10"/>
+    </row>
+    <row r="281" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C281" s="10"/>
+      <c r="D281" s="10"/>
+    </row>
+    <row r="282" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C282" s="10"/>
+      <c r="D282" s="10"/>
+    </row>
+    <row r="283" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C283" s="10"/>
+      <c r="D283" s="10"/>
+    </row>
+    <row r="284" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C284" s="10"/>
+      <c r="D284" s="10"/>
+    </row>
+    <row r="285" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C285" s="10"/>
+      <c r="D285" s="10"/>
+    </row>
+    <row r="286" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C286" s="10"/>
+      <c r="D286" s="10"/>
+    </row>
+    <row r="287" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C287" s="10"/>
+      <c r="D287" s="10"/>
+    </row>
+    <row r="288" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C288" s="10"/>
+      <c r="D288" s="10"/>
+    </row>
+    <row r="289" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C289" s="10"/>
+      <c r="D289" s="10"/>
+    </row>
+    <row r="290" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C290" s="10"/>
+      <c r="D290" s="10"/>
+    </row>
+    <row r="291" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C291" s="10"/>
+      <c r="D291" s="10"/>
+    </row>
+    <row r="292" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C292" s="10"/>
+      <c r="D292" s="10"/>
+    </row>
+    <row r="293" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C293" s="10"/>
+      <c r="D293" s="10"/>
+    </row>
+    <row r="294" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C294" s="10"/>
+      <c r="D294" s="10"/>
+    </row>
+    <row r="295" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C295" s="10"/>
+      <c r="D295" s="10"/>
+    </row>
+    <row r="296" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C296" s="10"/>
+      <c r="D296" s="10"/>
+    </row>
+    <row r="297" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C297" s="10"/>
+      <c r="D297" s="10"/>
+    </row>
+    <row r="298" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C298" s="10"/>
+      <c r="D298" s="10"/>
+    </row>
+    <row r="299" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C299" s="10"/>
+      <c r="D299" s="10"/>
+    </row>
+    <row r="300" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C300" s="10"/>
+      <c r="D300" s="10"/>
+    </row>
+    <row r="301" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C301" s="10"/>
+      <c r="D301" s="10"/>
+    </row>
+    <row r="302" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C302" s="10"/>
+      <c r="D302" s="10"/>
+    </row>
+    <row r="303" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C303" s="10"/>
+      <c r="D303" s="10"/>
+    </row>
+    <row r="304" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C304" s="10"/>
+      <c r="D304" s="10"/>
+    </row>
+    <row r="305" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C305" s="10"/>
+      <c r="D305" s="10"/>
+    </row>
+    <row r="306" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C306" s="10"/>
+      <c r="D306" s="10"/>
+    </row>
+    <row r="307" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C307" s="10"/>
+      <c r="D307" s="10"/>
+    </row>
+    <row r="308" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C308" s="10"/>
+      <c r="D308" s="10"/>
+    </row>
+    <row r="309" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C309" s="10"/>
+      <c r="D309" s="10"/>
+    </row>
+    <row r="310" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C310" s="10"/>
+      <c r="D310" s="10"/>
+    </row>
+    <row r="311" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C311" s="10"/>
+      <c r="D311" s="10"/>
+    </row>
+    <row r="312" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C312" s="10"/>
+      <c r="D312" s="10"/>
+    </row>
+    <row r="313" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C313" s="10"/>
+      <c r="D313" s="10"/>
+    </row>
+    <row r="314" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C314" s="10"/>
+      <c r="D314" s="10"/>
+    </row>
+    <row r="315" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C315" s="10"/>
+      <c r="D315" s="10"/>
+    </row>
+    <row r="316" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C316" s="10"/>
+      <c r="D316" s="10"/>
+    </row>
+    <row r="317" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C317" s="10"/>
+      <c r="D317" s="10"/>
+    </row>
+    <row r="318" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C318" s="10"/>
+      <c r="D318" s="10"/>
+    </row>
+    <row r="319" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C319" s="10"/>
+      <c r="D319" s="10"/>
+    </row>
+    <row r="320" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C320" s="10"/>
+      <c r="D320" s="10"/>
+    </row>
+    <row r="321" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C321" s="10"/>
+      <c r="D321" s="10"/>
+    </row>
+    <row r="322" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C322" s="10"/>
+      <c r="D322" s="10"/>
+    </row>
+    <row r="323" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C323" s="10"/>
+      <c r="D323" s="10"/>
+    </row>
+    <row r="324" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C324" s="10"/>
+      <c r="D324" s="10"/>
+    </row>
+    <row r="325" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C325" s="10"/>
+      <c r="D325" s="10"/>
+    </row>
+    <row r="326" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C326" s="10"/>
+      <c r="D326" s="10"/>
+    </row>
+    <row r="327" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C327" s="10"/>
+      <c r="D327" s="10"/>
+    </row>
+    <row r="328" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C328" s="10"/>
+      <c r="D328" s="10"/>
+    </row>
+    <row r="329" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C329" s="10"/>
+      <c r="D329" s="10"/>
+    </row>
+    <row r="330" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C330" s="10"/>
+      <c r="D330" s="10"/>
+    </row>
+    <row r="331" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C331" s="10"/>
+      <c r="D331" s="10"/>
+    </row>
+    <row r="332" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C332" s="10"/>
+      <c r="D332" s="10"/>
+    </row>
+    <row r="333" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C333" s="10"/>
+      <c r="D333" s="10"/>
+    </row>
+    <row r="334" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C334" s="10"/>
+      <c r="D334" s="10"/>
+    </row>
+    <row r="335" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C335" s="10"/>
+      <c r="D335" s="10"/>
+    </row>
+    <row r="336" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C336" s="10"/>
+      <c r="D336" s="10"/>
+    </row>
+    <row r="337" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C337" s="10"/>
+      <c r="D337" s="10"/>
+    </row>
+    <row r="338" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C338" s="10"/>
+      <c r="D338" s="10"/>
+    </row>
+    <row r="339" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C339" s="10"/>
+      <c r="D339" s="10"/>
+    </row>
+    <row r="340" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C340" s="10"/>
+      <c r="D340" s="10"/>
+    </row>
+    <row r="341" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C341" s="10"/>
+      <c r="D341" s="10"/>
+    </row>
+    <row r="342" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C342" s="10"/>
+      <c r="D342" s="10"/>
+    </row>
+    <row r="343" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C343" s="10"/>
+      <c r="D343" s="10"/>
+    </row>
+    <row r="344" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C344" s="10"/>
+      <c r="D344" s="10"/>
+    </row>
+    <row r="345" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C345" s="10"/>
+      <c r="D345" s="10"/>
+    </row>
+    <row r="346" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C346" s="10"/>
+      <c r="D346" s="10"/>
+    </row>
+    <row r="347" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C347" s="10"/>
+      <c r="D347" s="10"/>
+    </row>
+    <row r="348" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C348" s="10"/>
+      <c r="D348" s="10"/>
+    </row>
+    <row r="349" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C349" s="10"/>
+      <c r="D349" s="10"/>
+    </row>
+    <row r="350" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C350" s="10"/>
+      <c r="D350" s="10"/>
+    </row>
+    <row r="351" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C351" s="10"/>
+      <c r="D351" s="10"/>
+    </row>
+    <row r="352" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C352" s="10"/>
+      <c r="D352" s="10"/>
+    </row>
+    <row r="353" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C353" s="10"/>
+      <c r="D353" s="10"/>
+    </row>
+    <row r="354" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C354" s="10"/>
+      <c r="D354" s="10"/>
+    </row>
+    <row r="355" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C355" s="10"/>
+      <c r="D355" s="10"/>
+    </row>
+    <row r="356" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C356" s="10"/>
+      <c r="D356" s="10"/>
+    </row>
+    <row r="357" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C357" s="10"/>
+      <c r="D357" s="10"/>
+    </row>
+    <row r="358" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C358" s="10"/>
+      <c r="D358" s="10"/>
+    </row>
+    <row r="359" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C359" s="10"/>
+      <c r="D359" s="10"/>
+    </row>
+    <row r="360" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C360" s="10"/>
+      <c r="D360" s="10"/>
+    </row>
+    <row r="361" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C361" s="10"/>
+      <c r="D361" s="10"/>
+    </row>
+    <row r="362" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C362" s="10"/>
+      <c r="D362" s="10"/>
+    </row>
+    <row r="363" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C363" s="10"/>
+      <c r="D363" s="10"/>
+    </row>
+    <row r="364" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C364" s="10"/>
+      <c r="D364" s="10"/>
+    </row>
+    <row r="365" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C365" s="10"/>
+      <c r="D365" s="10"/>
+    </row>
+    <row r="366" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C366" s="10"/>
+      <c r="D366" s="10"/>
+    </row>
+    <row r="367" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C367" s="10"/>
+      <c r="D367" s="10"/>
+    </row>
+    <row r="368" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C368" s="10"/>
+      <c r="D368" s="10"/>
+    </row>
+    <row r="369" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C369" s="10"/>
+      <c r="D369" s="10"/>
+    </row>
+    <row r="370" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C370" s="10"/>
+      <c r="D370" s="10"/>
+    </row>
+    <row r="371" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C371" s="10"/>
+      <c r="D371" s="10"/>
+    </row>
+    <row r="372" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C372" s="10"/>
+      <c r="D372" s="10"/>
+    </row>
+    <row r="373" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C373" s="10"/>
+      <c r="D373" s="10"/>
+    </row>
+    <row r="374" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C374" s="10"/>
+      <c r="D374" s="10"/>
+    </row>
+    <row r="375" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C375" s="10"/>
+      <c r="D375" s="10"/>
+    </row>
+    <row r="376" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C376" s="10"/>
+      <c r="D376" s="10"/>
+    </row>
+    <row r="377" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C377" s="10"/>
+      <c r="D377" s="10"/>
+    </row>
+    <row r="378" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C378" s="10"/>
+      <c r="D378" s="10"/>
+    </row>
+    <row r="379" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C379" s="10"/>
+      <c r="D379" s="10"/>
+    </row>
+    <row r="380" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C380" s="10"/>
+      <c r="D380" s="10"/>
+    </row>
+    <row r="381" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C381" s="10"/>
+      <c r="D381" s="10"/>
+    </row>
+    <row r="382" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C382" s="10"/>
+      <c r="D382" s="10"/>
+    </row>
+    <row r="383" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C383" s="10"/>
+      <c r="D383" s="10"/>
+    </row>
+    <row r="384" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C384" s="10"/>
+      <c r="D384" s="10"/>
+    </row>
+    <row r="385" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C385" s="10"/>
+      <c r="D385" s="10"/>
+    </row>
+    <row r="386" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C386" s="10"/>
+      <c r="D386" s="10"/>
+    </row>
+    <row r="387" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C387" s="10"/>
+      <c r="D387" s="10"/>
+    </row>
+    <row r="388" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C388" s="10"/>
+      <c r="D388" s="10"/>
+    </row>
+    <row r="389" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C389" s="10"/>
+      <c r="D389" s="10"/>
+    </row>
+    <row r="390" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C390" s="10"/>
+      <c r="D390" s="10"/>
+    </row>
+    <row r="391" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C391" s="10"/>
+      <c r="D391" s="10"/>
+    </row>
+    <row r="392" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C392" s="10"/>
+      <c r="D392" s="10"/>
+    </row>
+    <row r="393" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C393" s="10"/>
+      <c r="D393" s="10"/>
+    </row>
+    <row r="394" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C394" s="10"/>
+      <c r="D394" s="10"/>
+    </row>
+    <row r="395" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C395" s="10"/>
+      <c r="D395" s="10"/>
+    </row>
+    <row r="396" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C396" s="10"/>
+      <c r="D396" s="10"/>
+    </row>
+    <row r="397" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C397" s="10"/>
+      <c r="D397" s="10"/>
+    </row>
+    <row r="398" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C398" s="10"/>
+      <c r="D398" s="10"/>
+    </row>
+    <row r="399" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C399" s="10"/>
+      <c r="D399" s="10"/>
+    </row>
+    <row r="400" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C400" s="10"/>
+      <c r="D400" s="10"/>
+    </row>
+    <row r="401" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C401" s="10"/>
+      <c r="D401" s="10"/>
+    </row>
+    <row r="402" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C402" s="10"/>
+      <c r="D402" s="10"/>
+    </row>
+    <row r="403" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C403" s="10"/>
+      <c r="D403" s="10"/>
+    </row>
+    <row r="404" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C404" s="10"/>
+      <c r="D404" s="10"/>
+    </row>
+    <row r="405" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C405" s="10"/>
+      <c r="D405" s="10"/>
+    </row>
+    <row r="406" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C406" s="10"/>
+      <c r="D406" s="10"/>
+    </row>
+    <row r="407" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C407" s="10"/>
+      <c r="D407" s="10"/>
+    </row>
+    <row r="408" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C408" s="10"/>
+      <c r="D408" s="10"/>
+    </row>
+    <row r="409" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C409" s="10"/>
+      <c r="D409" s="10"/>
+    </row>
+    <row r="410" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C410" s="10"/>
+      <c r="D410" s="10"/>
+    </row>
+    <row r="411" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C411" s="10"/>
+      <c r="D411" s="10"/>
+    </row>
+    <row r="412" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C412" s="10"/>
+      <c r="D412" s="10"/>
+    </row>
+    <row r="413" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C413" s="10"/>
+      <c r="D413" s="10"/>
+    </row>
+    <row r="414" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C414" s="10"/>
+      <c r="D414" s="10"/>
+    </row>
+    <row r="415" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C415" s="10"/>
+      <c r="D415" s="10"/>
+    </row>
+    <row r="416" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C416" s="10"/>
+      <c r="D416" s="10"/>
+    </row>
+    <row r="417" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C417" s="10"/>
+      <c r="D417" s="10"/>
+    </row>
+    <row r="418" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C418" s="10"/>
+      <c r="D418" s="10"/>
+    </row>
+    <row r="419" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C419" s="10"/>
+      <c r="D419" s="10"/>
+    </row>
+    <row r="420" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C420" s="10"/>
+      <c r="D420" s="10"/>
+    </row>
+    <row r="421" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C421" s="10"/>
+      <c r="D421" s="10"/>
+    </row>
+    <row r="422" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C422" s="10"/>
+      <c r="D422" s="10"/>
+    </row>
+    <row r="423" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C423" s="10"/>
+      <c r="D423" s="10"/>
+    </row>
+    <row r="424" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C424" s="10"/>
+      <c r="D424" s="10"/>
+    </row>
+    <row r="425" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C425" s="10"/>
+      <c r="D425" s="10"/>
+    </row>
+    <row r="426" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C426" s="10"/>
+      <c r="D426" s="10"/>
+    </row>
+    <row r="427" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C427" s="10"/>
+      <c r="D427" s="10"/>
+    </row>
+    <row r="428" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C428" s="10"/>
+      <c r="D428" s="10"/>
+    </row>
+    <row r="429" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C429" s="10"/>
+      <c r="D429" s="10"/>
+    </row>
+    <row r="430" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C430" s="10"/>
+      <c r="D430" s="10"/>
+    </row>
+    <row r="431" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C431" s="10"/>
+      <c r="D431" s="10"/>
+    </row>
+    <row r="432" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C432" s="10"/>
+      <c r="D432" s="10"/>
+    </row>
+    <row r="433" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C433" s="10"/>
+      <c r="D433" s="10"/>
+    </row>
+    <row r="434" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C434" s="10"/>
+      <c r="D434" s="10"/>
+    </row>
+    <row r="435" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C435" s="10"/>
+      <c r="D435" s="10"/>
+    </row>
+    <row r="436" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C436" s="10"/>
+      <c r="D436" s="10"/>
+    </row>
+    <row r="437" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C437" s="10"/>
+      <c r="D437" s="10"/>
+    </row>
+    <row r="438" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C438" s="10"/>
+      <c r="D438" s="10"/>
+    </row>
+    <row r="439" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C439" s="10"/>
+      <c r="D439" s="10"/>
+    </row>
+    <row r="440" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C440" s="10"/>
+      <c r="D440" s="10"/>
+    </row>
+    <row r="441" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C441" s="10"/>
+      <c r="D441" s="10"/>
+    </row>
+    <row r="442" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C442" s="10"/>
+      <c r="D442" s="10"/>
+    </row>
+    <row r="443" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C443" s="10"/>
+      <c r="D443" s="10"/>
+    </row>
+    <row r="444" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C444" s="10"/>
+      <c r="D444" s="10"/>
+    </row>
+    <row r="445" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C445" s="10"/>
+      <c r="D445" s="10"/>
+    </row>
+    <row r="446" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C446" s="10"/>
+      <c r="D446" s="10"/>
+    </row>
+    <row r="447" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C447" s="10"/>
+      <c r="D447" s="10"/>
+    </row>
+    <row r="448" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C448" s="10"/>
+      <c r="D448" s="10"/>
+    </row>
+    <row r="449" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C449" s="10"/>
+      <c r="D449" s="10"/>
+    </row>
+    <row r="450" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C450" s="10"/>
+      <c r="D450" s="10"/>
+    </row>
+    <row r="451" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C451" s="10"/>
+      <c r="D451" s="10"/>
+    </row>
+    <row r="452" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C452" s="10"/>
+      <c r="D452" s="10"/>
+    </row>
+    <row r="453" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C453" s="10"/>
+      <c r="D453" s="10"/>
+    </row>
+    <row r="454" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C454" s="10"/>
+      <c r="D454" s="10"/>
+    </row>
+    <row r="455" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C455" s="10"/>
+      <c r="D455" s="10"/>
+    </row>
+    <row r="456" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C456" s="10"/>
+      <c r="D456" s="10"/>
+    </row>
+    <row r="457" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C457" s="10"/>
+      <c r="D457" s="10"/>
+    </row>
+    <row r="458" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C458" s="10"/>
+      <c r="D458" s="10"/>
+    </row>
+    <row r="459" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C459" s="10"/>
+      <c r="D459" s="10"/>
+    </row>
+    <row r="460" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C460" s="10"/>
+      <c r="D460" s="10"/>
+    </row>
+    <row r="461" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C461" s="10"/>
+      <c r="D461" s="10"/>
+    </row>
+    <row r="462" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C462" s="10"/>
+      <c r="D462" s="10"/>
+    </row>
+    <row r="463" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C463" s="10"/>
+      <c r="D463" s="10"/>
+    </row>
+    <row r="464" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C464" s="10"/>
+      <c r="D464" s="10"/>
+    </row>
+    <row r="465" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C465" s="10"/>
+      <c r="D465" s="10"/>
+    </row>
+    <row r="466" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C466" s="10"/>
+      <c r="D466" s="10"/>
+    </row>
+    <row r="467" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C467" s="10"/>
+      <c r="D467" s="10"/>
+    </row>
+    <row r="468" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C468" s="10"/>
+      <c r="D468" s="10"/>
+    </row>
+    <row r="469" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C469" s="10"/>
+      <c r="D469" s="10"/>
+    </row>
+    <row r="470" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C470" s="10"/>
+      <c r="D470" s="10"/>
+    </row>
+    <row r="471" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C471" s="10"/>
+      <c r="D471" s="10"/>
+    </row>
+    <row r="472" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C472" s="10"/>
+      <c r="D472" s="10"/>
+    </row>
+    <row r="473" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C473" s="10"/>
+      <c r="D473" s="10"/>
+    </row>
+    <row r="474" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C474" s="10"/>
+      <c r="D474" s="10"/>
+    </row>
+    <row r="475" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C475" s="10"/>
+      <c r="D475" s="10"/>
+    </row>
+    <row r="476" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C476" s="10"/>
+      <c r="D476" s="10"/>
+    </row>
+    <row r="477" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C477" s="10"/>
+      <c r="D477" s="10"/>
+    </row>
+    <row r="478" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C478" s="10"/>
+      <c r="D478" s="10"/>
+    </row>
+    <row r="479" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C479" s="10"/>
+      <c r="D479" s="10"/>
+    </row>
+    <row r="480" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C480" s="10"/>
+      <c r="D480" s="10"/>
+    </row>
+    <row r="481" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C481" s="10"/>
+      <c r="D481" s="10"/>
+    </row>
+    <row r="482" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C482" s="10"/>
+      <c r="D482" s="10"/>
+    </row>
+    <row r="483" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C483" s="10"/>
+      <c r="D483" s="10"/>
+    </row>
+    <row r="484" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C484" s="10"/>
+      <c r="D484" s="10"/>
+    </row>
+    <row r="485" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C485" s="10"/>
+      <c r="D485" s="10"/>
+    </row>
+    <row r="486" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C486" s="10"/>
+      <c r="D486" s="10"/>
+    </row>
+    <row r="487" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C487" s="10"/>
+      <c r="D487" s="10"/>
+    </row>
+    <row r="488" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C488" s="10"/>
+      <c r="D488" s="10"/>
+    </row>
+    <row r="489" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C489" s="10"/>
+      <c r="D489" s="10"/>
+    </row>
+    <row r="490" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C490" s="10"/>
+      <c r="D490" s="10"/>
+    </row>
+    <row r="491" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C491" s="10"/>
+      <c r="D491" s="10"/>
+    </row>
+    <row r="492" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C492" s="10"/>
+      <c r="D492" s="10"/>
+    </row>
+    <row r="493" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C493" s="10"/>
+      <c r="D493" s="10"/>
+    </row>
+    <row r="494" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C494" s="10"/>
+      <c r="D494" s="10"/>
+    </row>
+    <row r="495" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C495" s="10"/>
+      <c r="D495" s="10"/>
+    </row>
+    <row r="496" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C496" s="10"/>
+      <c r="D496" s="10"/>
+    </row>
+    <row r="497" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C497" s="10"/>
+      <c r="D497" s="10"/>
+    </row>
+    <row r="498" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C498" s="10"/>
+      <c r="D498" s="10"/>
+    </row>
+    <row r="499" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C499" s="10"/>
+      <c r="D499" s="10"/>
+    </row>
+    <row r="500" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C500" s="10"/>
+      <c r="D500" s="10"/>
+    </row>
+    <row r="501" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C501" s="10"/>
+      <c r="D501" s="10"/>
+    </row>
+    <row r="502" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C502" s="10"/>
+      <c r="D502" s="10"/>
+    </row>
+    <row r="503" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C503" s="10"/>
+      <c r="D503" s="10"/>
+    </row>
+    <row r="504" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C504" s="10"/>
+      <c r="D504" s="10"/>
+    </row>
+    <row r="505" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C505" s="10"/>
+      <c r="D505" s="10"/>
+    </row>
+    <row r="506" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C506" s="10"/>
+      <c r="D506" s="10"/>
+    </row>
+    <row r="507" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C507" s="10"/>
+      <c r="D507" s="10"/>
+    </row>
+    <row r="508" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C508" s="10"/>
+      <c r="D508" s="10"/>
+    </row>
+    <row r="509" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C509" s="10"/>
+      <c r="D509" s="10"/>
+    </row>
+    <row r="510" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C510" s="10"/>
+      <c r="D510" s="10"/>
+    </row>
+    <row r="511" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C511" s="10"/>
+      <c r="D511" s="10"/>
+    </row>
+    <row r="512" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C512" s="10"/>
+      <c r="D512" s="10"/>
+    </row>
+    <row r="513" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C513" s="10"/>
+      <c r="D513" s="10"/>
+    </row>
+    <row r="514" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C514" s="10"/>
+      <c r="D514" s="10"/>
+    </row>
+    <row r="515" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C515" s="10"/>
+      <c r="D515" s="10"/>
+    </row>
+    <row r="516" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C516" s="10"/>
+      <c r="D516" s="10"/>
+    </row>
+    <row r="517" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C517" s="10"/>
+      <c r="D517" s="10"/>
+    </row>
+    <row r="518" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C518" s="10"/>
+      <c r="D518" s="10"/>
+    </row>
+    <row r="519" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C519" s="10"/>
+      <c r="D519" s="10"/>
+    </row>
+    <row r="520" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C520" s="10"/>
+      <c r="D520" s="10"/>
+    </row>
+    <row r="521" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C521" s="10"/>
+      <c r="D521" s="10"/>
+    </row>
+    <row r="522" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C522" s="10"/>
+      <c r="D522" s="10"/>
+    </row>
+    <row r="523" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C523" s="10"/>
+      <c r="D523" s="10"/>
+    </row>
+    <row r="524" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C524" s="10"/>
+      <c r="D524" s="10"/>
+    </row>
+    <row r="525" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C525" s="10"/>
+      <c r="D525" s="10"/>
+    </row>
+    <row r="526" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C526" s="10"/>
+      <c r="D526" s="10"/>
+    </row>
+    <row r="527" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C527" s="10"/>
+      <c r="D527" s="10"/>
+    </row>
+    <row r="528" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C528" s="10"/>
+      <c r="D528" s="10"/>
+    </row>
+    <row r="529" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C529" s="10"/>
+      <c r="D529" s="10"/>
+    </row>
+    <row r="530" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C530" s="10"/>
+      <c r="D530" s="10"/>
+    </row>
+    <row r="531" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C531" s="10"/>
+      <c r="D531" s="10"/>
+    </row>
+    <row r="532" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C532" s="10"/>
+      <c r="D532" s="10"/>
+    </row>
+    <row r="533" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C533" s="10"/>
+      <c r="D533" s="10"/>
+    </row>
+    <row r="534" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C534" s="10"/>
+      <c r="D534" s="10"/>
+    </row>
+    <row r="535" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C535" s="10"/>
+      <c r="D535" s="10"/>
+    </row>
+    <row r="536" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C536" s="10"/>
+      <c r="D536" s="10"/>
+    </row>
+    <row r="537" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C537" s="10"/>
+      <c r="D537" s="10"/>
+    </row>
+    <row r="538" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C538" s="10"/>
+      <c r="D538" s="10"/>
+    </row>
+    <row r="539" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C539" s="10"/>
+      <c r="D539" s="10"/>
+    </row>
+    <row r="540" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C540" s="10"/>
+      <c r="D540" s="10"/>
+    </row>
+    <row r="541" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C541" s="10"/>
+      <c r="D541" s="10"/>
+    </row>
+    <row r="542" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C542" s="10"/>
+      <c r="D542" s="10"/>
+    </row>
+    <row r="543" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C543" s="10"/>
+      <c r="D543" s="10"/>
+    </row>
+    <row r="544" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C544" s="10"/>
+      <c r="D544" s="10"/>
+    </row>
+    <row r="545" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C545" s="10"/>
+      <c r="D545" s="10"/>
+    </row>
+    <row r="546" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C546" s="10"/>
+      <c r="D546" s="10"/>
+    </row>
+    <row r="547" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C547" s="10"/>
+      <c r="D547" s="10"/>
+    </row>
+    <row r="548" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C548" s="10"/>
+      <c r="D548" s="10"/>
+    </row>
+    <row r="549" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C549" s="10"/>
+      <c r="D549" s="10"/>
+    </row>
+    <row r="550" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C550" s="10"/>
+      <c r="D550" s="10"/>
+    </row>
+    <row r="551" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C551" s="10"/>
+      <c r="D551" s="10"/>
+    </row>
+    <row r="552" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C552" s="10"/>
+      <c r="D552" s="10"/>
+    </row>
+    <row r="553" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C553" s="10"/>
+      <c r="D553" s="10"/>
+    </row>
+    <row r="554" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C554" s="10"/>
+      <c r="D554" s="10"/>
+    </row>
+    <row r="555" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C555" s="10"/>
+      <c r="D555" s="10"/>
+    </row>
+    <row r="556" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C556" s="10"/>
+      <c r="D556" s="10"/>
+    </row>
+    <row r="557" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C557" s="10"/>
+      <c r="D557" s="10"/>
+    </row>
+    <row r="558" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C558" s="10"/>
+      <c r="D558" s="10"/>
+    </row>
+    <row r="559" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C559" s="10"/>
+      <c r="D559" s="10"/>
+    </row>
+    <row r="560" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C560" s="10"/>
+      <c r="D560" s="10"/>
+    </row>
+    <row r="561" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C561" s="10"/>
+      <c r="D561" s="10"/>
+    </row>
+    <row r="562" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C562" s="10"/>
+      <c r="D562" s="10"/>
+    </row>
+    <row r="563" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C563" s="10"/>
+      <c r="D563" s="10"/>
+    </row>
+    <row r="564" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C564" s="10"/>
+      <c r="D564" s="10"/>
+    </row>
+    <row r="565" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C565" s="10"/>
+      <c r="D565" s="10"/>
+    </row>
+    <row r="566" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C566" s="10"/>
+      <c r="D566" s="10"/>
+    </row>
+    <row r="567" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C567" s="10"/>
+      <c r="D567" s="10"/>
+    </row>
+    <row r="568" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C568" s="10"/>
+      <c r="D568" s="10"/>
+    </row>
+    <row r="569" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C569" s="10"/>
+      <c r="D569" s="10"/>
+    </row>
+    <row r="570" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C570" s="10"/>
+      <c r="D570" s="10"/>
+    </row>
+    <row r="571" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C571" s="10"/>
+      <c r="D571" s="10"/>
+    </row>
+    <row r="572" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C572" s="10"/>
+      <c r="D572" s="10"/>
+    </row>
+    <row r="573" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C573" s="10"/>
+      <c r="D573" s="10"/>
+    </row>
+    <row r="574" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C574" s="10"/>
+      <c r="D574" s="10"/>
+    </row>
+    <row r="575" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C575" s="10"/>
+      <c r="D575" s="10"/>
+    </row>
+    <row r="576" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C576" s="10"/>
+      <c r="D576" s="10"/>
+    </row>
+    <row r="577" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C577" s="10"/>
+      <c r="D577" s="10"/>
+    </row>
+    <row r="578" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C578" s="10"/>
+      <c r="D578" s="10"/>
+    </row>
+    <row r="579" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C579" s="10"/>
+      <c r="D579" s="10"/>
+    </row>
+    <row r="580" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C580" s="10"/>
+      <c r="D580" s="10"/>
+    </row>
+    <row r="581" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C581" s="10"/>
+      <c r="D581" s="10"/>
+    </row>
+    <row r="582" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C582" s="10"/>
+      <c r="D582" s="10"/>
+    </row>
+    <row r="583" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C583" s="10"/>
+      <c r="D583" s="10"/>
+    </row>
+    <row r="584" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C584" s="10"/>
+      <c r="D584" s="10"/>
+    </row>
+    <row r="585" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C585" s="10"/>
+      <c r="D585" s="10"/>
+    </row>
+    <row r="586" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C586" s="10"/>
+      <c r="D586" s="10"/>
+    </row>
+    <row r="587" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C587" s="10"/>
+      <c r="D587" s="10"/>
+    </row>
+    <row r="588" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C588" s="10"/>
+      <c r="D588" s="10"/>
+    </row>
+    <row r="589" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C589" s="10"/>
+      <c r="D589" s="10"/>
+    </row>
+    <row r="590" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C590" s="10"/>
+      <c r="D590" s="10"/>
+    </row>
+    <row r="591" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C591" s="10"/>
+      <c r="D591" s="10"/>
+    </row>
+    <row r="592" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C592" s="10"/>
+      <c r="D592" s="10"/>
+    </row>
+    <row r="593" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C593" s="10"/>
+      <c r="D593" s="10"/>
+    </row>
+    <row r="594" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C594" s="10"/>
+      <c r="D594" s="10"/>
+    </row>
+    <row r="595" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C595" s="10"/>
+      <c r="D595" s="10"/>
+    </row>
+    <row r="596" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C596" s="10"/>
+      <c r="D596" s="10"/>
+    </row>
+    <row r="597" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C597" s="10"/>
+      <c r="D597" s="10"/>
+    </row>
+    <row r="598" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C598" s="10"/>
+      <c r="D598" s="10"/>
+    </row>
+    <row r="599" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C599" s="10"/>
+      <c r="D599" s="10"/>
+    </row>
+    <row r="600" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C600" s="10"/>
+      <c r="D600" s="10"/>
+    </row>
+    <row r="601" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C601" s="10"/>
+      <c r="D601" s="10"/>
+    </row>
+    <row r="602" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C602" s="10"/>
+      <c r="D602" s="10"/>
+    </row>
+    <row r="603" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C603" s="10"/>
+      <c r="D603" s="10"/>
+    </row>
+    <row r="604" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C604" s="10"/>
+      <c r="D604" s="10"/>
+    </row>
+    <row r="605" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C605" s="10"/>
+      <c r="D605" s="10"/>
+    </row>
+    <row r="606" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C606" s="10"/>
+      <c r="D606" s="10"/>
+    </row>
+    <row r="607" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C607" s="10"/>
+      <c r="D607" s="10"/>
+    </row>
+    <row r="608" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C608" s="10"/>
+      <c r="D608" s="10"/>
+    </row>
+    <row r="609" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C609" s="10"/>
+      <c r="D609" s="10"/>
+    </row>
+    <row r="610" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C610" s="10"/>
+      <c r="D610" s="10"/>
+    </row>
+    <row r="611" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C611" s="10"/>
+      <c r="D611" s="10"/>
+    </row>
+    <row r="612" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C612" s="10"/>
+      <c r="D612" s="10"/>
+    </row>
+    <row r="613" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C613" s="10"/>
+      <c r="D613" s="10"/>
+    </row>
+    <row r="614" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C614" s="10"/>
+      <c r="D614" s="10"/>
+    </row>
+    <row r="615" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C615" s="10"/>
+      <c r="D615" s="10"/>
+    </row>
+    <row r="616" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C616" s="10"/>
+      <c r="D616" s="10"/>
+    </row>
+    <row r="617" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C617" s="10"/>
+      <c r="D617" s="10"/>
+    </row>
+    <row r="618" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C618" s="10"/>
+      <c r="D618" s="10"/>
+    </row>
+    <row r="619" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C619" s="10"/>
+      <c r="D619" s="10"/>
+    </row>
+    <row r="620" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C620" s="10"/>
+      <c r="D620" s="10"/>
+    </row>
+    <row r="621" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C621" s="10"/>
+      <c r="D621" s="10"/>
+    </row>
+    <row r="622" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C622" s="10"/>
+      <c r="D622" s="10"/>
+    </row>
+    <row r="623" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C623" s="10"/>
+      <c r="D623" s="10"/>
+    </row>
+    <row r="624" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C624" s="10"/>
+      <c r="D624" s="10"/>
+    </row>
+    <row r="625" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C625" s="10"/>
+      <c r="D625" s="10"/>
+    </row>
+    <row r="626" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C626" s="10"/>
+      <c r="D626" s="10"/>
+    </row>
+    <row r="627" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C627" s="10"/>
+      <c r="D627" s="10"/>
+    </row>
+    <row r="628" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C628" s="10"/>
+      <c r="D628" s="10"/>
+    </row>
+    <row r="629" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C629" s="10"/>
+      <c r="D629" s="10"/>
+    </row>
+    <row r="630" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C630" s="10"/>
+      <c r="D630" s="10"/>
+    </row>
+    <row r="631" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C631" s="10"/>
+      <c r="D631" s="10"/>
+    </row>
+    <row r="632" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C632" s="10"/>
+      <c r="D632" s="10"/>
+    </row>
+    <row r="633" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C633" s="10"/>
+      <c r="D633" s="10"/>
+    </row>
+    <row r="634" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C634" s="10"/>
+      <c r="D634" s="10"/>
+    </row>
+    <row r="635" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C635" s="10"/>
+      <c r="D635" s="10"/>
+    </row>
+    <row r="636" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C636" s="10"/>
+      <c r="D636" s="10"/>
+    </row>
+    <row r="637" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C637" s="10"/>
+      <c r="D637" s="10"/>
+    </row>
+    <row r="638" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C638" s="10"/>
+      <c r="D638" s="10"/>
+    </row>
+    <row r="639" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C639" s="10"/>
+      <c r="D639" s="10"/>
+    </row>
+    <row r="640" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C640" s="10"/>
+      <c r="D640" s="10"/>
+    </row>
+    <row r="641" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C641" s="10"/>
+      <c r="D641" s="10"/>
+    </row>
+    <row r="642" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C642" s="10"/>
+      <c r="D642" s="10"/>
+    </row>
+    <row r="643" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C643" s="10"/>
+      <c r="D643" s="10"/>
+    </row>
+    <row r="644" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C644" s="10"/>
+      <c r="D644" s="10"/>
+    </row>
+    <row r="645" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C645" s="10"/>
+      <c r="D645" s="10"/>
+    </row>
+    <row r="646" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C646" s="10"/>
+      <c r="D646" s="10"/>
+    </row>
+    <row r="647" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C647" s="10"/>
+      <c r="D647" s="10"/>
+    </row>
+    <row r="648" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C648" s="10"/>
+      <c r="D648" s="10"/>
+    </row>
+    <row r="649" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C649" s="10"/>
+      <c r="D649" s="10"/>
+    </row>
+    <row r="650" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C650" s="10"/>
+      <c r="D650" s="10"/>
+    </row>
+    <row r="651" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C651" s="10"/>
+      <c r="D651" s="10"/>
+    </row>
+    <row r="652" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C652" s="10"/>
+      <c r="D652" s="10"/>
+    </row>
+    <row r="653" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C653" s="10"/>
+      <c r="D653" s="10"/>
+    </row>
+    <row r="654" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C654" s="10"/>
+      <c r="D654" s="10"/>
+    </row>
+    <row r="655" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C655" s="10"/>
+      <c r="D655" s="10"/>
+    </row>
+    <row r="656" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C656" s="10"/>
+      <c r="D656" s="10"/>
+    </row>
+    <row r="657" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C657" s="10"/>
+      <c r="D657" s="10"/>
+    </row>
+    <row r="658" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C658" s="10"/>
+      <c r="D658" s="10"/>
+    </row>
+    <row r="659" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C659" s="10"/>
+      <c r="D659" s="10"/>
+    </row>
+    <row r="660" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C660" s="10"/>
+      <c r="D660" s="10"/>
+    </row>
+    <row r="661" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C661" s="10"/>
+      <c r="D661" s="10"/>
+    </row>
+    <row r="662" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C662" s="10"/>
+      <c r="D662" s="10"/>
+    </row>
+    <row r="663" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C663" s="10"/>
+      <c r="D663" s="10"/>
+    </row>
+    <row r="664" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C664" s="10"/>
+      <c r="D664" s="10"/>
+    </row>
+    <row r="665" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C665" s="10"/>
+      <c r="D665" s="10"/>
+    </row>
+    <row r="666" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C666" s="10"/>
+      <c r="D666" s="10"/>
+    </row>
+    <row r="667" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C667" s="10"/>
+      <c r="D667" s="10"/>
+    </row>
+    <row r="668" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C668" s="10"/>
+      <c r="D668" s="10"/>
+    </row>
+    <row r="669" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C669" s="10"/>
+      <c r="D669" s="10"/>
+    </row>
+    <row r="670" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C670" s="10"/>
+      <c r="D670" s="10"/>
+    </row>
+    <row r="671" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C671" s="10"/>
+      <c r="D671" s="10"/>
+    </row>
+    <row r="672" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C672" s="10"/>
+      <c r="D672" s="10"/>
+    </row>
+    <row r="673" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C673" s="10"/>
+      <c r="D673" s="10"/>
+    </row>
+    <row r="674" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C674" s="10"/>
+      <c r="D674" s="10"/>
+    </row>
+    <row r="675" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C675" s="10"/>
+      <c r="D675" s="10"/>
+    </row>
+    <row r="676" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C676" s="10"/>
+      <c r="D676" s="10"/>
+    </row>
+    <row r="677" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C677" s="10"/>
+      <c r="D677" s="10"/>
+    </row>
+    <row r="678" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C678" s="10"/>
+      <c r="D678" s="10"/>
+    </row>
+    <row r="679" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C679" s="10"/>
+      <c r="D679" s="10"/>
+    </row>
+    <row r="680" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C680" s="10"/>
+      <c r="D680" s="10"/>
+    </row>
+    <row r="681" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C681" s="10"/>
+      <c r="D681" s="10"/>
+    </row>
+    <row r="682" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C682" s="10"/>
+      <c r="D682" s="10"/>
+    </row>
+    <row r="683" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C683" s="10"/>
+      <c r="D683" s="10"/>
+    </row>
+    <row r="684" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C684" s="10"/>
+      <c r="D684" s="10"/>
+    </row>
+    <row r="685" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C685" s="10"/>
+      <c r="D685" s="10"/>
+    </row>
+    <row r="686" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C686" s="10"/>
+      <c r="D686" s="10"/>
+    </row>
+    <row r="687" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C687" s="10"/>
+      <c r="D687" s="10"/>
+    </row>
+    <row r="688" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C688" s="10"/>
+      <c r="D688" s="10"/>
+    </row>
+    <row r="689" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C689" s="10"/>
+      <c r="D689" s="10"/>
+    </row>
+    <row r="690" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C690" s="10"/>
+      <c r="D690" s="10"/>
+    </row>
+    <row r="691" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C691" s="10"/>
+      <c r="D691" s="10"/>
+    </row>
+    <row r="692" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C692" s="10"/>
+      <c r="D692" s="10"/>
+    </row>
+    <row r="693" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C693" s="10"/>
+      <c r="D693" s="10"/>
+    </row>
+    <row r="694" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C694" s="10"/>
+      <c r="D694" s="10"/>
+    </row>
+    <row r="695" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C695" s="10"/>
+      <c r="D695" s="10"/>
+    </row>
+    <row r="696" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C696" s="10"/>
+      <c r="D696" s="10"/>
+    </row>
+    <row r="697" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C697" s="10"/>
+      <c r="D697" s="10"/>
+    </row>
+    <row r="698" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C698" s="10"/>
+      <c r="D698" s="10"/>
+    </row>
+    <row r="699" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C699" s="10"/>
+      <c r="D699" s="10"/>
+    </row>
+    <row r="700" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C700" s="10"/>
+      <c r="D700" s="10"/>
+    </row>
+    <row r="701" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C701" s="10"/>
+      <c r="D701" s="10"/>
+    </row>
+    <row r="702" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C702" s="10"/>
+      <c r="D702" s="10"/>
+    </row>
+    <row r="703" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C703" s="10"/>
+      <c r="D703" s="10"/>
+    </row>
+    <row r="704" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C704" s="10"/>
+      <c r="D704" s="10"/>
+    </row>
+    <row r="705" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C705" s="10"/>
+      <c r="D705" s="10"/>
+    </row>
+    <row r="706" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C706" s="10"/>
+      <c r="D706" s="10"/>
+    </row>
+    <row r="707" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C707" s="10"/>
+      <c r="D707" s="10"/>
+    </row>
+    <row r="708" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C708" s="10"/>
+      <c r="D708" s="10"/>
+    </row>
+    <row r="709" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C709" s="10"/>
+      <c r="D709" s="10"/>
+    </row>
+    <row r="710" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C710" s="10"/>
+      <c r="D710" s="10"/>
+    </row>
+    <row r="711" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C711" s="10"/>
+      <c r="D711" s="10"/>
+    </row>
+    <row r="712" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C712" s="10"/>
+      <c r="D712" s="10"/>
+    </row>
+    <row r="713" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C713" s="10"/>
+      <c r="D713" s="10"/>
+    </row>
+    <row r="714" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C714" s="10"/>
+      <c r="D714" s="10"/>
+    </row>
+    <row r="715" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C715" s="10"/>
+      <c r="D715" s="10"/>
+    </row>
+    <row r="716" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C716" s="10"/>
+      <c r="D716" s="10"/>
+    </row>
+    <row r="717" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C717" s="10"/>
+      <c r="D717" s="10"/>
+    </row>
+    <row r="718" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C718" s="10"/>
+      <c r="D718" s="10"/>
+    </row>
+    <row r="719" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C719" s="10"/>
+      <c r="D719" s="10"/>
+    </row>
+    <row r="720" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C720" s="10"/>
+      <c r="D720" s="10"/>
+    </row>
+    <row r="721" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C721" s="10"/>
+      <c r="D721" s="10"/>
+    </row>
+    <row r="722" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C722" s="10"/>
+      <c r="D722" s="10"/>
+    </row>
+    <row r="723" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C723" s="10"/>
+      <c r="D723" s="10"/>
+    </row>
+    <row r="724" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C724" s="10"/>
+      <c r="D724" s="10"/>
+    </row>
+    <row r="725" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C725" s="10"/>
+      <c r="D725" s="10"/>
+    </row>
+    <row r="726" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C726" s="10"/>
+      <c r="D726" s="10"/>
+    </row>
+    <row r="727" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C727" s="10"/>
+      <c r="D727" s="10"/>
+    </row>
+    <row r="728" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C728" s="10"/>
+      <c r="D728" s="10"/>
+    </row>
+    <row r="729" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C729" s="10"/>
+      <c r="D729" s="10"/>
+    </row>
+    <row r="730" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C730" s="10"/>
+      <c r="D730" s="10"/>
+    </row>
+    <row r="731" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C731" s="10"/>
+      <c r="D731" s="10"/>
+    </row>
+    <row r="732" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C732" s="10"/>
+      <c r="D732" s="10"/>
+    </row>
+    <row r="733" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C733" s="10"/>
+      <c r="D733" s="10"/>
+    </row>
+    <row r="734" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C734" s="10"/>
+      <c r="D734" s="10"/>
+    </row>
+    <row r="735" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C735" s="10"/>
+      <c r="D735" s="10"/>
+    </row>
+    <row r="736" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C736" s="10"/>
+      <c r="D736" s="10"/>
+    </row>
+    <row r="737" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C737" s="10"/>
+      <c r="D737" s="10"/>
+    </row>
+    <row r="738" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C738" s="10"/>
+      <c r="D738" s="10"/>
+    </row>
+    <row r="739" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C739" s="10"/>
+      <c r="D739" s="10"/>
+    </row>
+    <row r="740" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C740" s="10"/>
+      <c r="D740" s="10"/>
+    </row>
+    <row r="741" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C741" s="10"/>
+      <c r="D741" s="10"/>
+    </row>
+    <row r="742" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C742" s="10"/>
+      <c r="D742" s="10"/>
+    </row>
+    <row r="743" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C743" s="10"/>
+      <c r="D743" s="10"/>
+    </row>
+    <row r="744" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C744" s="10"/>
+      <c r="D744" s="10"/>
+    </row>
+    <row r="745" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C745" s="10"/>
+      <c r="D745" s="10"/>
+    </row>
+    <row r="746" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C746" s="10"/>
+      <c r="D746" s="10"/>
+    </row>
+    <row r="747" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C747" s="10"/>
+      <c r="D747" s="10"/>
+    </row>
+    <row r="748" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C748" s="10"/>
+      <c r="D748" s="10"/>
+    </row>
+    <row r="749" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C749" s="10"/>
+      <c r="D749" s="10"/>
+    </row>
+    <row r="750" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C750" s="10"/>
+      <c r="D750" s="10"/>
+    </row>
+    <row r="751" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C751" s="10"/>
+      <c r="D751" s="10"/>
+    </row>
+    <row r="752" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C752" s="10"/>
+      <c r="D752" s="10"/>
+    </row>
+    <row r="753" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C753" s="10"/>
+      <c r="D753" s="10"/>
+    </row>
+    <row r="754" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C754" s="10"/>
+      <c r="D754" s="10"/>
+    </row>
+    <row r="755" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C755" s="10"/>
+      <c r="D755" s="10"/>
+    </row>
+    <row r="756" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C756" s="10"/>
+      <c r="D756" s="10"/>
+    </row>
+    <row r="757" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C757" s="10"/>
+      <c r="D757" s="10"/>
+    </row>
+    <row r="758" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C758" s="10"/>
+      <c r="D758" s="10"/>
+    </row>
+    <row r="759" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C759" s="10"/>
+      <c r="D759" s="10"/>
+    </row>
+    <row r="760" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C760" s="10"/>
+      <c r="D760" s="10"/>
+    </row>
+    <row r="761" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C761" s="10"/>
+      <c r="D761" s="10"/>
+    </row>
+    <row r="762" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C762" s="10"/>
+      <c r="D762" s="10"/>
+    </row>
+    <row r="763" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C763" s="10"/>
+      <c r="D763" s="10"/>
+    </row>
+    <row r="764" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C764" s="10"/>
+      <c r="D764" s="10"/>
+    </row>
+    <row r="765" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C765" s="10"/>
+      <c r="D765" s="10"/>
+    </row>
+    <row r="766" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C766" s="10"/>
+      <c r="D766" s="10"/>
+    </row>
+    <row r="767" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C767" s="10"/>
+      <c r="D767" s="10"/>
+    </row>
+    <row r="768" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C768" s="10"/>
+      <c r="D768" s="10"/>
+    </row>
+    <row r="769" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C769" s="10"/>
+      <c r="D769" s="10"/>
+    </row>
+    <row r="770" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C770" s="10"/>
+      <c r="D770" s="10"/>
+    </row>
+    <row r="771" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C771" s="10"/>
+      <c r="D771" s="10"/>
+    </row>
+    <row r="772" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C772" s="10"/>
+      <c r="D772" s="10"/>
+    </row>
+    <row r="773" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C773" s="10"/>
+      <c r="D773" s="10"/>
+    </row>
+    <row r="774" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C774" s="10"/>
+      <c r="D774" s="10"/>
+    </row>
+    <row r="775" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C775" s="10"/>
+      <c r="D775" s="10"/>
+    </row>
+    <row r="776" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C776" s="10"/>
+      <c r="D776" s="10"/>
+    </row>
+    <row r="777" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C777" s="10"/>
+      <c r="D777" s="10"/>
+    </row>
+    <row r="778" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C778" s="10"/>
+      <c r="D778" s="10"/>
+    </row>
+    <row r="779" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C779" s="10"/>
+      <c r="D779" s="10"/>
+    </row>
+    <row r="780" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C780" s="10"/>
+      <c r="D780" s="10"/>
+    </row>
+    <row r="781" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C781" s="10"/>
+      <c r="D781" s="10"/>
+    </row>
+    <row r="782" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C782" s="10"/>
+      <c r="D782" s="10"/>
+    </row>
+    <row r="783" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C783" s="10"/>
+      <c r="D783" s="10"/>
+    </row>
+    <row r="784" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C784" s="10"/>
+      <c r="D784" s="10"/>
+    </row>
+    <row r="785" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C785" s="10"/>
+      <c r="D785" s="10"/>
+    </row>
+    <row r="786" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C786" s="10"/>
+      <c r="D786" s="10"/>
+    </row>
+    <row r="787" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C787" s="10"/>
+      <c r="D787" s="10"/>
+    </row>
+    <row r="788" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C788" s="10"/>
+      <c r="D788" s="10"/>
+    </row>
+    <row r="789" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C789" s="10"/>
+      <c r="D789" s="10"/>
+    </row>
+    <row r="790" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C790" s="10"/>
+      <c r="D790" s="10"/>
+    </row>
+    <row r="791" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C791" s="10"/>
+      <c r="D791" s="10"/>
+    </row>
+    <row r="792" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C792" s="10"/>
+      <c r="D792" s="10"/>
+    </row>
+    <row r="793" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C793" s="10"/>
+      <c r="D793" s="10"/>
+    </row>
+    <row r="794" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C794" s="10"/>
+      <c r="D794" s="10"/>
+    </row>
+    <row r="795" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C795" s="10"/>
+      <c r="D795" s="10"/>
+    </row>
+    <row r="796" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C796" s="10"/>
+      <c r="D796" s="10"/>
+    </row>
+    <row r="797" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C797" s="10"/>
+      <c r="D797" s="10"/>
+    </row>
+    <row r="798" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C798" s="10"/>
+      <c r="D798" s="10"/>
+    </row>
+    <row r="799" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C799" s="10"/>
+      <c r="D799" s="10"/>
+    </row>
+    <row r="800" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C800" s="10"/>
+      <c r="D800" s="10"/>
+    </row>
+    <row r="801" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C801" s="10"/>
+      <c r="D801" s="10"/>
+    </row>
+    <row r="802" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C802" s="10"/>
+      <c r="D802" s="10"/>
+    </row>
+    <row r="803" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C803" s="10"/>
+      <c r="D803" s="10"/>
+    </row>
+    <row r="804" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C804" s="10"/>
+      <c r="D804" s="10"/>
+    </row>
+    <row r="805" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C805" s="10"/>
+      <c r="D805" s="10"/>
+    </row>
+    <row r="806" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C806" s="10"/>
+      <c r="D806" s="10"/>
+    </row>
+    <row r="807" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C807" s="10"/>
+      <c r="D807" s="10"/>
+    </row>
+    <row r="808" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C808" s="10"/>
+      <c r="D808" s="10"/>
+    </row>
+    <row r="809" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C809" s="10"/>
+      <c r="D809" s="10"/>
+    </row>
+    <row r="810" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C810" s="10"/>
+      <c r="D810" s="10"/>
+    </row>
+    <row r="811" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C811" s="10"/>
+      <c r="D811" s="10"/>
+    </row>
+    <row r="812" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C812" s="10"/>
+      <c r="D812" s="10"/>
+    </row>
+    <row r="813" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C813" s="10"/>
+      <c r="D813" s="10"/>
+    </row>
+    <row r="814" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C814" s="10"/>
+      <c r="D814" s="10"/>
+    </row>
+    <row r="815" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C815" s="10"/>
+      <c r="D815" s="10"/>
+    </row>
+    <row r="816" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C816" s="10"/>
+      <c r="D816" s="10"/>
+    </row>
+    <row r="817" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C817" s="10"/>
+      <c r="D817" s="10"/>
+    </row>
+    <row r="818" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C818" s="10"/>
+      <c r="D818" s="10"/>
+    </row>
+    <row r="819" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C819" s="10"/>
+      <c r="D819" s="10"/>
+    </row>
+    <row r="820" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C820" s="10"/>
+      <c r="D820" s="10"/>
+    </row>
+    <row r="821" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C821" s="10"/>
+      <c r="D821" s="10"/>
+    </row>
+    <row r="822" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C822" s="10"/>
+      <c r="D822" s="10"/>
+    </row>
+    <row r="823" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C823" s="10"/>
+      <c r="D823" s="10"/>
+    </row>
+    <row r="824" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C824" s="10"/>
+      <c r="D824" s="10"/>
+    </row>
+    <row r="825" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C825" s="10"/>
+      <c r="D825" s="10"/>
+    </row>
+    <row r="826" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C826" s="10"/>
+      <c r="D826" s="10"/>
+    </row>
+    <row r="827" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C827" s="10"/>
+      <c r="D827" s="10"/>
+    </row>
+    <row r="828" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C828" s="10"/>
+      <c r="D828" s="10"/>
+    </row>
+    <row r="829" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C829" s="10"/>
+      <c r="D829" s="10"/>
+    </row>
+    <row r="830" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C830" s="10"/>
+      <c r="D830" s="10"/>
+    </row>
+    <row r="831" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C831" s="10"/>
+      <c r="D831" s="10"/>
+    </row>
+    <row r="832" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C832" s="10"/>
+      <c r="D832" s="10"/>
+    </row>
+    <row r="833" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C833" s="10"/>
+      <c r="D833" s="10"/>
+    </row>
+    <row r="834" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C834" s="10"/>
+      <c r="D834" s="10"/>
+    </row>
+    <row r="835" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C835" s="10"/>
+      <c r="D835" s="10"/>
+    </row>
+    <row r="836" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C836" s="10"/>
+      <c r="D836" s="10"/>
+    </row>
+    <row r="837" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C837" s="10"/>
+      <c r="D837" s="10"/>
+    </row>
+    <row r="838" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C838" s="10"/>
+      <c r="D838" s="10"/>
+    </row>
+    <row r="839" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C839" s="10"/>
+      <c r="D839" s="10"/>
+    </row>
+    <row r="840" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C840" s="10"/>
+      <c r="D840" s="10"/>
+    </row>
+    <row r="841" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C841" s="10"/>
+      <c r="D841" s="10"/>
+    </row>
+    <row r="842" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C842" s="10"/>
+      <c r="D842" s="10"/>
+    </row>
+    <row r="843" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C843" s="10"/>
+      <c r="D843" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="16">
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B3:Z3"/>
+    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="Y7:Z7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAD74265-87FE-4EAC-A064-61B1FA1E75D6}">
-[...3 lines deleted...]
-  <dimension ref="A1:K74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B1:AB839"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A9" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="U36" sqref="U36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="3.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.33203125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="3.109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="5.109375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="12.6640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="5.44140625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.44140625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.6640625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="6.33203125" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H1" s="38" t="s">
+    <row r="1" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+    </row>
+    <row r="2" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B2" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+    </row>
+    <row r="3" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B3" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+    </row>
+    <row r="4" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B4" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+    </row>
+    <row r="5" spans="2:26" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2"/>
+      <c r="Z5" s="2"/>
+    </row>
+    <row r="6" spans="2:26" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="63"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+    </row>
+    <row r="7" spans="2:26" s="5" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="71"/>
+      <c r="G7" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="72"/>
+    </row>
+    <row r="8" spans="2:26" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="8"/>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="8"/>
+      <c r="W8" s="8"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+    </row>
+    <row r="9" spans="2:26" s="47" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44"/>
+      <c r="U9" s="44"/>
+      <c r="V9" s="44"/>
+      <c r="W9" s="44"/>
+      <c r="X9" s="44"/>
+      <c r="Y9" s="44"/>
+      <c r="Z9" s="43"/>
+    </row>
+    <row r="10" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="40">
+        <v>0.44790000000000002</v>
+      </c>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41">
+        <v>0.87970000000000004</v>
+      </c>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41">
+        <v>0.61</v>
+      </c>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40">
+        <v>0.81789999999999996</v>
+      </c>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40">
+        <v>2.1678999999999999</v>
+      </c>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40">
+        <v>-1.0414000000000001</v>
+      </c>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40">
+        <v>3.2800000000000003E-2</v>
+      </c>
+      <c r="R10" s="40"/>
+      <c r="S10" s="40">
+        <v>-0.26290000000000002</v>
+      </c>
+      <c r="T10" s="40"/>
+      <c r="U10" s="40">
+        <v>1.3284</v>
+      </c>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40">
+        <v>0.41410000000000002</v>
+      </c>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="40">
+        <v>-10.811500000000001</v>
+      </c>
+      <c r="Z10" s="15"/>
+    </row>
+    <row r="11" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="23"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40"/>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40"/>
+      <c r="T11" s="40"/>
+      <c r="U11" s="40"/>
+      <c r="V11" s="40"/>
+      <c r="W11" s="40"/>
+      <c r="X11" s="40"/>
+      <c r="Y11" s="40"/>
+      <c r="Z11" s="15"/>
+    </row>
+    <row r="12" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="40">
+        <v>-0.441</v>
+      </c>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41">
+        <v>1.0181</v>
+      </c>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41">
+        <v>0.4466</v>
+      </c>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40">
+        <v>0.80989999999999995</v>
+      </c>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40">
+        <v>-0.15670000000000001</v>
+      </c>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40">
+        <v>-1.3165</v>
+      </c>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40">
+        <v>0.4572</v>
+      </c>
+      <c r="R12" s="40"/>
+      <c r="S12" s="40">
+        <v>-4.87E-2</v>
+      </c>
+      <c r="T12" s="40"/>
+      <c r="U12" s="40">
+        <v>-0.42149999999999999</v>
+      </c>
+      <c r="V12" s="40"/>
+      <c r="W12" s="40">
+        <v>0.68279999999999996</v>
+      </c>
+      <c r="X12" s="40"/>
+      <c r="Y12" s="40">
+        <v>-10.5723</v>
+      </c>
+      <c r="Z12" s="15"/>
+    </row>
+    <row r="13" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="57"/>
+      <c r="C13" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="40">
+        <v>-0.97789999999999999</v>
+      </c>
+      <c r="F13" s="40"/>
+      <c r="G13" s="41">
+        <v>1.6711</v>
+      </c>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41">
+        <v>1.3445</v>
+      </c>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40">
+        <v>0.44819999999999999</v>
+      </c>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40">
+        <v>-5.08</v>
+      </c>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40">
+        <v>-0.8216</v>
+      </c>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40">
+        <v>1.2774000000000001</v>
+      </c>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40">
+        <v>0.56379999999999997</v>
+      </c>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40">
+        <v>-0.97899999999999998</v>
+      </c>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40">
+        <v>0.41649999999999998</v>
+      </c>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40">
+        <v>13.9224</v>
+      </c>
+      <c r="Z13" s="15"/>
+    </row>
+    <row r="14" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="57"/>
+      <c r="C14" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="40">
+        <v>1.5907</v>
+      </c>
+      <c r="F14" s="40"/>
+      <c r="G14" s="41">
+        <v>0.71</v>
+      </c>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41">
+        <v>0.38009999999999999</v>
+      </c>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40">
+        <v>3.0912999999999999</v>
+      </c>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40">
+        <v>2.7505999999999999</v>
+      </c>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40">
+        <v>0.77690000000000003</v>
+      </c>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40">
+        <v>-0.1065</v>
+      </c>
+      <c r="T14" s="40"/>
+      <c r="U14" s="40">
+        <v>1.1589</v>
+      </c>
+      <c r="V14" s="40"/>
+      <c r="W14" s="40">
+        <v>0.42070000000000002</v>
+      </c>
+      <c r="X14" s="40"/>
+      <c r="Y14" s="40">
+        <v>5.4870000000000001</v>
+      </c>
+      <c r="Z14" s="15"/>
+    </row>
+    <row r="15" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="57"/>
+      <c r="C15" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="40">
+        <v>-1.0025999999999999</v>
+      </c>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41">
+        <v>0.98870000000000002</v>
+      </c>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41">
+        <v>2.3487</v>
+      </c>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40">
+        <v>0.60799999999999998</v>
+      </c>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40">
+        <v>-3.8048999999999999</v>
+      </c>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40">
+        <v>2.0762999999999998</v>
+      </c>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40">
+        <v>0.14530000000000001</v>
+      </c>
+      <c r="R15" s="40"/>
+      <c r="S15" s="40">
+        <v>6.3100000000000003E-2</v>
+      </c>
+      <c r="T15" s="40"/>
+      <c r="U15" s="40">
+        <v>-1.1757</v>
+      </c>
+      <c r="V15" s="40"/>
+      <c r="W15" s="40">
+        <v>-5.4699999999999999E-2</v>
+      </c>
+      <c r="X15" s="40"/>
+      <c r="Y15" s="40">
+        <v>2.2025000000000001</v>
+      </c>
+      <c r="Z15" s="17"/>
+    </row>
+    <row r="16" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="57"/>
+      <c r="C16" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="40">
+        <v>0.65339999999999998</v>
+      </c>
+      <c r="F16" s="40"/>
+      <c r="G16" s="41">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41">
+        <v>0.84809999999999997</v>
+      </c>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40">
+        <v>1.1987000000000001</v>
+      </c>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40">
+        <v>-1.7639</v>
+      </c>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40">
+        <v>-2.1438000000000001</v>
+      </c>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40">
+        <v>0.78449999999999998</v>
+      </c>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40">
+        <v>-0.21679999999999999</v>
+      </c>
+      <c r="T16" s="40"/>
+      <c r="U16" s="40">
+        <v>1.5559000000000001</v>
+      </c>
+      <c r="V16" s="40"/>
+      <c r="W16" s="40">
+        <v>0.2641</v>
+      </c>
+      <c r="X16" s="40"/>
+      <c r="Y16" s="40">
+        <v>9.0051000000000005</v>
+      </c>
+      <c r="Z16" s="17"/>
+    </row>
+    <row r="17" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="57"/>
+      <c r="C17" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="40">
+        <v>1.329</v>
+      </c>
+      <c r="F17" s="40"/>
+      <c r="G17" s="41">
+        <v>1.1093</v>
+      </c>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41">
+        <v>-0.16439999999999999</v>
+      </c>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40">
+        <v>0.63790000000000002</v>
+      </c>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40">
+        <v>5.3749000000000002</v>
+      </c>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40">
+        <v>2.8454999999999999</v>
+      </c>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40">
+        <v>0.96619999999999995</v>
+      </c>
+      <c r="R17" s="40"/>
+      <c r="S17" s="40">
+        <v>0.54169999999999996</v>
+      </c>
+      <c r="T17" s="40"/>
+      <c r="U17" s="40">
+        <v>3.1199999999999999E-2</v>
+      </c>
+      <c r="V17" s="40"/>
+      <c r="W17" s="40">
+        <v>0.37619999999999998</v>
+      </c>
+      <c r="X17" s="40"/>
+      <c r="Y17" s="40">
+        <v>7.4443999999999999</v>
+      </c>
+      <c r="Z17" s="17"/>
+    </row>
+    <row r="18" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="57"/>
+      <c r="C18" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="40">
+        <v>-0.93620000000000003</v>
+      </c>
+      <c r="F18" s="40"/>
+      <c r="G18" s="41">
+        <v>0.67969999999999997</v>
+      </c>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41">
+        <v>-0.2727</v>
+      </c>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40">
+        <v>1.1279999999999999</v>
+      </c>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40">
+        <v>-8.3409999999999993</v>
+      </c>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40">
+        <v>-1.7708999999999999</v>
+      </c>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40">
+        <v>0.40279999999999999</v>
+      </c>
+      <c r="R18" s="40"/>
+      <c r="S18" s="40">
+        <v>0.54900000000000004</v>
+      </c>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40">
+        <v>1.1453</v>
+      </c>
+      <c r="V18" s="40"/>
+      <c r="W18" s="40">
+        <v>-0.35360000000000003</v>
+      </c>
+      <c r="X18" s="40"/>
+      <c r="Y18" s="40">
+        <v>13.0427</v>
+      </c>
+      <c r="Z18" s="17"/>
+    </row>
+    <row r="19" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="57"/>
+      <c r="C19" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="40">
+        <v>0.67420000000000002</v>
+      </c>
+      <c r="F19" s="40"/>
+      <c r="G19" s="41">
+        <v>0.5877</v>
+      </c>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41">
+        <v>0.81069999999999998</v>
+      </c>
+      <c r="J19" s="40"/>
+      <c r="K19" s="40">
+        <v>-3.2500000000000001E-2</v>
+      </c>
+      <c r="L19" s="40"/>
+      <c r="M19" s="40">
+        <v>4.5692000000000004</v>
+      </c>
+      <c r="N19" s="40"/>
+      <c r="O19" s="40">
+        <v>-2.9956</v>
+      </c>
+      <c r="P19" s="40"/>
+      <c r="Q19" s="40">
+        <v>-5.1900000000000002E-2</v>
+      </c>
+      <c r="R19" s="40"/>
+      <c r="S19" s="40">
+        <v>-1.0438000000000001</v>
+      </c>
+      <c r="T19" s="40"/>
+      <c r="U19" s="40">
+        <v>0.2223</v>
+      </c>
+      <c r="V19" s="40"/>
+      <c r="W19" s="40">
+        <v>1.0200000000000001E-2</v>
+      </c>
+      <c r="X19" s="40"/>
+      <c r="Y19" s="40">
+        <v>-3.9075000000000002</v>
+      </c>
+      <c r="Z19" s="21"/>
+      <c r="AA19" s="22"/>
+    </row>
+    <row r="20" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="57"/>
+      <c r="C20" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="40">
+        <v>1.2670999999999999</v>
+      </c>
+      <c r="F20" s="40"/>
+      <c r="G20" s="41">
+        <v>1.1718999999999999</v>
+      </c>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41">
+        <v>0.34189999999999998</v>
+      </c>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40">
+        <v>-9.74E-2</v>
+      </c>
+      <c r="L20" s="40"/>
+      <c r="M20" s="40">
+        <v>6.4377000000000004</v>
+      </c>
+      <c r="N20" s="40"/>
+      <c r="O20" s="40">
+        <v>-1.0405</v>
+      </c>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="40">
+        <v>0.1429</v>
+      </c>
+      <c r="R20" s="40"/>
+      <c r="S20" s="40">
+        <v>-0.85940000000000005</v>
+      </c>
+      <c r="T20" s="40"/>
+      <c r="U20" s="40">
+        <v>0.69110000000000005</v>
+      </c>
+      <c r="V20" s="40"/>
+      <c r="W20" s="40">
+        <v>-2.2800000000000001E-2</v>
+      </c>
+      <c r="X20" s="40"/>
+      <c r="Y20" s="40">
+        <v>16.385300000000001</v>
+      </c>
+      <c r="Z20" s="21"/>
+      <c r="AA20" s="22"/>
+    </row>
+    <row r="21" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="57"/>
+      <c r="C21" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="40">
+        <v>-0.32990000000000003</v>
+      </c>
+      <c r="F21" s="40"/>
+      <c r="G21" s="41">
+        <v>1.1639999999999999</v>
+      </c>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41">
+        <v>1.528</v>
+      </c>
+      <c r="J21" s="40"/>
+      <c r="K21" s="40">
+        <v>1.2766999999999999</v>
+      </c>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40">
+        <v>0.35249999999999998</v>
+      </c>
+      <c r="N21" s="40"/>
+      <c r="O21" s="40">
+        <v>0.99360000000000004</v>
+      </c>
+      <c r="P21" s="40"/>
+      <c r="Q21" s="40">
+        <v>-0.2208</v>
+      </c>
+      <c r="R21" s="40"/>
+      <c r="S21" s="40">
+        <v>0.10290000000000001</v>
+      </c>
+      <c r="T21" s="40"/>
+      <c r="U21" s="40">
+        <v>-0.65059999999999996</v>
+      </c>
+      <c r="V21" s="40"/>
+      <c r="W21" s="40">
+        <v>0.46860000000000002</v>
+      </c>
+      <c r="X21" s="40"/>
+      <c r="Y21" s="40">
+        <v>-3.5411000000000001</v>
+      </c>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="22"/>
+    </row>
+    <row r="22" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="57"/>
+      <c r="C22" s="56" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="H2" s="37" t="s">
+      <c r="D22" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="40">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="F22" s="40"/>
+      <c r="G22" s="41">
+        <v>1.077</v>
+      </c>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41">
+        <v>1.3007</v>
+      </c>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40">
+        <v>-0.65839999999999999</v>
+      </c>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40">
+        <v>0.22339999999999999</v>
+      </c>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40">
+        <v>-2.1699000000000002</v>
+      </c>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40">
+        <v>1.1816</v>
+      </c>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40">
+        <v>1.1178999999999999</v>
+      </c>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40">
+        <v>8.5800000000000001E-2</v>
+      </c>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40">
+        <v>-3.9</v>
+      </c>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="22"/>
+    </row>
+    <row r="23" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B23" s="57"/>
+      <c r="C23" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="F23" s="40"/>
+      <c r="G23" s="41">
+        <v>0.24629999999999999</v>
+      </c>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41">
+        <v>2.0931999999999999</v>
+      </c>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40">
+        <v>2.0009000000000001</v>
+      </c>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40">
+        <v>-3.2645</v>
+      </c>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40">
+        <v>5.3141999999999996</v>
+      </c>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40">
+        <v>0.25790000000000002</v>
+      </c>
+      <c r="R23" s="40"/>
+      <c r="S23" s="40">
+        <v>-0.60540000000000005</v>
+      </c>
+      <c r="T23" s="40"/>
+      <c r="U23" s="40">
+        <v>0.4173</v>
+      </c>
+      <c r="V23" s="40"/>
+      <c r="W23" s="40">
+        <v>-6.13E-2</v>
+      </c>
+      <c r="X23" s="40"/>
+      <c r="Y23" s="40">
+        <v>1.8243</v>
+      </c>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="22"/>
+    </row>
+    <row r="24" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B24" s="57"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="40"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="40"/>
+      <c r="N24" s="40"/>
+      <c r="O24" s="40"/>
+      <c r="P24" s="40"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="40"/>
+      <c r="T24" s="40"/>
+      <c r="U24" s="40"/>
+      <c r="V24" s="40"/>
+      <c r="W24" s="40"/>
+      <c r="X24" s="40"/>
+      <c r="Y24" s="40"/>
+      <c r="Z24" s="21"/>
+      <c r="AA24" s="22"/>
+    </row>
+    <row r="25" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B25" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="40">
+        <v>0.55300000000000005</v>
+      </c>
+      <c r="F25" s="40"/>
+      <c r="G25" s="41">
+        <v>1.2354000000000001</v>
+      </c>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41">
+        <v>2.5110000000000001</v>
+      </c>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40">
+        <v>1.1129</v>
+      </c>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40">
+        <v>1.0588</v>
+      </c>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40">
+        <v>5.0362999999999998</v>
+      </c>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40">
+        <v>1.1295999999999999</v>
+      </c>
+      <c r="R25" s="40"/>
+      <c r="S25" s="40">
+        <v>-0.46379999999999999</v>
+      </c>
+      <c r="T25" s="40"/>
+      <c r="U25" s="40">
+        <v>1.9599999999999999E-2</v>
+      </c>
+      <c r="V25" s="40"/>
+      <c r="W25" s="40">
+        <v>0.94040000000000001</v>
+      </c>
+      <c r="X25" s="40"/>
+      <c r="Y25" s="40">
+        <v>-6.2706999999999997</v>
+      </c>
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="22"/>
+    </row>
+    <row r="26" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C26" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E26" s="40">
+        <v>-0.2056</v>
+      </c>
+      <c r="F26" s="40"/>
+      <c r="G26" s="41">
+        <v>0.59640000000000004</v>
+      </c>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41">
+        <v>0.9456</v>
+      </c>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40">
+        <v>0.40100000000000002</v>
+      </c>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40">
+        <v>0.51690000000000003</v>
+      </c>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40">
+        <v>-1.9888999999999999</v>
+      </c>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40">
+        <v>0.69730000000000003</v>
+      </c>
+      <c r="R26" s="40"/>
+      <c r="S26" s="40">
+        <v>-9.6699999999999994E-2</v>
+      </c>
+      <c r="T26" s="40"/>
+      <c r="U26" s="40">
+        <v>-0.49130000000000001</v>
+      </c>
+      <c r="V26" s="40"/>
+      <c r="W26" s="40">
+        <v>0.2379</v>
+      </c>
+      <c r="X26" s="40"/>
+      <c r="Y26" s="40">
+        <v>-4.9852999999999996</v>
+      </c>
+      <c r="Z26" s="21"/>
+      <c r="AA26" s="22"/>
+    </row>
+    <row r="27" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C27" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="40">
+        <v>1.1651</v>
+      </c>
+      <c r="F27" s="40"/>
+      <c r="G27" s="41">
+        <v>1.0106999999999999</v>
+      </c>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41">
+        <v>1.6939</v>
+      </c>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40">
+        <v>0.97929999999999995</v>
+      </c>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40">
+        <v>1.9539</v>
+      </c>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40">
+        <v>-0.1739</v>
+      </c>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40">
+        <v>0.65239999999999998</v>
+      </c>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40">
+        <v>0.35339999999999999</v>
+      </c>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40">
+        <v>1.28</v>
+      </c>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40">
+        <v>0.3926</v>
+      </c>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40">
+        <v>12.4634</v>
+      </c>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="22"/>
+    </row>
+    <row r="28" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C28" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="40">
+        <v>-0.34250000000000003</v>
+      </c>
+      <c r="F28" s="40"/>
+      <c r="G28" s="41">
+        <v>1.4724999999999999</v>
+      </c>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41">
+        <v>0.26150000000000001</v>
+      </c>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40">
+        <v>0.43190000000000001</v>
+      </c>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40">
+        <v>2.9255</v>
+      </c>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40">
+        <v>-2.8330000000000002</v>
+      </c>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40">
+        <v>0.1477</v>
+      </c>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40">
+        <v>0.1341</v>
+      </c>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40">
+        <v>-0.55410000000000004</v>
+      </c>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40">
+        <v>0.80200000000000005</v>
+      </c>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40">
+        <v>-9.5783000000000005</v>
+      </c>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="22"/>
+    </row>
+    <row r="29" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C29" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="40">
+        <v>-0.49230000000000002</v>
+      </c>
+      <c r="F29" s="40"/>
+      <c r="G29" s="41">
+        <v>0.36919999999999997</v>
+      </c>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41">
+        <v>-0.18809999999999999</v>
+      </c>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40">
+        <v>0.28820000000000001</v>
+      </c>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40">
+        <v>2.5526</v>
+      </c>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40">
+        <v>-1.2103999999999999</v>
+      </c>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40">
+        <v>-0.39129999999999998</v>
+      </c>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40">
+        <v>-0.21920000000000001</v>
+      </c>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40">
+        <v>-0.38629999999999998</v>
+      </c>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40">
+        <v>0.65820000000000001</v>
+      </c>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40">
+        <v>-10.1067</v>
+      </c>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="22"/>
+    </row>
+    <row r="30" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C30" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="40">
+        <v>2.5108999999999999</v>
+      </c>
+      <c r="F30" s="40"/>
+      <c r="G30" s="41">
+        <v>0.3009</v>
+      </c>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41">
+        <v>2.1097999999999999</v>
+      </c>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40">
+        <v>-0.36420000000000002</v>
+      </c>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40">
+        <v>-0.32229999999999998</v>
+      </c>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40">
+        <v>-6.6832000000000003</v>
+      </c>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40">
+        <v>-0.17519999999999999</v>
+      </c>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40">
+        <v>-0.35580000000000001</v>
+      </c>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40">
+        <v>0.42809999999999998</v>
+      </c>
+      <c r="V30" s="40"/>
+      <c r="W30" s="40">
+        <v>0.79559999999999997</v>
+      </c>
+      <c r="X30" s="40"/>
+      <c r="Y30" s="40">
+        <v>125.3708</v>
+      </c>
+      <c r="Z30" s="21"/>
+      <c r="AA30" s="22"/>
+    </row>
+    <row r="31" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C31" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="40">
+        <v>-0.3528</v>
+      </c>
+      <c r="F31" s="40"/>
+      <c r="G31" s="41">
+        <v>0.36959999999999998</v>
+      </c>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40">
+        <v>-0.64439999999999997</v>
+      </c>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40">
+        <v>-4.0602999999999998</v>
+      </c>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40">
+        <v>-0.48420000000000002</v>
+      </c>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40">
+        <v>0.1951</v>
+      </c>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40">
+        <v>1.0872999999999999</v>
+      </c>
+      <c r="V31" s="40"/>
+      <c r="W31" s="40">
+        <v>0.32890000000000003</v>
+      </c>
+      <c r="X31" s="40"/>
+      <c r="Y31" s="40">
+        <v>-5.5327999999999999</v>
+      </c>
+      <c r="Z31" s="21"/>
+      <c r="AA31" s="22"/>
+    </row>
+    <row r="32" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C32" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="40">
+        <v>1.1768000000000001</v>
+      </c>
+      <c r="F32" s="40"/>
+      <c r="G32" s="41">
+        <v>0.4173</v>
+      </c>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41">
+        <v>1.9945999999999999</v>
+      </c>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40">
+        <v>0.18410000000000001</v>
+      </c>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40">
+        <v>2.0968</v>
+      </c>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40">
+        <v>1.2715000000000001</v>
+      </c>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40">
+        <v>0.53069999999999995</v>
+      </c>
+      <c r="R32" s="40"/>
+      <c r="S32" s="40">
+        <v>0.23150000000000001</v>
+      </c>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40">
+        <v>0.68010000000000004</v>
+      </c>
+      <c r="V32" s="40"/>
+      <c r="W32" s="40">
+        <v>0.44409999999999999</v>
+      </c>
+      <c r="X32" s="40"/>
+      <c r="Y32" s="40">
+        <v>6.4347000000000003</v>
+      </c>
+      <c r="Z32" s="21"/>
+      <c r="AA32" s="22"/>
+    </row>
+    <row r="33" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C33" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="40">
+        <v>1.2463</v>
+      </c>
+      <c r="F33" s="40"/>
+      <c r="G33" s="41">
+        <v>0.8387</v>
+      </c>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41">
+        <v>0.36680000000000001</v>
+      </c>
+      <c r="J33" s="40"/>
+      <c r="K33" s="40">
+        <v>1.2804</v>
+      </c>
+      <c r="L33" s="40"/>
+      <c r="M33" s="40">
+        <v>2.5196999999999998</v>
+      </c>
+      <c r="N33" s="40"/>
+      <c r="O33" s="40">
+        <v>2.4104999999999999</v>
+      </c>
+      <c r="P33" s="40"/>
+      <c r="Q33" s="40">
+        <v>0.3407</v>
+      </c>
+      <c r="R33" s="40"/>
+      <c r="S33" s="40">
+        <v>0.5252</v>
+      </c>
+      <c r="T33" s="40"/>
+      <c r="U33" s="40">
+        <v>1.2870999999999999</v>
+      </c>
+      <c r="V33" s="40"/>
+      <c r="W33" s="40">
+        <v>-0.14990000000000001</v>
+      </c>
+      <c r="X33" s="40"/>
+      <c r="Y33" s="40">
+        <v>1.2188000000000001</v>
+      </c>
+      <c r="Z33" s="40"/>
+      <c r="AA33" s="22"/>
+    </row>
+    <row r="34" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C34" s="56" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1108 lines deleted...]
-      <c r="C74" s="12"/>
+      <c r="D34" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E34" s="40">
+        <v>-0.28089999999999998</v>
+      </c>
+      <c r="F34" s="40"/>
+      <c r="G34" s="41">
+        <v>0.217</v>
+      </c>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41">
+        <v>1.2499</v>
+      </c>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40">
+        <v>0.63959999999999995</v>
+      </c>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40">
+        <v>-1.5475000000000001</v>
+      </c>
+      <c r="N34" s="40"/>
+      <c r="O34" s="40">
+        <v>1.2310000000000001</v>
+      </c>
+      <c r="P34" s="40"/>
+      <c r="Q34" s="40">
+        <v>0.59160000000000001</v>
+      </c>
+      <c r="R34" s="40"/>
+      <c r="S34" s="40">
+        <v>0.72250000000000003</v>
+      </c>
+      <c r="T34" s="40"/>
+      <c r="U34" s="40">
+        <v>0.48080000000000001</v>
+      </c>
+      <c r="V34" s="40"/>
+      <c r="W34" s="40">
+        <v>1.0313000000000001</v>
+      </c>
+      <c r="X34" s="40"/>
+      <c r="Y34" s="40">
+        <v>-8.9524000000000008</v>
+      </c>
+      <c r="Z34" s="40"/>
+      <c r="AA34" s="22"/>
+    </row>
+    <row r="35" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C35" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="40">
+        <v>-2.24E-2</v>
+      </c>
+      <c r="F35" s="40"/>
+      <c r="G35" s="41">
+        <v>-4.5600000000000002E-2</v>
+      </c>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41">
+        <v>-3.5900000000000001E-2</v>
+      </c>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40">
+        <v>-0.99980000000000002</v>
+      </c>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40">
+        <v>-1.8983000000000001</v>
+      </c>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40">
+        <v>0.84060000000000001</v>
+      </c>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="40">
+        <v>0.26379999999999998</v>
+      </c>
+      <c r="R35" s="40"/>
+      <c r="S35" s="40">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="T35" s="40"/>
+      <c r="U35" s="40">
+        <v>0.67159999999999997</v>
+      </c>
+      <c r="V35" s="40"/>
+      <c r="W35" s="40">
+        <v>6.4799999999999996E-2</v>
+      </c>
+      <c r="X35" s="40"/>
+      <c r="Y35" s="40">
+        <v>0.60970000000000002</v>
+      </c>
+      <c r="Z35" s="40"/>
+      <c r="AA35" s="22"/>
+    </row>
+    <row r="36" spans="2:27" s="23" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="C36" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" s="40">
+        <v>-0.1011</v>
+      </c>
+      <c r="F36" s="40"/>
+      <c r="G36" s="41">
+        <v>1.1195999999999999</v>
+      </c>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41">
+        <v>0.29620000000000002</v>
+      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40">
+        <v>0.25359999999999999</v>
+      </c>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40">
+        <v>1.6847000000000001</v>
+      </c>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40">
+        <v>-1.3005</v>
+      </c>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40">
+        <v>-0.19470000000000001</v>
+      </c>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40">
+        <v>0.25469999999999998</v>
+      </c>
+      <c r="T36" s="40"/>
+      <c r="U36" s="67">
+        <v>-1.4500000000000001E-2</v>
+      </c>
+      <c r="V36" s="40"/>
+      <c r="W36" s="40">
+        <v>-0.22889999999999999</v>
+      </c>
+      <c r="X36" s="40"/>
+      <c r="Y36" s="40">
+        <v>-4.3463000000000003</v>
+      </c>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="22"/>
+    </row>
+    <row r="37" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B37" s="11"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="26"/>
+      <c r="Z37" s="49"/>
+      <c r="AA37" s="50"/>
+    </row>
+    <row r="38" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B38" s="11"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="26"/>
+      <c r="Z38" s="52"/>
+      <c r="AA38" s="50"/>
+    </row>
+    <row r="39" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B39" s="11"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="48"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="48"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="48"/>
+      <c r="P39" s="33"/>
+      <c r="Q39" s="48"/>
+      <c r="R39" s="33"/>
+      <c r="S39" s="48"/>
+      <c r="T39" s="33"/>
+      <c r="U39" s="48"/>
+      <c r="V39" s="33"/>
+      <c r="W39" s="51"/>
+      <c r="X39" s="33"/>
+      <c r="Y39" s="48"/>
+      <c r="Z39" s="33"/>
+      <c r="AA39" s="50"/>
+    </row>
+    <row r="40" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B40" s="11"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="34"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="34"/>
+      <c r="P40" s="33"/>
+      <c r="Q40" s="34"/>
+      <c r="R40" s="33"/>
+      <c r="S40" s="34"/>
+      <c r="T40" s="33"/>
+      <c r="U40" s="34"/>
+      <c r="V40" s="33"/>
+      <c r="W40" s="34"/>
+      <c r="X40" s="33"/>
+      <c r="Y40" s="34"/>
+      <c r="Z40" s="33"/>
+      <c r="AA40" s="50"/>
+    </row>
+    <row r="41" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B41" s="11"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="34"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="34"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="34"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="34"/>
+      <c r="R41" s="33"/>
+      <c r="S41" s="34"/>
+      <c r="T41" s="33"/>
+      <c r="U41" s="34"/>
+      <c r="V41" s="33"/>
+      <c r="W41" s="34"/>
+      <c r="X41" s="33"/>
+      <c r="Y41" s="34"/>
+      <c r="Z41" s="33"/>
+      <c r="AA41" s="50"/>
+    </row>
+    <row r="42" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B42" s="11"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="34"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="34"/>
+      <c r="N42" s="14"/>
+      <c r="O42" s="34"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="34"/>
+      <c r="R42" s="14"/>
+      <c r="S42" s="34"/>
+      <c r="T42" s="14"/>
+      <c r="U42" s="34"/>
+      <c r="V42" s="14"/>
+      <c r="W42" s="34"/>
+      <c r="X42" s="14"/>
+      <c r="Y42" s="34"/>
+      <c r="Z42" s="14"/>
+      <c r="AA42" s="50"/>
+    </row>
+    <row r="43" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B43" s="11"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+      <c r="L43" s="14"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="14"/>
+      <c r="O43" s="14"/>
+      <c r="P43" s="14"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="14"/>
+      <c r="S43" s="14"/>
+      <c r="T43" s="14"/>
+      <c r="U43" s="14"/>
+      <c r="V43" s="14"/>
+      <c r="W43" s="14"/>
+      <c r="X43" s="14"/>
+      <c r="Y43" s="14"/>
+      <c r="Z43" s="49"/>
+      <c r="AA43" s="50"/>
+    </row>
+    <row r="44" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B44" s="11"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="13"/>
+      <c r="O44" s="13"/>
+      <c r="P44" s="13"/>
+      <c r="Q44" s="13"/>
+      <c r="R44" s="13"/>
+      <c r="S44" s="13"/>
+      <c r="T44" s="13"/>
+      <c r="U44" s="13"/>
+      <c r="V44" s="13"/>
+      <c r="W44" s="13"/>
+      <c r="X44" s="13"/>
+      <c r="Y44" s="13"/>
+      <c r="Z44" s="21"/>
+      <c r="AA44" s="22"/>
+    </row>
+    <row r="45" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B45" s="11"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="13"/>
+      <c r="P45" s="13"/>
+      <c r="Q45" s="13"/>
+      <c r="R45" s="13"/>
+      <c r="S45" s="13"/>
+      <c r="T45" s="13"/>
+      <c r="U45" s="13"/>
+      <c r="V45" s="13"/>
+      <c r="W45" s="13"/>
+      <c r="X45" s="13"/>
+      <c r="Y45" s="13"/>
+      <c r="Z45" s="21"/>
+      <c r="AA45" s="22"/>
+    </row>
+    <row r="46" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B46" s="11"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="13"/>
+      <c r="O46" s="13"/>
+      <c r="P46" s="13"/>
+      <c r="Q46" s="13"/>
+      <c r="R46" s="13"/>
+      <c r="S46" s="13"/>
+      <c r="T46" s="13"/>
+      <c r="U46" s="13"/>
+      <c r="V46" s="13"/>
+      <c r="W46" s="13"/>
+      <c r="X46" s="13"/>
+      <c r="Y46" s="13"/>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="22"/>
+    </row>
+    <row r="47" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B47" s="11"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="13"/>
+      <c r="O47" s="13"/>
+      <c r="P47" s="13"/>
+      <c r="Q47" s="13"/>
+      <c r="R47" s="13"/>
+      <c r="S47" s="13"/>
+      <c r="T47" s="13"/>
+      <c r="U47" s="13"/>
+      <c r="V47" s="13"/>
+      <c r="W47" s="13"/>
+      <c r="X47" s="13"/>
+      <c r="Y47" s="13"/>
+      <c r="Z47" s="21"/>
+      <c r="AA47" s="22"/>
+    </row>
+    <row r="48" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="24"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="13"/>
+      <c r="F48" s="13"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="13"/>
+      <c r="I48" s="13"/>
+      <c r="J48" s="13"/>
+      <c r="K48" s="13"/>
+      <c r="L48" s="13"/>
+      <c r="M48" s="13"/>
+      <c r="N48" s="13"/>
+      <c r="O48" s="13"/>
+      <c r="P48" s="13"/>
+      <c r="Q48" s="13"/>
+      <c r="R48" s="13"/>
+      <c r="S48" s="13"/>
+      <c r="T48" s="13"/>
+      <c r="U48" s="13"/>
+      <c r="V48" s="13"/>
+      <c r="W48" s="13"/>
+      <c r="X48" s="13"/>
+      <c r="Y48" s="13"/>
+      <c r="Z48" s="21"/>
+      <c r="AA48" s="22"/>
+    </row>
+    <row r="49" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="24"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="13"/>
+      <c r="F49" s="13"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="13"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="13"/>
+      <c r="O49" s="13"/>
+      <c r="P49" s="13"/>
+      <c r="Q49" s="13"/>
+      <c r="R49" s="13"/>
+      <c r="S49" s="13"/>
+      <c r="T49" s="13"/>
+      <c r="U49" s="13"/>
+      <c r="V49" s="13"/>
+      <c r="W49" s="13"/>
+      <c r="X49" s="13"/>
+      <c r="Y49" s="13"/>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="22"/>
+    </row>
+    <row r="50" spans="2:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="27"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="29"/>
+      <c r="J50" s="29"/>
+      <c r="K50" s="29"/>
+      <c r="L50" s="29"/>
+      <c r="M50" s="29"/>
+      <c r="N50" s="29"/>
+      <c r="O50" s="29"/>
+      <c r="P50" s="29"/>
+      <c r="Q50" s="29"/>
+      <c r="R50" s="29"/>
+      <c r="S50" s="29"/>
+      <c r="T50" s="29"/>
+      <c r="U50" s="29"/>
+      <c r="V50" s="29"/>
+      <c r="W50" s="29"/>
+      <c r="X50" s="29"/>
+      <c r="Y50" s="29"/>
+      <c r="Z50" s="30"/>
+      <c r="AB50" s="2"/>
+    </row>
+    <row r="51" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="31"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="31"/>
+      <c r="N51" s="31"/>
+      <c r="O51" s="31"/>
+      <c r="P51" s="31"/>
+      <c r="Q51" s="31"/>
+      <c r="R51" s="31"/>
+      <c r="S51" s="31"/>
+      <c r="T51" s="31"/>
+      <c r="U51" s="31"/>
+      <c r="V51" s="31"/>
+      <c r="W51" s="31"/>
+      <c r="X51" s="31"/>
+      <c r="Y51" s="31"/>
+      <c r="AB51" s="2"/>
+    </row>
+    <row r="52" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E52" s="32"/>
+      <c r="F52" s="33"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="34"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="34"/>
+      <c r="O52" s="32"/>
+      <c r="P52" s="34"/>
+      <c r="Q52" s="32"/>
+      <c r="R52" s="34"/>
+      <c r="S52" s="32"/>
+      <c r="T52" s="34"/>
+      <c r="U52" s="32"/>
+      <c r="V52" s="34"/>
+      <c r="W52" s="32"/>
+      <c r="X52" s="34"/>
+      <c r="Y52" s="32"/>
+      <c r="Z52" s="34"/>
+    </row>
+    <row r="53" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E53" s="36"/>
+      <c r="F53" s="31"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="31"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="31"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="31"/>
+      <c r="M53" s="36"/>
+      <c r="N53" s="31"/>
+      <c r="O53" s="36"/>
+      <c r="P53" s="31"/>
+      <c r="Q53" s="36"/>
+      <c r="R53" s="31"/>
+      <c r="S53" s="36"/>
+      <c r="T53" s="31"/>
+      <c r="U53" s="36"/>
+      <c r="V53" s="31"/>
+      <c r="W53" s="36"/>
+      <c r="X53" s="31"/>
+      <c r="Y53" s="36"/>
+    </row>
+    <row r="54" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B54" s="9"/>
+      <c r="C54" s="37"/>
+      <c r="D54" s="37"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="34"/>
+      <c r="H54" s="34"/>
+      <c r="I54" s="34"/>
+      <c r="J54" s="34"/>
+      <c r="K54" s="34"/>
+      <c r="L54" s="34"/>
+      <c r="M54" s="34"/>
+      <c r="N54" s="34"/>
+      <c r="O54" s="34"/>
+      <c r="P54" s="34"/>
+      <c r="Q54" s="34"/>
+      <c r="R54" s="34"/>
+      <c r="S54" s="34"/>
+      <c r="T54" s="34"/>
+      <c r="U54" s="34"/>
+      <c r="V54" s="34"/>
+      <c r="W54" s="34"/>
+      <c r="X54" s="34"/>
+      <c r="Y54" s="34"/>
+      <c r="Z54" s="34"/>
+    </row>
+    <row r="55" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B55" s="9"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="37"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="33"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="34"/>
+      <c r="K55" s="34"/>
+      <c r="L55" s="34"/>
+      <c r="M55" s="34"/>
+      <c r="N55" s="34"/>
+      <c r="O55" s="34"/>
+      <c r="P55" s="34"/>
+      <c r="Q55" s="34"/>
+      <c r="R55" s="34"/>
+      <c r="S55" s="34"/>
+      <c r="T55" s="34"/>
+      <c r="U55" s="34"/>
+      <c r="V55" s="34"/>
+      <c r="W55" s="34"/>
+      <c r="X55" s="34"/>
+      <c r="Y55" s="34"/>
+      <c r="Z55" s="34"/>
+    </row>
+    <row r="56" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B56" s="9"/>
+      <c r="C56" s="37"/>
+      <c r="D56" s="37"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="33"/>
+      <c r="G56" s="34"/>
+      <c r="H56" s="34"/>
+      <c r="I56" s="34"/>
+      <c r="J56" s="34"/>
+      <c r="K56" s="34"/>
+      <c r="L56" s="34"/>
+      <c r="M56" s="34"/>
+      <c r="N56" s="34"/>
+      <c r="O56" s="34"/>
+      <c r="P56" s="34"/>
+      <c r="Q56" s="34"/>
+      <c r="R56" s="34"/>
+      <c r="S56" s="34"/>
+      <c r="T56" s="34"/>
+      <c r="U56" s="34"/>
+      <c r="V56" s="34"/>
+      <c r="W56" s="34"/>
+      <c r="X56" s="34"/>
+      <c r="Y56" s="34"/>
+      <c r="Z56" s="34"/>
+    </row>
+    <row r="57" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E57" s="34"/>
+      <c r="G57" s="34"/>
+      <c r="I57" s="34"/>
+      <c r="K57" s="34"/>
+      <c r="M57" s="34"/>
+      <c r="O57" s="34"/>
+      <c r="Q57" s="34"/>
+      <c r="S57" s="34"/>
+      <c r="U57" s="34"/>
+      <c r="W57" s="34"/>
+      <c r="Y57" s="34"/>
+    </row>
+    <row r="58" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E58" s="34"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="33"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="33"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="33"/>
+      <c r="M58" s="34"/>
+      <c r="N58" s="33"/>
+      <c r="O58" s="34"/>
+      <c r="P58" s="33"/>
+      <c r="Q58" s="34"/>
+      <c r="R58" s="33"/>
+      <c r="S58" s="34"/>
+      <c r="T58" s="33"/>
+      <c r="U58" s="34"/>
+      <c r="V58" s="33"/>
+      <c r="W58" s="34"/>
+      <c r="X58" s="33"/>
+      <c r="Y58" s="34"/>
+      <c r="Z58" s="33"/>
+    </row>
+    <row r="59" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E59" s="34"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34"/>
+      <c r="I59" s="34"/>
+      <c r="J59" s="34"/>
+      <c r="K59" s="34"/>
+      <c r="L59" s="34"/>
+      <c r="M59" s="34"/>
+      <c r="N59" s="34"/>
+      <c r="O59" s="34"/>
+      <c r="P59" s="34"/>
+      <c r="Q59" s="34"/>
+      <c r="R59" s="34"/>
+      <c r="S59" s="34"/>
+      <c r="T59" s="34"/>
+      <c r="U59" s="34"/>
+      <c r="V59" s="34"/>
+      <c r="W59" s="34"/>
+      <c r="X59" s="34"/>
+      <c r="Y59" s="34"/>
+      <c r="Z59" s="34"/>
+    </row>
+    <row r="60" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E60" s="34"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="33"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="33"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="33"/>
+      <c r="M60" s="34"/>
+      <c r="N60" s="33"/>
+      <c r="O60" s="34"/>
+      <c r="P60" s="33"/>
+      <c r="Q60" s="34"/>
+      <c r="R60" s="33"/>
+      <c r="S60" s="34"/>
+      <c r="T60" s="33"/>
+      <c r="U60" s="34"/>
+      <c r="V60" s="33"/>
+      <c r="W60" s="34"/>
+      <c r="X60" s="33"/>
+      <c r="Y60" s="34"/>
+      <c r="Z60" s="33"/>
+    </row>
+    <row r="61" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E61" s="34"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="33"/>
+      <c r="I61" s="34"/>
+      <c r="J61" s="33"/>
+      <c r="K61" s="34"/>
+      <c r="L61" s="33"/>
+      <c r="M61" s="34"/>
+      <c r="N61" s="33"/>
+      <c r="O61" s="34"/>
+      <c r="P61" s="33"/>
+      <c r="Q61" s="34"/>
+      <c r="R61" s="33"/>
+      <c r="S61" s="34"/>
+      <c r="T61" s="33"/>
+      <c r="U61" s="34"/>
+      <c r="V61" s="33"/>
+      <c r="W61" s="34"/>
+      <c r="X61" s="33"/>
+      <c r="Y61" s="34"/>
+      <c r="Z61" s="33"/>
+    </row>
+    <row r="62" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E62" s="34"/>
+      <c r="F62" s="33"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
+      <c r="I62" s="34"/>
+      <c r="J62" s="34"/>
+      <c r="K62" s="34"/>
+      <c r="L62" s="34"/>
+      <c r="M62" s="34"/>
+      <c r="N62" s="34"/>
+      <c r="O62" s="34"/>
+      <c r="P62" s="34"/>
+      <c r="Q62" s="34"/>
+      <c r="R62" s="34"/>
+      <c r="S62" s="34"/>
+      <c r="T62" s="34"/>
+      <c r="U62" s="34"/>
+      <c r="V62" s="34"/>
+      <c r="W62" s="34"/>
+      <c r="X62" s="34"/>
+      <c r="Y62" s="34"/>
+      <c r="Z62" s="34"/>
+    </row>
+    <row r="63" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E63" s="34"/>
+      <c r="F63" s="33"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
+      <c r="I63" s="34"/>
+      <c r="J63" s="34"/>
+      <c r="K63" s="34"/>
+      <c r="L63" s="34"/>
+      <c r="M63" s="34"/>
+      <c r="N63" s="34"/>
+      <c r="O63" s="34"/>
+      <c r="P63" s="34"/>
+      <c r="Q63" s="34"/>
+      <c r="R63" s="34"/>
+      <c r="S63" s="34"/>
+      <c r="T63" s="34"/>
+      <c r="U63" s="34"/>
+      <c r="V63" s="34"/>
+      <c r="W63" s="34"/>
+      <c r="X63" s="34"/>
+      <c r="Y63" s="34"/>
+      <c r="Z63" s="34"/>
+    </row>
+    <row r="64" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E64" s="34"/>
+      <c r="F64" s="33"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="34"/>
+      <c r="K64" s="34"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="34"/>
+      <c r="N64" s="34"/>
+      <c r="O64" s="34"/>
+      <c r="P64" s="34"/>
+      <c r="Q64" s="34"/>
+      <c r="R64" s="34"/>
+      <c r="S64" s="34"/>
+      <c r="T64" s="34"/>
+      <c r="U64" s="34"/>
+      <c r="V64" s="34"/>
+      <c r="W64" s="34"/>
+      <c r="X64" s="34"/>
+      <c r="Y64" s="34"/>
+      <c r="Z64" s="34"/>
+    </row>
+    <row r="65" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E65" s="34"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="34"/>
+      <c r="N65" s="34"/>
+      <c r="O65" s="34"/>
+      <c r="P65" s="34"/>
+      <c r="Q65" s="34"/>
+      <c r="R65" s="34"/>
+      <c r="S65" s="34"/>
+      <c r="T65" s="34"/>
+      <c r="U65" s="34"/>
+      <c r="V65" s="34"/>
+      <c r="W65" s="34"/>
+      <c r="X65" s="34"/>
+      <c r="Y65" s="34"/>
+      <c r="Z65" s="34"/>
+    </row>
+    <row r="66" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E66" s="34"/>
+      <c r="F66" s="33"/>
+      <c r="G66" s="34"/>
+      <c r="H66" s="34"/>
+      <c r="I66" s="34"/>
+      <c r="J66" s="34"/>
+      <c r="K66" s="34"/>
+      <c r="L66" s="34"/>
+      <c r="M66" s="34"/>
+      <c r="N66" s="34"/>
+      <c r="O66" s="34"/>
+      <c r="P66" s="34"/>
+      <c r="Q66" s="34"/>
+      <c r="R66" s="34"/>
+      <c r="S66" s="34"/>
+      <c r="T66" s="34"/>
+      <c r="U66" s="34"/>
+      <c r="V66" s="34"/>
+      <c r="W66" s="34"/>
+      <c r="X66" s="34"/>
+      <c r="Y66" s="34"/>
+      <c r="Z66" s="34"/>
+    </row>
+    <row r="67" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E67" s="34"/>
+      <c r="F67" s="33"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
+      <c r="I67" s="34"/>
+      <c r="J67" s="34"/>
+      <c r="K67" s="34"/>
+      <c r="L67" s="34"/>
+      <c r="M67" s="34"/>
+      <c r="N67" s="34"/>
+      <c r="O67" s="34"/>
+      <c r="P67" s="34"/>
+      <c r="Q67" s="34"/>
+      <c r="R67" s="34"/>
+      <c r="S67" s="34"/>
+      <c r="T67" s="34"/>
+      <c r="U67" s="34"/>
+      <c r="V67" s="34"/>
+      <c r="W67" s="34"/>
+      <c r="X67" s="34"/>
+      <c r="Y67" s="34"/>
+      <c r="Z67" s="34"/>
+    </row>
+    <row r="68" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E68" s="34"/>
+      <c r="F68" s="33"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="34"/>
+      <c r="N68" s="34"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="34"/>
+      <c r="Q68" s="34"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="34"/>
+      <c r="T68" s="34"/>
+      <c r="U68" s="34"/>
+      <c r="V68" s="34"/>
+      <c r="W68" s="34"/>
+      <c r="X68" s="34"/>
+      <c r="Y68" s="34"/>
+      <c r="Z68" s="34"/>
+    </row>
+    <row r="69" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E69" s="34"/>
+      <c r="F69" s="33"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="34"/>
+      <c r="K69" s="34"/>
+      <c r="L69" s="34"/>
+      <c r="M69" s="34"/>
+      <c r="N69" s="34"/>
+      <c r="O69" s="34"/>
+      <c r="P69" s="34"/>
+      <c r="Q69" s="34"/>
+      <c r="R69" s="34"/>
+      <c r="S69" s="34"/>
+      <c r="T69" s="34"/>
+      <c r="U69" s="34"/>
+      <c r="V69" s="34"/>
+      <c r="W69" s="34"/>
+      <c r="X69" s="34"/>
+      <c r="Y69" s="34"/>
+      <c r="Z69" s="34"/>
+    </row>
+    <row r="70" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E70" s="34"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="34"/>
+      <c r="H70" s="34"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="34"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="34"/>
+      <c r="M70" s="34"/>
+      <c r="N70" s="34"/>
+      <c r="O70" s="34"/>
+      <c r="P70" s="34"/>
+      <c r="Q70" s="34"/>
+      <c r="R70" s="34"/>
+      <c r="S70" s="34"/>
+      <c r="T70" s="34"/>
+      <c r="U70" s="34"/>
+      <c r="V70" s="34"/>
+      <c r="W70" s="34"/>
+      <c r="X70" s="34"/>
+      <c r="Y70" s="34"/>
+      <c r="Z70" s="34"/>
+    </row>
+    <row r="71" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E71" s="34"/>
+      <c r="F71" s="33"/>
+      <c r="G71" s="34"/>
+      <c r="H71" s="34"/>
+      <c r="I71" s="34"/>
+      <c r="J71" s="34"/>
+      <c r="K71" s="34"/>
+      <c r="L71" s="34"/>
+      <c r="M71" s="34"/>
+      <c r="N71" s="34"/>
+      <c r="O71" s="34"/>
+      <c r="P71" s="34"/>
+      <c r="Q71" s="34"/>
+      <c r="R71" s="34"/>
+      <c r="S71" s="34"/>
+      <c r="T71" s="34"/>
+      <c r="U71" s="34"/>
+      <c r="V71" s="34"/>
+      <c r="W71" s="34"/>
+      <c r="X71" s="34"/>
+      <c r="Y71" s="34"/>
+      <c r="Z71" s="34"/>
+    </row>
+    <row r="72" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E72" s="34"/>
+      <c r="F72" s="33"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="34"/>
+      <c r="K72" s="34"/>
+      <c r="L72" s="34"/>
+      <c r="M72" s="34"/>
+      <c r="N72" s="34"/>
+      <c r="O72" s="34"/>
+      <c r="P72" s="34"/>
+      <c r="Q72" s="34"/>
+      <c r="R72" s="34"/>
+      <c r="S72" s="34"/>
+      <c r="T72" s="34"/>
+      <c r="U72" s="34"/>
+      <c r="V72" s="34"/>
+      <c r="W72" s="34"/>
+      <c r="X72" s="34"/>
+      <c r="Y72" s="34"/>
+      <c r="Z72" s="34"/>
+    </row>
+    <row r="73" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E73" s="34"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="34"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="34"/>
+      <c r="S73" s="34"/>
+      <c r="T73" s="34"/>
+      <c r="U73" s="34"/>
+      <c r="V73" s="34"/>
+      <c r="W73" s="34"/>
+      <c r="X73" s="34"/>
+      <c r="Y73" s="34"/>
+      <c r="Z73" s="34"/>
+    </row>
+    <row r="74" spans="5:26" x14ac:dyDescent="0.25">
       <c r="E74" s="39"/>
-      <c r="G74" s="1"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="39"/>
+      <c r="O74" s="39"/>
+      <c r="P74" s="39"/>
+      <c r="Q74" s="39"/>
+      <c r="R74" s="39"/>
+      <c r="S74" s="39"/>
+      <c r="T74" s="39"/>
+      <c r="U74" s="39"/>
+      <c r="V74" s="39"/>
+      <c r="W74" s="39"/>
+      <c r="X74" s="39"/>
+      <c r="Y74" s="39"/>
+      <c r="Z74" s="39"/>
+    </row>
+    <row r="75" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="39"/>
+      <c r="O75" s="39"/>
+      <c r="P75" s="39"/>
+      <c r="Q75" s="39"/>
+      <c r="R75" s="39"/>
+      <c r="S75" s="39"/>
+      <c r="T75" s="39"/>
+      <c r="U75" s="39"/>
+      <c r="V75" s="39"/>
+      <c r="W75" s="39"/>
+      <c r="X75" s="39"/>
+      <c r="Y75" s="39"/>
+      <c r="Z75" s="39"/>
+    </row>
+    <row r="76" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E76" s="39"/>
+      <c r="F76" s="39"/>
+      <c r="G76" s="39"/>
+      <c r="H76" s="39"/>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="39"/>
+      <c r="M76" s="39"/>
+      <c r="N76" s="39"/>
+      <c r="O76" s="39"/>
+      <c r="P76" s="39"/>
+      <c r="Q76" s="39"/>
+      <c r="R76" s="39"/>
+      <c r="S76" s="39"/>
+      <c r="T76" s="39"/>
+      <c r="U76" s="39"/>
+      <c r="V76" s="39"/>
+      <c r="W76" s="39"/>
+      <c r="X76" s="39"/>
+      <c r="Y76" s="39"/>
+      <c r="Z76" s="39"/>
+    </row>
+    <row r="77" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E77" s="39"/>
+      <c r="F77" s="39"/>
+      <c r="G77" s="39"/>
+      <c r="H77" s="39"/>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="39"/>
+      <c r="N77" s="39"/>
+      <c r="O77" s="39"/>
+      <c r="P77" s="39"/>
+      <c r="Q77" s="39"/>
+      <c r="R77" s="39"/>
+      <c r="S77" s="39"/>
+      <c r="T77" s="39"/>
+      <c r="U77" s="39"/>
+      <c r="V77" s="39"/>
+      <c r="W77" s="39"/>
+      <c r="X77" s="39"/>
+      <c r="Y77" s="39"/>
+      <c r="Z77" s="39"/>
+    </row>
+    <row r="78" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="39"/>
+      <c r="O78" s="39"/>
+      <c r="P78" s="39"/>
+      <c r="Q78" s="39"/>
+      <c r="R78" s="39"/>
+      <c r="S78" s="39"/>
+      <c r="T78" s="39"/>
+      <c r="U78" s="39"/>
+      <c r="V78" s="39"/>
+      <c r="W78" s="39"/>
+      <c r="X78" s="39"/>
+      <c r="Y78" s="39"/>
+      <c r="Z78" s="39"/>
+    </row>
+    <row r="79" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="39"/>
+      <c r="O79" s="39"/>
+      <c r="P79" s="39"/>
+      <c r="Q79" s="39"/>
+      <c r="R79" s="39"/>
+      <c r="S79" s="39"/>
+      <c r="T79" s="39"/>
+      <c r="U79" s="39"/>
+      <c r="V79" s="39"/>
+      <c r="W79" s="39"/>
+      <c r="X79" s="39"/>
+      <c r="Y79" s="39"/>
+      <c r="Z79" s="39"/>
+    </row>
+    <row r="80" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="39"/>
+      <c r="O80" s="39"/>
+      <c r="P80" s="39"/>
+      <c r="Q80" s="39"/>
+      <c r="R80" s="39"/>
+      <c r="S80" s="39"/>
+      <c r="T80" s="39"/>
+      <c r="U80" s="39"/>
+      <c r="V80" s="39"/>
+      <c r="W80" s="39"/>
+      <c r="X80" s="39"/>
+      <c r="Y80" s="39"/>
+      <c r="Z80" s="39"/>
+    </row>
+    <row r="81" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E81" s="39"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="39"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="39"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="39"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="39"/>
+      <c r="Z81" s="39"/>
+    </row>
+    <row r="84" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C84" s="10"/>
+      <c r="D84" s="10"/>
+    </row>
+    <row r="85" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C85" s="10"/>
+      <c r="D85" s="10"/>
+    </row>
+    <row r="86" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C86" s="10"/>
+      <c r="D86" s="10"/>
+    </row>
+    <row r="87" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+    </row>
+    <row r="88" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+    </row>
+    <row r="89" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+    </row>
+    <row r="90" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+    </row>
+    <row r="91" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+    </row>
+    <row r="92" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+    </row>
+    <row r="93" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+    </row>
+    <row r="94" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C94" s="10"/>
+      <c r="D94" s="10"/>
+    </row>
+    <row r="95" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+    </row>
+    <row r="96" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="10"/>
+      <c r="D109" s="10"/>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" s="10"/>
+      <c r="D114" s="10"/>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" s="10"/>
+      <c r="D115" s="10"/>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" s="10"/>
+      <c r="D118" s="10"/>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" s="10"/>
+      <c r="D120" s="10"/>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="10"/>
+      <c r="D121" s="10"/>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" s="10"/>
+      <c r="D122" s="10"/>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+    </row>
+    <row r="126" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+    </row>
+    <row r="127" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C127" s="10"/>
+      <c r="D127" s="10"/>
+    </row>
+    <row r="128" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C128" s="10"/>
+      <c r="D128" s="10"/>
+    </row>
+    <row r="129" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C129" s="10"/>
+      <c r="D129" s="10"/>
+    </row>
+    <row r="130" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+    </row>
+    <row r="131" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+    </row>
+    <row r="132" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+    </row>
+    <row r="133" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+    </row>
+    <row r="134" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+    </row>
+    <row r="135" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+    </row>
+    <row r="136" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+    </row>
+    <row r="137" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C137" s="10"/>
+      <c r="D137" s="10"/>
+    </row>
+    <row r="138" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C138" s="10"/>
+      <c r="D138" s="10"/>
+    </row>
+    <row r="139" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C139" s="10"/>
+      <c r="D139" s="10"/>
+    </row>
+    <row r="140" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C140" s="10"/>
+      <c r="D140" s="10"/>
+    </row>
+    <row r="141" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C141" s="10"/>
+      <c r="D141" s="10"/>
+    </row>
+    <row r="142" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+    </row>
+    <row r="143" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+    </row>
+    <row r="144" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C144" s="10"/>
+      <c r="D144" s="10"/>
+    </row>
+    <row r="145" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C145" s="10"/>
+      <c r="D145" s="10"/>
+    </row>
+    <row r="146" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C146" s="10"/>
+      <c r="D146" s="10"/>
+    </row>
+    <row r="147" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C147" s="10"/>
+      <c r="D147" s="10"/>
+    </row>
+    <row r="148" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C148" s="10"/>
+      <c r="D148" s="10"/>
+    </row>
+    <row r="149" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+    </row>
+    <row r="150" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C150" s="10"/>
+      <c r="D150" s="10"/>
+    </row>
+    <row r="151" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+    </row>
+    <row r="152" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+    </row>
+    <row r="153" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+    </row>
+    <row r="154" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+    </row>
+    <row r="155" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C155" s="10"/>
+      <c r="D155" s="10"/>
+    </row>
+    <row r="156" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+    </row>
+    <row r="157" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C157" s="10"/>
+      <c r="D157" s="10"/>
+    </row>
+    <row r="158" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C158" s="10"/>
+      <c r="D158" s="10"/>
+    </row>
+    <row r="159" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+    </row>
+    <row r="160" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C160" s="10"/>
+      <c r="D160" s="10"/>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C161" s="10"/>
+      <c r="D161" s="10"/>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C162" s="10"/>
+      <c r="D162" s="10"/>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C163" s="10"/>
+      <c r="D163" s="10"/>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C164" s="10"/>
+      <c r="D164" s="10"/>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C166" s="10"/>
+      <c r="D166" s="10"/>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C168" s="10"/>
+      <c r="D168" s="10"/>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C169" s="10"/>
+      <c r="D169" s="10"/>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C170" s="10"/>
+      <c r="D170" s="10"/>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C171" s="10"/>
+      <c r="D171" s="10"/>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C173" s="10"/>
+      <c r="D173" s="10"/>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+    </row>
+    <row r="175" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C175" s="10"/>
+      <c r="D175" s="10"/>
+    </row>
+    <row r="176" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C176" s="10"/>
+      <c r="D176" s="10"/>
+    </row>
+    <row r="177" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C177" s="10"/>
+      <c r="D177" s="10"/>
+    </row>
+    <row r="178" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C178" s="10"/>
+      <c r="D178" s="10"/>
+    </row>
+    <row r="179" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C179" s="10"/>
+      <c r="D179" s="10"/>
+    </row>
+    <row r="180" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C180" s="10"/>
+      <c r="D180" s="10"/>
+    </row>
+    <row r="181" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+    </row>
+    <row r="182" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C182" s="10"/>
+      <c r="D182" s="10"/>
+    </row>
+    <row r="183" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C183" s="10"/>
+      <c r="D183" s="10"/>
+    </row>
+    <row r="184" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C184" s="10"/>
+      <c r="D184" s="10"/>
+    </row>
+    <row r="185" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C185" s="10"/>
+      <c r="D185" s="10"/>
+    </row>
+    <row r="186" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C186" s="10"/>
+      <c r="D186" s="10"/>
+    </row>
+    <row r="187" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C187" s="10"/>
+      <c r="D187" s="10"/>
+    </row>
+    <row r="188" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C188" s="10"/>
+      <c r="D188" s="10"/>
+    </row>
+    <row r="189" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C189" s="10"/>
+      <c r="D189" s="10"/>
+    </row>
+    <row r="190" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+    </row>
+    <row r="191" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C191" s="10"/>
+      <c r="D191" s="10"/>
+    </row>
+    <row r="192" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C192" s="10"/>
+      <c r="D192" s="10"/>
+    </row>
+    <row r="193" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+    </row>
+    <row r="194" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C194" s="10"/>
+      <c r="D194" s="10"/>
+    </row>
+    <row r="195" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+    </row>
+    <row r="196" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C196" s="10"/>
+      <c r="D196" s="10"/>
+    </row>
+    <row r="197" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+    </row>
+    <row r="198" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C198" s="10"/>
+      <c r="D198" s="10"/>
+    </row>
+    <row r="199" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C199" s="10"/>
+      <c r="D199" s="10"/>
+    </row>
+    <row r="200" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C200" s="10"/>
+      <c r="D200" s="10"/>
+    </row>
+    <row r="201" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C201" s="10"/>
+      <c r="D201" s="10"/>
+    </row>
+    <row r="202" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C202" s="10"/>
+      <c r="D202" s="10"/>
+    </row>
+    <row r="203" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+    </row>
+    <row r="204" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C204" s="10"/>
+      <c r="D204" s="10"/>
+    </row>
+    <row r="205" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C205" s="10"/>
+      <c r="D205" s="10"/>
+    </row>
+    <row r="206" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+    </row>
+    <row r="207" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C207" s="10"/>
+      <c r="D207" s="10"/>
+    </row>
+    <row r="208" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C208" s="10"/>
+      <c r="D208" s="10"/>
+    </row>
+    <row r="209" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C209" s="10"/>
+      <c r="D209" s="10"/>
+    </row>
+    <row r="210" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+    </row>
+    <row r="211" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+    </row>
+    <row r="212" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+    </row>
+    <row r="213" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+    </row>
+    <row r="214" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+    </row>
+    <row r="215" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C215" s="10"/>
+      <c r="D215" s="10"/>
+    </row>
+    <row r="216" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+    </row>
+    <row r="217" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C217" s="10"/>
+      <c r="D217" s="10"/>
+    </row>
+    <row r="218" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C218" s="10"/>
+      <c r="D218" s="10"/>
+    </row>
+    <row r="219" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+    </row>
+    <row r="220" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C220" s="10"/>
+      <c r="D220" s="10"/>
+    </row>
+    <row r="221" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+    </row>
+    <row r="222" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C222" s="10"/>
+      <c r="D222" s="10"/>
+    </row>
+    <row r="223" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C223" s="10"/>
+      <c r="D223" s="10"/>
+    </row>
+    <row r="224" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C224" s="10"/>
+      <c r="D224" s="10"/>
+    </row>
+    <row r="225" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C225" s="10"/>
+      <c r="D225" s="10"/>
+    </row>
+    <row r="226" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C226" s="10"/>
+      <c r="D226" s="10"/>
+    </row>
+    <row r="227" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C227" s="10"/>
+      <c r="D227" s="10"/>
+    </row>
+    <row r="228" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+    </row>
+    <row r="229" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+    </row>
+    <row r="230" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C230" s="10"/>
+      <c r="D230" s="10"/>
+    </row>
+    <row r="231" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C231" s="10"/>
+      <c r="D231" s="10"/>
+    </row>
+    <row r="232" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C232" s="10"/>
+      <c r="D232" s="10"/>
+    </row>
+    <row r="233" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C233" s="10"/>
+      <c r="D233" s="10"/>
+    </row>
+    <row r="234" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C234" s="10"/>
+      <c r="D234" s="10"/>
+    </row>
+    <row r="235" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C235" s="10"/>
+      <c r="D235" s="10"/>
+    </row>
+    <row r="236" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C236" s="10"/>
+      <c r="D236" s="10"/>
+    </row>
+    <row r="237" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+    </row>
+    <row r="238" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C238" s="10"/>
+      <c r="D238" s="10"/>
+    </row>
+    <row r="239" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C239" s="10"/>
+      <c r="D239" s="10"/>
+    </row>
+    <row r="240" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C240" s="10"/>
+      <c r="D240" s="10"/>
+    </row>
+    <row r="241" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C241" s="10"/>
+      <c r="D241" s="10"/>
+    </row>
+    <row r="242" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C242" s="10"/>
+      <c r="D242" s="10"/>
+    </row>
+    <row r="243" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C243" s="10"/>
+      <c r="D243" s="10"/>
+    </row>
+    <row r="244" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C244" s="10"/>
+      <c r="D244" s="10"/>
+    </row>
+    <row r="245" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+    </row>
+    <row r="246" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C246" s="10"/>
+      <c r="D246" s="10"/>
+    </row>
+    <row r="247" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C247" s="10"/>
+      <c r="D247" s="10"/>
+    </row>
+    <row r="248" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C248" s="10"/>
+      <c r="D248" s="10"/>
+    </row>
+    <row r="249" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C249" s="10"/>
+      <c r="D249" s="10"/>
+    </row>
+    <row r="250" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C250" s="10"/>
+      <c r="D250" s="10"/>
+    </row>
+    <row r="251" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C251" s="10"/>
+      <c r="D251" s="10"/>
+    </row>
+    <row r="252" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C252" s="10"/>
+      <c r="D252" s="10"/>
+    </row>
+    <row r="253" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C253" s="10"/>
+      <c r="D253" s="10"/>
+    </row>
+    <row r="254" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C254" s="10"/>
+      <c r="D254" s="10"/>
+    </row>
+    <row r="255" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C255" s="10"/>
+      <c r="D255" s="10"/>
+    </row>
+    <row r="256" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C256" s="10"/>
+      <c r="D256" s="10"/>
+    </row>
+    <row r="257" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+    </row>
+    <row r="258" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C258" s="10"/>
+      <c r="D258" s="10"/>
+    </row>
+    <row r="259" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C259" s="10"/>
+      <c r="D259" s="10"/>
+    </row>
+    <row r="260" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C260" s="10"/>
+      <c r="D260" s="10"/>
+    </row>
+    <row r="261" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C261" s="10"/>
+      <c r="D261" s="10"/>
+    </row>
+    <row r="262" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C262" s="10"/>
+      <c r="D262" s="10"/>
+    </row>
+    <row r="263" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C263" s="10"/>
+      <c r="D263" s="10"/>
+    </row>
+    <row r="264" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C264" s="10"/>
+      <c r="D264" s="10"/>
+    </row>
+    <row r="265" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C265" s="10"/>
+      <c r="D265" s="10"/>
+    </row>
+    <row r="266" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C266" s="10"/>
+      <c r="D266" s="10"/>
+    </row>
+    <row r="267" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C267" s="10"/>
+      <c r="D267" s="10"/>
+    </row>
+    <row r="268" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C268" s="10"/>
+      <c r="D268" s="10"/>
+    </row>
+    <row r="269" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C269" s="10"/>
+      <c r="D269" s="10"/>
+    </row>
+    <row r="270" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C270" s="10"/>
+      <c r="D270" s="10"/>
+    </row>
+    <row r="271" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C271" s="10"/>
+      <c r="D271" s="10"/>
+    </row>
+    <row r="272" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C272" s="10"/>
+      <c r="D272" s="10"/>
+    </row>
+    <row r="273" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C273" s="10"/>
+      <c r="D273" s="10"/>
+    </row>
+    <row r="274" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C274" s="10"/>
+      <c r="D274" s="10"/>
+    </row>
+    <row r="275" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C275" s="10"/>
+      <c r="D275" s="10"/>
+    </row>
+    <row r="276" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C276" s="10"/>
+      <c r="D276" s="10"/>
+    </row>
+    <row r="277" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C277" s="10"/>
+      <c r="D277" s="10"/>
+    </row>
+    <row r="278" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C278" s="10"/>
+      <c r="D278" s="10"/>
+    </row>
+    <row r="279" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C279" s="10"/>
+      <c r="D279" s="10"/>
+    </row>
+    <row r="280" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C280" s="10"/>
+      <c r="D280" s="10"/>
+    </row>
+    <row r="281" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C281" s="10"/>
+      <c r="D281" s="10"/>
+    </row>
+    <row r="282" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C282" s="10"/>
+      <c r="D282" s="10"/>
+    </row>
+    <row r="283" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C283" s="10"/>
+      <c r="D283" s="10"/>
+    </row>
+    <row r="284" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C284" s="10"/>
+      <c r="D284" s="10"/>
+    </row>
+    <row r="285" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C285" s="10"/>
+      <c r="D285" s="10"/>
+    </row>
+    <row r="286" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C286" s="10"/>
+      <c r="D286" s="10"/>
+    </row>
+    <row r="287" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C287" s="10"/>
+      <c r="D287" s="10"/>
+    </row>
+    <row r="288" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C288" s="10"/>
+      <c r="D288" s="10"/>
+    </row>
+    <row r="289" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C289" s="10"/>
+      <c r="D289" s="10"/>
+    </row>
+    <row r="290" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C290" s="10"/>
+      <c r="D290" s="10"/>
+    </row>
+    <row r="291" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C291" s="10"/>
+      <c r="D291" s="10"/>
+    </row>
+    <row r="292" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C292" s="10"/>
+      <c r="D292" s="10"/>
+    </row>
+    <row r="293" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C293" s="10"/>
+      <c r="D293" s="10"/>
+    </row>
+    <row r="294" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C294" s="10"/>
+      <c r="D294" s="10"/>
+    </row>
+    <row r="295" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C295" s="10"/>
+      <c r="D295" s="10"/>
+    </row>
+    <row r="296" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C296" s="10"/>
+      <c r="D296" s="10"/>
+    </row>
+    <row r="297" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C297" s="10"/>
+      <c r="D297" s="10"/>
+    </row>
+    <row r="298" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C298" s="10"/>
+      <c r="D298" s="10"/>
+    </row>
+    <row r="299" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C299" s="10"/>
+      <c r="D299" s="10"/>
+    </row>
+    <row r="300" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C300" s="10"/>
+      <c r="D300" s="10"/>
+    </row>
+    <row r="301" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C301" s="10"/>
+      <c r="D301" s="10"/>
+    </row>
+    <row r="302" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C302" s="10"/>
+      <c r="D302" s="10"/>
+    </row>
+    <row r="303" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C303" s="10"/>
+      <c r="D303" s="10"/>
+    </row>
+    <row r="304" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C304" s="10"/>
+      <c r="D304" s="10"/>
+    </row>
+    <row r="305" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C305" s="10"/>
+      <c r="D305" s="10"/>
+    </row>
+    <row r="306" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C306" s="10"/>
+      <c r="D306" s="10"/>
+    </row>
+    <row r="307" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C307" s="10"/>
+      <c r="D307" s="10"/>
+    </row>
+    <row r="308" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C308" s="10"/>
+      <c r="D308" s="10"/>
+    </row>
+    <row r="309" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C309" s="10"/>
+      <c r="D309" s="10"/>
+    </row>
+    <row r="310" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C310" s="10"/>
+      <c r="D310" s="10"/>
+    </row>
+    <row r="311" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C311" s="10"/>
+      <c r="D311" s="10"/>
+    </row>
+    <row r="312" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C312" s="10"/>
+      <c r="D312" s="10"/>
+    </row>
+    <row r="313" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C313" s="10"/>
+      <c r="D313" s="10"/>
+    </row>
+    <row r="314" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C314" s="10"/>
+      <c r="D314" s="10"/>
+    </row>
+    <row r="315" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C315" s="10"/>
+      <c r="D315" s="10"/>
+    </row>
+    <row r="316" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C316" s="10"/>
+      <c r="D316" s="10"/>
+    </row>
+    <row r="317" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C317" s="10"/>
+      <c r="D317" s="10"/>
+    </row>
+    <row r="318" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C318" s="10"/>
+      <c r="D318" s="10"/>
+    </row>
+    <row r="319" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C319" s="10"/>
+      <c r="D319" s="10"/>
+    </row>
+    <row r="320" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C320" s="10"/>
+      <c r="D320" s="10"/>
+    </row>
+    <row r="321" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C321" s="10"/>
+      <c r="D321" s="10"/>
+    </row>
+    <row r="322" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C322" s="10"/>
+      <c r="D322" s="10"/>
+    </row>
+    <row r="323" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C323" s="10"/>
+      <c r="D323" s="10"/>
+    </row>
+    <row r="324" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C324" s="10"/>
+      <c r="D324" s="10"/>
+    </row>
+    <row r="325" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C325" s="10"/>
+      <c r="D325" s="10"/>
+    </row>
+    <row r="326" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C326" s="10"/>
+      <c r="D326" s="10"/>
+    </row>
+    <row r="327" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C327" s="10"/>
+      <c r="D327" s="10"/>
+    </row>
+    <row r="328" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C328" s="10"/>
+      <c r="D328" s="10"/>
+    </row>
+    <row r="329" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C329" s="10"/>
+      <c r="D329" s="10"/>
+    </row>
+    <row r="330" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C330" s="10"/>
+      <c r="D330" s="10"/>
+    </row>
+    <row r="331" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C331" s="10"/>
+      <c r="D331" s="10"/>
+    </row>
+    <row r="332" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C332" s="10"/>
+      <c r="D332" s="10"/>
+    </row>
+    <row r="333" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C333" s="10"/>
+      <c r="D333" s="10"/>
+    </row>
+    <row r="334" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C334" s="10"/>
+      <c r="D334" s="10"/>
+    </row>
+    <row r="335" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C335" s="10"/>
+      <c r="D335" s="10"/>
+    </row>
+    <row r="336" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C336" s="10"/>
+      <c r="D336" s="10"/>
+    </row>
+    <row r="337" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C337" s="10"/>
+      <c r="D337" s="10"/>
+    </row>
+    <row r="338" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C338" s="10"/>
+      <c r="D338" s="10"/>
+    </row>
+    <row r="339" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C339" s="10"/>
+      <c r="D339" s="10"/>
+    </row>
+    <row r="340" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C340" s="10"/>
+      <c r="D340" s="10"/>
+    </row>
+    <row r="341" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C341" s="10"/>
+      <c r="D341" s="10"/>
+    </row>
+    <row r="342" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C342" s="10"/>
+      <c r="D342" s="10"/>
+    </row>
+    <row r="343" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C343" s="10"/>
+      <c r="D343" s="10"/>
+    </row>
+    <row r="344" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C344" s="10"/>
+      <c r="D344" s="10"/>
+    </row>
+    <row r="345" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C345" s="10"/>
+      <c r="D345" s="10"/>
+    </row>
+    <row r="346" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C346" s="10"/>
+      <c r="D346" s="10"/>
+    </row>
+    <row r="347" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C347" s="10"/>
+      <c r="D347" s="10"/>
+    </row>
+    <row r="348" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C348" s="10"/>
+      <c r="D348" s="10"/>
+    </row>
+    <row r="349" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C349" s="10"/>
+      <c r="D349" s="10"/>
+    </row>
+    <row r="350" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C350" s="10"/>
+      <c r="D350" s="10"/>
+    </row>
+    <row r="351" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C351" s="10"/>
+      <c r="D351" s="10"/>
+    </row>
+    <row r="352" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C352" s="10"/>
+      <c r="D352" s="10"/>
+    </row>
+    <row r="353" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C353" s="10"/>
+      <c r="D353" s="10"/>
+    </row>
+    <row r="354" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C354" s="10"/>
+      <c r="D354" s="10"/>
+    </row>
+    <row r="355" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C355" s="10"/>
+      <c r="D355" s="10"/>
+    </row>
+    <row r="356" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C356" s="10"/>
+      <c r="D356" s="10"/>
+    </row>
+    <row r="357" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C357" s="10"/>
+      <c r="D357" s="10"/>
+    </row>
+    <row r="358" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C358" s="10"/>
+      <c r="D358" s="10"/>
+    </row>
+    <row r="359" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C359" s="10"/>
+      <c r="D359" s="10"/>
+    </row>
+    <row r="360" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C360" s="10"/>
+      <c r="D360" s="10"/>
+    </row>
+    <row r="361" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C361" s="10"/>
+      <c r="D361" s="10"/>
+    </row>
+    <row r="362" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C362" s="10"/>
+      <c r="D362" s="10"/>
+    </row>
+    <row r="363" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C363" s="10"/>
+      <c r="D363" s="10"/>
+    </row>
+    <row r="364" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C364" s="10"/>
+      <c r="D364" s="10"/>
+    </row>
+    <row r="365" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C365" s="10"/>
+      <c r="D365" s="10"/>
+    </row>
+    <row r="366" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C366" s="10"/>
+      <c r="D366" s="10"/>
+    </row>
+    <row r="367" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C367" s="10"/>
+      <c r="D367" s="10"/>
+    </row>
+    <row r="368" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C368" s="10"/>
+      <c r="D368" s="10"/>
+    </row>
+    <row r="369" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C369" s="10"/>
+      <c r="D369" s="10"/>
+    </row>
+    <row r="370" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C370" s="10"/>
+      <c r="D370" s="10"/>
+    </row>
+    <row r="371" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C371" s="10"/>
+      <c r="D371" s="10"/>
+    </row>
+    <row r="372" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C372" s="10"/>
+      <c r="D372" s="10"/>
+    </row>
+    <row r="373" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C373" s="10"/>
+      <c r="D373" s="10"/>
+    </row>
+    <row r="374" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C374" s="10"/>
+      <c r="D374" s="10"/>
+    </row>
+    <row r="375" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C375" s="10"/>
+      <c r="D375" s="10"/>
+    </row>
+    <row r="376" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C376" s="10"/>
+      <c r="D376" s="10"/>
+    </row>
+    <row r="377" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C377" s="10"/>
+      <c r="D377" s="10"/>
+    </row>
+    <row r="378" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C378" s="10"/>
+      <c r="D378" s="10"/>
+    </row>
+    <row r="379" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C379" s="10"/>
+      <c r="D379" s="10"/>
+    </row>
+    <row r="380" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C380" s="10"/>
+      <c r="D380" s="10"/>
+    </row>
+    <row r="381" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C381" s="10"/>
+      <c r="D381" s="10"/>
+    </row>
+    <row r="382" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C382" s="10"/>
+      <c r="D382" s="10"/>
+    </row>
+    <row r="383" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C383" s="10"/>
+      <c r="D383" s="10"/>
+    </row>
+    <row r="384" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C384" s="10"/>
+      <c r="D384" s="10"/>
+    </row>
+    <row r="385" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C385" s="10"/>
+      <c r="D385" s="10"/>
+    </row>
+    <row r="386" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C386" s="10"/>
+      <c r="D386" s="10"/>
+    </row>
+    <row r="387" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C387" s="10"/>
+      <c r="D387" s="10"/>
+    </row>
+    <row r="388" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C388" s="10"/>
+      <c r="D388" s="10"/>
+    </row>
+    <row r="389" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C389" s="10"/>
+      <c r="D389" s="10"/>
+    </row>
+    <row r="390" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C390" s="10"/>
+      <c r="D390" s="10"/>
+    </row>
+    <row r="391" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C391" s="10"/>
+      <c r="D391" s="10"/>
+    </row>
+    <row r="392" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C392" s="10"/>
+      <c r="D392" s="10"/>
+    </row>
+    <row r="393" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C393" s="10"/>
+      <c r="D393" s="10"/>
+    </row>
+    <row r="394" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C394" s="10"/>
+      <c r="D394" s="10"/>
+    </row>
+    <row r="395" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C395" s="10"/>
+      <c r="D395" s="10"/>
+    </row>
+    <row r="396" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C396" s="10"/>
+      <c r="D396" s="10"/>
+    </row>
+    <row r="397" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C397" s="10"/>
+      <c r="D397" s="10"/>
+    </row>
+    <row r="398" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C398" s="10"/>
+      <c r="D398" s="10"/>
+    </row>
+    <row r="399" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C399" s="10"/>
+      <c r="D399" s="10"/>
+    </row>
+    <row r="400" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C400" s="10"/>
+      <c r="D400" s="10"/>
+    </row>
+    <row r="401" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C401" s="10"/>
+      <c r="D401" s="10"/>
+    </row>
+    <row r="402" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C402" s="10"/>
+      <c r="D402" s="10"/>
+    </row>
+    <row r="403" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C403" s="10"/>
+      <c r="D403" s="10"/>
+    </row>
+    <row r="404" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C404" s="10"/>
+      <c r="D404" s="10"/>
+    </row>
+    <row r="405" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C405" s="10"/>
+      <c r="D405" s="10"/>
+    </row>
+    <row r="406" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C406" s="10"/>
+      <c r="D406" s="10"/>
+    </row>
+    <row r="407" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C407" s="10"/>
+      <c r="D407" s="10"/>
+    </row>
+    <row r="408" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C408" s="10"/>
+      <c r="D408" s="10"/>
+    </row>
+    <row r="409" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C409" s="10"/>
+      <c r="D409" s="10"/>
+    </row>
+    <row r="410" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C410" s="10"/>
+      <c r="D410" s="10"/>
+    </row>
+    <row r="411" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C411" s="10"/>
+      <c r="D411" s="10"/>
+    </row>
+    <row r="412" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C412" s="10"/>
+      <c r="D412" s="10"/>
+    </row>
+    <row r="413" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C413" s="10"/>
+      <c r="D413" s="10"/>
+    </row>
+    <row r="414" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C414" s="10"/>
+      <c r="D414" s="10"/>
+    </row>
+    <row r="415" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C415" s="10"/>
+      <c r="D415" s="10"/>
+    </row>
+    <row r="416" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C416" s="10"/>
+      <c r="D416" s="10"/>
+    </row>
+    <row r="417" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C417" s="10"/>
+      <c r="D417" s="10"/>
+    </row>
+    <row r="418" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C418" s="10"/>
+      <c r="D418" s="10"/>
+    </row>
+    <row r="419" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C419" s="10"/>
+      <c r="D419" s="10"/>
+    </row>
+    <row r="420" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C420" s="10"/>
+      <c r="D420" s="10"/>
+    </row>
+    <row r="421" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C421" s="10"/>
+      <c r="D421" s="10"/>
+    </row>
+    <row r="422" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C422" s="10"/>
+      <c r="D422" s="10"/>
+    </row>
+    <row r="423" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C423" s="10"/>
+      <c r="D423" s="10"/>
+    </row>
+    <row r="424" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C424" s="10"/>
+      <c r="D424" s="10"/>
+    </row>
+    <row r="425" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C425" s="10"/>
+      <c r="D425" s="10"/>
+    </row>
+    <row r="426" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C426" s="10"/>
+      <c r="D426" s="10"/>
+    </row>
+    <row r="427" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C427" s="10"/>
+      <c r="D427" s="10"/>
+    </row>
+    <row r="428" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C428" s="10"/>
+      <c r="D428" s="10"/>
+    </row>
+    <row r="429" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C429" s="10"/>
+      <c r="D429" s="10"/>
+    </row>
+    <row r="430" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C430" s="10"/>
+      <c r="D430" s="10"/>
+    </row>
+    <row r="431" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C431" s="10"/>
+      <c r="D431" s="10"/>
+    </row>
+    <row r="432" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C432" s="10"/>
+      <c r="D432" s="10"/>
+    </row>
+    <row r="433" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C433" s="10"/>
+      <c r="D433" s="10"/>
+    </row>
+    <row r="434" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C434" s="10"/>
+      <c r="D434" s="10"/>
+    </row>
+    <row r="435" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C435" s="10"/>
+      <c r="D435" s="10"/>
+    </row>
+    <row r="436" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C436" s="10"/>
+      <c r="D436" s="10"/>
+    </row>
+    <row r="437" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C437" s="10"/>
+      <c r="D437" s="10"/>
+    </row>
+    <row r="438" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C438" s="10"/>
+      <c r="D438" s="10"/>
+    </row>
+    <row r="439" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C439" s="10"/>
+      <c r="D439" s="10"/>
+    </row>
+    <row r="440" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C440" s="10"/>
+      <c r="D440" s="10"/>
+    </row>
+    <row r="441" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C441" s="10"/>
+      <c r="D441" s="10"/>
+    </row>
+    <row r="442" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C442" s="10"/>
+      <c r="D442" s="10"/>
+    </row>
+    <row r="443" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C443" s="10"/>
+      <c r="D443" s="10"/>
+    </row>
+    <row r="444" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C444" s="10"/>
+      <c r="D444" s="10"/>
+    </row>
+    <row r="445" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C445" s="10"/>
+      <c r="D445" s="10"/>
+    </row>
+    <row r="446" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C446" s="10"/>
+      <c r="D446" s="10"/>
+    </row>
+    <row r="447" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C447" s="10"/>
+      <c r="D447" s="10"/>
+    </row>
+    <row r="448" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C448" s="10"/>
+      <c r="D448" s="10"/>
+    </row>
+    <row r="449" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C449" s="10"/>
+      <c r="D449" s="10"/>
+    </row>
+    <row r="450" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C450" s="10"/>
+      <c r="D450" s="10"/>
+    </row>
+    <row r="451" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C451" s="10"/>
+      <c r="D451" s="10"/>
+    </row>
+    <row r="452" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C452" s="10"/>
+      <c r="D452" s="10"/>
+    </row>
+    <row r="453" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C453" s="10"/>
+      <c r="D453" s="10"/>
+    </row>
+    <row r="454" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C454" s="10"/>
+      <c r="D454" s="10"/>
+    </row>
+    <row r="455" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C455" s="10"/>
+      <c r="D455" s="10"/>
+    </row>
+    <row r="456" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C456" s="10"/>
+      <c r="D456" s="10"/>
+    </row>
+    <row r="457" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C457" s="10"/>
+      <c r="D457" s="10"/>
+    </row>
+    <row r="458" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C458" s="10"/>
+      <c r="D458" s="10"/>
+    </row>
+    <row r="459" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C459" s="10"/>
+      <c r="D459" s="10"/>
+    </row>
+    <row r="460" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C460" s="10"/>
+      <c r="D460" s="10"/>
+    </row>
+    <row r="461" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C461" s="10"/>
+      <c r="D461" s="10"/>
+    </row>
+    <row r="462" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C462" s="10"/>
+      <c r="D462" s="10"/>
+    </row>
+    <row r="463" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C463" s="10"/>
+      <c r="D463" s="10"/>
+    </row>
+    <row r="464" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C464" s="10"/>
+      <c r="D464" s="10"/>
+    </row>
+    <row r="465" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C465" s="10"/>
+      <c r="D465" s="10"/>
+    </row>
+    <row r="466" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C466" s="10"/>
+      <c r="D466" s="10"/>
+    </row>
+    <row r="467" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C467" s="10"/>
+      <c r="D467" s="10"/>
+    </row>
+    <row r="468" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C468" s="10"/>
+      <c r="D468" s="10"/>
+    </row>
+    <row r="469" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C469" s="10"/>
+      <c r="D469" s="10"/>
+    </row>
+    <row r="470" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C470" s="10"/>
+      <c r="D470" s="10"/>
+    </row>
+    <row r="471" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C471" s="10"/>
+      <c r="D471" s="10"/>
+    </row>
+    <row r="472" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C472" s="10"/>
+      <c r="D472" s="10"/>
+    </row>
+    <row r="473" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C473" s="10"/>
+      <c r="D473" s="10"/>
+    </row>
+    <row r="474" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C474" s="10"/>
+      <c r="D474" s="10"/>
+    </row>
+    <row r="475" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C475" s="10"/>
+      <c r="D475" s="10"/>
+    </row>
+    <row r="476" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C476" s="10"/>
+      <c r="D476" s="10"/>
+    </row>
+    <row r="477" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C477" s="10"/>
+      <c r="D477" s="10"/>
+    </row>
+    <row r="478" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C478" s="10"/>
+      <c r="D478" s="10"/>
+    </row>
+    <row r="479" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C479" s="10"/>
+      <c r="D479" s="10"/>
+    </row>
+    <row r="480" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C480" s="10"/>
+      <c r="D480" s="10"/>
+    </row>
+    <row r="481" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C481" s="10"/>
+      <c r="D481" s="10"/>
+    </row>
+    <row r="482" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C482" s="10"/>
+      <c r="D482" s="10"/>
+    </row>
+    <row r="483" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C483" s="10"/>
+      <c r="D483" s="10"/>
+    </row>
+    <row r="484" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C484" s="10"/>
+      <c r="D484" s="10"/>
+    </row>
+    <row r="485" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C485" s="10"/>
+      <c r="D485" s="10"/>
+    </row>
+    <row r="486" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C486" s="10"/>
+      <c r="D486" s="10"/>
+    </row>
+    <row r="487" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C487" s="10"/>
+      <c r="D487" s="10"/>
+    </row>
+    <row r="488" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C488" s="10"/>
+      <c r="D488" s="10"/>
+    </row>
+    <row r="489" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C489" s="10"/>
+      <c r="D489" s="10"/>
+    </row>
+    <row r="490" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C490" s="10"/>
+      <c r="D490" s="10"/>
+    </row>
+    <row r="491" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C491" s="10"/>
+      <c r="D491" s="10"/>
+    </row>
+    <row r="492" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C492" s="10"/>
+      <c r="D492" s="10"/>
+    </row>
+    <row r="493" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C493" s="10"/>
+      <c r="D493" s="10"/>
+    </row>
+    <row r="494" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C494" s="10"/>
+      <c r="D494" s="10"/>
+    </row>
+    <row r="495" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C495" s="10"/>
+      <c r="D495" s="10"/>
+    </row>
+    <row r="496" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C496" s="10"/>
+      <c r="D496" s="10"/>
+    </row>
+    <row r="497" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C497" s="10"/>
+      <c r="D497" s="10"/>
+    </row>
+    <row r="498" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C498" s="10"/>
+      <c r="D498" s="10"/>
+    </row>
+    <row r="499" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C499" s="10"/>
+      <c r="D499" s="10"/>
+    </row>
+    <row r="500" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C500" s="10"/>
+      <c r="D500" s="10"/>
+    </row>
+    <row r="501" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C501" s="10"/>
+      <c r="D501" s="10"/>
+    </row>
+    <row r="502" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C502" s="10"/>
+      <c r="D502" s="10"/>
+    </row>
+    <row r="503" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C503" s="10"/>
+      <c r="D503" s="10"/>
+    </row>
+    <row r="504" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C504" s="10"/>
+      <c r="D504" s="10"/>
+    </row>
+    <row r="505" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C505" s="10"/>
+      <c r="D505" s="10"/>
+    </row>
+    <row r="506" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C506" s="10"/>
+      <c r="D506" s="10"/>
+    </row>
+    <row r="507" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C507" s="10"/>
+      <c r="D507" s="10"/>
+    </row>
+    <row r="508" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C508" s="10"/>
+      <c r="D508" s="10"/>
+    </row>
+    <row r="509" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C509" s="10"/>
+      <c r="D509" s="10"/>
+    </row>
+    <row r="510" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C510" s="10"/>
+      <c r="D510" s="10"/>
+    </row>
+    <row r="511" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C511" s="10"/>
+      <c r="D511" s="10"/>
+    </row>
+    <row r="512" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C512" s="10"/>
+      <c r="D512" s="10"/>
+    </row>
+    <row r="513" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C513" s="10"/>
+      <c r="D513" s="10"/>
+    </row>
+    <row r="514" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C514" s="10"/>
+      <c r="D514" s="10"/>
+    </row>
+    <row r="515" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C515" s="10"/>
+      <c r="D515" s="10"/>
+    </row>
+    <row r="516" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C516" s="10"/>
+      <c r="D516" s="10"/>
+    </row>
+    <row r="517" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C517" s="10"/>
+      <c r="D517" s="10"/>
+    </row>
+    <row r="518" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C518" s="10"/>
+      <c r="D518" s="10"/>
+    </row>
+    <row r="519" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C519" s="10"/>
+      <c r="D519" s="10"/>
+    </row>
+    <row r="520" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C520" s="10"/>
+      <c r="D520" s="10"/>
+    </row>
+    <row r="521" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C521" s="10"/>
+      <c r="D521" s="10"/>
+    </row>
+    <row r="522" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C522" s="10"/>
+      <c r="D522" s="10"/>
+    </row>
+    <row r="523" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C523" s="10"/>
+      <c r="D523" s="10"/>
+    </row>
+    <row r="524" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C524" s="10"/>
+      <c r="D524" s="10"/>
+    </row>
+    <row r="525" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C525" s="10"/>
+      <c r="D525" s="10"/>
+    </row>
+    <row r="526" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C526" s="10"/>
+      <c r="D526" s="10"/>
+    </row>
+    <row r="527" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C527" s="10"/>
+      <c r="D527" s="10"/>
+    </row>
+    <row r="528" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C528" s="10"/>
+      <c r="D528" s="10"/>
+    </row>
+    <row r="529" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C529" s="10"/>
+      <c r="D529" s="10"/>
+    </row>
+    <row r="530" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C530" s="10"/>
+      <c r="D530" s="10"/>
+    </row>
+    <row r="531" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C531" s="10"/>
+      <c r="D531" s="10"/>
+    </row>
+    <row r="532" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C532" s="10"/>
+      <c r="D532" s="10"/>
+    </row>
+    <row r="533" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C533" s="10"/>
+      <c r="D533" s="10"/>
+    </row>
+    <row r="534" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C534" s="10"/>
+      <c r="D534" s="10"/>
+    </row>
+    <row r="535" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C535" s="10"/>
+      <c r="D535" s="10"/>
+    </row>
+    <row r="536" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C536" s="10"/>
+      <c r="D536" s="10"/>
+    </row>
+    <row r="537" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C537" s="10"/>
+      <c r="D537" s="10"/>
+    </row>
+    <row r="538" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C538" s="10"/>
+      <c r="D538" s="10"/>
+    </row>
+    <row r="539" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C539" s="10"/>
+      <c r="D539" s="10"/>
+    </row>
+    <row r="540" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C540" s="10"/>
+      <c r="D540" s="10"/>
+    </row>
+    <row r="541" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C541" s="10"/>
+      <c r="D541" s="10"/>
+    </row>
+    <row r="542" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C542" s="10"/>
+      <c r="D542" s="10"/>
+    </row>
+    <row r="543" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C543" s="10"/>
+      <c r="D543" s="10"/>
+    </row>
+    <row r="544" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C544" s="10"/>
+      <c r="D544" s="10"/>
+    </row>
+    <row r="545" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C545" s="10"/>
+      <c r="D545" s="10"/>
+    </row>
+    <row r="546" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C546" s="10"/>
+      <c r="D546" s="10"/>
+    </row>
+    <row r="547" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C547" s="10"/>
+      <c r="D547" s="10"/>
+    </row>
+    <row r="548" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C548" s="10"/>
+      <c r="D548" s="10"/>
+    </row>
+    <row r="549" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C549" s="10"/>
+      <c r="D549" s="10"/>
+    </row>
+    <row r="550" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C550" s="10"/>
+      <c r="D550" s="10"/>
+    </row>
+    <row r="551" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C551" s="10"/>
+      <c r="D551" s="10"/>
+    </row>
+    <row r="552" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C552" s="10"/>
+      <c r="D552" s="10"/>
+    </row>
+    <row r="553" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C553" s="10"/>
+      <c r="D553" s="10"/>
+    </row>
+    <row r="554" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C554" s="10"/>
+      <c r="D554" s="10"/>
+    </row>
+    <row r="555" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C555" s="10"/>
+      <c r="D555" s="10"/>
+    </row>
+    <row r="556" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C556" s="10"/>
+      <c r="D556" s="10"/>
+    </row>
+    <row r="557" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C557" s="10"/>
+      <c r="D557" s="10"/>
+    </row>
+    <row r="558" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C558" s="10"/>
+      <c r="D558" s="10"/>
+    </row>
+    <row r="559" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C559" s="10"/>
+      <c r="D559" s="10"/>
+    </row>
+    <row r="560" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C560" s="10"/>
+      <c r="D560" s="10"/>
+    </row>
+    <row r="561" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C561" s="10"/>
+      <c r="D561" s="10"/>
+    </row>
+    <row r="562" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C562" s="10"/>
+      <c r="D562" s="10"/>
+    </row>
+    <row r="563" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C563" s="10"/>
+      <c r="D563" s="10"/>
+    </row>
+    <row r="564" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C564" s="10"/>
+      <c r="D564" s="10"/>
+    </row>
+    <row r="565" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C565" s="10"/>
+      <c r="D565" s="10"/>
+    </row>
+    <row r="566" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C566" s="10"/>
+      <c r="D566" s="10"/>
+    </row>
+    <row r="567" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C567" s="10"/>
+      <c r="D567" s="10"/>
+    </row>
+    <row r="568" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C568" s="10"/>
+      <c r="D568" s="10"/>
+    </row>
+    <row r="569" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C569" s="10"/>
+      <c r="D569" s="10"/>
+    </row>
+    <row r="570" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C570" s="10"/>
+      <c r="D570" s="10"/>
+    </row>
+    <row r="571" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C571" s="10"/>
+      <c r="D571" s="10"/>
+    </row>
+    <row r="572" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C572" s="10"/>
+      <c r="D572" s="10"/>
+    </row>
+    <row r="573" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C573" s="10"/>
+      <c r="D573" s="10"/>
+    </row>
+    <row r="574" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C574" s="10"/>
+      <c r="D574" s="10"/>
+    </row>
+    <row r="575" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C575" s="10"/>
+      <c r="D575" s="10"/>
+    </row>
+    <row r="576" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C576" s="10"/>
+      <c r="D576" s="10"/>
+    </row>
+    <row r="577" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C577" s="10"/>
+      <c r="D577" s="10"/>
+    </row>
+    <row r="578" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C578" s="10"/>
+      <c r="D578" s="10"/>
+    </row>
+    <row r="579" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C579" s="10"/>
+      <c r="D579" s="10"/>
+    </row>
+    <row r="580" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C580" s="10"/>
+      <c r="D580" s="10"/>
+    </row>
+    <row r="581" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C581" s="10"/>
+      <c r="D581" s="10"/>
+    </row>
+    <row r="582" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C582" s="10"/>
+      <c r="D582" s="10"/>
+    </row>
+    <row r="583" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C583" s="10"/>
+      <c r="D583" s="10"/>
+    </row>
+    <row r="584" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C584" s="10"/>
+      <c r="D584" s="10"/>
+    </row>
+    <row r="585" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C585" s="10"/>
+      <c r="D585" s="10"/>
+    </row>
+    <row r="586" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C586" s="10"/>
+      <c r="D586" s="10"/>
+    </row>
+    <row r="587" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C587" s="10"/>
+      <c r="D587" s="10"/>
+    </row>
+    <row r="588" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C588" s="10"/>
+      <c r="D588" s="10"/>
+    </row>
+    <row r="589" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C589" s="10"/>
+      <c r="D589" s="10"/>
+    </row>
+    <row r="590" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C590" s="10"/>
+      <c r="D590" s="10"/>
+    </row>
+    <row r="591" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C591" s="10"/>
+      <c r="D591" s="10"/>
+    </row>
+    <row r="592" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C592" s="10"/>
+      <c r="D592" s="10"/>
+    </row>
+    <row r="593" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C593" s="10"/>
+      <c r="D593" s="10"/>
+    </row>
+    <row r="594" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C594" s="10"/>
+      <c r="D594" s="10"/>
+    </row>
+    <row r="595" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C595" s="10"/>
+      <c r="D595" s="10"/>
+    </row>
+    <row r="596" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C596" s="10"/>
+      <c r="D596" s="10"/>
+    </row>
+    <row r="597" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C597" s="10"/>
+      <c r="D597" s="10"/>
+    </row>
+    <row r="598" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C598" s="10"/>
+      <c r="D598" s="10"/>
+    </row>
+    <row r="599" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C599" s="10"/>
+      <c r="D599" s="10"/>
+    </row>
+    <row r="600" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C600" s="10"/>
+      <c r="D600" s="10"/>
+    </row>
+    <row r="601" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C601" s="10"/>
+      <c r="D601" s="10"/>
+    </row>
+    <row r="602" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C602" s="10"/>
+      <c r="D602" s="10"/>
+    </row>
+    <row r="603" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C603" s="10"/>
+      <c r="D603" s="10"/>
+    </row>
+    <row r="604" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C604" s="10"/>
+      <c r="D604" s="10"/>
+    </row>
+    <row r="605" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C605" s="10"/>
+      <c r="D605" s="10"/>
+    </row>
+    <row r="606" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C606" s="10"/>
+      <c r="D606" s="10"/>
+    </row>
+    <row r="607" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C607" s="10"/>
+      <c r="D607" s="10"/>
+    </row>
+    <row r="608" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C608" s="10"/>
+      <c r="D608" s="10"/>
+    </row>
+    <row r="609" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C609" s="10"/>
+      <c r="D609" s="10"/>
+    </row>
+    <row r="610" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C610" s="10"/>
+      <c r="D610" s="10"/>
+    </row>
+    <row r="611" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C611" s="10"/>
+      <c r="D611" s="10"/>
+    </row>
+    <row r="612" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C612" s="10"/>
+      <c r="D612" s="10"/>
+    </row>
+    <row r="613" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C613" s="10"/>
+      <c r="D613" s="10"/>
+    </row>
+    <row r="614" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C614" s="10"/>
+      <c r="D614" s="10"/>
+    </row>
+    <row r="615" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C615" s="10"/>
+      <c r="D615" s="10"/>
+    </row>
+    <row r="616" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C616" s="10"/>
+      <c r="D616" s="10"/>
+    </row>
+    <row r="617" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C617" s="10"/>
+      <c r="D617" s="10"/>
+    </row>
+    <row r="618" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C618" s="10"/>
+      <c r="D618" s="10"/>
+    </row>
+    <row r="619" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C619" s="10"/>
+      <c r="D619" s="10"/>
+    </row>
+    <row r="620" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C620" s="10"/>
+      <c r="D620" s="10"/>
+    </row>
+    <row r="621" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C621" s="10"/>
+      <c r="D621" s="10"/>
+    </row>
+    <row r="622" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C622" s="10"/>
+      <c r="D622" s="10"/>
+    </row>
+    <row r="623" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C623" s="10"/>
+      <c r="D623" s="10"/>
+    </row>
+    <row r="624" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C624" s="10"/>
+      <c r="D624" s="10"/>
+    </row>
+    <row r="625" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C625" s="10"/>
+      <c r="D625" s="10"/>
+    </row>
+    <row r="626" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C626" s="10"/>
+      <c r="D626" s="10"/>
+    </row>
+    <row r="627" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C627" s="10"/>
+      <c r="D627" s="10"/>
+    </row>
+    <row r="628" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C628" s="10"/>
+      <c r="D628" s="10"/>
+    </row>
+    <row r="629" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C629" s="10"/>
+      <c r="D629" s="10"/>
+    </row>
+    <row r="630" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C630" s="10"/>
+      <c r="D630" s="10"/>
+    </row>
+    <row r="631" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C631" s="10"/>
+      <c r="D631" s="10"/>
+    </row>
+    <row r="632" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C632" s="10"/>
+      <c r="D632" s="10"/>
+    </row>
+    <row r="633" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C633" s="10"/>
+      <c r="D633" s="10"/>
+    </row>
+    <row r="634" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C634" s="10"/>
+      <c r="D634" s="10"/>
+    </row>
+    <row r="635" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C635" s="10"/>
+      <c r="D635" s="10"/>
+    </row>
+    <row r="636" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C636" s="10"/>
+      <c r="D636" s="10"/>
+    </row>
+    <row r="637" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C637" s="10"/>
+      <c r="D637" s="10"/>
+    </row>
+    <row r="638" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C638" s="10"/>
+      <c r="D638" s="10"/>
+    </row>
+    <row r="639" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C639" s="10"/>
+      <c r="D639" s="10"/>
+    </row>
+    <row r="640" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C640" s="10"/>
+      <c r="D640" s="10"/>
+    </row>
+    <row r="641" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C641" s="10"/>
+      <c r="D641" s="10"/>
+    </row>
+    <row r="642" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C642" s="10"/>
+      <c r="D642" s="10"/>
+    </row>
+    <row r="643" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C643" s="10"/>
+      <c r="D643" s="10"/>
+    </row>
+    <row r="644" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C644" s="10"/>
+      <c r="D644" s="10"/>
+    </row>
+    <row r="645" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C645" s="10"/>
+      <c r="D645" s="10"/>
+    </row>
+    <row r="646" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C646" s="10"/>
+      <c r="D646" s="10"/>
+    </row>
+    <row r="647" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C647" s="10"/>
+      <c r="D647" s="10"/>
+    </row>
+    <row r="648" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C648" s="10"/>
+      <c r="D648" s="10"/>
+    </row>
+    <row r="649" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C649" s="10"/>
+      <c r="D649" s="10"/>
+    </row>
+    <row r="650" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C650" s="10"/>
+      <c r="D650" s="10"/>
+    </row>
+    <row r="651" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C651" s="10"/>
+      <c r="D651" s="10"/>
+    </row>
+    <row r="652" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C652" s="10"/>
+      <c r="D652" s="10"/>
+    </row>
+    <row r="653" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C653" s="10"/>
+      <c r="D653" s="10"/>
+    </row>
+    <row r="654" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C654" s="10"/>
+      <c r="D654" s="10"/>
+    </row>
+    <row r="655" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C655" s="10"/>
+      <c r="D655" s="10"/>
+    </row>
+    <row r="656" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C656" s="10"/>
+      <c r="D656" s="10"/>
+    </row>
+    <row r="657" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C657" s="10"/>
+      <c r="D657" s="10"/>
+    </row>
+    <row r="658" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C658" s="10"/>
+      <c r="D658" s="10"/>
+    </row>
+    <row r="659" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C659" s="10"/>
+      <c r="D659" s="10"/>
+    </row>
+    <row r="660" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C660" s="10"/>
+      <c r="D660" s="10"/>
+    </row>
+    <row r="661" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C661" s="10"/>
+      <c r="D661" s="10"/>
+    </row>
+    <row r="662" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C662" s="10"/>
+      <c r="D662" s="10"/>
+    </row>
+    <row r="663" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C663" s="10"/>
+      <c r="D663" s="10"/>
+    </row>
+    <row r="664" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C664" s="10"/>
+      <c r="D664" s="10"/>
+    </row>
+    <row r="665" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C665" s="10"/>
+      <c r="D665" s="10"/>
+    </row>
+    <row r="666" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C666" s="10"/>
+      <c r="D666" s="10"/>
+    </row>
+    <row r="667" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C667" s="10"/>
+      <c r="D667" s="10"/>
+    </row>
+    <row r="668" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C668" s="10"/>
+      <c r="D668" s="10"/>
+    </row>
+    <row r="669" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C669" s="10"/>
+      <c r="D669" s="10"/>
+    </row>
+    <row r="670" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C670" s="10"/>
+      <c r="D670" s="10"/>
+    </row>
+    <row r="671" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C671" s="10"/>
+      <c r="D671" s="10"/>
+    </row>
+    <row r="672" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C672" s="10"/>
+      <c r="D672" s="10"/>
+    </row>
+    <row r="673" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C673" s="10"/>
+      <c r="D673" s="10"/>
+    </row>
+    <row r="674" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C674" s="10"/>
+      <c r="D674" s="10"/>
+    </row>
+    <row r="675" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C675" s="10"/>
+      <c r="D675" s="10"/>
+    </row>
+    <row r="676" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C676" s="10"/>
+      <c r="D676" s="10"/>
+    </row>
+    <row r="677" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C677" s="10"/>
+      <c r="D677" s="10"/>
+    </row>
+    <row r="678" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C678" s="10"/>
+      <c r="D678" s="10"/>
+    </row>
+    <row r="679" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C679" s="10"/>
+      <c r="D679" s="10"/>
+    </row>
+    <row r="680" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C680" s="10"/>
+      <c r="D680" s="10"/>
+    </row>
+    <row r="681" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C681" s="10"/>
+      <c r="D681" s="10"/>
+    </row>
+    <row r="682" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C682" s="10"/>
+      <c r="D682" s="10"/>
+    </row>
+    <row r="683" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C683" s="10"/>
+      <c r="D683" s="10"/>
+    </row>
+    <row r="684" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C684" s="10"/>
+      <c r="D684" s="10"/>
+    </row>
+    <row r="685" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C685" s="10"/>
+      <c r="D685" s="10"/>
+    </row>
+    <row r="686" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C686" s="10"/>
+      <c r="D686" s="10"/>
+    </row>
+    <row r="687" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C687" s="10"/>
+      <c r="D687" s="10"/>
+    </row>
+    <row r="688" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C688" s="10"/>
+      <c r="D688" s="10"/>
+    </row>
+    <row r="689" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C689" s="10"/>
+      <c r="D689" s="10"/>
+    </row>
+    <row r="690" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C690" s="10"/>
+      <c r="D690" s="10"/>
+    </row>
+    <row r="691" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C691" s="10"/>
+      <c r="D691" s="10"/>
+    </row>
+    <row r="692" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C692" s="10"/>
+      <c r="D692" s="10"/>
+    </row>
+    <row r="693" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C693" s="10"/>
+      <c r="D693" s="10"/>
+    </row>
+    <row r="694" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C694" s="10"/>
+      <c r="D694" s="10"/>
+    </row>
+    <row r="695" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C695" s="10"/>
+      <c r="D695" s="10"/>
+    </row>
+    <row r="696" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C696" s="10"/>
+      <c r="D696" s="10"/>
+    </row>
+    <row r="697" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C697" s="10"/>
+      <c r="D697" s="10"/>
+    </row>
+    <row r="698" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C698" s="10"/>
+      <c r="D698" s="10"/>
+    </row>
+    <row r="699" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C699" s="10"/>
+      <c r="D699" s="10"/>
+    </row>
+    <row r="700" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C700" s="10"/>
+      <c r="D700" s="10"/>
+    </row>
+    <row r="701" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C701" s="10"/>
+      <c r="D701" s="10"/>
+    </row>
+    <row r="702" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C702" s="10"/>
+      <c r="D702" s="10"/>
+    </row>
+    <row r="703" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C703" s="10"/>
+      <c r="D703" s="10"/>
+    </row>
+    <row r="704" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C704" s="10"/>
+      <c r="D704" s="10"/>
+    </row>
+    <row r="705" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C705" s="10"/>
+      <c r="D705" s="10"/>
+    </row>
+    <row r="706" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C706" s="10"/>
+      <c r="D706" s="10"/>
+    </row>
+    <row r="707" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C707" s="10"/>
+      <c r="D707" s="10"/>
+    </row>
+    <row r="708" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C708" s="10"/>
+      <c r="D708" s="10"/>
+    </row>
+    <row r="709" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C709" s="10"/>
+      <c r="D709" s="10"/>
+    </row>
+    <row r="710" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C710" s="10"/>
+      <c r="D710" s="10"/>
+    </row>
+    <row r="711" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C711" s="10"/>
+      <c r="D711" s="10"/>
+    </row>
+    <row r="712" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C712" s="10"/>
+      <c r="D712" s="10"/>
+    </row>
+    <row r="713" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C713" s="10"/>
+      <c r="D713" s="10"/>
+    </row>
+    <row r="714" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C714" s="10"/>
+      <c r="D714" s="10"/>
+    </row>
+    <row r="715" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C715" s="10"/>
+      <c r="D715" s="10"/>
+    </row>
+    <row r="716" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C716" s="10"/>
+      <c r="D716" s="10"/>
+    </row>
+    <row r="717" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C717" s="10"/>
+      <c r="D717" s="10"/>
+    </row>
+    <row r="718" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C718" s="10"/>
+      <c r="D718" s="10"/>
+    </row>
+    <row r="719" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C719" s="10"/>
+      <c r="D719" s="10"/>
+    </row>
+    <row r="720" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C720" s="10"/>
+      <c r="D720" s="10"/>
+    </row>
+    <row r="721" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C721" s="10"/>
+      <c r="D721" s="10"/>
+    </row>
+    <row r="722" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C722" s="10"/>
+      <c r="D722" s="10"/>
+    </row>
+    <row r="723" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C723" s="10"/>
+      <c r="D723" s="10"/>
+    </row>
+    <row r="724" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C724" s="10"/>
+      <c r="D724" s="10"/>
+    </row>
+    <row r="725" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C725" s="10"/>
+      <c r="D725" s="10"/>
+    </row>
+    <row r="726" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C726" s="10"/>
+      <c r="D726" s="10"/>
+    </row>
+    <row r="727" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C727" s="10"/>
+      <c r="D727" s="10"/>
+    </row>
+    <row r="728" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C728" s="10"/>
+      <c r="D728" s="10"/>
+    </row>
+    <row r="729" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C729" s="10"/>
+      <c r="D729" s="10"/>
+    </row>
+    <row r="730" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C730" s="10"/>
+      <c r="D730" s="10"/>
+    </row>
+    <row r="731" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C731" s="10"/>
+      <c r="D731" s="10"/>
+    </row>
+    <row r="732" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C732" s="10"/>
+      <c r="D732" s="10"/>
+    </row>
+    <row r="733" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C733" s="10"/>
+      <c r="D733" s="10"/>
+    </row>
+    <row r="734" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C734" s="10"/>
+      <c r="D734" s="10"/>
+    </row>
+    <row r="735" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C735" s="10"/>
+      <c r="D735" s="10"/>
+    </row>
+    <row r="736" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C736" s="10"/>
+      <c r="D736" s="10"/>
+    </row>
+    <row r="737" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C737" s="10"/>
+      <c r="D737" s="10"/>
+    </row>
+    <row r="738" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C738" s="10"/>
+      <c r="D738" s="10"/>
+    </row>
+    <row r="739" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C739" s="10"/>
+      <c r="D739" s="10"/>
+    </row>
+    <row r="740" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C740" s="10"/>
+      <c r="D740" s="10"/>
+    </row>
+    <row r="741" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C741" s="10"/>
+      <c r="D741" s="10"/>
+    </row>
+    <row r="742" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C742" s="10"/>
+      <c r="D742" s="10"/>
+    </row>
+    <row r="743" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C743" s="10"/>
+      <c r="D743" s="10"/>
+    </row>
+    <row r="744" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C744" s="10"/>
+      <c r="D744" s="10"/>
+    </row>
+    <row r="745" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C745" s="10"/>
+      <c r="D745" s="10"/>
+    </row>
+    <row r="746" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C746" s="10"/>
+      <c r="D746" s="10"/>
+    </row>
+    <row r="747" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C747" s="10"/>
+      <c r="D747" s="10"/>
+    </row>
+    <row r="748" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C748" s="10"/>
+      <c r="D748" s="10"/>
+    </row>
+    <row r="749" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C749" s="10"/>
+      <c r="D749" s="10"/>
+    </row>
+    <row r="750" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C750" s="10"/>
+      <c r="D750" s="10"/>
+    </row>
+    <row r="751" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C751" s="10"/>
+      <c r="D751" s="10"/>
+    </row>
+    <row r="752" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C752" s="10"/>
+      <c r="D752" s="10"/>
+    </row>
+    <row r="753" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C753" s="10"/>
+      <c r="D753" s="10"/>
+    </row>
+    <row r="754" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C754" s="10"/>
+      <c r="D754" s="10"/>
+    </row>
+    <row r="755" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C755" s="10"/>
+      <c r="D755" s="10"/>
+    </row>
+    <row r="756" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C756" s="10"/>
+      <c r="D756" s="10"/>
+    </row>
+    <row r="757" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C757" s="10"/>
+      <c r="D757" s="10"/>
+    </row>
+    <row r="758" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C758" s="10"/>
+      <c r="D758" s="10"/>
+    </row>
+    <row r="759" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C759" s="10"/>
+      <c r="D759" s="10"/>
+    </row>
+    <row r="760" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C760" s="10"/>
+      <c r="D760" s="10"/>
+    </row>
+    <row r="761" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C761" s="10"/>
+      <c r="D761" s="10"/>
+    </row>
+    <row r="762" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C762" s="10"/>
+      <c r="D762" s="10"/>
+    </row>
+    <row r="763" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C763" s="10"/>
+      <c r="D763" s="10"/>
+    </row>
+    <row r="764" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C764" s="10"/>
+      <c r="D764" s="10"/>
+    </row>
+    <row r="765" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C765" s="10"/>
+      <c r="D765" s="10"/>
+    </row>
+    <row r="766" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C766" s="10"/>
+      <c r="D766" s="10"/>
+    </row>
+    <row r="767" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C767" s="10"/>
+      <c r="D767" s="10"/>
+    </row>
+    <row r="768" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C768" s="10"/>
+      <c r="D768" s="10"/>
+    </row>
+    <row r="769" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C769" s="10"/>
+      <c r="D769" s="10"/>
+    </row>
+    <row r="770" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C770" s="10"/>
+      <c r="D770" s="10"/>
+    </row>
+    <row r="771" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C771" s="10"/>
+      <c r="D771" s="10"/>
+    </row>
+    <row r="772" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C772" s="10"/>
+      <c r="D772" s="10"/>
+    </row>
+    <row r="773" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C773" s="10"/>
+      <c r="D773" s="10"/>
+    </row>
+    <row r="774" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C774" s="10"/>
+      <c r="D774" s="10"/>
+    </row>
+    <row r="775" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C775" s="10"/>
+      <c r="D775" s="10"/>
+    </row>
+    <row r="776" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C776" s="10"/>
+      <c r="D776" s="10"/>
+    </row>
+    <row r="777" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C777" s="10"/>
+      <c r="D777" s="10"/>
+    </row>
+    <row r="778" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C778" s="10"/>
+      <c r="D778" s="10"/>
+    </row>
+    <row r="779" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C779" s="10"/>
+      <c r="D779" s="10"/>
+    </row>
+    <row r="780" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C780" s="10"/>
+      <c r="D780" s="10"/>
+    </row>
+    <row r="781" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C781" s="10"/>
+      <c r="D781" s="10"/>
+    </row>
+    <row r="782" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C782" s="10"/>
+      <c r="D782" s="10"/>
+    </row>
+    <row r="783" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C783" s="10"/>
+      <c r="D783" s="10"/>
+    </row>
+    <row r="784" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C784" s="10"/>
+      <c r="D784" s="10"/>
+    </row>
+    <row r="785" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C785" s="10"/>
+      <c r="D785" s="10"/>
+    </row>
+    <row r="786" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C786" s="10"/>
+      <c r="D786" s="10"/>
+    </row>
+    <row r="787" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C787" s="10"/>
+      <c r="D787" s="10"/>
+    </row>
+    <row r="788" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C788" s="10"/>
+      <c r="D788" s="10"/>
+    </row>
+    <row r="789" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C789" s="10"/>
+      <c r="D789" s="10"/>
+    </row>
+    <row r="790" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C790" s="10"/>
+      <c r="D790" s="10"/>
+    </row>
+    <row r="791" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C791" s="10"/>
+      <c r="D791" s="10"/>
+    </row>
+    <row r="792" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C792" s="10"/>
+      <c r="D792" s="10"/>
+    </row>
+    <row r="793" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C793" s="10"/>
+      <c r="D793" s="10"/>
+    </row>
+    <row r="794" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C794" s="10"/>
+      <c r="D794" s="10"/>
+    </row>
+    <row r="795" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C795" s="10"/>
+      <c r="D795" s="10"/>
+    </row>
+    <row r="796" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C796" s="10"/>
+      <c r="D796" s="10"/>
+    </row>
+    <row r="797" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C797" s="10"/>
+      <c r="D797" s="10"/>
+    </row>
+    <row r="798" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C798" s="10"/>
+      <c r="D798" s="10"/>
+    </row>
+    <row r="799" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C799" s="10"/>
+      <c r="D799" s="10"/>
+    </row>
+    <row r="800" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C800" s="10"/>
+      <c r="D800" s="10"/>
+    </row>
+    <row r="801" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C801" s="10"/>
+      <c r="D801" s="10"/>
+    </row>
+    <row r="802" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C802" s="10"/>
+      <c r="D802" s="10"/>
+    </row>
+    <row r="803" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C803" s="10"/>
+      <c r="D803" s="10"/>
+    </row>
+    <row r="804" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C804" s="10"/>
+      <c r="D804" s="10"/>
+    </row>
+    <row r="805" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C805" s="10"/>
+      <c r="D805" s="10"/>
+    </row>
+    <row r="806" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C806" s="10"/>
+      <c r="D806" s="10"/>
+    </row>
+    <row r="807" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C807" s="10"/>
+      <c r="D807" s="10"/>
+    </row>
+    <row r="808" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C808" s="10"/>
+      <c r="D808" s="10"/>
+    </row>
+    <row r="809" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C809" s="10"/>
+      <c r="D809" s="10"/>
+    </row>
+    <row r="810" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C810" s="10"/>
+      <c r="D810" s="10"/>
+    </row>
+    <row r="811" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C811" s="10"/>
+      <c r="D811" s="10"/>
+    </row>
+    <row r="812" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C812" s="10"/>
+      <c r="D812" s="10"/>
+    </row>
+    <row r="813" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C813" s="10"/>
+      <c r="D813" s="10"/>
+    </row>
+    <row r="814" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C814" s="10"/>
+      <c r="D814" s="10"/>
+    </row>
+    <row r="815" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C815" s="10"/>
+      <c r="D815" s="10"/>
+    </row>
+    <row r="816" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C816" s="10"/>
+      <c r="D816" s="10"/>
+    </row>
+    <row r="817" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C817" s="10"/>
+      <c r="D817" s="10"/>
+    </row>
+    <row r="818" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C818" s="10"/>
+      <c r="D818" s="10"/>
+    </row>
+    <row r="819" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C819" s="10"/>
+      <c r="D819" s="10"/>
+    </row>
+    <row r="820" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C820" s="10"/>
+      <c r="D820" s="10"/>
+    </row>
+    <row r="821" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C821" s="10"/>
+      <c r="D821" s="10"/>
+    </row>
+    <row r="822" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C822" s="10"/>
+      <c r="D822" s="10"/>
+    </row>
+    <row r="823" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C823" s="10"/>
+      <c r="D823" s="10"/>
+    </row>
+    <row r="824" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C824" s="10"/>
+      <c r="D824" s="10"/>
+    </row>
+    <row r="825" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C825" s="10"/>
+      <c r="D825" s="10"/>
+    </row>
+    <row r="826" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C826" s="10"/>
+      <c r="D826" s="10"/>
+    </row>
+    <row r="827" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C827" s="10"/>
+      <c r="D827" s="10"/>
+    </row>
+    <row r="828" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C828" s="10"/>
+      <c r="D828" s="10"/>
+    </row>
+    <row r="829" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C829" s="10"/>
+      <c r="D829" s="10"/>
+    </row>
+    <row r="830" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C830" s="10"/>
+      <c r="D830" s="10"/>
+    </row>
+    <row r="831" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C831" s="10"/>
+      <c r="D831" s="10"/>
+    </row>
+    <row r="832" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C832" s="10"/>
+      <c r="D832" s="10"/>
+    </row>
+    <row r="833" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C833" s="10"/>
+      <c r="D833" s="10"/>
+    </row>
+    <row r="834" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C834" s="10"/>
+      <c r="D834" s="10"/>
+    </row>
+    <row r="835" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C835" s="10"/>
+      <c r="D835" s="10"/>
+    </row>
+    <row r="836" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C836" s="10"/>
+      <c r="D836" s="10"/>
+    </row>
+    <row r="837" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C837" s="10"/>
+      <c r="D837" s="10"/>
+    </row>
+    <row r="838" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C838" s="10"/>
+      <c r="D838" s="10"/>
+    </row>
+    <row r="839" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C839" s="10"/>
+      <c r="D839" s="10"/>
     </row>
   </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B3:Z3"/>
+    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="Y7:Z7"/>
+  </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93EA9A66-0C1D-4014-9B92-55A4E96ABEAB}">
-[...3 lines deleted...]
-  <dimension ref="A1:P75"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="B1:AB843"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E50" sqref="E50:Y51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.28515625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="6.88671875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="7.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.6640625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="12.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="4.6640625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="12.6640625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="4.6640625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="12.6640625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="4.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="4.6640625" style="1" customWidth="1"/>
+    <col min="25" max="25" width="12.6640625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="6.33203125" style="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="J1" s="38" t="s">
+    <row r="1" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+    </row>
+    <row r="2" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B2" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+    </row>
+    <row r="3" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B3" s="69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
+      <c r="U3" s="69"/>
+      <c r="V3" s="69"/>
+      <c r="W3" s="69"/>
+      <c r="X3" s="69"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="69"/>
+    </row>
+    <row r="4" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="B4" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+    </row>
+    <row r="5" spans="2:26" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2"/>
+      <c r="Z5" s="2"/>
+    </row>
+    <row r="6" spans="2:26" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="66"/>
+      <c r="C6" s="63"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="63"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+    </row>
+    <row r="7" spans="2:26" s="5" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="71"/>
+      <c r="G7" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="P7" s="72"/>
+      <c r="Q7" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="R7" s="72"/>
+      <c r="S7" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="T7" s="72"/>
+      <c r="U7" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="72"/>
+    </row>
+    <row r="8" spans="2:26" s="5" customFormat="1" ht="2.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8"/>
+      <c r="I8" s="8"/>
+      <c r="J8" s="8"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="8"/>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="8"/>
+      <c r="W8" s="8"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+    </row>
+    <row r="9" spans="2:26" s="47" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="44"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="44"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="44"/>
+      <c r="U9" s="44"/>
+      <c r="V9" s="44"/>
+      <c r="W9" s="44"/>
+      <c r="X9" s="44"/>
+      <c r="Y9" s="44"/>
+      <c r="Z9" s="43"/>
+    </row>
+    <row r="10" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="11">
+        <v>2011</v>
+      </c>
+      <c r="C10" s="12"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="40">
+        <v>5.4969999999999999</v>
+      </c>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41">
+        <v>3.7528999999999999</v>
+      </c>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41">
+        <v>-0.65710000000000002</v>
+      </c>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40">
+        <v>18.714600000000001</v>
+      </c>
+      <c r="L10" s="40"/>
+      <c r="M10" s="40">
+        <v>3.5167999999999999</v>
+      </c>
+      <c r="N10" s="40"/>
+      <c r="O10" s="40">
+        <v>-4.8777999999999997</v>
+      </c>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="40">
+        <v>10.6275</v>
+      </c>
+      <c r="R10" s="40"/>
+      <c r="S10" s="40">
+        <v>5.7141000000000002</v>
+      </c>
+      <c r="T10" s="40"/>
+      <c r="U10" s="40">
+        <v>0.19220000000000001</v>
+      </c>
+      <c r="V10" s="40"/>
+      <c r="W10" s="40">
+        <v>4.4047999999999998</v>
+      </c>
+      <c r="X10" s="40"/>
+      <c r="Y10" s="40">
+        <v>-6.4527000000000001</v>
+      </c>
+      <c r="Z10" s="15"/>
+    </row>
+    <row r="11" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="11">
+        <v>2012</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="40">
+        <v>-0.33289999999999997</v>
+      </c>
+      <c r="F11" s="40"/>
+      <c r="G11" s="41">
+        <v>-0.57399999999999995</v>
+      </c>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41">
+        <v>1.3201000000000001</v>
+      </c>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40">
+        <v>-10.4328</v>
+      </c>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40">
+        <v>4.8495999999999997</v>
+      </c>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40">
+        <v>8.6127000000000002</v>
+      </c>
+      <c r="P11" s="40"/>
+      <c r="Q11" s="40">
+        <v>-2.0089000000000001</v>
+      </c>
+      <c r="R11" s="40"/>
+      <c r="S11" s="40">
+        <v>-8.2219999999999995</v>
+      </c>
+      <c r="T11" s="40"/>
+      <c r="U11" s="40">
+        <v>1.1514</v>
+      </c>
+      <c r="V11" s="40"/>
+      <c r="W11" s="40">
+        <v>0.52339999999999998</v>
+      </c>
+      <c r="X11" s="40"/>
+      <c r="Y11" s="40">
+        <v>14.184799999999999</v>
+      </c>
+      <c r="Z11" s="15"/>
+    </row>
+    <row r="12" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="11">
+        <v>2013</v>
+      </c>
+      <c r="C12" s="12"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="40">
+        <v>-2.0352999999999999</v>
+      </c>
+      <c r="F12" s="40"/>
+      <c r="G12" s="41">
+        <v>-1.1698</v>
+      </c>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41">
+        <v>-0.95579999999999998</v>
+      </c>
+      <c r="J12" s="40"/>
+      <c r="K12" s="40">
+        <v>-11.2273</v>
+      </c>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40">
+        <v>5.2916999999999996</v>
+      </c>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40">
+        <v>0.49149999999999999</v>
+      </c>
+      <c r="R12" s="40"/>
+      <c r="S12" s="40">
+        <v>-3.0255000000000001</v>
+      </c>
+      <c r="T12" s="40"/>
+      <c r="U12" s="40">
+        <v>-1.1600999999999999</v>
+      </c>
+      <c r="V12" s="40"/>
+      <c r="W12" s="40">
+        <v>0.53710000000000002</v>
+      </c>
+      <c r="X12" s="40"/>
+      <c r="Y12" s="40">
+        <v>6.7976999999999999</v>
+      </c>
+      <c r="Z12" s="15"/>
+    </row>
+    <row r="13" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="11">
+        <v>2014</v>
+      </c>
+      <c r="C13" s="12"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="40">
+        <v>0.1726</v>
+      </c>
+      <c r="F13" s="40"/>
+      <c r="G13" s="41">
+        <v>-0.94710000000000005</v>
+      </c>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41">
+        <v>0.71040000000000003</v>
+      </c>
+      <c r="J13" s="40"/>
+      <c r="K13" s="40">
+        <v>-9.7894000000000005</v>
+      </c>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40">
+        <v>3.0585</v>
+      </c>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40">
+        <v>-9.1629000000000005</v>
+      </c>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40">
+        <v>5.5968999999999998</v>
+      </c>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40">
+        <v>0.80479999999999996</v>
+      </c>
+      <c r="T13" s="40"/>
+      <c r="U13" s="40">
+        <v>-1.6595</v>
+      </c>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40">
+        <v>0.71109999999999995</v>
+      </c>
+      <c r="X13" s="40"/>
+      <c r="Y13" s="40">
+        <v>9.9057999999999993</v>
+      </c>
+      <c r="Z13" s="15"/>
+    </row>
+    <row r="14" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="11">
+        <v>2015</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="40">
+        <v>-3.3734999999999999</v>
+      </c>
+      <c r="F14" s="40"/>
+      <c r="G14" s="41">
+        <v>1.5589</v>
+      </c>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41">
+        <v>4.5610999999999997</v>
+      </c>
+      <c r="J14" s="40"/>
+      <c r="K14" s="40">
+        <v>-4.5937000000000001</v>
+      </c>
+      <c r="L14" s="40"/>
+      <c r="M14" s="40">
+        <v>-4.3604000000000003</v>
+      </c>
+      <c r="N14" s="40"/>
+      <c r="O14" s="40">
+        <v>-3.2765</v>
+      </c>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="40">
+        <v>6.8803999999999998</v>
+      </c>
+      <c r="R14" s="40"/>
+      <c r="S14" s="40">
+        <v>3.1162999999999998</v>
+      </c>
+      <c r="T14" s="40"/>
+      <c r="U14" s="40">
+        <v>-0.30080000000000001</v>
+      </c>
+      <c r="V14" s="40"/>
+      <c r="W14" s="40">
+        <v>2.9399000000000002</v>
+      </c>
+      <c r="X14" s="40"/>
+      <c r="Y14" s="40">
+        <v>-13.490500000000001</v>
+      </c>
+      <c r="Z14" s="15"/>
+    </row>
+    <row r="15" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="11">
+        <v>2016</v>
+      </c>
+      <c r="C15" s="12"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="40">
+        <v>-3.3224999999999998</v>
+      </c>
+      <c r="F15" s="40"/>
+      <c r="G15" s="41">
+        <v>4.6775000000000002</v>
+      </c>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41">
+        <v>4.4730999999999996</v>
+      </c>
+      <c r="J15" s="40"/>
+      <c r="K15" s="40">
+        <v>0.80069999999999997</v>
+      </c>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40">
+        <v>-6.4442000000000004</v>
+      </c>
+      <c r="N15" s="40"/>
+      <c r="O15" s="40">
+        <v>-9.1678999999999995</v>
+      </c>
+      <c r="P15" s="40"/>
+      <c r="Q15" s="40">
+        <v>5.3769</v>
+      </c>
+      <c r="R15" s="40"/>
+      <c r="S15" s="40">
+        <v>0.97399999999999998</v>
+      </c>
+      <c r="T15" s="40"/>
+      <c r="U15" s="40">
+        <v>-4.2652999999999999</v>
+      </c>
+      <c r="V15" s="40"/>
+      <c r="W15" s="40">
+        <v>-0.61809999999999998</v>
+      </c>
+      <c r="X15" s="40"/>
+      <c r="Y15" s="40">
+        <v>-0.22739999999999999</v>
+      </c>
+      <c r="Z15" s="15"/>
+    </row>
+    <row r="16" spans="2:26" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="11">
+        <v>2017</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="40">
+        <v>1.0914999999999999</v>
+      </c>
+      <c r="F16" s="40"/>
+      <c r="G16" s="41">
+        <v>-1.9438</v>
+      </c>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41">
+        <v>3.8414000000000001</v>
+      </c>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40">
+        <v>-2.2414000000000001</v>
+      </c>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40">
+        <v>-3.6962999999999999</v>
+      </c>
+      <c r="N16" s="40"/>
+      <c r="O16" s="40">
+        <v>-10.1516</v>
+      </c>
+      <c r="P16" s="40"/>
+      <c r="Q16" s="40">
+        <v>7.0978000000000003</v>
+      </c>
+      <c r="R16" s="40"/>
+      <c r="S16" s="40">
+        <v>-0.19359999999999999</v>
+      </c>
+      <c r="T16" s="40"/>
+      <c r="U16" s="40">
+        <v>-0.78720000000000001</v>
+      </c>
+      <c r="V16" s="40"/>
+      <c r="W16" s="40">
+        <v>1.0103</v>
+      </c>
+      <c r="X16" s="40"/>
+      <c r="Y16" s="40">
+        <v>7.2679</v>
+      </c>
+      <c r="Z16" s="15"/>
+    </row>
+    <row r="17" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="11">
+        <v>2018</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="40">
+        <v>-0.3654</v>
+      </c>
+      <c r="F17" s="40"/>
+      <c r="G17" s="41">
+        <v>0.60750000000000004</v>
+      </c>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41">
+        <v>3.9502000000000002</v>
+      </c>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40">
+        <v>-0.9093</v>
+      </c>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40">
+        <v>-4.1924999999999999</v>
+      </c>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40">
+        <v>-0.66610000000000003</v>
+      </c>
+      <c r="P17" s="40"/>
+      <c r="Q17" s="40">
+        <v>1.4492</v>
+      </c>
+      <c r="R17" s="40"/>
+      <c r="S17" s="40">
+        <v>-0.31640000000000001</v>
+      </c>
+      <c r="T17" s="40"/>
+      <c r="U17" s="40">
+        <v>-6.7699999999999996E-2</v>
+      </c>
+      <c r="V17" s="40"/>
+      <c r="W17" s="40">
+        <v>2.5228000000000002</v>
+      </c>
+      <c r="X17" s="40"/>
+      <c r="Y17" s="40">
+        <v>8.9873999999999992</v>
+      </c>
+      <c r="Z17" s="17"/>
+    </row>
+    <row r="18" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="11">
+        <v>2019</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="40">
+        <v>1.1133999999999999</v>
+      </c>
+      <c r="F18" s="40"/>
+      <c r="G18" s="41">
+        <v>3.5200000000000002E-2</v>
+      </c>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41">
+        <v>4.7012999999999998</v>
+      </c>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40">
+        <v>-0.4783</v>
+      </c>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40">
+        <v>11.321400000000001</v>
+      </c>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40">
+        <v>2.5327999999999999</v>
+      </c>
+      <c r="P18" s="40"/>
+      <c r="Q18" s="40">
+        <v>-1.0801000000000001</v>
+      </c>
+      <c r="R18" s="40"/>
+      <c r="S18" s="40">
+        <v>-3.3083999999999998</v>
+      </c>
+      <c r="T18" s="40"/>
+      <c r="U18" s="40">
+        <v>0.75490000000000002</v>
+      </c>
+      <c r="V18" s="40"/>
+      <c r="W18" s="40">
+        <v>1.7695000000000001</v>
+      </c>
+      <c r="X18" s="40"/>
+      <c r="Y18" s="40">
+        <v>-13.535</v>
+      </c>
+      <c r="Z18" s="17"/>
+    </row>
+    <row r="19" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="11">
+        <v>2020</v>
+      </c>
+      <c r="C19" s="12"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="42">
+        <v>0.53139999999999998</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42">
+        <v>1.0029999999999999</v>
+      </c>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42">
+        <v>1.8130999999999999</v>
+      </c>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42">
+        <v>-0.88009999999999999</v>
+      </c>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42">
+        <v>2.3601999999999999</v>
+      </c>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42">
+        <v>6.5316999999999998</v>
+      </c>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42">
+        <v>1.0827</v>
+      </c>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42">
+        <v>-0.65180000000000005</v>
+      </c>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42">
+        <v>1.9859</v>
+      </c>
+      <c r="V19" s="42"/>
+      <c r="W19" s="42">
+        <v>0.63229999999999997</v>
+      </c>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42">
+        <v>-25.372499999999999</v>
+      </c>
+      <c r="Z19" s="17"/>
+    </row>
+    <row r="20" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="12"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="42">
+        <v>5.9730999999999996</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="42">
+        <v>1.4557</v>
+      </c>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42">
+        <v>1.8844000000000001</v>
+      </c>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42">
+        <v>-3.2210999999999999</v>
+      </c>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42">
+        <v>6.8190999999999997</v>
+      </c>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42">
+        <v>-9.0300000000000005E-2</v>
+      </c>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42">
+        <v>3.6499000000000001</v>
+      </c>
+      <c r="R20" s="42"/>
+      <c r="S20" s="42">
+        <v>0.48509999999999998</v>
+      </c>
+      <c r="T20" s="42"/>
+      <c r="U20" s="42">
+        <v>3.1299000000000001</v>
+      </c>
+      <c r="V20" s="42"/>
+      <c r="W20" s="42">
+        <v>1.7298</v>
+      </c>
+      <c r="X20" s="42"/>
+      <c r="Y20" s="42">
+        <v>7.5190000000000001</v>
+      </c>
+      <c r="Z20" s="17"/>
+    </row>
+    <row r="21" spans="2:27" s="16" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="12"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="42">
+        <v>6.6123000000000003</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42">
+        <v>1.4541999999999999</v>
+      </c>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42">
+        <v>3.2633999999999999</v>
+      </c>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42">
+        <v>1.5835999999999999</v>
+      </c>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42">
+        <v>2.9983</v>
+      </c>
+      <c r="N21" s="42"/>
+      <c r="O21" s="42">
+        <v>-18.517700000000001</v>
+      </c>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42">
+        <v>7.1463000000000001</v>
+      </c>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42">
+        <v>2.5712999999999999</v>
+      </c>
+      <c r="T21" s="42"/>
+      <c r="U21" s="42">
+        <v>5.2275</v>
+      </c>
+      <c r="V21" s="42"/>
+      <c r="W21" s="42">
+        <v>-1.3592</v>
+      </c>
+      <c r="X21" s="42"/>
+      <c r="Y21" s="42">
+        <v>71.212900000000005</v>
+      </c>
+      <c r="Z21" s="17"/>
+    </row>
+    <row r="22" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="12"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="42">
+        <v>-0.1051</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42">
+        <v>3.1324000000000001</v>
+      </c>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42">
+        <v>2.8515000000000001</v>
+      </c>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42">
+        <v>2.9714</v>
+      </c>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42">
+        <v>-2.4580000000000002</v>
+      </c>
+      <c r="N22" s="42"/>
+      <c r="O22" s="42">
+        <v>-24.898599999999998</v>
+      </c>
+      <c r="P22" s="42"/>
+      <c r="Q22" s="42">
+        <v>3.2505999999999999</v>
+      </c>
+      <c r="R22" s="42"/>
+      <c r="S22" s="42">
+        <v>0.83340000000000003</v>
+      </c>
+      <c r="T22" s="42"/>
+      <c r="U22" s="42">
+        <v>6.3844000000000003</v>
+      </c>
+      <c r="V22" s="42"/>
+      <c r="W22" s="42">
+        <v>-0.79769999999999996</v>
+      </c>
+      <c r="X22" s="42"/>
+      <c r="Y22" s="42">
+        <v>53.756300000000003</v>
+      </c>
+      <c r="Z22" s="21"/>
+      <c r="AA22" s="22"/>
+    </row>
+    <row r="23" spans="2:27" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="12"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="42">
+        <v>3.9367000000000001</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42">
+        <v>9.2195999999999998</v>
+      </c>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42">
+        <v>5.4851999999999999</v>
+      </c>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42">
+        <v>7.3952</v>
+      </c>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42">
+        <v>8.1780000000000008</v>
+      </c>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42">
+        <v>-9.8335000000000008</v>
+      </c>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42">
+        <v>4.6444000000000001</v>
+      </c>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42">
+        <v>0.22889999999999999</v>
+      </c>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42">
+        <v>1.9066000000000001</v>
+      </c>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42">
+        <v>2.1537000000000002</v>
+      </c>
+      <c r="X23" s="42"/>
+      <c r="Y23" s="42">
+        <v>41.764499999999998</v>
+      </c>
+      <c r="Z23" s="21"/>
+      <c r="AA23" s="22"/>
+    </row>
+    <row r="24" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="Z24" s="21"/>
+      <c r="AA24" s="22"/>
+    </row>
+    <row r="25" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B25" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="40">
+        <v>3.0192000000000001</v>
+      </c>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40">
+        <v>3.8999000000000001</v>
+      </c>
+      <c r="H25" s="41"/>
+      <c r="I25" s="40">
+        <v>0.32990000000000003</v>
+      </c>
+      <c r="J25" s="40"/>
+      <c r="K25" s="40">
+        <v>6.4557000000000002</v>
+      </c>
+      <c r="L25" s="40"/>
+      <c r="M25" s="40">
+        <v>8.0335000000000001</v>
+      </c>
+      <c r="N25" s="40"/>
+      <c r="O25" s="40">
+        <v>-20.922799999999999</v>
+      </c>
+      <c r="P25" s="40"/>
+      <c r="Q25" s="40">
+        <v>2.0573999999999999</v>
+      </c>
+      <c r="R25" s="40"/>
+      <c r="S25" s="40">
+        <v>0.50670000000000004</v>
+      </c>
+      <c r="T25" s="40"/>
+      <c r="U25" s="40">
+        <v>4.1733000000000002</v>
+      </c>
+      <c r="V25" s="40"/>
+      <c r="W25" s="40">
+        <v>0.96689999999999998</v>
+      </c>
+      <c r="X25" s="40"/>
+      <c r="Y25" s="40">
+        <v>23.7196</v>
+      </c>
+      <c r="Z25" s="21"/>
+      <c r="AA25" s="22"/>
+    </row>
+    <row r="26" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C26" s="56"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="40"/>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="40"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+      <c r="S26" s="40"/>
+      <c r="T26" s="40"/>
+      <c r="U26" s="40"/>
+      <c r="V26" s="40"/>
+      <c r="W26" s="40"/>
+      <c r="X26" s="40"/>
+      <c r="Y26" s="40"/>
+      <c r="Z26" s="21"/>
+      <c r="AA26" s="22"/>
+    </row>
+    <row r="27" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B27" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D27" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="40">
+        <v>2.6901999999999999</v>
+      </c>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40">
+        <v>5.1025</v>
+      </c>
+      <c r="H27" s="41"/>
+      <c r="I27" s="40">
+        <v>0.24970000000000001</v>
+      </c>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40">
+        <v>6.6901999999999999</v>
+      </c>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40">
+        <v>6.7089999999999996</v>
+      </c>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40">
+        <v>-21.901900000000001</v>
+      </c>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40">
+        <v>2.4161999999999999</v>
+      </c>
+      <c r="R27" s="40"/>
+      <c r="S27" s="40">
+        <v>2.6800000000000001E-2</v>
+      </c>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40">
+        <v>2.8321000000000001</v>
+      </c>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40">
+        <v>1.5634999999999999</v>
+      </c>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40">
+        <v>40.113399999999999</v>
+      </c>
+      <c r="Z27" s="21"/>
+      <c r="AA27" s="22"/>
+    </row>
+    <row r="28" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B28" s="57"/>
+      <c r="C28" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="40">
+        <v>3.3904999999999998</v>
+      </c>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40">
+        <v>6.8414000000000001</v>
+      </c>
+      <c r="H28" s="41"/>
+      <c r="I28" s="40">
+        <v>1.3421000000000001</v>
+      </c>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40">
+        <v>6.9718999999999998</v>
+      </c>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40">
+        <v>6.1737000000000002</v>
+      </c>
+      <c r="N28" s="40"/>
+      <c r="O28" s="40">
+        <v>-19.3447</v>
+      </c>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40">
+        <v>3.3780999999999999</v>
+      </c>
+      <c r="R28" s="40"/>
+      <c r="S28" s="40">
+        <v>1.1819999999999999</v>
+      </c>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40">
+        <v>3.6644000000000001</v>
+      </c>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40">
+        <v>2.4098999999999999</v>
+      </c>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40">
+        <v>32.253</v>
+      </c>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="22"/>
+    </row>
+    <row r="29" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B29" s="57"/>
+      <c r="C29" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="40">
+        <v>4.3949999999999996</v>
+      </c>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40">
+        <v>6.9888000000000003</v>
+      </c>
+      <c r="H29" s="41"/>
+      <c r="I29" s="40">
+        <v>1.8030999999999999</v>
+      </c>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40">
+        <v>7.5475000000000003</v>
+      </c>
+      <c r="L29" s="40"/>
+      <c r="M29" s="40">
+        <v>10.859500000000001</v>
+      </c>
+      <c r="N29" s="40"/>
+      <c r="O29" s="40">
+        <v>-17.2562</v>
+      </c>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40">
+        <v>3.3477999999999999</v>
+      </c>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40">
+        <v>0.79410000000000003</v>
+      </c>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40">
+        <v>3.8666999999999998</v>
+      </c>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40">
+        <v>2.2795999999999998</v>
+      </c>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="40">
+        <v>8.2104999999999997</v>
+      </c>
+      <c r="Z29" s="21"/>
+      <c r="AA29" s="22"/>
+    </row>
+    <row r="30" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B30" s="57"/>
+      <c r="C30" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="40">
+        <v>2.9805999999999999</v>
+      </c>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40">
+        <v>7.7327000000000004</v>
+      </c>
+      <c r="H30" s="41"/>
+      <c r="I30" s="40">
+        <v>4.1912000000000003</v>
+      </c>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40">
+        <v>6.8547000000000002</v>
+      </c>
+      <c r="L30" s="40"/>
+      <c r="M30" s="40">
+        <v>11.612</v>
+      </c>
+      <c r="N30" s="40"/>
+      <c r="O30" s="40">
+        <v>-14.059799999999999</v>
+      </c>
+      <c r="P30" s="40"/>
+      <c r="Q30" s="40">
+        <v>3.2787999999999999</v>
+      </c>
+      <c r="R30" s="40"/>
+      <c r="S30" s="40">
+        <v>1.1053999999999999</v>
+      </c>
+      <c r="T30" s="40"/>
+      <c r="U30" s="40">
+        <v>-1.1835</v>
+      </c>
+      <c r="V30" s="40"/>
+      <c r="W30" s="40">
+        <v>2.2240000000000002</v>
+      </c>
+      <c r="X30" s="40"/>
+      <c r="Y30" s="40">
+        <v>26.1295</v>
+      </c>
+      <c r="Z30" s="21"/>
+      <c r="AA30" s="22"/>
+    </row>
+    <row r="31" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B31" s="57"/>
+      <c r="C31" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="40">
+        <v>3.585</v>
+      </c>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40">
+        <v>8.5213000000000001</v>
+      </c>
+      <c r="H31" s="41"/>
+      <c r="I31" s="40">
+        <v>4.6398000000000001</v>
+      </c>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40">
+        <v>7.2934999999999999</v>
+      </c>
+      <c r="L31" s="40"/>
+      <c r="M31" s="40">
+        <v>4.7664999999999997</v>
+      </c>
+      <c r="N31" s="40"/>
+      <c r="O31" s="40">
+        <v>-15.764799999999999</v>
+      </c>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40">
+        <v>3.7761</v>
+      </c>
+      <c r="R31" s="40"/>
+      <c r="S31" s="40">
+        <v>9.2999999999999992E-3</v>
+      </c>
+      <c r="T31" s="40"/>
+      <c r="U31" s="40">
+        <v>1.5096000000000001</v>
+      </c>
+      <c r="V31" s="40"/>
+      <c r="W31" s="40">
+        <v>2.7898999999999998</v>
+      </c>
+      <c r="X31" s="40"/>
+      <c r="Y31" s="40">
+        <v>59.839799999999997</v>
+      </c>
+      <c r="Z31" s="21"/>
+      <c r="AA31" s="22"/>
+    </row>
+    <row r="32" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B32" s="57"/>
+      <c r="C32" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="40">
+        <v>5.3624999999999998</v>
+      </c>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40">
+        <v>8.2600999999999996</v>
+      </c>
+      <c r="H32" s="41"/>
+      <c r="I32" s="40">
+        <v>4.2584999999999997</v>
+      </c>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40">
+        <v>6.5122</v>
+      </c>
+      <c r="L32" s="40"/>
+      <c r="M32" s="40">
+        <v>11.889699999999999</v>
+      </c>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40">
+        <v>-8.3391999999999999</v>
+      </c>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="40">
+        <v>5.1120000000000001</v>
+      </c>
+      <c r="R32" s="40"/>
+      <c r="S32" s="40">
+        <v>0.2084</v>
+      </c>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40">
+        <v>1.8511</v>
+      </c>
+      <c r="V32" s="40"/>
+      <c r="W32" s="40">
+        <v>2.6695000000000002</v>
+      </c>
+      <c r="X32" s="40"/>
+      <c r="Y32" s="40">
+        <v>38.051499999999997</v>
+      </c>
+      <c r="Z32" s="21"/>
+      <c r="AA32" s="22"/>
+    </row>
+    <row r="33" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B33" s="57"/>
+      <c r="C33" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="40">
+        <v>3.7783000000000002</v>
+      </c>
+      <c r="F33" s="40"/>
+      <c r="G33" s="40">
+        <v>9.2911999999999999</v>
+      </c>
+      <c r="H33" s="41"/>
+      <c r="I33" s="40">
+        <v>5.7164000000000001</v>
+      </c>
+      <c r="J33" s="40"/>
+      <c r="K33" s="40">
+        <v>6.9031000000000002</v>
+      </c>
+      <c r="L33" s="40"/>
+      <c r="M33" s="40">
+        <v>3.8342999999999998</v>
+      </c>
+      <c r="N33" s="40"/>
+      <c r="O33" s="40">
+        <v>-6.6547999999999998</v>
+      </c>
+      <c r="P33" s="40"/>
+      <c r="Q33" s="40">
+        <v>5.8532000000000002</v>
+      </c>
+      <c r="R33" s="40"/>
+      <c r="S33" s="40">
+        <v>0.76839999999999997</v>
+      </c>
+      <c r="T33" s="40"/>
+      <c r="U33" s="40">
+        <v>0.30280000000000001</v>
+      </c>
+      <c r="V33" s="40"/>
+      <c r="W33" s="40">
+        <v>1.1529</v>
+      </c>
+      <c r="X33" s="40"/>
+      <c r="Y33" s="40">
+        <v>78.272400000000005</v>
+      </c>
+      <c r="Z33" s="21"/>
+      <c r="AA33" s="22"/>
+    </row>
+    <row r="34" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B34" s="57"/>
+      <c r="C34" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="40">
+        <v>4.9805999999999999</v>
+      </c>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="H34" s="41"/>
+      <c r="I34" s="40">
+        <v>6.7954999999999997</v>
+      </c>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40">
+        <v>6.9444999999999997</v>
+      </c>
+      <c r="L34" s="40"/>
+      <c r="M34" s="40">
+        <v>10.6843</v>
+      </c>
+      <c r="N34" s="40"/>
+      <c r="O34" s="40">
+        <v>-0.32129999999999997</v>
+      </c>
+      <c r="P34" s="40"/>
+      <c r="Q34" s="40">
+        <v>5.8905000000000003</v>
+      </c>
+      <c r="R34" s="40"/>
+      <c r="S34" s="40">
+        <v>3.4700000000000002E-2</v>
+      </c>
+      <c r="T34" s="40"/>
+      <c r="U34" s="40">
+        <v>1.1612</v>
+      </c>
+      <c r="V34" s="40"/>
+      <c r="W34" s="40">
+        <v>2.1193</v>
+      </c>
+      <c r="X34" s="40"/>
+      <c r="Y34" s="40">
+        <v>50.688600000000001</v>
+      </c>
+      <c r="Z34" s="21"/>
+      <c r="AA34" s="22"/>
+    </row>
+    <row r="35" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B35" s="57"/>
+      <c r="C35" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E35" s="40">
+        <v>6.1449999999999996</v>
+      </c>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40">
+        <v>11.071</v>
+      </c>
+      <c r="H35" s="41"/>
+      <c r="I35" s="40">
+        <v>7.0533999999999999</v>
+      </c>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40">
+        <v>7.7424999999999997</v>
+      </c>
+      <c r="L35" s="40"/>
+      <c r="M35" s="40">
+        <v>20.334599999999998</v>
+      </c>
+      <c r="N35" s="40"/>
+      <c r="O35" s="40">
+        <v>-1.4749000000000001</v>
+      </c>
+      <c r="P35" s="40"/>
+      <c r="Q35" s="40">
+        <v>5.2321</v>
+      </c>
+      <c r="R35" s="40"/>
+      <c r="S35" s="40">
+        <v>-0.7339</v>
+      </c>
+      <c r="T35" s="40"/>
+      <c r="U35" s="40">
+        <v>2.1223999999999998</v>
+      </c>
+      <c r="V35" s="40"/>
+      <c r="W35" s="40">
+        <v>1.2866</v>
+      </c>
+      <c r="X35" s="40"/>
+      <c r="Y35" s="40">
+        <v>52.818199999999997</v>
+      </c>
+      <c r="Z35" s="21"/>
+      <c r="AA35" s="22"/>
+    </row>
+    <row r="36" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B36" s="57"/>
+      <c r="C36" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" s="62" t="s">
+        <v>36</v>
+      </c>
+      <c r="E36" s="40">
+        <v>5.0103</v>
+      </c>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40">
+        <v>11.888500000000001</v>
+      </c>
+      <c r="H36" s="41"/>
+      <c r="I36" s="40">
+        <v>8.4553999999999991</v>
+      </c>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40">
+        <v>9.3027999999999995</v>
+      </c>
+      <c r="L36" s="40"/>
+      <c r="M36" s="40">
+        <v>16.296099999999999</v>
+      </c>
+      <c r="N36" s="40"/>
+      <c r="O36" s="40">
+        <v>-0.97319999999999995</v>
+      </c>
+      <c r="P36" s="40"/>
+      <c r="Q36" s="40">
+        <v>5.0693000000000001</v>
+      </c>
+      <c r="R36" s="40"/>
+      <c r="S36" s="40">
+        <v>-1.0437000000000001</v>
+      </c>
+      <c r="T36" s="40"/>
+      <c r="U36" s="40">
+        <v>1.9205000000000001</v>
+      </c>
+      <c r="V36" s="40"/>
+      <c r="W36" s="40">
+        <v>2.5146999999999999</v>
+      </c>
+      <c r="X36" s="40"/>
+      <c r="Y36" s="40">
+        <v>34.786499999999997</v>
+      </c>
+      <c r="Z36" s="21"/>
+      <c r="AA36" s="22"/>
+    </row>
+    <row r="37" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B37" s="57"/>
+      <c r="C37" s="56" t="s">
         <v>24</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="J2" s="37" t="s">
+      <c r="D37" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E37" s="40">
+        <v>2.6387</v>
+      </c>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40">
+        <v>12.6889</v>
+      </c>
+      <c r="H37" s="41"/>
+      <c r="I37" s="40">
+        <v>9.9160000000000004</v>
+      </c>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40">
+        <v>7.3311999999999999</v>
+      </c>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40">
+        <v>1.9872000000000001</v>
+      </c>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40">
+        <v>-4.7525000000000004</v>
+      </c>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="40">
+        <v>6.0425000000000004</v>
+      </c>
+      <c r="R37" s="40"/>
+      <c r="S37" s="40">
+        <v>0.38040000000000002</v>
+      </c>
+      <c r="T37" s="40"/>
+      <c r="U37" s="40">
+        <v>2.9843000000000002</v>
+      </c>
+      <c r="V37" s="40"/>
+      <c r="W37" s="40">
+        <v>2.6713</v>
+      </c>
+      <c r="X37" s="40"/>
+      <c r="Y37" s="40">
+        <v>34.454900000000002</v>
+      </c>
+      <c r="Z37" s="21"/>
+      <c r="AA37" s="22"/>
+    </row>
+    <row r="38" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B38" s="57"/>
+      <c r="C38" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="40">
+        <v>2.3935</v>
+      </c>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40">
+        <v>11.981299999999999</v>
+      </c>
+      <c r="H38" s="41"/>
+      <c r="I38" s="40">
+        <v>11.536300000000001</v>
+      </c>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40">
+        <v>8.5905000000000005</v>
+      </c>
+      <c r="L38" s="40"/>
+      <c r="M38" s="40">
+        <v>-3.4356</v>
+      </c>
+      <c r="N38" s="40"/>
+      <c r="O38" s="40">
+        <v>1.3648</v>
+      </c>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40">
+        <v>6.2812000000000001</v>
+      </c>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40">
+        <v>3.5799999999999998E-2</v>
+      </c>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40">
+        <v>2.0583999999999998</v>
+      </c>
+      <c r="V38" s="40"/>
+      <c r="W38" s="40">
+        <v>2.1852999999999998</v>
+      </c>
+      <c r="X38" s="40"/>
+      <c r="Y38" s="40">
+        <v>53.503799999999998</v>
+      </c>
+      <c r="Z38" s="21"/>
+      <c r="AA38" s="22"/>
+    </row>
+    <row r="39" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B39" s="57"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="40"/>
+      <c r="M39" s="40"/>
+      <c r="N39" s="40"/>
+      <c r="O39" s="40"/>
+      <c r="P39" s="40"/>
+      <c r="Q39" s="40"/>
+      <c r="R39" s="40"/>
+      <c r="S39" s="40"/>
+      <c r="T39" s="40"/>
+      <c r="U39" s="40"/>
+      <c r="V39" s="40"/>
+      <c r="W39" s="40"/>
+      <c r="X39" s="40"/>
+      <c r="Y39" s="40"/>
+      <c r="Z39" s="21"/>
+      <c r="AA39" s="22"/>
+    </row>
+    <row r="40" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B40" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="D40" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="40">
+        <v>3.4159000000000002</v>
+      </c>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40">
+        <v>12.222200000000001</v>
+      </c>
+      <c r="H40" s="41"/>
+      <c r="I40" s="40">
+        <v>13.8287</v>
+      </c>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40">
+        <v>8.9169</v>
+      </c>
+      <c r="L40" s="40"/>
+      <c r="M40" s="40">
+        <v>-2.2599999999999998</v>
+      </c>
+      <c r="N40" s="40"/>
+      <c r="O40" s="40">
+        <v>7.8902000000000001</v>
+      </c>
+      <c r="P40" s="40"/>
+      <c r="Q40" s="40">
+        <v>6.9924999999999997</v>
+      </c>
+      <c r="R40" s="40"/>
+      <c r="S40" s="40">
+        <v>-0.37969999999999998</v>
+      </c>
+      <c r="T40" s="40"/>
+      <c r="U40" s="40">
+        <v>2.5104000000000002</v>
+      </c>
+      <c r="V40" s="40"/>
+      <c r="W40" s="40">
+        <v>2.4468000000000001</v>
+      </c>
+      <c r="X40" s="40"/>
+      <c r="Y40" s="40">
+        <v>60.887500000000003</v>
+      </c>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="22"/>
+    </row>
+    <row r="41" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C41" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D41" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="40">
+        <v>4.2225000000000001</v>
+      </c>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40">
+        <v>11.036</v>
+      </c>
+      <c r="H41" s="41"/>
+      <c r="I41" s="40">
+        <v>13.380699999999999</v>
+      </c>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40">
+        <v>8.8657000000000004</v>
+      </c>
+      <c r="L41" s="40"/>
+      <c r="M41" s="40">
+        <v>3.5032000000000001</v>
+      </c>
+      <c r="N41" s="40"/>
+      <c r="O41" s="40">
+        <v>6.6204000000000001</v>
+      </c>
+      <c r="P41" s="40"/>
+      <c r="Q41" s="40">
+        <v>6.3796999999999997</v>
+      </c>
+      <c r="R41" s="40"/>
+      <c r="S41" s="40">
+        <v>-1.034</v>
+      </c>
+      <c r="T41" s="40"/>
+      <c r="U41" s="40">
+        <v>3.0152999999999999</v>
+      </c>
+      <c r="V41" s="40"/>
+      <c r="W41" s="40">
+        <v>2.2646000000000002</v>
+      </c>
+      <c r="X41" s="40"/>
+      <c r="Y41" s="40">
+        <v>34.185000000000002</v>
+      </c>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="22"/>
+    </row>
+    <row r="42" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C42" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E42" s="40">
+        <v>3.7858000000000001</v>
+      </c>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40">
+        <v>11.3675</v>
+      </c>
+      <c r="H42" s="41"/>
+      <c r="I42" s="40">
+        <v>14.864599999999999</v>
+      </c>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40">
+        <v>8.8672000000000004</v>
+      </c>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40">
+        <v>2.3613</v>
+      </c>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40">
+        <v>3.5857000000000001</v>
+      </c>
+      <c r="P42" s="40"/>
+      <c r="Q42" s="40">
+        <v>6.2481999999999998</v>
+      </c>
+      <c r="R42" s="40"/>
+      <c r="S42" s="40">
+        <v>-0.57830000000000004</v>
+      </c>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40">
+        <v>3.1385999999999998</v>
+      </c>
+      <c r="V42" s="40"/>
+      <c r="W42" s="40">
+        <v>2.2359</v>
+      </c>
+      <c r="X42" s="40"/>
+      <c r="Y42" s="40">
+        <v>43.0593</v>
+      </c>
+      <c r="Z42" s="21"/>
+      <c r="AA42" s="22"/>
+    </row>
+    <row r="43" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C43" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="40">
+        <v>4.4779</v>
+      </c>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40">
+        <v>11.901</v>
+      </c>
+      <c r="H43" s="41"/>
+      <c r="I43" s="40">
+        <v>12.5221</v>
+      </c>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40">
+        <v>8.6767000000000003</v>
+      </c>
+      <c r="L43" s="40"/>
+      <c r="M43" s="40">
+        <v>9.5231999999999992</v>
+      </c>
+      <c r="N43" s="40"/>
+      <c r="O43" s="40">
+        <v>-1.3960999999999999</v>
+      </c>
+      <c r="P43" s="40"/>
+      <c r="Q43" s="40">
+        <v>6.2507999999999999</v>
+      </c>
+      <c r="R43" s="40"/>
+      <c r="S43" s="40">
+        <v>-0.50790000000000002</v>
+      </c>
+      <c r="T43" s="40"/>
+      <c r="U43" s="40">
+        <v>3.7871999999999999</v>
+      </c>
+      <c r="V43" s="40"/>
+      <c r="W43" s="40">
+        <v>3.1122999999999998</v>
+      </c>
+      <c r="X43" s="40"/>
+      <c r="Y43" s="40">
+        <v>26.569099999999999</v>
+      </c>
+      <c r="Z43" s="21"/>
+      <c r="AA43" s="22"/>
+    </row>
+    <row r="44" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C44" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44" s="40">
+        <v>3.2886000000000002</v>
+      </c>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40">
+        <v>11.2539</v>
+      </c>
+      <c r="H44" s="41"/>
+      <c r="I44" s="40">
+        <v>11.366</v>
+      </c>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40">
+        <v>7.6989000000000001</v>
+      </c>
+      <c r="L44" s="40"/>
+      <c r="M44" s="40">
+        <v>14.335699999999999</v>
+      </c>
+      <c r="N44" s="40"/>
+      <c r="O44" s="40">
+        <v>-0.4556</v>
+      </c>
+      <c r="P44" s="40"/>
+      <c r="Q44" s="40">
+        <v>5.0113000000000003</v>
+      </c>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40">
+        <v>-0.51029999999999998</v>
+      </c>
+      <c r="T44" s="40"/>
+      <c r="U44" s="40">
+        <v>1.8024</v>
+      </c>
+      <c r="V44" s="40"/>
+      <c r="W44" s="40">
+        <v>3.5175999999999998</v>
+      </c>
+      <c r="X44" s="40"/>
+      <c r="Y44" s="40">
+        <v>4.3777999999999997</v>
+      </c>
+      <c r="Z44" s="21"/>
+      <c r="AA44" s="22"/>
+    </row>
+    <row r="45" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C45" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="D45" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="40">
+        <v>4.4934000000000003</v>
+      </c>
+      <c r="F45" s="40"/>
+      <c r="G45" s="40">
+        <v>10.3643</v>
+      </c>
+      <c r="H45" s="41"/>
+      <c r="I45" s="40">
+        <v>13.902799999999999</v>
+      </c>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40">
+        <v>6.6265000000000001</v>
+      </c>
+      <c r="L45" s="40"/>
+      <c r="M45" s="40">
+        <v>8.1539999999999999</v>
+      </c>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40">
+        <v>-9.6783999999999999</v>
+      </c>
+      <c r="P45" s="40"/>
+      <c r="Q45" s="40">
+        <v>3.8241000000000001</v>
+      </c>
+      <c r="R45" s="40"/>
+      <c r="S45" s="40">
+        <v>-1.3984000000000001</v>
+      </c>
+      <c r="T45" s="40"/>
+      <c r="U45" s="40">
+        <v>2.2063999999999999</v>
+      </c>
+      <c r="V45" s="40"/>
+      <c r="W45" s="40">
+        <v>3.9500999999999999</v>
+      </c>
+      <c r="X45" s="40"/>
+      <c r="Y45" s="40">
+        <v>118.9385</v>
+      </c>
+      <c r="Z45" s="21"/>
+      <c r="AA45" s="22"/>
+    </row>
+    <row r="46" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C46" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="E46" s="40">
+        <v>5.1086999999999998</v>
+      </c>
+      <c r="F46" s="40"/>
+      <c r="G46" s="40">
+        <v>10.0244</v>
+      </c>
+      <c r="H46" s="41"/>
+      <c r="I46" s="40">
+        <v>14.8813</v>
+      </c>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40">
+        <v>4.7577999999999996</v>
+      </c>
+      <c r="L46" s="40"/>
+      <c r="M46" s="40">
+        <v>13.2051</v>
+      </c>
+      <c r="N46" s="40"/>
+      <c r="O46" s="40">
+        <v>-8.4953000000000003</v>
+      </c>
+      <c r="P46" s="40"/>
+      <c r="Q46" s="40">
+        <v>3.7208000000000001</v>
+      </c>
+      <c r="R46" s="40"/>
+      <c r="S46" s="40">
+        <v>-1.7454000000000001</v>
+      </c>
+      <c r="T46" s="40"/>
+      <c r="U46" s="40">
+        <v>2.1478000000000002</v>
+      </c>
+      <c r="V46" s="40"/>
+      <c r="W46" s="40">
+        <v>4.6622000000000003</v>
+      </c>
+      <c r="X46" s="40"/>
+      <c r="Y46" s="40">
+        <v>82.9619</v>
+      </c>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="22"/>
+    </row>
+    <row r="47" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C47" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="40">
+        <v>5.6334999999999997</v>
+      </c>
+      <c r="F47" s="40"/>
+      <c r="G47" s="40">
+        <v>9.8381000000000007</v>
+      </c>
+      <c r="H47" s="41"/>
+      <c r="I47" s="40">
+        <v>16.230499999999999</v>
+      </c>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40">
+        <v>4.9847999999999999</v>
+      </c>
+      <c r="L47" s="40"/>
+      <c r="M47" s="40">
+        <v>10.528499999999999</v>
+      </c>
+      <c r="N47" s="40"/>
+      <c r="O47" s="40">
+        <v>-4.4702000000000002</v>
+      </c>
+      <c r="P47" s="40"/>
+      <c r="Q47" s="40">
+        <v>4.3254000000000001</v>
+      </c>
+      <c r="R47" s="40"/>
+      <c r="S47" s="40">
+        <v>-0.47910000000000003</v>
+      </c>
+      <c r="T47" s="40"/>
+      <c r="U47" s="40">
+        <v>2.6145</v>
+      </c>
+      <c r="V47" s="40"/>
+      <c r="W47" s="40">
+        <v>5.1162999999999998</v>
+      </c>
+      <c r="X47" s="40"/>
+      <c r="Y47" s="40">
+        <v>102.6537</v>
+      </c>
+      <c r="Z47" s="17"/>
+      <c r="AA47" s="22"/>
+    </row>
+    <row r="48" spans="2:27" s="23" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="C48" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48" s="40">
+        <v>5.6117999999999997</v>
+      </c>
+      <c r="F48" s="40"/>
+      <c r="G48" s="40">
+        <v>9.4763999999999999</v>
+      </c>
+      <c r="H48" s="41"/>
+      <c r="I48" s="40">
+        <v>16.2593</v>
+      </c>
+      <c r="J48" s="40"/>
+      <c r="K48" s="40">
+        <v>6.4326999999999996</v>
+      </c>
+      <c r="L48" s="40"/>
+      <c r="M48" s="40">
+        <v>6.46</v>
+      </c>
+      <c r="N48" s="40"/>
+      <c r="O48" s="40">
+        <v>-1.1388</v>
+      </c>
+      <c r="P48" s="40"/>
+      <c r="Q48" s="40">
+        <v>4.5313999999999997</v>
+      </c>
+      <c r="R48" s="40"/>
+      <c r="S48" s="40">
+        <v>0.91080000000000005</v>
+      </c>
+      <c r="T48" s="40"/>
+      <c r="U48" s="40">
+        <v>3.2219000000000002</v>
+      </c>
+      <c r="V48" s="40"/>
+      <c r="W48" s="40">
+        <v>4.9827000000000004</v>
+      </c>
+      <c r="X48" s="40"/>
+      <c r="Y48" s="40">
+        <v>76.2453</v>
+      </c>
+      <c r="Z48" s="17"/>
+      <c r="AA48" s="22"/>
+    </row>
+    <row r="49" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C49" s="56" t="s">
         <v>23</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="G9" s="93" t="s">
+      <c r="D49" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="H9" s="93" t="s">
-[...667 lines deleted...]
-      <c r="J40" s="1">
+      <c r="E49" s="40">
+        <v>5.6637000000000004</v>
+      </c>
+      <c r="F49" s="40"/>
+      <c r="G49" s="40">
+        <v>8.4517000000000007</v>
+      </c>
+      <c r="H49" s="41"/>
+      <c r="I49" s="40">
+        <v>15.940799999999999</v>
+      </c>
+      <c r="J49" s="40"/>
+      <c r="K49" s="40">
+        <v>5.7630999999999997</v>
+      </c>
+      <c r="L49" s="40"/>
+      <c r="M49" s="40">
+        <v>4.4443999999999999</v>
+      </c>
+      <c r="N49" s="40"/>
+      <c r="O49" s="40">
+        <v>-0.90639999999999998</v>
+      </c>
+      <c r="P49" s="40"/>
+      <c r="Q49" s="40">
+        <v>5.3823999999999996</v>
+      </c>
+      <c r="R49" s="40"/>
+      <c r="S49" s="40">
+        <v>1.5354000000000001</v>
+      </c>
+      <c r="T49" s="40"/>
+      <c r="U49" s="40">
+        <v>4.3974000000000002</v>
+      </c>
+      <c r="V49" s="40"/>
+      <c r="W49" s="40">
+        <v>5.5707000000000004</v>
+      </c>
+      <c r="X49" s="40"/>
+      <c r="Y49" s="40">
+        <v>66.358000000000004</v>
+      </c>
+      <c r="Z49" s="21"/>
+      <c r="AA49" s="22"/>
+    </row>
+    <row r="50" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C50" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D50" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" s="40">
+        <v>5.2389999999999999</v>
+      </c>
+      <c r="F50" s="40"/>
+      <c r="G50" s="40">
+        <v>7.2472000000000003</v>
+      </c>
+      <c r="H50" s="41"/>
+      <c r="I50" s="40">
+        <v>14.411199999999999</v>
+      </c>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40">
+        <v>5.3996000000000004</v>
+      </c>
+      <c r="L50" s="40"/>
+      <c r="M50" s="40">
+        <v>2.2332999999999998</v>
+      </c>
+      <c r="N50" s="40"/>
+      <c r="O50" s="40">
+        <v>2.1429</v>
+      </c>
+      <c r="P50" s="40"/>
+      <c r="Q50" s="40">
+        <v>4.4264999999999999</v>
+      </c>
+      <c r="R50" s="40"/>
+      <c r="S50" s="40">
+        <v>0.52939999999999998</v>
+      </c>
+      <c r="T50" s="40"/>
+      <c r="U50" s="40">
+        <v>5.0084</v>
+      </c>
+      <c r="V50" s="40"/>
+      <c r="W50" s="40">
+        <v>5.6158999999999999</v>
+      </c>
+      <c r="X50" s="40"/>
+      <c r="Y50" s="40">
+        <v>74.164599999999993</v>
+      </c>
+      <c r="Z50" s="21"/>
+      <c r="AA50" s="22"/>
+    </row>
+    <row r="51" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C51" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D51" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" s="40">
+        <v>4.9143999999999997</v>
+      </c>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40">
+        <v>8.1814999999999998</v>
+      </c>
+      <c r="H51" s="41"/>
+      <c r="I51" s="40">
+        <v>12.397399999999999</v>
+      </c>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40">
+        <v>3.5941999999999998</v>
+      </c>
+      <c r="L51" s="40"/>
+      <c r="M51" s="40">
+        <v>7.4638</v>
+      </c>
+      <c r="N51" s="40"/>
+      <c r="O51" s="40">
+        <v>-4.2725999999999997</v>
+      </c>
+      <c r="P51" s="40"/>
+      <c r="Q51" s="40">
+        <v>3.9550000000000001</v>
+      </c>
+      <c r="R51" s="40"/>
+      <c r="S51" s="40">
+        <v>1.3992</v>
+      </c>
+      <c r="T51" s="40"/>
+      <c r="U51" s="40">
+        <v>4.5568</v>
+      </c>
+      <c r="V51" s="40"/>
+      <c r="W51" s="40">
+        <v>5.4387999999999996</v>
+      </c>
+      <c r="X51" s="40"/>
+      <c r="Y51" s="40">
+        <v>63.610100000000003</v>
+      </c>
+      <c r="Z51" s="21"/>
+      <c r="AA51" s="22"/>
+    </row>
+    <row r="52" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="56"/>
+      <c r="D52" s="62"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="40"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="40"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="40"/>
+      <c r="L52" s="40"/>
+      <c r="M52" s="40"/>
+      <c r="N52" s="40"/>
+      <c r="O52" s="40"/>
+      <c r="P52" s="40"/>
+      <c r="Q52" s="40"/>
+      <c r="R52" s="40"/>
+      <c r="S52" s="40"/>
+      <c r="T52" s="40"/>
+      <c r="U52" s="40"/>
+      <c r="V52" s="40"/>
+      <c r="W52" s="40"/>
+      <c r="X52" s="40"/>
+      <c r="Y52" s="40"/>
+      <c r="Z52" s="21"/>
+      <c r="AA52" s="22"/>
+    </row>
+    <row r="53" spans="2:28" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C53" s="56"/>
+      <c r="D53" s="62"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="40"/>
+      <c r="G53" s="40"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="40"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="40"/>
+      <c r="M53" s="40"/>
+      <c r="N53" s="40"/>
+      <c r="O53" s="40"/>
+      <c r="P53" s="40"/>
+      <c r="Q53" s="40"/>
+      <c r="R53" s="40"/>
+      <c r="S53" s="40"/>
+      <c r="T53" s="40"/>
+      <c r="U53" s="40"/>
+      <c r="V53" s="40"/>
+      <c r="W53" s="40"/>
+      <c r="X53" s="40"/>
+      <c r="Y53" s="40"/>
+      <c r="Z53" s="21"/>
+      <c r="AA53" s="22"/>
+    </row>
+    <row r="54" spans="2:28" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="58"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="29"/>
+      <c r="J54" s="29"/>
+      <c r="K54" s="29"/>
+      <c r="L54" s="29"/>
+      <c r="M54" s="29"/>
+      <c r="N54" s="29"/>
+      <c r="O54" s="29"/>
+      <c r="P54" s="29"/>
+      <c r="Q54" s="29"/>
+      <c r="R54" s="29"/>
+      <c r="S54" s="29"/>
+      <c r="T54" s="29"/>
+      <c r="U54" s="29"/>
+      <c r="V54" s="29"/>
+      <c r="W54" s="29"/>
+      <c r="X54" s="29"/>
+      <c r="Y54" s="29"/>
+      <c r="Z54" s="30"/>
+      <c r="AB54" s="2"/>
+    </row>
+    <row r="55" spans="2:28" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="B55" s="59"/>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="17"/>
+      <c r="F55" s="17"/>
+      <c r="G55" s="17"/>
+      <c r="H55" s="17"/>
+      <c r="I55" s="17"/>
+      <c r="J55" s="17"/>
+      <c r="K55" s="17"/>
+      <c r="L55" s="17"/>
+      <c r="M55" s="17"/>
+      <c r="N55" s="17"/>
+      <c r="O55" s="17"/>
+      <c r="P55" s="17"/>
+      <c r="Q55" s="17"/>
+      <c r="R55" s="17"/>
+      <c r="S55" s="17"/>
+      <c r="T55" s="17"/>
+      <c r="U55" s="17"/>
+      <c r="V55" s="17"/>
+      <c r="W55" s="17"/>
+      <c r="X55" s="17"/>
+      <c r="Y55" s="17"/>
+      <c r="Z55" s="17"/>
+      <c r="AB55" s="2"/>
+    </row>
+    <row r="56" spans="2:28" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="E56" s="17"/>
+      <c r="F56" s="17"/>
+      <c r="G56" s="17"/>
+      <c r="H56" s="17"/>
+      <c r="I56" s="17"/>
+      <c r="J56" s="17"/>
+      <c r="K56" s="17"/>
+      <c r="L56" s="17"/>
+      <c r="M56" s="17"/>
+      <c r="N56" s="17"/>
+      <c r="O56" s="17"/>
+      <c r="P56" s="17"/>
+      <c r="Q56" s="17"/>
+      <c r="R56" s="17"/>
+      <c r="S56" s="17"/>
+      <c r="T56" s="17"/>
+      <c r="U56" s="17"/>
+      <c r="V56" s="17"/>
+      <c r="W56" s="17"/>
+      <c r="X56" s="17"/>
+      <c r="Y56" s="17"/>
+      <c r="Z56" s="17"/>
+      <c r="AA56" s="54"/>
+      <c r="AB56" s="54"/>
+    </row>
+    <row r="57" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E57" s="38"/>
+      <c r="F57" s="53"/>
+      <c r="G57" s="38"/>
+      <c r="H57" s="53"/>
+      <c r="I57" s="38"/>
+      <c r="J57" s="53"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="53"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="53"/>
+      <c r="O57" s="38"/>
+      <c r="P57" s="53"/>
+      <c r="Q57" s="38"/>
+      <c r="R57" s="53"/>
+      <c r="S57" s="38"/>
+      <c r="T57" s="53"/>
+      <c r="U57" s="38"/>
+      <c r="V57" s="53"/>
+      <c r="W57" s="38"/>
+      <c r="X57" s="53"/>
+      <c r="Y57" s="38"/>
+      <c r="Z57" s="53"/>
+      <c r="AA57" s="54"/>
+      <c r="AB57" s="54"/>
+    </row>
+    <row r="58" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B58" s="4"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="38"/>
+      <c r="H58" s="52"/>
+      <c r="I58" s="38"/>
+      <c r="J58" s="52"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="52"/>
+      <c r="M58" s="38"/>
+      <c r="N58" s="52"/>
+      <c r="O58" s="38"/>
+      <c r="P58" s="52"/>
+      <c r="Q58" s="38"/>
+      <c r="R58" s="52"/>
+      <c r="S58" s="38"/>
+      <c r="T58" s="52"/>
+      <c r="U58" s="38"/>
+      <c r="V58" s="52"/>
+      <c r="W58" s="38"/>
+      <c r="X58" s="52"/>
+      <c r="Y58" s="38"/>
+      <c r="Z58" s="52"/>
+      <c r="AA58" s="54"/>
+      <c r="AB58" s="54"/>
+    </row>
+    <row r="59" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B59" s="4"/>
+      <c r="C59" s="37"/>
+      <c r="D59" s="37"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="52"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="52"/>
+      <c r="I59" s="34"/>
+      <c r="J59" s="52"/>
+      <c r="K59" s="34"/>
+      <c r="L59" s="52"/>
+      <c r="M59" s="34"/>
+      <c r="N59" s="52"/>
+      <c r="O59" s="34"/>
+      <c r="P59" s="52"/>
+      <c r="Q59" s="34"/>
+      <c r="R59" s="52"/>
+      <c r="S59" s="34"/>
+      <c r="T59" s="52"/>
+      <c r="U59" s="34"/>
+      <c r="V59" s="52"/>
+      <c r="W59" s="34"/>
+      <c r="X59" s="52"/>
+      <c r="Y59" s="34"/>
+      <c r="Z59" s="52"/>
+      <c r="AA59" s="54"/>
+      <c r="AB59" s="54"/>
+    </row>
+    <row r="60" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="B60" s="4"/>
+      <c r="C60" s="37"/>
+      <c r="D60" s="37"/>
+      <c r="E60" s="34"/>
+      <c r="F60" s="52"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="52"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="52"/>
+      <c r="K60" s="34"/>
+      <c r="L60" s="52"/>
+      <c r="M60" s="34"/>
+      <c r="N60" s="52"/>
+      <c r="O60" s="34"/>
+      <c r="P60" s="52"/>
+      <c r="Q60" s="34"/>
+      <c r="R60" s="52"/>
+      <c r="S60" s="34"/>
+      <c r="T60" s="52"/>
+      <c r="U60" s="34"/>
+      <c r="V60" s="52"/>
+      <c r="W60" s="34"/>
+      <c r="X60" s="52"/>
+      <c r="Y60" s="34"/>
+      <c r="Z60" s="52"/>
+      <c r="AA60" s="54"/>
+      <c r="AB60" s="54"/>
+    </row>
+    <row r="61" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E61" s="34"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="34"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="34"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="34"/>
+      <c r="N61" s="54"/>
+      <c r="O61" s="34"/>
+      <c r="P61" s="54"/>
+      <c r="Q61" s="34"/>
+      <c r="R61" s="54"/>
+      <c r="S61" s="34"/>
+      <c r="T61" s="54"/>
+      <c r="U61" s="34"/>
+      <c r="V61" s="54"/>
+      <c r="W61" s="34"/>
+      <c r="X61" s="54"/>
+      <c r="Y61" s="34"/>
+      <c r="Z61" s="54"/>
+      <c r="AA61" s="54"/>
+      <c r="AB61" s="54"/>
+    </row>
+    <row r="62" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E62" s="55"/>
+      <c r="F62" s="55"/>
+      <c r="G62" s="55"/>
+      <c r="H62" s="55"/>
+      <c r="I62" s="55"/>
+      <c r="J62" s="55"/>
+      <c r="K62" s="55"/>
+      <c r="L62" s="55"/>
+      <c r="M62" s="55"/>
+      <c r="N62" s="55"/>
+      <c r="O62" s="55"/>
+      <c r="P62" s="55"/>
+      <c r="Q62" s="55"/>
+      <c r="R62" s="55"/>
+      <c r="S62" s="55"/>
+      <c r="T62" s="55"/>
+      <c r="U62" s="55"/>
+      <c r="V62" s="55"/>
+      <c r="W62" s="55"/>
+      <c r="X62" s="55"/>
+      <c r="Y62" s="55"/>
+      <c r="Z62" s="52"/>
+      <c r="AA62" s="54"/>
+      <c r="AB62" s="54"/>
+    </row>
+    <row r="63" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E63" s="55"/>
+      <c r="F63" s="55"/>
+      <c r="G63" s="55"/>
+      <c r="H63" s="55"/>
+      <c r="I63" s="55"/>
+      <c r="J63" s="55"/>
+      <c r="K63" s="55"/>
+      <c r="L63" s="55"/>
+      <c r="M63" s="55"/>
+      <c r="N63" s="55"/>
+      <c r="O63" s="55"/>
+      <c r="P63" s="55"/>
+      <c r="Q63" s="55"/>
+      <c r="R63" s="55"/>
+      <c r="S63" s="55"/>
+      <c r="T63" s="55"/>
+      <c r="U63" s="55"/>
+      <c r="V63" s="55"/>
+      <c r="W63" s="55"/>
+      <c r="X63" s="55"/>
+      <c r="Y63" s="55"/>
+      <c r="Z63" s="33"/>
+    </row>
+    <row r="64" spans="2:28" x14ac:dyDescent="0.25">
+      <c r="E64" s="55"/>
+      <c r="F64" s="55"/>
+      <c r="G64" s="55"/>
+      <c r="H64" s="55"/>
+      <c r="I64" s="55"/>
+      <c r="J64" s="55"/>
+      <c r="K64" s="55"/>
+      <c r="L64" s="55"/>
+      <c r="M64" s="55"/>
+      <c r="N64" s="55"/>
+      <c r="O64" s="55"/>
+      <c r="P64" s="55"/>
+      <c r="Q64" s="55"/>
+      <c r="R64" s="55"/>
+      <c r="S64" s="55"/>
+      <c r="T64" s="55"/>
+      <c r="U64" s="55"/>
+      <c r="V64" s="55"/>
+      <c r="W64" s="55"/>
+      <c r="X64" s="55"/>
+      <c r="Y64" s="55"/>
+      <c r="Z64" s="34"/>
+    </row>
+    <row r="65" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="55"/>
+      <c r="J65" s="55"/>
+      <c r="K65" s="55"/>
+      <c r="L65" s="55"/>
+      <c r="M65" s="55"/>
+      <c r="N65" s="55"/>
+      <c r="O65" s="55"/>
+      <c r="P65" s="55"/>
+      <c r="Q65" s="55"/>
+      <c r="R65" s="55"/>
+      <c r="S65" s="55"/>
+      <c r="T65" s="55"/>
+      <c r="U65" s="55"/>
+      <c r="V65" s="55"/>
+      <c r="W65" s="55"/>
+      <c r="X65" s="55"/>
+      <c r="Y65" s="55"/>
+      <c r="Z65" s="34"/>
+    </row>
+    <row r="66" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E66" s="55"/>
+      <c r="F66" s="55"/>
+      <c r="G66" s="55"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="55"/>
+      <c r="J66" s="55"/>
+      <c r="K66" s="55"/>
+      <c r="L66" s="55"/>
+      <c r="M66" s="55"/>
+      <c r="N66" s="55"/>
+      <c r="O66" s="55"/>
+      <c r="P66" s="55"/>
+      <c r="Q66" s="55"/>
+      <c r="R66" s="55"/>
+      <c r="S66" s="55"/>
+      <c r="T66" s="55"/>
+      <c r="U66" s="55"/>
+      <c r="V66" s="55"/>
+      <c r="W66" s="55"/>
+      <c r="X66" s="55"/>
+      <c r="Y66" s="55"/>
+      <c r="Z66" s="34"/>
+    </row>
+    <row r="67" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E67" s="34"/>
+      <c r="F67" s="33"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
+      <c r="I67" s="34"/>
+      <c r="J67" s="34"/>
+      <c r="K67" s="34"/>
+      <c r="L67" s="34"/>
+      <c r="M67" s="34"/>
+      <c r="N67" s="34"/>
+      <c r="O67" s="34"/>
+      <c r="P67" s="34"/>
+      <c r="Q67" s="34"/>
+      <c r="R67" s="34"/>
+      <c r="S67" s="34"/>
+      <c r="T67" s="34"/>
+      <c r="U67" s="34"/>
+      <c r="V67" s="34"/>
+      <c r="W67" s="34"/>
+      <c r="X67" s="34"/>
+      <c r="Y67" s="34"/>
+      <c r="Z67" s="34"/>
+    </row>
+    <row r="68" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E68" s="34"/>
+      <c r="F68" s="33"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
+      <c r="M68" s="34"/>
+      <c r="N68" s="34"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="34"/>
+      <c r="Q68" s="34"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="34"/>
+      <c r="T68" s="34"/>
+      <c r="U68" s="34"/>
+      <c r="V68" s="34"/>
+      <c r="W68" s="34"/>
+      <c r="X68" s="34"/>
+      <c r="Y68" s="34"/>
+      <c r="Z68" s="34"/>
+    </row>
+    <row r="69" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E69" s="34"/>
+      <c r="F69" s="33"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="33"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="33"/>
+      <c r="K69" s="34"/>
+      <c r="L69" s="33"/>
+      <c r="M69" s="34"/>
+      <c r="N69" s="33"/>
+      <c r="O69" s="34"/>
+      <c r="P69" s="33"/>
+      <c r="Q69" s="34"/>
+      <c r="R69" s="33"/>
+      <c r="S69" s="34"/>
+      <c r="T69" s="33"/>
+      <c r="U69" s="34"/>
+      <c r="V69" s="33"/>
+      <c r="W69" s="34"/>
+      <c r="X69" s="33"/>
+      <c r="Y69" s="34"/>
+      <c r="Z69" s="33"/>
+    </row>
+    <row r="70" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E70" s="34"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="34"/>
+      <c r="H70" s="33"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="33"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="33"/>
+      <c r="M70" s="34"/>
+      <c r="N70" s="33"/>
+      <c r="O70" s="34"/>
+      <c r="P70" s="33"/>
+      <c r="Q70" s="34"/>
+      <c r="R70" s="33"/>
+      <c r="S70" s="34"/>
+      <c r="T70" s="33"/>
+      <c r="U70" s="34"/>
+      <c r="V70" s="33"/>
+      <c r="W70" s="34"/>
+      <c r="X70" s="33"/>
+      <c r="Y70" s="34"/>
+      <c r="Z70" s="33"/>
+    </row>
+    <row r="71" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E71" s="34"/>
+      <c r="F71" s="33"/>
+      <c r="G71" s="34"/>
+      <c r="H71" s="33"/>
+      <c r="I71" s="34"/>
+      <c r="J71" s="33"/>
+      <c r="K71" s="34"/>
+      <c r="L71" s="33"/>
+      <c r="M71" s="34"/>
+      <c r="N71" s="33"/>
+      <c r="O71" s="34"/>
+      <c r="P71" s="33"/>
+      <c r="Q71" s="34"/>
+      <c r="R71" s="33"/>
+      <c r="S71" s="34"/>
+      <c r="T71" s="33"/>
+      <c r="U71" s="34"/>
+      <c r="V71" s="33"/>
+      <c r="W71" s="34"/>
+      <c r="X71" s="33"/>
+      <c r="Y71" s="34"/>
+      <c r="Z71" s="33"/>
+    </row>
+    <row r="72" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E72" s="34"/>
+      <c r="F72" s="33"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="33"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="33"/>
+      <c r="K72" s="34"/>
+      <c r="L72" s="33"/>
+      <c r="M72" s="34"/>
+      <c r="N72" s="33"/>
+      <c r="O72" s="34"/>
+      <c r="P72" s="33"/>
+      <c r="Q72" s="34"/>
+      <c r="R72" s="33"/>
+      <c r="S72" s="34"/>
+      <c r="T72" s="33"/>
+      <c r="U72" s="34"/>
+      <c r="V72" s="33"/>
+      <c r="W72" s="34"/>
+      <c r="X72" s="33"/>
+      <c r="Y72" s="34"/>
+      <c r="Z72" s="33"/>
+    </row>
+    <row r="73" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E73" s="34"/>
+      <c r="F73" s="33"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="33"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="33"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="33"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="33"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="33"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="33"/>
+      <c r="S73" s="34"/>
+      <c r="T73" s="33"/>
+      <c r="U73" s="34"/>
+      <c r="V73" s="33"/>
+      <c r="W73" s="34"/>
+      <c r="X73" s="33"/>
+      <c r="Y73" s="34"/>
+      <c r="Z73" s="33"/>
+    </row>
+    <row r="74" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E74" s="34"/>
+      <c r="F74" s="33"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="33"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="33"/>
+      <c r="K74" s="34"/>
+      <c r="L74" s="33"/>
+      <c r="M74" s="34"/>
+      <c r="N74" s="33"/>
+      <c r="O74" s="34"/>
+      <c r="P74" s="33"/>
+      <c r="Q74" s="34"/>
+      <c r="R74" s="33"/>
+      <c r="S74" s="34"/>
+      <c r="T74" s="33"/>
+      <c r="U74" s="34"/>
+      <c r="V74" s="33"/>
+      <c r="W74" s="34"/>
+      <c r="X74" s="33"/>
+      <c r="Y74" s="34"/>
+      <c r="Z74" s="33"/>
+    </row>
+    <row r="75" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E75" s="34"/>
+      <c r="F75" s="33"/>
+      <c r="G75" s="34"/>
+      <c r="H75" s="33"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="33"/>
+      <c r="K75" s="34"/>
+      <c r="L75" s="33"/>
+      <c r="M75" s="34"/>
+      <c r="N75" s="33"/>
+      <c r="O75" s="34"/>
+      <c r="P75" s="33"/>
+      <c r="Q75" s="34"/>
+      <c r="R75" s="33"/>
+      <c r="S75" s="34"/>
+      <c r="T75" s="33"/>
+      <c r="U75" s="34"/>
+      <c r="V75" s="33"/>
+      <c r="W75" s="34"/>
+      <c r="X75" s="33"/>
+      <c r="Y75" s="34"/>
+      <c r="Z75" s="33"/>
+    </row>
+    <row r="76" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E76" s="34"/>
+      <c r="F76" s="33"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="33"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="33"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="33"/>
+      <c r="M76" s="34"/>
+      <c r="N76" s="33"/>
+      <c r="O76" s="34"/>
+      <c r="P76" s="33"/>
+      <c r="Q76" s="34"/>
+      <c r="R76" s="33"/>
+      <c r="S76" s="34"/>
+      <c r="T76" s="33"/>
+      <c r="U76" s="34"/>
+      <c r="V76" s="33"/>
+      <c r="W76" s="34"/>
+      <c r="X76" s="33"/>
+      <c r="Y76" s="34"/>
+      <c r="Z76" s="33"/>
+    </row>
+    <row r="77" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E77" s="34"/>
+      <c r="F77" s="33"/>
+      <c r="G77" s="34"/>
+      <c r="H77" s="33"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="33"/>
+      <c r="K77" s="34"/>
+      <c r="L77" s="33"/>
+      <c r="M77" s="34"/>
+      <c r="N77" s="33"/>
+      <c r="O77" s="34"/>
+      <c r="P77" s="33"/>
+      <c r="Q77" s="34"/>
+      <c r="R77" s="33"/>
+      <c r="S77" s="34"/>
+      <c r="T77" s="33"/>
+      <c r="U77" s="34"/>
+      <c r="V77" s="33"/>
+      <c r="W77" s="34"/>
+      <c r="X77" s="33"/>
+      <c r="Y77" s="34"/>
+      <c r="Z77" s="33"/>
+    </row>
+    <row r="78" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E78" s="34"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="34"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="34"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="34"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="34"/>
+      <c r="N78" s="39"/>
+      <c r="O78" s="34"/>
+      <c r="P78" s="39"/>
+      <c r="Q78" s="34"/>
+      <c r="R78" s="39"/>
+      <c r="S78" s="34"/>
+      <c r="T78" s="39"/>
+      <c r="U78" s="34"/>
+      <c r="V78" s="39"/>
+      <c r="W78" s="34"/>
+      <c r="X78" s="39"/>
+      <c r="Y78" s="34"/>
+      <c r="Z78" s="39"/>
+    </row>
+    <row r="79" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E79" s="34">
+        <f t="shared" ref="E79" si="0">ROUND(E68,4)</f>
         <v>0</v>
       </c>
-    </row>
-[...699 lines deleted...]
-      <c r="I75" s="1"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="39"/>
+      <c r="O79" s="39"/>
+      <c r="P79" s="39"/>
+      <c r="Q79" s="39"/>
+      <c r="R79" s="39"/>
+      <c r="S79" s="39"/>
+      <c r="T79" s="39"/>
+      <c r="U79" s="39"/>
+      <c r="V79" s="39"/>
+      <c r="W79" s="39"/>
+      <c r="X79" s="39"/>
+      <c r="Y79" s="39"/>
+      <c r="Z79" s="39"/>
+    </row>
+    <row r="80" spans="5:26" x14ac:dyDescent="0.25">
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="39"/>
+      <c r="O80" s="39"/>
+      <c r="P80" s="39"/>
+      <c r="Q80" s="39"/>
+      <c r="R80" s="39"/>
+      <c r="S80" s="39"/>
+      <c r="T80" s="39"/>
+      <c r="U80" s="39"/>
+      <c r="V80" s="39"/>
+      <c r="W80" s="39"/>
+      <c r="X80" s="39"/>
+      <c r="Y80" s="39"/>
+      <c r="Z80" s="39"/>
+    </row>
+    <row r="81" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E81" s="39"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="39"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="39"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="39"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="39"/>
+      <c r="Z81" s="39"/>
+    </row>
+    <row r="82" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E82" s="39"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="39"/>
+      <c r="H82" s="39"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="39"/>
+      <c r="N82" s="39"/>
+      <c r="O82" s="39"/>
+      <c r="P82" s="39"/>
+      <c r="Q82" s="39"/>
+      <c r="R82" s="39"/>
+      <c r="S82" s="39"/>
+      <c r="T82" s="39"/>
+      <c r="U82" s="39"/>
+      <c r="V82" s="39"/>
+      <c r="W82" s="39"/>
+      <c r="X82" s="39"/>
+      <c r="Y82" s="39"/>
+      <c r="Z82" s="39"/>
+    </row>
+    <row r="83" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="39"/>
+      <c r="O83" s="39"/>
+      <c r="P83" s="39"/>
+      <c r="Q83" s="39"/>
+      <c r="R83" s="39"/>
+      <c r="S83" s="39"/>
+      <c r="T83" s="39"/>
+      <c r="U83" s="39"/>
+      <c r="V83" s="39"/>
+      <c r="W83" s="39"/>
+      <c r="X83" s="39"/>
+      <c r="Y83" s="39"/>
+      <c r="Z83" s="39"/>
+    </row>
+    <row r="84" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E84" s="39"/>
+      <c r="F84" s="39"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="39"/>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="39"/>
+      <c r="N84" s="39"/>
+      <c r="O84" s="39"/>
+      <c r="P84" s="39"/>
+      <c r="Q84" s="39"/>
+      <c r="R84" s="39"/>
+      <c r="S84" s="39"/>
+      <c r="T84" s="39"/>
+      <c r="U84" s="39"/>
+      <c r="V84" s="39"/>
+      <c r="W84" s="39"/>
+      <c r="X84" s="39"/>
+      <c r="Y84" s="39"/>
+      <c r="Z84" s="39"/>
+    </row>
+    <row r="85" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="E85" s="39"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="39"/>
+      <c r="H85" s="39"/>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="39"/>
+      <c r="O85" s="39"/>
+      <c r="P85" s="39"/>
+      <c r="Q85" s="39"/>
+      <c r="R85" s="39"/>
+      <c r="S85" s="39"/>
+      <c r="T85" s="39"/>
+      <c r="U85" s="39"/>
+      <c r="V85" s="39"/>
+      <c r="W85" s="39"/>
+      <c r="X85" s="39"/>
+      <c r="Y85" s="39"/>
+      <c r="Z85" s="39"/>
+    </row>
+    <row r="88" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C88" s="10"/>
+      <c r="D88" s="10"/>
+    </row>
+    <row r="89" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+    </row>
+    <row r="90" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C90" s="10"/>
+      <c r="D90" s="10"/>
+    </row>
+    <row r="91" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C91" s="10"/>
+      <c r="D91" s="10"/>
+    </row>
+    <row r="92" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C92" s="10"/>
+      <c r="D92" s="10"/>
+    </row>
+    <row r="93" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C93" s="10"/>
+      <c r="D93" s="10"/>
+    </row>
+    <row r="94" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C94" s="10"/>
+      <c r="D94" s="10"/>
+    </row>
+    <row r="95" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C95" s="10"/>
+      <c r="D95" s="10"/>
+    </row>
+    <row r="96" spans="3:26" x14ac:dyDescent="0.25">
+      <c r="C96" s="10"/>
+      <c r="D96" s="10"/>
+    </row>
+    <row r="97" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C97" s="10"/>
+      <c r="D97" s="10"/>
+    </row>
+    <row r="98" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C98" s="10"/>
+      <c r="D98" s="10"/>
+    </row>
+    <row r="99" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C99" s="10"/>
+      <c r="D99" s="10"/>
+    </row>
+    <row r="100" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C100" s="10"/>
+      <c r="D100" s="10"/>
+    </row>
+    <row r="101" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C101" s="10"/>
+      <c r="D101" s="10"/>
+    </row>
+    <row r="102" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C102" s="10"/>
+      <c r="D102" s="10"/>
+    </row>
+    <row r="103" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C103" s="10"/>
+      <c r="D103" s="10"/>
+    </row>
+    <row r="104" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C104" s="10"/>
+      <c r="D104" s="10"/>
+    </row>
+    <row r="105" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C105" s="10"/>
+      <c r="D105" s="10"/>
+    </row>
+    <row r="106" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C106" s="10"/>
+      <c r="D106" s="10"/>
+    </row>
+    <row r="107" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C107" s="10"/>
+      <c r="D107" s="10"/>
+    </row>
+    <row r="108" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C108" s="10"/>
+      <c r="D108" s="10"/>
+    </row>
+    <row r="109" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C109" s="10"/>
+      <c r="D109" s="10"/>
+    </row>
+    <row r="110" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C110" s="10"/>
+      <c r="D110" s="10"/>
+    </row>
+    <row r="111" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C111" s="10"/>
+      <c r="D111" s="10"/>
+    </row>
+    <row r="112" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C112" s="10"/>
+      <c r="D112" s="10"/>
+    </row>
+    <row r="113" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+    </row>
+    <row r="114" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C114" s="10"/>
+      <c r="D114" s="10"/>
+    </row>
+    <row r="115" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C115" s="10"/>
+      <c r="D115" s="10"/>
+    </row>
+    <row r="116" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C116" s="10"/>
+      <c r="D116" s="10"/>
+    </row>
+    <row r="117" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C117" s="10"/>
+      <c r="D117" s="10"/>
+    </row>
+    <row r="118" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C118" s="10"/>
+      <c r="D118" s="10"/>
+    </row>
+    <row r="119" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C119" s="10"/>
+      <c r="D119" s="10"/>
+    </row>
+    <row r="120" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C120" s="10"/>
+      <c r="D120" s="10"/>
+    </row>
+    <row r="121" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C121" s="10"/>
+      <c r="D121" s="10"/>
+    </row>
+    <row r="122" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C122" s="10"/>
+      <c r="D122" s="10"/>
+    </row>
+    <row r="123" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C123" s="10"/>
+      <c r="D123" s="10"/>
+    </row>
+    <row r="124" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C124" s="10"/>
+      <c r="D124" s="10"/>
+    </row>
+    <row r="125" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C125" s="10"/>
+      <c r="D125" s="10"/>
+    </row>
+    <row r="126" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C126" s="10"/>
+      <c r="D126" s="10"/>
+    </row>
+    <row r="127" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C127" s="10"/>
+      <c r="D127" s="10"/>
+    </row>
+    <row r="128" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C128" s="10"/>
+      <c r="D128" s="10"/>
+    </row>
+    <row r="129" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C129" s="10"/>
+      <c r="D129" s="10"/>
+    </row>
+    <row r="130" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C130" s="10"/>
+      <c r="D130" s="10"/>
+    </row>
+    <row r="131" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C131" s="10"/>
+      <c r="D131" s="10"/>
+    </row>
+    <row r="132" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C132" s="10"/>
+      <c r="D132" s="10"/>
+    </row>
+    <row r="133" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C133" s="10"/>
+      <c r="D133" s="10"/>
+    </row>
+    <row r="134" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C134" s="10"/>
+      <c r="D134" s="10"/>
+    </row>
+    <row r="135" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C135" s="10"/>
+      <c r="D135" s="10"/>
+    </row>
+    <row r="136" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C136" s="10"/>
+      <c r="D136" s="10"/>
+    </row>
+    <row r="137" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C137" s="10"/>
+      <c r="D137" s="10"/>
+    </row>
+    <row r="138" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C138" s="10"/>
+      <c r="D138" s="10"/>
+    </row>
+    <row r="139" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C139" s="10"/>
+      <c r="D139" s="10"/>
+    </row>
+    <row r="140" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C140" s="10"/>
+      <c r="D140" s="10"/>
+    </row>
+    <row r="141" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C141" s="10"/>
+      <c r="D141" s="10"/>
+    </row>
+    <row r="142" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C142" s="10"/>
+      <c r="D142" s="10"/>
+    </row>
+    <row r="143" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C143" s="10"/>
+      <c r="D143" s="10"/>
+    </row>
+    <row r="144" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C144" s="10"/>
+      <c r="D144" s="10"/>
+    </row>
+    <row r="145" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C145" s="10"/>
+      <c r="D145" s="10"/>
+    </row>
+    <row r="146" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C146" s="10"/>
+      <c r="D146" s="10"/>
+    </row>
+    <row r="147" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C147" s="10"/>
+      <c r="D147" s="10"/>
+    </row>
+    <row r="148" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C148" s="10"/>
+      <c r="D148" s="10"/>
+    </row>
+    <row r="149" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C149" s="10"/>
+      <c r="D149" s="10"/>
+    </row>
+    <row r="150" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C150" s="10"/>
+      <c r="D150" s="10"/>
+    </row>
+    <row r="151" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C151" s="10"/>
+      <c r="D151" s="10"/>
+    </row>
+    <row r="152" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C152" s="10"/>
+      <c r="D152" s="10"/>
+    </row>
+    <row r="153" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C153" s="10"/>
+      <c r="D153" s="10"/>
+    </row>
+    <row r="154" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C154" s="10"/>
+      <c r="D154" s="10"/>
+    </row>
+    <row r="155" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C155" s="10"/>
+      <c r="D155" s="10"/>
+    </row>
+    <row r="156" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+    </row>
+    <row r="157" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C157" s="10"/>
+      <c r="D157" s="10"/>
+    </row>
+    <row r="158" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C158" s="10"/>
+      <c r="D158" s="10"/>
+    </row>
+    <row r="159" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C159" s="10"/>
+      <c r="D159" s="10"/>
+    </row>
+    <row r="160" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C160" s="10"/>
+      <c r="D160" s="10"/>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C161" s="10"/>
+      <c r="D161" s="10"/>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C162" s="10"/>
+      <c r="D162" s="10"/>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C163" s="10"/>
+      <c r="D163" s="10"/>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C164" s="10"/>
+      <c r="D164" s="10"/>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C165" s="10"/>
+      <c r="D165" s="10"/>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C166" s="10"/>
+      <c r="D166" s="10"/>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C167" s="10"/>
+      <c r="D167" s="10"/>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C168" s="10"/>
+      <c r="D168" s="10"/>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C169" s="10"/>
+      <c r="D169" s="10"/>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C170" s="10"/>
+      <c r="D170" s="10"/>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C171" s="10"/>
+      <c r="D171" s="10"/>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C172" s="10"/>
+      <c r="D172" s="10"/>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C173" s="10"/>
+      <c r="D173" s="10"/>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C174" s="10"/>
+      <c r="D174" s="10"/>
+    </row>
+    <row r="175" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C175" s="10"/>
+      <c r="D175" s="10"/>
+    </row>
+    <row r="176" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C176" s="10"/>
+      <c r="D176" s="10"/>
+    </row>
+    <row r="177" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C177" s="10"/>
+      <c r="D177" s="10"/>
+    </row>
+    <row r="178" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C178" s="10"/>
+      <c r="D178" s="10"/>
+    </row>
+    <row r="179" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C179" s="10"/>
+      <c r="D179" s="10"/>
+    </row>
+    <row r="180" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C180" s="10"/>
+      <c r="D180" s="10"/>
+    </row>
+    <row r="181" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C181" s="10"/>
+      <c r="D181" s="10"/>
+    </row>
+    <row r="182" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C182" s="10"/>
+      <c r="D182" s="10"/>
+    </row>
+    <row r="183" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C183" s="10"/>
+      <c r="D183" s="10"/>
+    </row>
+    <row r="184" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C184" s="10"/>
+      <c r="D184" s="10"/>
+    </row>
+    <row r="185" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C185" s="10"/>
+      <c r="D185" s="10"/>
+    </row>
+    <row r="186" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C186" s="10"/>
+      <c r="D186" s="10"/>
+    </row>
+    <row r="187" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C187" s="10"/>
+      <c r="D187" s="10"/>
+    </row>
+    <row r="188" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C188" s="10"/>
+      <c r="D188" s="10"/>
+    </row>
+    <row r="189" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C189" s="10"/>
+      <c r="D189" s="10"/>
+    </row>
+    <row r="190" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C190" s="10"/>
+      <c r="D190" s="10"/>
+    </row>
+    <row r="191" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C191" s="10"/>
+      <c r="D191" s="10"/>
+    </row>
+    <row r="192" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C192" s="10"/>
+      <c r="D192" s="10"/>
+    </row>
+    <row r="193" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C193" s="10"/>
+      <c r="D193" s="10"/>
+    </row>
+    <row r="194" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C194" s="10"/>
+      <c r="D194" s="10"/>
+    </row>
+    <row r="195" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C195" s="10"/>
+      <c r="D195" s="10"/>
+    </row>
+    <row r="196" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C196" s="10"/>
+      <c r="D196" s="10"/>
+    </row>
+    <row r="197" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C197" s="10"/>
+      <c r="D197" s="10"/>
+    </row>
+    <row r="198" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C198" s="10"/>
+      <c r="D198" s="10"/>
+    </row>
+    <row r="199" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C199" s="10"/>
+      <c r="D199" s="10"/>
+    </row>
+    <row r="200" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C200" s="10"/>
+      <c r="D200" s="10"/>
+    </row>
+    <row r="201" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C201" s="10"/>
+      <c r="D201" s="10"/>
+    </row>
+    <row r="202" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C202" s="10"/>
+      <c r="D202" s="10"/>
+    </row>
+    <row r="203" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C203" s="10"/>
+      <c r="D203" s="10"/>
+    </row>
+    <row r="204" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C204" s="10"/>
+      <c r="D204" s="10"/>
+    </row>
+    <row r="205" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C205" s="10"/>
+      <c r="D205" s="10"/>
+    </row>
+    <row r="206" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C206" s="10"/>
+      <c r="D206" s="10"/>
+    </row>
+    <row r="207" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C207" s="10"/>
+      <c r="D207" s="10"/>
+    </row>
+    <row r="208" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C208" s="10"/>
+      <c r="D208" s="10"/>
+    </row>
+    <row r="209" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C209" s="10"/>
+      <c r="D209" s="10"/>
+    </row>
+    <row r="210" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C210" s="10"/>
+      <c r="D210" s="10"/>
+    </row>
+    <row r="211" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C211" s="10"/>
+      <c r="D211" s="10"/>
+    </row>
+    <row r="212" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C212" s="10"/>
+      <c r="D212" s="10"/>
+    </row>
+    <row r="213" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C213" s="10"/>
+      <c r="D213" s="10"/>
+    </row>
+    <row r="214" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C214" s="10"/>
+      <c r="D214" s="10"/>
+    </row>
+    <row r="215" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C215" s="10"/>
+      <c r="D215" s="10"/>
+    </row>
+    <row r="216" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C216" s="10"/>
+      <c r="D216" s="10"/>
+    </row>
+    <row r="217" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C217" s="10"/>
+      <c r="D217" s="10"/>
+    </row>
+    <row r="218" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C218" s="10"/>
+      <c r="D218" s="10"/>
+    </row>
+    <row r="219" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C219" s="10"/>
+      <c r="D219" s="10"/>
+    </row>
+    <row r="220" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C220" s="10"/>
+      <c r="D220" s="10"/>
+    </row>
+    <row r="221" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C221" s="10"/>
+      <c r="D221" s="10"/>
+    </row>
+    <row r="222" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C222" s="10"/>
+      <c r="D222" s="10"/>
+    </row>
+    <row r="223" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C223" s="10"/>
+      <c r="D223" s="10"/>
+    </row>
+    <row r="224" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C224" s="10"/>
+      <c r="D224" s="10"/>
+    </row>
+    <row r="225" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C225" s="10"/>
+      <c r="D225" s="10"/>
+    </row>
+    <row r="226" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C226" s="10"/>
+      <c r="D226" s="10"/>
+    </row>
+    <row r="227" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C227" s="10"/>
+      <c r="D227" s="10"/>
+    </row>
+    <row r="228" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C228" s="10"/>
+      <c r="D228" s="10"/>
+    </row>
+    <row r="229" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C229" s="10"/>
+      <c r="D229" s="10"/>
+    </row>
+    <row r="230" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C230" s="10"/>
+      <c r="D230" s="10"/>
+    </row>
+    <row r="231" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C231" s="10"/>
+      <c r="D231" s="10"/>
+    </row>
+    <row r="232" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C232" s="10"/>
+      <c r="D232" s="10"/>
+    </row>
+    <row r="233" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C233" s="10"/>
+      <c r="D233" s="10"/>
+    </row>
+    <row r="234" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C234" s="10"/>
+      <c r="D234" s="10"/>
+    </row>
+    <row r="235" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C235" s="10"/>
+      <c r="D235" s="10"/>
+    </row>
+    <row r="236" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C236" s="10"/>
+      <c r="D236" s="10"/>
+    </row>
+    <row r="237" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C237" s="10"/>
+      <c r="D237" s="10"/>
+    </row>
+    <row r="238" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C238" s="10"/>
+      <c r="D238" s="10"/>
+    </row>
+    <row r="239" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C239" s="10"/>
+      <c r="D239" s="10"/>
+    </row>
+    <row r="240" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C240" s="10"/>
+      <c r="D240" s="10"/>
+    </row>
+    <row r="241" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C241" s="10"/>
+      <c r="D241" s="10"/>
+    </row>
+    <row r="242" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C242" s="10"/>
+      <c r="D242" s="10"/>
+    </row>
+    <row r="243" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C243" s="10"/>
+      <c r="D243" s="10"/>
+    </row>
+    <row r="244" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C244" s="10"/>
+      <c r="D244" s="10"/>
+    </row>
+    <row r="245" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C245" s="10"/>
+      <c r="D245" s="10"/>
+    </row>
+    <row r="246" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C246" s="10"/>
+      <c r="D246" s="10"/>
+    </row>
+    <row r="247" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C247" s="10"/>
+      <c r="D247" s="10"/>
+    </row>
+    <row r="248" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C248" s="10"/>
+      <c r="D248" s="10"/>
+    </row>
+    <row r="249" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C249" s="10"/>
+      <c r="D249" s="10"/>
+    </row>
+    <row r="250" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C250" s="10"/>
+      <c r="D250" s="10"/>
+    </row>
+    <row r="251" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C251" s="10"/>
+      <c r="D251" s="10"/>
+    </row>
+    <row r="252" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C252" s="10"/>
+      <c r="D252" s="10"/>
+    </row>
+    <row r="253" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C253" s="10"/>
+      <c r="D253" s="10"/>
+    </row>
+    <row r="254" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C254" s="10"/>
+      <c r="D254" s="10"/>
+    </row>
+    <row r="255" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C255" s="10"/>
+      <c r="D255" s="10"/>
+    </row>
+    <row r="256" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C256" s="10"/>
+      <c r="D256" s="10"/>
+    </row>
+    <row r="257" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C257" s="10"/>
+      <c r="D257" s="10"/>
+    </row>
+    <row r="258" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C258" s="10"/>
+      <c r="D258" s="10"/>
+    </row>
+    <row r="259" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C259" s="10"/>
+      <c r="D259" s="10"/>
+    </row>
+    <row r="260" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C260" s="10"/>
+      <c r="D260" s="10"/>
+    </row>
+    <row r="261" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C261" s="10"/>
+      <c r="D261" s="10"/>
+    </row>
+    <row r="262" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C262" s="10"/>
+      <c r="D262" s="10"/>
+    </row>
+    <row r="263" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C263" s="10"/>
+      <c r="D263" s="10"/>
+    </row>
+    <row r="264" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C264" s="10"/>
+      <c r="D264" s="10"/>
+    </row>
+    <row r="265" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C265" s="10"/>
+      <c r="D265" s="10"/>
+    </row>
+    <row r="266" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C266" s="10"/>
+      <c r="D266" s="10"/>
+    </row>
+    <row r="267" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C267" s="10"/>
+      <c r="D267" s="10"/>
+    </row>
+    <row r="268" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C268" s="10"/>
+      <c r="D268" s="10"/>
+    </row>
+    <row r="269" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C269" s="10"/>
+      <c r="D269" s="10"/>
+    </row>
+    <row r="270" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C270" s="10"/>
+      <c r="D270" s="10"/>
+    </row>
+    <row r="271" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C271" s="10"/>
+      <c r="D271" s="10"/>
+    </row>
+    <row r="272" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C272" s="10"/>
+      <c r="D272" s="10"/>
+    </row>
+    <row r="273" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C273" s="10"/>
+      <c r="D273" s="10"/>
+    </row>
+    <row r="274" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C274" s="10"/>
+      <c r="D274" s="10"/>
+    </row>
+    <row r="275" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C275" s="10"/>
+      <c r="D275" s="10"/>
+    </row>
+    <row r="276" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C276" s="10"/>
+      <c r="D276" s="10"/>
+    </row>
+    <row r="277" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C277" s="10"/>
+      <c r="D277" s="10"/>
+    </row>
+    <row r="278" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C278" s="10"/>
+      <c r="D278" s="10"/>
+    </row>
+    <row r="279" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C279" s="10"/>
+      <c r="D279" s="10"/>
+    </row>
+    <row r="280" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C280" s="10"/>
+      <c r="D280" s="10"/>
+    </row>
+    <row r="281" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C281" s="10"/>
+      <c r="D281" s="10"/>
+    </row>
+    <row r="282" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C282" s="10"/>
+      <c r="D282" s="10"/>
+    </row>
+    <row r="283" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C283" s="10"/>
+      <c r="D283" s="10"/>
+    </row>
+    <row r="284" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C284" s="10"/>
+      <c r="D284" s="10"/>
+    </row>
+    <row r="285" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C285" s="10"/>
+      <c r="D285" s="10"/>
+    </row>
+    <row r="286" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C286" s="10"/>
+      <c r="D286" s="10"/>
+    </row>
+    <row r="287" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C287" s="10"/>
+      <c r="D287" s="10"/>
+    </row>
+    <row r="288" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C288" s="10"/>
+      <c r="D288" s="10"/>
+    </row>
+    <row r="289" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C289" s="10"/>
+      <c r="D289" s="10"/>
+    </row>
+    <row r="290" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C290" s="10"/>
+      <c r="D290" s="10"/>
+    </row>
+    <row r="291" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C291" s="10"/>
+      <c r="D291" s="10"/>
+    </row>
+    <row r="292" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C292" s="10"/>
+      <c r="D292" s="10"/>
+    </row>
+    <row r="293" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C293" s="10"/>
+      <c r="D293" s="10"/>
+    </row>
+    <row r="294" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C294" s="10"/>
+      <c r="D294" s="10"/>
+    </row>
+    <row r="295" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C295" s="10"/>
+      <c r="D295" s="10"/>
+    </row>
+    <row r="296" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C296" s="10"/>
+      <c r="D296" s="10"/>
+    </row>
+    <row r="297" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C297" s="10"/>
+      <c r="D297" s="10"/>
+    </row>
+    <row r="298" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C298" s="10"/>
+      <c r="D298" s="10"/>
+    </row>
+    <row r="299" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C299" s="10"/>
+      <c r="D299" s="10"/>
+    </row>
+    <row r="300" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C300" s="10"/>
+      <c r="D300" s="10"/>
+    </row>
+    <row r="301" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C301" s="10"/>
+      <c r="D301" s="10"/>
+    </row>
+    <row r="302" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C302" s="10"/>
+      <c r="D302" s="10"/>
+    </row>
+    <row r="303" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C303" s="10"/>
+      <c r="D303" s="10"/>
+    </row>
+    <row r="304" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C304" s="10"/>
+      <c r="D304" s="10"/>
+    </row>
+    <row r="305" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C305" s="10"/>
+      <c r="D305" s="10"/>
+    </row>
+    <row r="306" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C306" s="10"/>
+      <c r="D306" s="10"/>
+    </row>
+    <row r="307" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C307" s="10"/>
+      <c r="D307" s="10"/>
+    </row>
+    <row r="308" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C308" s="10"/>
+      <c r="D308" s="10"/>
+    </row>
+    <row r="309" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C309" s="10"/>
+      <c r="D309" s="10"/>
+    </row>
+    <row r="310" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C310" s="10"/>
+      <c r="D310" s="10"/>
+    </row>
+    <row r="311" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C311" s="10"/>
+      <c r="D311" s="10"/>
+    </row>
+    <row r="312" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C312" s="10"/>
+      <c r="D312" s="10"/>
+    </row>
+    <row r="313" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C313" s="10"/>
+      <c r="D313" s="10"/>
+    </row>
+    <row r="314" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C314" s="10"/>
+      <c r="D314" s="10"/>
+    </row>
+    <row r="315" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C315" s="10"/>
+      <c r="D315" s="10"/>
+    </row>
+    <row r="316" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C316" s="10"/>
+      <c r="D316" s="10"/>
+    </row>
+    <row r="317" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C317" s="10"/>
+      <c r="D317" s="10"/>
+    </row>
+    <row r="318" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C318" s="10"/>
+      <c r="D318" s="10"/>
+    </row>
+    <row r="319" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C319" s="10"/>
+      <c r="D319" s="10"/>
+    </row>
+    <row r="320" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C320" s="10"/>
+      <c r="D320" s="10"/>
+    </row>
+    <row r="321" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C321" s="10"/>
+      <c r="D321" s="10"/>
+    </row>
+    <row r="322" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C322" s="10"/>
+      <c r="D322" s="10"/>
+    </row>
+    <row r="323" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C323" s="10"/>
+      <c r="D323" s="10"/>
+    </row>
+    <row r="324" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C324" s="10"/>
+      <c r="D324" s="10"/>
+    </row>
+    <row r="325" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C325" s="10"/>
+      <c r="D325" s="10"/>
+    </row>
+    <row r="326" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C326" s="10"/>
+      <c r="D326" s="10"/>
+    </row>
+    <row r="327" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C327" s="10"/>
+      <c r="D327" s="10"/>
+    </row>
+    <row r="328" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C328" s="10"/>
+      <c r="D328" s="10"/>
+    </row>
+    <row r="329" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C329" s="10"/>
+      <c r="D329" s="10"/>
+    </row>
+    <row r="330" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C330" s="10"/>
+      <c r="D330" s="10"/>
+    </row>
+    <row r="331" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C331" s="10"/>
+      <c r="D331" s="10"/>
+    </row>
+    <row r="332" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C332" s="10"/>
+      <c r="D332" s="10"/>
+    </row>
+    <row r="333" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C333" s="10"/>
+      <c r="D333" s="10"/>
+    </row>
+    <row r="334" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C334" s="10"/>
+      <c r="D334" s="10"/>
+    </row>
+    <row r="335" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C335" s="10"/>
+      <c r="D335" s="10"/>
+    </row>
+    <row r="336" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C336" s="10"/>
+      <c r="D336" s="10"/>
+    </row>
+    <row r="337" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C337" s="10"/>
+      <c r="D337" s="10"/>
+    </row>
+    <row r="338" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C338" s="10"/>
+      <c r="D338" s="10"/>
+    </row>
+    <row r="339" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C339" s="10"/>
+      <c r="D339" s="10"/>
+    </row>
+    <row r="340" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C340" s="10"/>
+      <c r="D340" s="10"/>
+    </row>
+    <row r="341" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C341" s="10"/>
+      <c r="D341" s="10"/>
+    </row>
+    <row r="342" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C342" s="10"/>
+      <c r="D342" s="10"/>
+    </row>
+    <row r="343" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C343" s="10"/>
+      <c r="D343" s="10"/>
+    </row>
+    <row r="344" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C344" s="10"/>
+      <c r="D344" s="10"/>
+    </row>
+    <row r="345" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C345" s="10"/>
+      <c r="D345" s="10"/>
+    </row>
+    <row r="346" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C346" s="10"/>
+      <c r="D346" s="10"/>
+    </row>
+    <row r="347" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C347" s="10"/>
+      <c r="D347" s="10"/>
+    </row>
+    <row r="348" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C348" s="10"/>
+      <c r="D348" s="10"/>
+    </row>
+    <row r="349" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C349" s="10"/>
+      <c r="D349" s="10"/>
+    </row>
+    <row r="350" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C350" s="10"/>
+      <c r="D350" s="10"/>
+    </row>
+    <row r="351" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C351" s="10"/>
+      <c r="D351" s="10"/>
+    </row>
+    <row r="352" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C352" s="10"/>
+      <c r="D352" s="10"/>
+    </row>
+    <row r="353" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C353" s="10"/>
+      <c r="D353" s="10"/>
+    </row>
+    <row r="354" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C354" s="10"/>
+      <c r="D354" s="10"/>
+    </row>
+    <row r="355" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C355" s="10"/>
+      <c r="D355" s="10"/>
+    </row>
+    <row r="356" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C356" s="10"/>
+      <c r="D356" s="10"/>
+    </row>
+    <row r="357" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C357" s="10"/>
+      <c r="D357" s="10"/>
+    </row>
+    <row r="358" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C358" s="10"/>
+      <c r="D358" s="10"/>
+    </row>
+    <row r="359" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C359" s="10"/>
+      <c r="D359" s="10"/>
+    </row>
+    <row r="360" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C360" s="10"/>
+      <c r="D360" s="10"/>
+    </row>
+    <row r="361" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C361" s="10"/>
+      <c r="D361" s="10"/>
+    </row>
+    <row r="362" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C362" s="10"/>
+      <c r="D362" s="10"/>
+    </row>
+    <row r="363" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C363" s="10"/>
+      <c r="D363" s="10"/>
+    </row>
+    <row r="364" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C364" s="10"/>
+      <c r="D364" s="10"/>
+    </row>
+    <row r="365" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C365" s="10"/>
+      <c r="D365" s="10"/>
+    </row>
+    <row r="366" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C366" s="10"/>
+      <c r="D366" s="10"/>
+    </row>
+    <row r="367" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C367" s="10"/>
+      <c r="D367" s="10"/>
+    </row>
+    <row r="368" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C368" s="10"/>
+      <c r="D368" s="10"/>
+    </row>
+    <row r="369" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C369" s="10"/>
+      <c r="D369" s="10"/>
+    </row>
+    <row r="370" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C370" s="10"/>
+      <c r="D370" s="10"/>
+    </row>
+    <row r="371" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C371" s="10"/>
+      <c r="D371" s="10"/>
+    </row>
+    <row r="372" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C372" s="10"/>
+      <c r="D372" s="10"/>
+    </row>
+    <row r="373" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C373" s="10"/>
+      <c r="D373" s="10"/>
+    </row>
+    <row r="374" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C374" s="10"/>
+      <c r="D374" s="10"/>
+    </row>
+    <row r="375" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C375" s="10"/>
+      <c r="D375" s="10"/>
+    </row>
+    <row r="376" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C376" s="10"/>
+      <c r="D376" s="10"/>
+    </row>
+    <row r="377" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C377" s="10"/>
+      <c r="D377" s="10"/>
+    </row>
+    <row r="378" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C378" s="10"/>
+      <c r="D378" s="10"/>
+    </row>
+    <row r="379" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C379" s="10"/>
+      <c r="D379" s="10"/>
+    </row>
+    <row r="380" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C380" s="10"/>
+      <c r="D380" s="10"/>
+    </row>
+    <row r="381" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C381" s="10"/>
+      <c r="D381" s="10"/>
+    </row>
+    <row r="382" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C382" s="10"/>
+      <c r="D382" s="10"/>
+    </row>
+    <row r="383" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C383" s="10"/>
+      <c r="D383" s="10"/>
+    </row>
+    <row r="384" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C384" s="10"/>
+      <c r="D384" s="10"/>
+    </row>
+    <row r="385" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C385" s="10"/>
+      <c r="D385" s="10"/>
+    </row>
+    <row r="386" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C386" s="10"/>
+      <c r="D386" s="10"/>
+    </row>
+    <row r="387" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C387" s="10"/>
+      <c r="D387" s="10"/>
+    </row>
+    <row r="388" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C388" s="10"/>
+      <c r="D388" s="10"/>
+    </row>
+    <row r="389" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C389" s="10"/>
+      <c r="D389" s="10"/>
+    </row>
+    <row r="390" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C390" s="10"/>
+      <c r="D390" s="10"/>
+    </row>
+    <row r="391" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C391" s="10"/>
+      <c r="D391" s="10"/>
+    </row>
+    <row r="392" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C392" s="10"/>
+      <c r="D392" s="10"/>
+    </row>
+    <row r="393" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C393" s="10"/>
+      <c r="D393" s="10"/>
+    </row>
+    <row r="394" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C394" s="10"/>
+      <c r="D394" s="10"/>
+    </row>
+    <row r="395" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C395" s="10"/>
+      <c r="D395" s="10"/>
+    </row>
+    <row r="396" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C396" s="10"/>
+      <c r="D396" s="10"/>
+    </row>
+    <row r="397" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C397" s="10"/>
+      <c r="D397" s="10"/>
+    </row>
+    <row r="398" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C398" s="10"/>
+      <c r="D398" s="10"/>
+    </row>
+    <row r="399" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C399" s="10"/>
+      <c r="D399" s="10"/>
+    </row>
+    <row r="400" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C400" s="10"/>
+      <c r="D400" s="10"/>
+    </row>
+    <row r="401" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C401" s="10"/>
+      <c r="D401" s="10"/>
+    </row>
+    <row r="402" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C402" s="10"/>
+      <c r="D402" s="10"/>
+    </row>
+    <row r="403" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C403" s="10"/>
+      <c r="D403" s="10"/>
+    </row>
+    <row r="404" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C404" s="10"/>
+      <c r="D404" s="10"/>
+    </row>
+    <row r="405" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C405" s="10"/>
+      <c r="D405" s="10"/>
+    </row>
+    <row r="406" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C406" s="10"/>
+      <c r="D406" s="10"/>
+    </row>
+    <row r="407" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C407" s="10"/>
+      <c r="D407" s="10"/>
+    </row>
+    <row r="408" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C408" s="10"/>
+      <c r="D408" s="10"/>
+    </row>
+    <row r="409" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C409" s="10"/>
+      <c r="D409" s="10"/>
+    </row>
+    <row r="410" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C410" s="10"/>
+      <c r="D410" s="10"/>
+    </row>
+    <row r="411" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C411" s="10"/>
+      <c r="D411" s="10"/>
+    </row>
+    <row r="412" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C412" s="10"/>
+      <c r="D412" s="10"/>
+    </row>
+    <row r="413" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C413" s="10"/>
+      <c r="D413" s="10"/>
+    </row>
+    <row r="414" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C414" s="10"/>
+      <c r="D414" s="10"/>
+    </row>
+    <row r="415" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C415" s="10"/>
+      <c r="D415" s="10"/>
+    </row>
+    <row r="416" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C416" s="10"/>
+      <c r="D416" s="10"/>
+    </row>
+    <row r="417" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C417" s="10"/>
+      <c r="D417" s="10"/>
+    </row>
+    <row r="418" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C418" s="10"/>
+      <c r="D418" s="10"/>
+    </row>
+    <row r="419" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C419" s="10"/>
+      <c r="D419" s="10"/>
+    </row>
+    <row r="420" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C420" s="10"/>
+      <c r="D420" s="10"/>
+    </row>
+    <row r="421" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C421" s="10"/>
+      <c r="D421" s="10"/>
+    </row>
+    <row r="422" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C422" s="10"/>
+      <c r="D422" s="10"/>
+    </row>
+    <row r="423" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C423" s="10"/>
+      <c r="D423" s="10"/>
+    </row>
+    <row r="424" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C424" s="10"/>
+      <c r="D424" s="10"/>
+    </row>
+    <row r="425" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C425" s="10"/>
+      <c r="D425" s="10"/>
+    </row>
+    <row r="426" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C426" s="10"/>
+      <c r="D426" s="10"/>
+    </row>
+    <row r="427" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C427" s="10"/>
+      <c r="D427" s="10"/>
+    </row>
+    <row r="428" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C428" s="10"/>
+      <c r="D428" s="10"/>
+    </row>
+    <row r="429" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C429" s="10"/>
+      <c r="D429" s="10"/>
+    </row>
+    <row r="430" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C430" s="10"/>
+      <c r="D430" s="10"/>
+    </row>
+    <row r="431" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C431" s="10"/>
+      <c r="D431" s="10"/>
+    </row>
+    <row r="432" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C432" s="10"/>
+      <c r="D432" s="10"/>
+    </row>
+    <row r="433" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C433" s="10"/>
+      <c r="D433" s="10"/>
+    </row>
+    <row r="434" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C434" s="10"/>
+      <c r="D434" s="10"/>
+    </row>
+    <row r="435" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C435" s="10"/>
+      <c r="D435" s="10"/>
+    </row>
+    <row r="436" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C436" s="10"/>
+      <c r="D436" s="10"/>
+    </row>
+    <row r="437" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C437" s="10"/>
+      <c r="D437" s="10"/>
+    </row>
+    <row r="438" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C438" s="10"/>
+      <c r="D438" s="10"/>
+    </row>
+    <row r="439" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C439" s="10"/>
+      <c r="D439" s="10"/>
+    </row>
+    <row r="440" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C440" s="10"/>
+      <c r="D440" s="10"/>
+    </row>
+    <row r="441" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C441" s="10"/>
+      <c r="D441" s="10"/>
+    </row>
+    <row r="442" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C442" s="10"/>
+      <c r="D442" s="10"/>
+    </row>
+    <row r="443" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C443" s="10"/>
+      <c r="D443" s="10"/>
+    </row>
+    <row r="444" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C444" s="10"/>
+      <c r="D444" s="10"/>
+    </row>
+    <row r="445" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C445" s="10"/>
+      <c r="D445" s="10"/>
+    </row>
+    <row r="446" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C446" s="10"/>
+      <c r="D446" s="10"/>
+    </row>
+    <row r="447" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C447" s="10"/>
+      <c r="D447" s="10"/>
+    </row>
+    <row r="448" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C448" s="10"/>
+      <c r="D448" s="10"/>
+    </row>
+    <row r="449" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C449" s="10"/>
+      <c r="D449" s="10"/>
+    </row>
+    <row r="450" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C450" s="10"/>
+      <c r="D450" s="10"/>
+    </row>
+    <row r="451" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C451" s="10"/>
+      <c r="D451" s="10"/>
+    </row>
+    <row r="452" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C452" s="10"/>
+      <c r="D452" s="10"/>
+    </row>
+    <row r="453" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C453" s="10"/>
+      <c r="D453" s="10"/>
+    </row>
+    <row r="454" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C454" s="10"/>
+      <c r="D454" s="10"/>
+    </row>
+    <row r="455" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C455" s="10"/>
+      <c r="D455" s="10"/>
+    </row>
+    <row r="456" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C456" s="10"/>
+      <c r="D456" s="10"/>
+    </row>
+    <row r="457" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C457" s="10"/>
+      <c r="D457" s="10"/>
+    </row>
+    <row r="458" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C458" s="10"/>
+      <c r="D458" s="10"/>
+    </row>
+    <row r="459" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C459" s="10"/>
+      <c r="D459" s="10"/>
+    </row>
+    <row r="460" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C460" s="10"/>
+      <c r="D460" s="10"/>
+    </row>
+    <row r="461" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C461" s="10"/>
+      <c r="D461" s="10"/>
+    </row>
+    <row r="462" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C462" s="10"/>
+      <c r="D462" s="10"/>
+    </row>
+    <row r="463" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C463" s="10"/>
+      <c r="D463" s="10"/>
+    </row>
+    <row r="464" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C464" s="10"/>
+      <c r="D464" s="10"/>
+    </row>
+    <row r="465" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C465" s="10"/>
+      <c r="D465" s="10"/>
+    </row>
+    <row r="466" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C466" s="10"/>
+      <c r="D466" s="10"/>
+    </row>
+    <row r="467" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C467" s="10"/>
+      <c r="D467" s="10"/>
+    </row>
+    <row r="468" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C468" s="10"/>
+      <c r="D468" s="10"/>
+    </row>
+    <row r="469" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C469" s="10"/>
+      <c r="D469" s="10"/>
+    </row>
+    <row r="470" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C470" s="10"/>
+      <c r="D470" s="10"/>
+    </row>
+    <row r="471" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C471" s="10"/>
+      <c r="D471" s="10"/>
+    </row>
+    <row r="472" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C472" s="10"/>
+      <c r="D472" s="10"/>
+    </row>
+    <row r="473" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C473" s="10"/>
+      <c r="D473" s="10"/>
+    </row>
+    <row r="474" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C474" s="10"/>
+      <c r="D474" s="10"/>
+    </row>
+    <row r="475" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C475" s="10"/>
+      <c r="D475" s="10"/>
+    </row>
+    <row r="476" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C476" s="10"/>
+      <c r="D476" s="10"/>
+    </row>
+    <row r="477" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C477" s="10"/>
+      <c r="D477" s="10"/>
+    </row>
+    <row r="478" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C478" s="10"/>
+      <c r="D478" s="10"/>
+    </row>
+    <row r="479" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C479" s="10"/>
+      <c r="D479" s="10"/>
+    </row>
+    <row r="480" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C480" s="10"/>
+      <c r="D480" s="10"/>
+    </row>
+    <row r="481" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C481" s="10"/>
+      <c r="D481" s="10"/>
+    </row>
+    <row r="482" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C482" s="10"/>
+      <c r="D482" s="10"/>
+    </row>
+    <row r="483" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C483" s="10"/>
+      <c r="D483" s="10"/>
+    </row>
+    <row r="484" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C484" s="10"/>
+      <c r="D484" s="10"/>
+    </row>
+    <row r="485" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C485" s="10"/>
+      <c r="D485" s="10"/>
+    </row>
+    <row r="486" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C486" s="10"/>
+      <c r="D486" s="10"/>
+    </row>
+    <row r="487" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C487" s="10"/>
+      <c r="D487" s="10"/>
+    </row>
+    <row r="488" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C488" s="10"/>
+      <c r="D488" s="10"/>
+    </row>
+    <row r="489" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C489" s="10"/>
+      <c r="D489" s="10"/>
+    </row>
+    <row r="490" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C490" s="10"/>
+      <c r="D490" s="10"/>
+    </row>
+    <row r="491" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C491" s="10"/>
+      <c r="D491" s="10"/>
+    </row>
+    <row r="492" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C492" s="10"/>
+      <c r="D492" s="10"/>
+    </row>
+    <row r="493" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C493" s="10"/>
+      <c r="D493" s="10"/>
+    </row>
+    <row r="494" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C494" s="10"/>
+      <c r="D494" s="10"/>
+    </row>
+    <row r="495" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C495" s="10"/>
+      <c r="D495" s="10"/>
+    </row>
+    <row r="496" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C496" s="10"/>
+      <c r="D496" s="10"/>
+    </row>
+    <row r="497" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C497" s="10"/>
+      <c r="D497" s="10"/>
+    </row>
+    <row r="498" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C498" s="10"/>
+      <c r="D498" s="10"/>
+    </row>
+    <row r="499" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C499" s="10"/>
+      <c r="D499" s="10"/>
+    </row>
+    <row r="500" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C500" s="10"/>
+      <c r="D500" s="10"/>
+    </row>
+    <row r="501" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C501" s="10"/>
+      <c r="D501" s="10"/>
+    </row>
+    <row r="502" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C502" s="10"/>
+      <c r="D502" s="10"/>
+    </row>
+    <row r="503" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C503" s="10"/>
+      <c r="D503" s="10"/>
+    </row>
+    <row r="504" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C504" s="10"/>
+      <c r="D504" s="10"/>
+    </row>
+    <row r="505" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C505" s="10"/>
+      <c r="D505" s="10"/>
+    </row>
+    <row r="506" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C506" s="10"/>
+      <c r="D506" s="10"/>
+    </row>
+    <row r="507" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C507" s="10"/>
+      <c r="D507" s="10"/>
+    </row>
+    <row r="508" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C508" s="10"/>
+      <c r="D508" s="10"/>
+    </row>
+    <row r="509" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C509" s="10"/>
+      <c r="D509" s="10"/>
+    </row>
+    <row r="510" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C510" s="10"/>
+      <c r="D510" s="10"/>
+    </row>
+    <row r="511" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C511" s="10"/>
+      <c r="D511" s="10"/>
+    </row>
+    <row r="512" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C512" s="10"/>
+      <c r="D512" s="10"/>
+    </row>
+    <row r="513" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C513" s="10"/>
+      <c r="D513" s="10"/>
+    </row>
+    <row r="514" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C514" s="10"/>
+      <c r="D514" s="10"/>
+    </row>
+    <row r="515" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C515" s="10"/>
+      <c r="D515" s="10"/>
+    </row>
+    <row r="516" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C516" s="10"/>
+      <c r="D516" s="10"/>
+    </row>
+    <row r="517" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C517" s="10"/>
+      <c r="D517" s="10"/>
+    </row>
+    <row r="518" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C518" s="10"/>
+      <c r="D518" s="10"/>
+    </row>
+    <row r="519" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C519" s="10"/>
+      <c r="D519" s="10"/>
+    </row>
+    <row r="520" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C520" s="10"/>
+      <c r="D520" s="10"/>
+    </row>
+    <row r="521" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C521" s="10"/>
+      <c r="D521" s="10"/>
+    </row>
+    <row r="522" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C522" s="10"/>
+      <c r="D522" s="10"/>
+    </row>
+    <row r="523" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C523" s="10"/>
+      <c r="D523" s="10"/>
+    </row>
+    <row r="524" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C524" s="10"/>
+      <c r="D524" s="10"/>
+    </row>
+    <row r="525" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C525" s="10"/>
+      <c r="D525" s="10"/>
+    </row>
+    <row r="526" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C526" s="10"/>
+      <c r="D526" s="10"/>
+    </row>
+    <row r="527" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C527" s="10"/>
+      <c r="D527" s="10"/>
+    </row>
+    <row r="528" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C528" s="10"/>
+      <c r="D528" s="10"/>
+    </row>
+    <row r="529" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C529" s="10"/>
+      <c r="D529" s="10"/>
+    </row>
+    <row r="530" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C530" s="10"/>
+      <c r="D530" s="10"/>
+    </row>
+    <row r="531" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C531" s="10"/>
+      <c r="D531" s="10"/>
+    </row>
+    <row r="532" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C532" s="10"/>
+      <c r="D532" s="10"/>
+    </row>
+    <row r="533" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C533" s="10"/>
+      <c r="D533" s="10"/>
+    </row>
+    <row r="534" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C534" s="10"/>
+      <c r="D534" s="10"/>
+    </row>
+    <row r="535" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C535" s="10"/>
+      <c r="D535" s="10"/>
+    </row>
+    <row r="536" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C536" s="10"/>
+      <c r="D536" s="10"/>
+    </row>
+    <row r="537" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C537" s="10"/>
+      <c r="D537" s="10"/>
+    </row>
+    <row r="538" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C538" s="10"/>
+      <c r="D538" s="10"/>
+    </row>
+    <row r="539" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C539" s="10"/>
+      <c r="D539" s="10"/>
+    </row>
+    <row r="540" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C540" s="10"/>
+      <c r="D540" s="10"/>
+    </row>
+    <row r="541" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C541" s="10"/>
+      <c r="D541" s="10"/>
+    </row>
+    <row r="542" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C542" s="10"/>
+      <c r="D542" s="10"/>
+    </row>
+    <row r="543" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C543" s="10"/>
+      <c r="D543" s="10"/>
+    </row>
+    <row r="544" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C544" s="10"/>
+      <c r="D544" s="10"/>
+    </row>
+    <row r="545" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C545" s="10"/>
+      <c r="D545" s="10"/>
+    </row>
+    <row r="546" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C546" s="10"/>
+      <c r="D546" s="10"/>
+    </row>
+    <row r="547" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C547" s="10"/>
+      <c r="D547" s="10"/>
+    </row>
+    <row r="548" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C548" s="10"/>
+      <c r="D548" s="10"/>
+    </row>
+    <row r="549" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C549" s="10"/>
+      <c r="D549" s="10"/>
+    </row>
+    <row r="550" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C550" s="10"/>
+      <c r="D550" s="10"/>
+    </row>
+    <row r="551" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C551" s="10"/>
+      <c r="D551" s="10"/>
+    </row>
+    <row r="552" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C552" s="10"/>
+      <c r="D552" s="10"/>
+    </row>
+    <row r="553" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C553" s="10"/>
+      <c r="D553" s="10"/>
+    </row>
+    <row r="554" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C554" s="10"/>
+      <c r="D554" s="10"/>
+    </row>
+    <row r="555" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C555" s="10"/>
+      <c r="D555" s="10"/>
+    </row>
+    <row r="556" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C556" s="10"/>
+      <c r="D556" s="10"/>
+    </row>
+    <row r="557" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C557" s="10"/>
+      <c r="D557" s="10"/>
+    </row>
+    <row r="558" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C558" s="10"/>
+      <c r="D558" s="10"/>
+    </row>
+    <row r="559" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C559" s="10"/>
+      <c r="D559" s="10"/>
+    </row>
+    <row r="560" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C560" s="10"/>
+      <c r="D560" s="10"/>
+    </row>
+    <row r="561" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C561" s="10"/>
+      <c r="D561" s="10"/>
+    </row>
+    <row r="562" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C562" s="10"/>
+      <c r="D562" s="10"/>
+    </row>
+    <row r="563" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C563" s="10"/>
+      <c r="D563" s="10"/>
+    </row>
+    <row r="564" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C564" s="10"/>
+      <c r="D564" s="10"/>
+    </row>
+    <row r="565" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C565" s="10"/>
+      <c r="D565" s="10"/>
+    </row>
+    <row r="566" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C566" s="10"/>
+      <c r="D566" s="10"/>
+    </row>
+    <row r="567" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C567" s="10"/>
+      <c r="D567" s="10"/>
+    </row>
+    <row r="568" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C568" s="10"/>
+      <c r="D568" s="10"/>
+    </row>
+    <row r="569" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C569" s="10"/>
+      <c r="D569" s="10"/>
+    </row>
+    <row r="570" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C570" s="10"/>
+      <c r="D570" s="10"/>
+    </row>
+    <row r="571" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C571" s="10"/>
+      <c r="D571" s="10"/>
+    </row>
+    <row r="572" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C572" s="10"/>
+      <c r="D572" s="10"/>
+    </row>
+    <row r="573" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C573" s="10"/>
+      <c r="D573" s="10"/>
+    </row>
+    <row r="574" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C574" s="10"/>
+      <c r="D574" s="10"/>
+    </row>
+    <row r="575" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C575" s="10"/>
+      <c r="D575" s="10"/>
+    </row>
+    <row r="576" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C576" s="10"/>
+      <c r="D576" s="10"/>
+    </row>
+    <row r="577" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C577" s="10"/>
+      <c r="D577" s="10"/>
+    </row>
+    <row r="578" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C578" s="10"/>
+      <c r="D578" s="10"/>
+    </row>
+    <row r="579" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C579" s="10"/>
+      <c r="D579" s="10"/>
+    </row>
+    <row r="580" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C580" s="10"/>
+      <c r="D580" s="10"/>
+    </row>
+    <row r="581" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C581" s="10"/>
+      <c r="D581" s="10"/>
+    </row>
+    <row r="582" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C582" s="10"/>
+      <c r="D582" s="10"/>
+    </row>
+    <row r="583" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C583" s="10"/>
+      <c r="D583" s="10"/>
+    </row>
+    <row r="584" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C584" s="10"/>
+      <c r="D584" s="10"/>
+    </row>
+    <row r="585" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C585" s="10"/>
+      <c r="D585" s="10"/>
+    </row>
+    <row r="586" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C586" s="10"/>
+      <c r="D586" s="10"/>
+    </row>
+    <row r="587" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C587" s="10"/>
+      <c r="D587" s="10"/>
+    </row>
+    <row r="588" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C588" s="10"/>
+      <c r="D588" s="10"/>
+    </row>
+    <row r="589" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C589" s="10"/>
+      <c r="D589" s="10"/>
+    </row>
+    <row r="590" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C590" s="10"/>
+      <c r="D590" s="10"/>
+    </row>
+    <row r="591" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C591" s="10"/>
+      <c r="D591" s="10"/>
+    </row>
+    <row r="592" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C592" s="10"/>
+      <c r="D592" s="10"/>
+    </row>
+    <row r="593" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C593" s="10"/>
+      <c r="D593" s="10"/>
+    </row>
+    <row r="594" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C594" s="10"/>
+      <c r="D594" s="10"/>
+    </row>
+    <row r="595" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C595" s="10"/>
+      <c r="D595" s="10"/>
+    </row>
+    <row r="596" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C596" s="10"/>
+      <c r="D596" s="10"/>
+    </row>
+    <row r="597" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C597" s="10"/>
+      <c r="D597" s="10"/>
+    </row>
+    <row r="598" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C598" s="10"/>
+      <c r="D598" s="10"/>
+    </row>
+    <row r="599" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C599" s="10"/>
+      <c r="D599" s="10"/>
+    </row>
+    <row r="600" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C600" s="10"/>
+      <c r="D600" s="10"/>
+    </row>
+    <row r="601" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C601" s="10"/>
+      <c r="D601" s="10"/>
+    </row>
+    <row r="602" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C602" s="10"/>
+      <c r="D602" s="10"/>
+    </row>
+    <row r="603" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C603" s="10"/>
+      <c r="D603" s="10"/>
+    </row>
+    <row r="604" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C604" s="10"/>
+      <c r="D604" s="10"/>
+    </row>
+    <row r="605" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C605" s="10"/>
+      <c r="D605" s="10"/>
+    </row>
+    <row r="606" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C606" s="10"/>
+      <c r="D606" s="10"/>
+    </row>
+    <row r="607" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C607" s="10"/>
+      <c r="D607" s="10"/>
+    </row>
+    <row r="608" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C608" s="10"/>
+      <c r="D608" s="10"/>
+    </row>
+    <row r="609" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C609" s="10"/>
+      <c r="D609" s="10"/>
+    </row>
+    <row r="610" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C610" s="10"/>
+      <c r="D610" s="10"/>
+    </row>
+    <row r="611" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C611" s="10"/>
+      <c r="D611" s="10"/>
+    </row>
+    <row r="612" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C612" s="10"/>
+      <c r="D612" s="10"/>
+    </row>
+    <row r="613" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C613" s="10"/>
+      <c r="D613" s="10"/>
+    </row>
+    <row r="614" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C614" s="10"/>
+      <c r="D614" s="10"/>
+    </row>
+    <row r="615" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C615" s="10"/>
+      <c r="D615" s="10"/>
+    </row>
+    <row r="616" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C616" s="10"/>
+      <c r="D616" s="10"/>
+    </row>
+    <row r="617" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C617" s="10"/>
+      <c r="D617" s="10"/>
+    </row>
+    <row r="618" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C618" s="10"/>
+      <c r="D618" s="10"/>
+    </row>
+    <row r="619" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C619" s="10"/>
+      <c r="D619" s="10"/>
+    </row>
+    <row r="620" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C620" s="10"/>
+      <c r="D620" s="10"/>
+    </row>
+    <row r="621" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C621" s="10"/>
+      <c r="D621" s="10"/>
+    </row>
+    <row r="622" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C622" s="10"/>
+      <c r="D622" s="10"/>
+    </row>
+    <row r="623" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C623" s="10"/>
+      <c r="D623" s="10"/>
+    </row>
+    <row r="624" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C624" s="10"/>
+      <c r="D624" s="10"/>
+    </row>
+    <row r="625" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C625" s="10"/>
+      <c r="D625" s="10"/>
+    </row>
+    <row r="626" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C626" s="10"/>
+      <c r="D626" s="10"/>
+    </row>
+    <row r="627" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C627" s="10"/>
+      <c r="D627" s="10"/>
+    </row>
+    <row r="628" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C628" s="10"/>
+      <c r="D628" s="10"/>
+    </row>
+    <row r="629" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C629" s="10"/>
+      <c r="D629" s="10"/>
+    </row>
+    <row r="630" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C630" s="10"/>
+      <c r="D630" s="10"/>
+    </row>
+    <row r="631" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C631" s="10"/>
+      <c r="D631" s="10"/>
+    </row>
+    <row r="632" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C632" s="10"/>
+      <c r="D632" s="10"/>
+    </row>
+    <row r="633" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C633" s="10"/>
+      <c r="D633" s="10"/>
+    </row>
+    <row r="634" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C634" s="10"/>
+      <c r="D634" s="10"/>
+    </row>
+    <row r="635" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C635" s="10"/>
+      <c r="D635" s="10"/>
+    </row>
+    <row r="636" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C636" s="10"/>
+      <c r="D636" s="10"/>
+    </row>
+    <row r="637" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C637" s="10"/>
+      <c r="D637" s="10"/>
+    </row>
+    <row r="638" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C638" s="10"/>
+      <c r="D638" s="10"/>
+    </row>
+    <row r="639" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C639" s="10"/>
+      <c r="D639" s="10"/>
+    </row>
+    <row r="640" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C640" s="10"/>
+      <c r="D640" s="10"/>
+    </row>
+    <row r="641" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C641" s="10"/>
+      <c r="D641" s="10"/>
+    </row>
+    <row r="642" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C642" s="10"/>
+      <c r="D642" s="10"/>
+    </row>
+    <row r="643" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C643" s="10"/>
+      <c r="D643" s="10"/>
+    </row>
+    <row r="644" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C644" s="10"/>
+      <c r="D644" s="10"/>
+    </row>
+    <row r="645" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C645" s="10"/>
+      <c r="D645" s="10"/>
+    </row>
+    <row r="646" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C646" s="10"/>
+      <c r="D646" s="10"/>
+    </row>
+    <row r="647" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C647" s="10"/>
+      <c r="D647" s="10"/>
+    </row>
+    <row r="648" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C648" s="10"/>
+      <c r="D648" s="10"/>
+    </row>
+    <row r="649" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C649" s="10"/>
+      <c r="D649" s="10"/>
+    </row>
+    <row r="650" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C650" s="10"/>
+      <c r="D650" s="10"/>
+    </row>
+    <row r="651" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C651" s="10"/>
+      <c r="D651" s="10"/>
+    </row>
+    <row r="652" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C652" s="10"/>
+      <c r="D652" s="10"/>
+    </row>
+    <row r="653" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C653" s="10"/>
+      <c r="D653" s="10"/>
+    </row>
+    <row r="654" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C654" s="10"/>
+      <c r="D654" s="10"/>
+    </row>
+    <row r="655" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C655" s="10"/>
+      <c r="D655" s="10"/>
+    </row>
+    <row r="656" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C656" s="10"/>
+      <c r="D656" s="10"/>
+    </row>
+    <row r="657" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C657" s="10"/>
+      <c r="D657" s="10"/>
+    </row>
+    <row r="658" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C658" s="10"/>
+      <c r="D658" s="10"/>
+    </row>
+    <row r="659" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C659" s="10"/>
+      <c r="D659" s="10"/>
+    </row>
+    <row r="660" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C660" s="10"/>
+      <c r="D660" s="10"/>
+    </row>
+    <row r="661" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C661" s="10"/>
+      <c r="D661" s="10"/>
+    </row>
+    <row r="662" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C662" s="10"/>
+      <c r="D662" s="10"/>
+    </row>
+    <row r="663" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C663" s="10"/>
+      <c r="D663" s="10"/>
+    </row>
+    <row r="664" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C664" s="10"/>
+      <c r="D664" s="10"/>
+    </row>
+    <row r="665" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C665" s="10"/>
+      <c r="D665" s="10"/>
+    </row>
+    <row r="666" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C666" s="10"/>
+      <c r="D666" s="10"/>
+    </row>
+    <row r="667" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C667" s="10"/>
+      <c r="D667" s="10"/>
+    </row>
+    <row r="668" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C668" s="10"/>
+      <c r="D668" s="10"/>
+    </row>
+    <row r="669" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C669" s="10"/>
+      <c r="D669" s="10"/>
+    </row>
+    <row r="670" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C670" s="10"/>
+      <c r="D670" s="10"/>
+    </row>
+    <row r="671" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C671" s="10"/>
+      <c r="D671" s="10"/>
+    </row>
+    <row r="672" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C672" s="10"/>
+      <c r="D672" s="10"/>
+    </row>
+    <row r="673" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C673" s="10"/>
+      <c r="D673" s="10"/>
+    </row>
+    <row r="674" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C674" s="10"/>
+      <c r="D674" s="10"/>
+    </row>
+    <row r="675" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C675" s="10"/>
+      <c r="D675" s="10"/>
+    </row>
+    <row r="676" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C676" s="10"/>
+      <c r="D676" s="10"/>
+    </row>
+    <row r="677" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C677" s="10"/>
+      <c r="D677" s="10"/>
+    </row>
+    <row r="678" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C678" s="10"/>
+      <c r="D678" s="10"/>
+    </row>
+    <row r="679" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C679" s="10"/>
+      <c r="D679" s="10"/>
+    </row>
+    <row r="680" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C680" s="10"/>
+      <c r="D680" s="10"/>
+    </row>
+    <row r="681" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C681" s="10"/>
+      <c r="D681" s="10"/>
+    </row>
+    <row r="682" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C682" s="10"/>
+      <c r="D682" s="10"/>
+    </row>
+    <row r="683" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C683" s="10"/>
+      <c r="D683" s="10"/>
+    </row>
+    <row r="684" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C684" s="10"/>
+      <c r="D684" s="10"/>
+    </row>
+    <row r="685" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C685" s="10"/>
+      <c r="D685" s="10"/>
+    </row>
+    <row r="686" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C686" s="10"/>
+      <c r="D686" s="10"/>
+    </row>
+    <row r="687" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C687" s="10"/>
+      <c r="D687" s="10"/>
+    </row>
+    <row r="688" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C688" s="10"/>
+      <c r="D688" s="10"/>
+    </row>
+    <row r="689" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C689" s="10"/>
+      <c r="D689" s="10"/>
+    </row>
+    <row r="690" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C690" s="10"/>
+      <c r="D690" s="10"/>
+    </row>
+    <row r="691" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C691" s="10"/>
+      <c r="D691" s="10"/>
+    </row>
+    <row r="692" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C692" s="10"/>
+      <c r="D692" s="10"/>
+    </row>
+    <row r="693" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C693" s="10"/>
+      <c r="D693" s="10"/>
+    </row>
+    <row r="694" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C694" s="10"/>
+      <c r="D694" s="10"/>
+    </row>
+    <row r="695" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C695" s="10"/>
+      <c r="D695" s="10"/>
+    </row>
+    <row r="696" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C696" s="10"/>
+      <c r="D696" s="10"/>
+    </row>
+    <row r="697" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C697" s="10"/>
+      <c r="D697" s="10"/>
+    </row>
+    <row r="698" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C698" s="10"/>
+      <c r="D698" s="10"/>
+    </row>
+    <row r="699" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C699" s="10"/>
+      <c r="D699" s="10"/>
+    </row>
+    <row r="700" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C700" s="10"/>
+      <c r="D700" s="10"/>
+    </row>
+    <row r="701" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C701" s="10"/>
+      <c r="D701" s="10"/>
+    </row>
+    <row r="702" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C702" s="10"/>
+      <c r="D702" s="10"/>
+    </row>
+    <row r="703" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C703" s="10"/>
+      <c r="D703" s="10"/>
+    </row>
+    <row r="704" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C704" s="10"/>
+      <c r="D704" s="10"/>
+    </row>
+    <row r="705" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C705" s="10"/>
+      <c r="D705" s="10"/>
+    </row>
+    <row r="706" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C706" s="10"/>
+      <c r="D706" s="10"/>
+    </row>
+    <row r="707" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C707" s="10"/>
+      <c r="D707" s="10"/>
+    </row>
+    <row r="708" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C708" s="10"/>
+      <c r="D708" s="10"/>
+    </row>
+    <row r="709" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C709" s="10"/>
+      <c r="D709" s="10"/>
+    </row>
+    <row r="710" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C710" s="10"/>
+      <c r="D710" s="10"/>
+    </row>
+    <row r="711" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C711" s="10"/>
+      <c r="D711" s="10"/>
+    </row>
+    <row r="712" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C712" s="10"/>
+      <c r="D712" s="10"/>
+    </row>
+    <row r="713" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C713" s="10"/>
+      <c r="D713" s="10"/>
+    </row>
+    <row r="714" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C714" s="10"/>
+      <c r="D714" s="10"/>
+    </row>
+    <row r="715" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C715" s="10"/>
+      <c r="D715" s="10"/>
+    </row>
+    <row r="716" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C716" s="10"/>
+      <c r="D716" s="10"/>
+    </row>
+    <row r="717" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C717" s="10"/>
+      <c r="D717" s="10"/>
+    </row>
+    <row r="718" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C718" s="10"/>
+      <c r="D718" s="10"/>
+    </row>
+    <row r="719" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C719" s="10"/>
+      <c r="D719" s="10"/>
+    </row>
+    <row r="720" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C720" s="10"/>
+      <c r="D720" s="10"/>
+    </row>
+    <row r="721" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C721" s="10"/>
+      <c r="D721" s="10"/>
+    </row>
+    <row r="722" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C722" s="10"/>
+      <c r="D722" s="10"/>
+    </row>
+    <row r="723" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C723" s="10"/>
+      <c r="D723" s="10"/>
+    </row>
+    <row r="724" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C724" s="10"/>
+      <c r="D724" s="10"/>
+    </row>
+    <row r="725" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C725" s="10"/>
+      <c r="D725" s="10"/>
+    </row>
+    <row r="726" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C726" s="10"/>
+      <c r="D726" s="10"/>
+    </row>
+    <row r="727" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C727" s="10"/>
+      <c r="D727" s="10"/>
+    </row>
+    <row r="728" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C728" s="10"/>
+      <c r="D728" s="10"/>
+    </row>
+    <row r="729" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C729" s="10"/>
+      <c r="D729" s="10"/>
+    </row>
+    <row r="730" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C730" s="10"/>
+      <c r="D730" s="10"/>
+    </row>
+    <row r="731" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C731" s="10"/>
+      <c r="D731" s="10"/>
+    </row>
+    <row r="732" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C732" s="10"/>
+      <c r="D732" s="10"/>
+    </row>
+    <row r="733" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C733" s="10"/>
+      <c r="D733" s="10"/>
+    </row>
+    <row r="734" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C734" s="10"/>
+      <c r="D734" s="10"/>
+    </row>
+    <row r="735" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C735" s="10"/>
+      <c r="D735" s="10"/>
+    </row>
+    <row r="736" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C736" s="10"/>
+      <c r="D736" s="10"/>
+    </row>
+    <row r="737" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C737" s="10"/>
+      <c r="D737" s="10"/>
+    </row>
+    <row r="738" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C738" s="10"/>
+      <c r="D738" s="10"/>
+    </row>
+    <row r="739" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C739" s="10"/>
+      <c r="D739" s="10"/>
+    </row>
+    <row r="740" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C740" s="10"/>
+      <c r="D740" s="10"/>
+    </row>
+    <row r="741" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C741" s="10"/>
+      <c r="D741" s="10"/>
+    </row>
+    <row r="742" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C742" s="10"/>
+      <c r="D742" s="10"/>
+    </row>
+    <row r="743" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C743" s="10"/>
+      <c r="D743" s="10"/>
+    </row>
+    <row r="744" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C744" s="10"/>
+      <c r="D744" s="10"/>
+    </row>
+    <row r="745" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C745" s="10"/>
+      <c r="D745" s="10"/>
+    </row>
+    <row r="746" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C746" s="10"/>
+      <c r="D746" s="10"/>
+    </row>
+    <row r="747" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C747" s="10"/>
+      <c r="D747" s="10"/>
+    </row>
+    <row r="748" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C748" s="10"/>
+      <c r="D748" s="10"/>
+    </row>
+    <row r="749" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C749" s="10"/>
+      <c r="D749" s="10"/>
+    </row>
+    <row r="750" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C750" s="10"/>
+      <c r="D750" s="10"/>
+    </row>
+    <row r="751" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C751" s="10"/>
+      <c r="D751" s="10"/>
+    </row>
+    <row r="752" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C752" s="10"/>
+      <c r="D752" s="10"/>
+    </row>
+    <row r="753" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C753" s="10"/>
+      <c r="D753" s="10"/>
+    </row>
+    <row r="754" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C754" s="10"/>
+      <c r="D754" s="10"/>
+    </row>
+    <row r="755" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C755" s="10"/>
+      <c r="D755" s="10"/>
+    </row>
+    <row r="756" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C756" s="10"/>
+      <c r="D756" s="10"/>
+    </row>
+    <row r="757" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C757" s="10"/>
+      <c r="D757" s="10"/>
+    </row>
+    <row r="758" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C758" s="10"/>
+      <c r="D758" s="10"/>
+    </row>
+    <row r="759" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C759" s="10"/>
+      <c r="D759" s="10"/>
+    </row>
+    <row r="760" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C760" s="10"/>
+      <c r="D760" s="10"/>
+    </row>
+    <row r="761" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C761" s="10"/>
+      <c r="D761" s="10"/>
+    </row>
+    <row r="762" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C762" s="10"/>
+      <c r="D762" s="10"/>
+    </row>
+    <row r="763" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C763" s="10"/>
+      <c r="D763" s="10"/>
+    </row>
+    <row r="764" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C764" s="10"/>
+      <c r="D764" s="10"/>
+    </row>
+    <row r="765" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C765" s="10"/>
+      <c r="D765" s="10"/>
+    </row>
+    <row r="766" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C766" s="10"/>
+      <c r="D766" s="10"/>
+    </row>
+    <row r="767" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C767" s="10"/>
+      <c r="D767" s="10"/>
+    </row>
+    <row r="768" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C768" s="10"/>
+      <c r="D768" s="10"/>
+    </row>
+    <row r="769" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C769" s="10"/>
+      <c r="D769" s="10"/>
+    </row>
+    <row r="770" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C770" s="10"/>
+      <c r="D770" s="10"/>
+    </row>
+    <row r="771" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C771" s="10"/>
+      <c r="D771" s="10"/>
+    </row>
+    <row r="772" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C772" s="10"/>
+      <c r="D772" s="10"/>
+    </row>
+    <row r="773" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C773" s="10"/>
+      <c r="D773" s="10"/>
+    </row>
+    <row r="774" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C774" s="10"/>
+      <c r="D774" s="10"/>
+    </row>
+    <row r="775" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C775" s="10"/>
+      <c r="D775" s="10"/>
+    </row>
+    <row r="776" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C776" s="10"/>
+      <c r="D776" s="10"/>
+    </row>
+    <row r="777" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C777" s="10"/>
+      <c r="D777" s="10"/>
+    </row>
+    <row r="778" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C778" s="10"/>
+      <c r="D778" s="10"/>
+    </row>
+    <row r="779" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C779" s="10"/>
+      <c r="D779" s="10"/>
+    </row>
+    <row r="780" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C780" s="10"/>
+      <c r="D780" s="10"/>
+    </row>
+    <row r="781" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C781" s="10"/>
+      <c r="D781" s="10"/>
+    </row>
+    <row r="782" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C782" s="10"/>
+      <c r="D782" s="10"/>
+    </row>
+    <row r="783" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C783" s="10"/>
+      <c r="D783" s="10"/>
+    </row>
+    <row r="784" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C784" s="10"/>
+      <c r="D784" s="10"/>
+    </row>
+    <row r="785" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C785" s="10"/>
+      <c r="D785" s="10"/>
+    </row>
+    <row r="786" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C786" s="10"/>
+      <c r="D786" s="10"/>
+    </row>
+    <row r="787" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C787" s="10"/>
+      <c r="D787" s="10"/>
+    </row>
+    <row r="788" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C788" s="10"/>
+      <c r="D788" s="10"/>
+    </row>
+    <row r="789" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C789" s="10"/>
+      <c r="D789" s="10"/>
+    </row>
+    <row r="790" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C790" s="10"/>
+      <c r="D790" s="10"/>
+    </row>
+    <row r="791" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C791" s="10"/>
+      <c r="D791" s="10"/>
+    </row>
+    <row r="792" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C792" s="10"/>
+      <c r="D792" s="10"/>
+    </row>
+    <row r="793" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C793" s="10"/>
+      <c r="D793" s="10"/>
+    </row>
+    <row r="794" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C794" s="10"/>
+      <c r="D794" s="10"/>
+    </row>
+    <row r="795" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C795" s="10"/>
+      <c r="D795" s="10"/>
+    </row>
+    <row r="796" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C796" s="10"/>
+      <c r="D796" s="10"/>
+    </row>
+    <row r="797" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C797" s="10"/>
+      <c r="D797" s="10"/>
+    </row>
+    <row r="798" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C798" s="10"/>
+      <c r="D798" s="10"/>
+    </row>
+    <row r="799" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C799" s="10"/>
+      <c r="D799" s="10"/>
+    </row>
+    <row r="800" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C800" s="10"/>
+      <c r="D800" s="10"/>
+    </row>
+    <row r="801" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C801" s="10"/>
+      <c r="D801" s="10"/>
+    </row>
+    <row r="802" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C802" s="10"/>
+      <c r="D802" s="10"/>
+    </row>
+    <row r="803" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C803" s="10"/>
+      <c r="D803" s="10"/>
+    </row>
+    <row r="804" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C804" s="10"/>
+      <c r="D804" s="10"/>
+    </row>
+    <row r="805" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C805" s="10"/>
+      <c r="D805" s="10"/>
+    </row>
+    <row r="806" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C806" s="10"/>
+      <c r="D806" s="10"/>
+    </row>
+    <row r="807" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C807" s="10"/>
+      <c r="D807" s="10"/>
+    </row>
+    <row r="808" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C808" s="10"/>
+      <c r="D808" s="10"/>
+    </row>
+    <row r="809" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C809" s="10"/>
+      <c r="D809" s="10"/>
+    </row>
+    <row r="810" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C810" s="10"/>
+      <c r="D810" s="10"/>
+    </row>
+    <row r="811" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C811" s="10"/>
+      <c r="D811" s="10"/>
+    </row>
+    <row r="812" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C812" s="10"/>
+      <c r="D812" s="10"/>
+    </row>
+    <row r="813" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C813" s="10"/>
+      <c r="D813" s="10"/>
+    </row>
+    <row r="814" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C814" s="10"/>
+      <c r="D814" s="10"/>
+    </row>
+    <row r="815" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C815" s="10"/>
+      <c r="D815" s="10"/>
+    </row>
+    <row r="816" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C816" s="10"/>
+      <c r="D816" s="10"/>
+    </row>
+    <row r="817" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C817" s="10"/>
+      <c r="D817" s="10"/>
+    </row>
+    <row r="818" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C818" s="10"/>
+      <c r="D818" s="10"/>
+    </row>
+    <row r="819" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C819" s="10"/>
+      <c r="D819" s="10"/>
+    </row>
+    <row r="820" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C820" s="10"/>
+      <c r="D820" s="10"/>
+    </row>
+    <row r="821" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C821" s="10"/>
+      <c r="D821" s="10"/>
+    </row>
+    <row r="822" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C822" s="10"/>
+      <c r="D822" s="10"/>
+    </row>
+    <row r="823" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C823" s="10"/>
+      <c r="D823" s="10"/>
+    </row>
+    <row r="824" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C824" s="10"/>
+      <c r="D824" s="10"/>
+    </row>
+    <row r="825" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C825" s="10"/>
+      <c r="D825" s="10"/>
+    </row>
+    <row r="826" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C826" s="10"/>
+      <c r="D826" s="10"/>
+    </row>
+    <row r="827" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C827" s="10"/>
+      <c r="D827" s="10"/>
+    </row>
+    <row r="828" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C828" s="10"/>
+      <c r="D828" s="10"/>
+    </row>
+    <row r="829" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C829" s="10"/>
+      <c r="D829" s="10"/>
+    </row>
+    <row r="830" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C830" s="10"/>
+      <c r="D830" s="10"/>
+    </row>
+    <row r="831" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C831" s="10"/>
+      <c r="D831" s="10"/>
+    </row>
+    <row r="832" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C832" s="10"/>
+      <c r="D832" s="10"/>
+    </row>
+    <row r="833" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C833" s="10"/>
+      <c r="D833" s="10"/>
+    </row>
+    <row r="834" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C834" s="10"/>
+      <c r="D834" s="10"/>
+    </row>
+    <row r="835" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C835" s="10"/>
+      <c r="D835" s="10"/>
+    </row>
+    <row r="836" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C836" s="10"/>
+      <c r="D836" s="10"/>
+    </row>
+    <row r="837" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C837" s="10"/>
+      <c r="D837" s="10"/>
+    </row>
+    <row r="838" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C838" s="10"/>
+      <c r="D838" s="10"/>
+    </row>
+    <row r="839" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C839" s="10"/>
+      <c r="D839" s="10"/>
+    </row>
+    <row r="840" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C840" s="10"/>
+      <c r="D840" s="10"/>
+    </row>
+    <row r="841" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C841" s="10"/>
+      <c r="D841" s="10"/>
+    </row>
+    <row r="842" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C842" s="10"/>
+      <c r="D842" s="10"/>
+    </row>
+    <row r="843" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C843" s="10"/>
+      <c r="D843" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B9:C10"/>
+  <mergeCells count="16">
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B2:Z2"/>
+    <mergeCell ref="B3:Z3"/>
+    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="Y7:Z7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.47244094488188976" right="0.47244094488188976" top="0.74803149606299213" bottom="0.55118110236220474" header="0.55118110236220474" footer="0.55118110236220474"/>
-[...1607 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="65" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>A!Print_Area</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>5A</vt:lpstr>
+      <vt:lpstr>5B</vt:lpstr>
+      <vt:lpstr>5C</vt:lpstr>
+      <vt:lpstr>'5A'!Print_Area</vt:lpstr>
+      <vt:lpstr>'5B'!Print_Area</vt:lpstr>
+      <vt:lpstr>'5C'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Nur Diyana Abdul Aziz</dc:creator>
+  <dc:creator>nelsonjimbun</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>