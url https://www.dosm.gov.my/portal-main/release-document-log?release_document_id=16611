--- v0 (2025-10-11)
+++ v1 (2026-09-09)
@@ -1,19223 +1,16023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:body>
+    <w:p w14:paraId="0A5073CF" w14:textId="75DDD590" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D3B181" w14:textId="0097A6E6" w:rsidR="00223E5E" w:rsidRPr="002B7AC4" w:rsidRDefault="00223E5E" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Services Producer Price Index (SPPI) is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>compiled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to measure the average change in the prices of services charged by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">local services industry in Malaysia. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Besides, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he SPPI also serves as a deflator in the compilation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Index of Ser</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>vices (IoS) and Gross Domestic Product (GDP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1221DEFC" w14:textId="05995FBE" w:rsidR="00034C72" w:rsidRDefault="00034C72" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DBBE4B" w14:textId="762FB197" w:rsidR="00223E5E" w:rsidRDefault="00223E5E" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The concept and methodology used in the SPPI compilation </w:t>
+      </w:r>
+      <w:r w:rsidR="0018490D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>Methodological Guide for Developing Producer Price Indices for Services published by the Organisation for Economic</w:t>
+      </w:r>
+      <w:r w:rsidR="0018490D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Co-operation &amp; Development (OECD), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurostat </w:t>
+      </w:r>
+      <w:r w:rsidR="0018490D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001D296B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0018490D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>joint Eurostat-OECD Task Force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB2D912" w14:textId="46B8DDF3" w:rsidR="00034C72" w:rsidRPr="002B7AC4" w:rsidRDefault="00034C72" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131CF146" w14:textId="61E06AF9" w:rsidR="00223E5E" w:rsidRDefault="005A5405" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5405">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The Quarterly Services Producer Price Survey provides the data used to compile the SPPI</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This survey </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>started</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2008, covering </w:t>
+      </w:r>
+      <w:r w:rsidR="001D296B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Tra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>nsportation sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sector and </w:t>
+      </w:r>
+      <w:r w:rsidR="001D296B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">followed by Information &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4" w:rsidRPr="00505AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>ommunication sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>sector (2011),</w:t>
+      </w:r>
+      <w:r w:rsidR="00D874B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Real </w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">estate </w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities and professional </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sectors (2012) and Education,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D874B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health, Accommodation and </w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>food &amp; beverage services activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Arts, </w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>entertainment &amp; recrea</w:t>
+      </w:r>
+      <w:r w:rsidR="00505AF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tion </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:noProof/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>sectors (2013)</w:t>
+      </w:r>
+      <w:r w:rsidR="00223E5E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A429D1" w14:textId="27D2D34C" w:rsidR="00034C72" w:rsidRPr="002B7AC4" w:rsidRDefault="00034C72" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E62CAF" w14:textId="7B404C60" w:rsidR="00223E5E" w:rsidRDefault="00223E5E" w:rsidP="00223E5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sample for this survey comprises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selected establishments for the same industry in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Quarterly Services Survey conducted by the Depa</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rtment of Statistics, Malaysia (DOSM). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45" w:rsidRPr="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Services Producer Price Survey covered </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45" w:rsidRPr="009D0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>3,</w:t>
+      </w:r>
+      <w:r w:rsidR="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>773</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45" w:rsidRPr="009D0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F60B45" w:rsidRPr="00F60B45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>businesses in total.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08768F74" w14:textId="4128DA68" w:rsidR="00034C72" w:rsidRPr="00BE2705" w:rsidRDefault="00034C72" w:rsidP="00223E5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468FF4AB" w14:textId="1DD28E67" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Scope And Coverage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDAC93B" w14:textId="559A7C4E" w:rsidR="00BE2705" w:rsidRPr="007768BE" w:rsidRDefault="00223E5E" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Selection of Industries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32679D99" w14:textId="4590F9ED" w:rsidR="00302507" w:rsidRDefault="00223E5E" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The selection of industries is based on the contribution of output by industries from the Economic Census 2016 (reference year 2015). The selected industries contribute </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC16C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>75.3 per cent to the overall Services sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606CE9E9" w14:textId="77777777" w:rsidR="00BE2705" w:rsidRPr="002B7AC4" w:rsidRDefault="00BE2705" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B75EB04" w14:textId="5C1F1C9E" w:rsidR="00BE2705" w:rsidRPr="007768BE" w:rsidRDefault="00223E5E" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007768BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-MY"/>
+        </w:rPr>
+        <w:t>Subsector Covered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9B0A69" w14:textId="5D9B150F" w:rsidR="00512D7B" w:rsidRDefault="00223E5E" w:rsidP="008C4612">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>There are eight (8) sub-sectors covered and the breakdown</w:t>
+      </w:r>
+      <w:r w:rsidR="00291603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>s by industries are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC565F7" w14:textId="75E5A56B" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="008C4612">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06080145" w14:textId="7C25703B" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="008C4612">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434F822B" w14:textId="77777777" w:rsidR="00E013C5" w:rsidRPr="002B7AC4" w:rsidRDefault="00E013C5" w:rsidP="008C4612">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="70EF81CB" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4190F40E" w14:textId="488BB783" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="008C4612" w:rsidP="00167865">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007768BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="567ED95A" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="478"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F534F3E" w14:textId="37915620" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>49230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A13D92A" w14:textId="46E89566" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Freight transport by road</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="6761BD7A" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B653B45" w14:textId="5DA1DBAC" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>50121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559F9D48" w14:textId="17C4716B" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Transport of freight overseas &amp; coastal waters, whether scheduled or not</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="09FEC131" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAEE7DC" w14:textId="25752B5B" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>51101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7001A408" w14:textId="78A0DD44" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Transport of passenger by air over regular routes &amp; on regular schedules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="7B3C3F20" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D463910" w14:textId="1B0CFBAE" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>51201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A07E07F" w14:textId="61D31969" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Transport freight by air over regular routes &amp; regular scheduled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="6D9FEDC6" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514EAA68" w14:textId="5C200FD6" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>52214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EC3451" w14:textId="63C397CB" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Highway, bridge &amp; tunnel operation services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="6420F3A9" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="436"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B71C9C7" w14:textId="550C6579" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>52291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4756B314" w14:textId="2787B654" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Forwarding of freight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000813CA" w:rsidRPr="002B7AC4" w14:paraId="50F5790C" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F307BBA" w14:textId="579DBFE7" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>53100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62076689" w14:textId="79E39F69" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>National postal activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="1DC7067E" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E17400" w14:textId="59D7DECD" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00E32ACD" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>53200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722C04F4" w14:textId="047F1569" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00E32ACD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Courier activities other than national post activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19C89A46" w14:textId="7AB465CC" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="000813CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="3BE1B479" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5170A" w14:textId="65E2C9D5" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="00822F91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Accommodation and Food &amp; Beverage Service Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="424F49F7" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD557A1" w14:textId="0AF774B4" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>55101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8F94E0" w14:textId="68994203" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Hotel &amp; hotel resorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="165CF837" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D5547B" w14:textId="399EB9EB" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7116E506" w14:textId="4065070B" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Restaurants &amp; restaurants cum night clubs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="704D560D" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AB1227" w14:textId="2C29BDBA" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E4102C" w14:textId="0ED5D046" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Cafeterias / canteen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="0281F379" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EB2A68" w14:textId="1F9FE381" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C6B106" w14:textId="56F1C0EC" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fast-food restaurants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="0F5BA690" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E661696" w14:textId="75B3B749" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7D6A16" w14:textId="654EEF34" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Food stalls / hawkers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="56939750" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A118A40" w14:textId="0599D398" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF18BF9" w14:textId="65CEDA16" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Event / food caterers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="656BB97E" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7720B951" w14:textId="646DE63C" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D724FC9" w14:textId="31E0C1AD" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00822F91" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Pub, bars, discotheques, coffee-houses, cocktail lounges &amp; karaoke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w14:paraId="3E207BE0" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B8110E" w14:textId="2F0EDD9F" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="00881AAA" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>56302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607330B5" w14:textId="1754A202" w:rsidR="00E32ACD" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Coffee shops</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63D6454F" w14:textId="583039FE" w:rsidR="002F6885" w:rsidRPr="00986B18" w:rsidRDefault="002F6885" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="54880D78" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219E64A7" w14:textId="39006D75" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="004213D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Information &amp; Communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="0EB29881" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02799448" w14:textId="5191E406" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>61101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3A3FE9" w14:textId="4F4B4374" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Wired telecommunication services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="2AC143C4" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74914293" w14:textId="09C06E00" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>61102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B3FB6D" w14:textId="19E943E3" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Internet access providers by the operator of the wired infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="3DEC0B9A" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53516E66" w14:textId="61E0E9AF" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>61201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760521BB" w14:textId="31AA2E08" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Wireless telecommunication activities services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="1CC50A33" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="427"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2385F8C6" w14:textId="6B047DD2" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>61202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A597FF" w14:textId="5EC8C3FF" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Internet access providers by the operator of the wireless infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="53C3981E" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2503F8" w14:textId="74C44B9C" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>62010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1618D5" w14:textId="7938C8DA" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Computer programming activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="048BBA46" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AF90BE" w14:textId="712E16AC" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>62021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17507456" w14:textId="3E55F37A" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Computer consultancy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="08A5C00E" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F75B74A" w14:textId="7003A8DA" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>63112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620583FF" w14:textId="2453C0FF" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Data processing activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F4072" w:rsidRPr="002B7AC4" w14:paraId="6795937D" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C59A92" w14:textId="7E3163BA" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>63120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC7C9CE" w14:textId="464C42E7" w:rsidR="004F4072" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Web portals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53A028F8" w14:textId="65D9F1C0" w:rsidR="002F6885" w:rsidRPr="00986B18" w:rsidRDefault="002F6885" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF1AFAC" w14:textId="34ED2F21" w:rsidR="00E013C5" w:rsidRPr="00986B18" w:rsidRDefault="00E013C5" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A35D012" w14:textId="1DEFBFD5" w:rsidR="00E013C5" w:rsidRPr="00986B18" w:rsidRDefault="00E013C5" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279F88DE" w14:textId="2E527DCC" w:rsidR="00E013C5" w:rsidRPr="00986B18" w:rsidRDefault="00E013C5" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB0CA16" w14:textId="4C4E2832" w:rsidR="00E013C5" w:rsidRPr="00986B18" w:rsidRDefault="00E013C5" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="10A7F8AF" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AF499D" w14:textId="0E883B9C" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="004213D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Real Estate Activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="087E5BE0" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FC1397" w14:textId="6182A61D" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>68201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F883C4E" w14:textId="5FF27317" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Activities of real estate agents &amp; brokers for buying, selling &amp; renting of real estate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="51B6E1F7" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="402"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72974430" w14:textId="3C653039" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>68202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="301FDEE6" w14:textId="322CAE61" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Management of real estate on a fee or contract basis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E733854" w14:textId="78642B02" w:rsidR="002F6885" w:rsidRPr="002B7AC4" w:rsidRDefault="002F6885" w:rsidP="0068433E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="26F1CE2F" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161B0DEC" w14:textId="772A9F98" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Profes</w:t>
+            </w:r>
+            <w:r w:rsidR="004213D1" w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="602EF966" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="257FA470" w14:textId="16EDE9DD" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidR="004213D1" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD41B7B" w14:textId="7EFFE93F" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Legal activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="7F156FB4" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0522B558" w14:textId="45833E8E" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>69</w:t>
+            </w:r>
+            <w:r w:rsidR="004213D1" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F93AB0A" w14:textId="3D5C15F1" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Accounting, bookkeeping &amp; auditing activities; tax consultancy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0068433E" w:rsidRPr="002B7AC4" w14:paraId="1F61A8E8" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DA588C" w14:textId="5EA5CE41" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="0068433E" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>71102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A83DA7D" w14:textId="6C8DA5AE" w:rsidR="0068433E" w:rsidRPr="002B7AC4" w:rsidRDefault="004213D1" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="en-MY"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Engineering services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C6C51AF" w14:textId="77777777" w:rsidR="00BE2705" w:rsidRPr="002B7AC4" w:rsidRDefault="00BE2705" w:rsidP="0068433E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="26150629" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E591BD" w14:textId="515D26E9" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="00634EDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="3EF29DD7" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9A082C" w14:textId="0A0BCB97" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23383915" w14:textId="7C4343D2" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Pre-primary education (Private)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="28C9E4C9" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="392"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9E1852" w14:textId="69A7FD23" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5817EC1C" w14:textId="58E159C3" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Primary education (Private)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="3751C986" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="429"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645ABB19" w14:textId="6378F325" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C8A43F" w14:textId="292BB95B" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>General school secondary education (Private)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="06B93BDB" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ACDBD7" w14:textId="302436C4" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7AAFDC" w14:textId="4AAFC8B0" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>College and university education (Private)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="767A7CB2" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="419"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B39E521" w14:textId="06C85ED7" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4717C8AD" w14:textId="6B0A609D" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Music &amp; dancing school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00761223" w:rsidRPr="002B7AC4" w14:paraId="30DC5AD4" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540EAF6D" w14:textId="29FB6440" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>85491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526CBEB1" w14:textId="26A37590" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Tuition centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C159986" w14:textId="5E96A05F" w:rsidR="008C1B75" w:rsidRPr="00BE2705" w:rsidRDefault="008C1B75" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="5669A576" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3152F40F" w14:textId="3A674A03" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="00634EDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="05521D92" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFD7AAF" w14:textId="08927D91" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="705844BE" w14:textId="429137AD" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Hospital activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="4E2AC723" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4516EC" w14:textId="066FAA3D" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078D2E02" w14:textId="19AAF7EE" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>General medical services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="41963871" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A265D55" w14:textId="4B9A4152" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD77AFF" w14:textId="7C00F03B" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Specialized medical services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="435EB63B" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="411"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B001C8B" w14:textId="28987B55" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E53E401" w14:textId="70E25AF1" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Dental services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="6C6EAF82" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2381D44B" w14:textId="633C0950" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86901</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BA1970" w14:textId="38B8118A" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Dialysis centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="2B1AA37D" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4FF58D" w14:textId="60772830" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>86902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8C0EA5" w14:textId="34C7EEE1" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Medical laboratories</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C886D94" w14:textId="77777777" w:rsidR="00761223" w:rsidRPr="002B7AC4" w:rsidRDefault="00761223" w:rsidP="00467721">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="23F70E45" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8784" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5416AF" w14:textId="02257AF9" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="00634EDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Arts, Entertainment &amp; Recreation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="57743A27" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EB269C" w14:textId="7C04D9FE" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>92000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73351BB1" w14:textId="594AA041" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Gambling &amp; betting activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="1C5128E5" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="444"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E7D6E4" w14:textId="58A2DBA8" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="792BB1CE" w14:textId="1106FDE2" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Equestrian clubs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="762A292B" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709A92CF" w14:textId="1E7D179D" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF032F" w14:textId="300DFADA" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Golf courses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="42027B67" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="427"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7A43A4" w14:textId="4343F47A" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F81CF82" w14:textId="1F81B78D" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Bowling centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="5F2939AA" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7444FBB3" w14:textId="2C587BC2" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="157907B4" w14:textId="5C8611FC" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fitness centres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="28C247CE" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B960E37" w14:textId="1CED9130" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AC3D8E" w14:textId="70F617CA" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Activities of amusement parks &amp; theme parks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00467721" w:rsidRPr="002B7AC4" w14:paraId="6C85E0A1" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40496DCC" w14:textId="7D0B6DD4" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00467721" w:rsidP="002164D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>93297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C05FB48" w14:textId="354322AC" w:rsidR="00467721" w:rsidRPr="002B7AC4" w:rsidRDefault="00634EDC" w:rsidP="002164D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Cyber café / internet centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06CE9C9F" w14:textId="35D2E02B" w:rsidR="00C35468" w:rsidRPr="002B7AC4" w:rsidRDefault="00343456" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+          <w:color w:val="1F497D" w:themeColor="text2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B39F6D" wp14:editId="6ADA1C0C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>6691630</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>888365</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5838825" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="49" name="Group 49"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5838825" cy="228600"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5838825" cy="228600"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="50" name="Rectangle 50"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="45085" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="51" name="Straight Connector 51"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="225188"/>
+                            <a:ext cx="5838825" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:solidFill>
+                              <a:schemeClr val="accent1"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="6C2E59D0" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:526.9pt;margin-top:69.95pt;width:459.75pt;height:18pt;z-index:251685888;mso-width-relative:margin;mso-height-relative:margin" coordsize="58388,2286" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUANuMTQMAADIJAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vltv2jAYfZ+0/2D5fQ1k0NGooUJ0rSZV&#10;a1U69dl1nIvk2J5tCOzX77OdBAqsQp1UHoIv3/XkOwcur9Y1RyumTSVFiodnA4yYoDKrRJHiX083&#10;XyYYGUtERrgULMUbZvDV9POny0YlLJal5BnTCIIIkzQqxaW1KokiQ0tWE3MmFRNwmUtdEwtbXUSZ&#10;Jg1Er3kUDwbnUSN1prSkzBg4vQ6XeOrj5zmj9j7PDbOIpxhqs/6p/fPFPaPpJUkKTVRZ0bYM8o4q&#10;alIJSNqHuiaWoKWuDkLVFdXSyNyeUVlHMs8rynwP0M1wsNfNrZZL5XspkqZQPUwA7R5O7w5Lf64e&#10;NKqyFI8uMBKkhnfk0yLYAziNKhKwudVqoR50e1CEnet3nevafUMnaO1h3fSwsrVFFA7Hk6+TSTzG&#10;iMJdHE/OBy3utISXc+BGy+9vO0Zd2shV1xfTKBghs0XJ/B9Ki5Io5sE3DoEWpTEMUUDpEWaLiIIz&#10;BGceGG/Xw2QSA4iditFoPJgcINQ3ShKljb1lskZukWINyf28kdWdsZAdTDsTl9JIXmU3Fed+48jE&#10;5lyjFQEa2HXs6gWPV1ZcOFshnVe4dicAcdeIX9kNZ86Oi0eWw9zA6419IZ6x2ySEUibsMFyVJGMh&#10;93gAny57V5avxQd0kXPI38duA3SWIUgXO1TZ2jtX5gnfOw/eKiw49x4+sxS2d64rIfWxABy6ajMH&#10;+w6kAI1D6UVmG5gXLYPcGEVvKnhtd8TYB6JBX2CIQDPtPTxyLpsUy3aFUSn1n2Pnzh4GGm4xakCv&#10;Umx+L4lmGPEfAkb9YjgaOYHzm9H4WwwbvXvzsnsjlvVcwiwMQZ0V9Utnb3m3zLWsn0FaZy4rXBFB&#10;IXeKqdXdZm6DjoI4UzabeTMQNUXsnVgo6oI7VN1YPq2fiVbt7FrQhZ+yoxdJ9kY42DpPIWdLK/PK&#10;z/cW1xZvoLqTp4/gPKAUOL+wmlRFadFcCgEUlBqN/TS4OkAk5qLVyI4znVLtCWQcj4eTiRsjGNpj&#10;YtdxpJPXjtsthLwSTpoOsHMK4Y4Dl1/R+x/8DJO8YwmycCLvT+DmcVKfwMuPJrVdn0hqh1c7dH7l&#10;f5hh9eqXf3fvrbZ/daZ/AQAA//8DAFBLAwQUAAYACAAAACEAZe30juEAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EEGtiNqUU9VQEW0G8TbPTJDS7G7LbJP33Tk96e495&#10;vPlesZpNJ0YafOusgngRgSBbOd3aWsHX/u3hGYQPaDV2zpKCC3lYlbc3BebaTfaTxl2oBZdYn6OC&#10;JoQ+l9JXDRn0C9eT5dvRDQYD26GWesCJy00nH6PoSRpsLX9osKdNQ9VpdzYK3iec1kn8Om5Px83l&#10;Z59+fG9jUur+bl6/gAg0h78wXPEZHUpmOriz1V507KM0YfbAKskyENdItkwSEAdWyzQDWRby/4ry&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABQA24xNAwAAMgkAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGXt9I7hAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAApwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAC1BgAAAAA=&#10;">
+                <v:rect id="Rectangle 50" o:spid="_x0000_s1027" style="position:absolute;width:450;height:2286;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhHerU8AA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPW2vCMBR+F/Yfwhn4ZlMHk64apQiDyZ68IOzt0Bzb&#10;YnPSJZmN/355EHz8+O6rTTS9uJHznWUF8ywHQVxb3XGj4HT8nBUgfEDW2FsmBXfysFm/TFZYajvy&#10;nm6H0IgUwr5EBW0IQymlr1sy6DM7ECfuYp3BkKBrpHY4pnDTy7c8X0iDHaeGFgfatlRfD39GwXY3&#10;nqu+2P00hfmovqPcu+o3KjV9jdUSRKAYnuKH+0sreE/r05f0A+T6HwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAhHerU8AAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" fillcolor="#1f497d [3215]" stroked="f" strokeweight="2pt"/>
+                <v:line id="Straight Connector 51" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="0,2251" to="58388,2251" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA8bpRicIAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPzYrCQBCE7wu+w9CCt3WioEjMREQU&#10;fy6L0QdoMp0fzfSEzKjx7Z2FhT0W1fVVV7LqTSOe1LnasoLJOAJBnFtdc6ngetl9L0A4j6yxsUwK&#10;3uRglQ6+Eoy1ffGZnpkvRYCwi1FB5X0bS+nyigy6sW2Jg1fYzqAPsiul7vAV4KaR0yiaS4M1h4YK&#10;W9pUlN+zhwlv7Lf8U8+uR41tYbLT7rYuthelRsN+vQThqff/x3/pg1Ywm8DvlgAAmX4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEA8bpRicIAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokecolor="#4f81bd [3204]"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1AC36F" w14:textId="5CCC7B1F" w:rsidR="007F6CBB" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SPPI Price Collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE41464" w14:textId="77777777" w:rsidR="00FE38A6" w:rsidRDefault="00C060EB" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The price collection of services producer refers to the actual transaction prices</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5909">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not the list prices. The prices are inclusive of discounts, surcharges and rebates charged to customers but does not include all types of tax imposed on the type of services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1AB7CF" w14:textId="52E0EE31" w:rsidR="00C060EB" w:rsidRPr="00FE38A6" w:rsidRDefault="00C060EB" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007DB8F2" w14:textId="274E0664" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Definition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692B1B64" w14:textId="1CB39529" w:rsidR="00C060EB" w:rsidRDefault="00C060EB" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The definition adopted in the SPPI compilation is based on  recommendations of Malaysia Standard Industrial Classification (MSIC) 2008 Ver. 1.0. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D67412" w14:textId="1A1E9FDA" w:rsidR="00BE2705" w:rsidRPr="002B7AC4" w:rsidRDefault="00BE2705" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7A5EB4" w14:textId="4C4C86FE" w:rsidR="00D40CE8" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Index Calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766D9CF6" w14:textId="6B9D9AA0" w:rsidR="00BE2705" w:rsidRPr="00984062" w:rsidRDefault="00C060EB" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Base Price</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139650EC" w14:textId="787A8470" w:rsidR="002B7AC4" w:rsidRDefault="00C060EB" w:rsidP="002B7AC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base price is an average of prices for the particular services for a period of four quarters in 2010.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30632B1D" w14:textId="0BA5D148" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="002B7AC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D0B7701" w14:textId="37EE2E97" w:rsidR="00BE2705" w:rsidRPr="00984062" w:rsidRDefault="00C060EB" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Index Formula</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4214B3BF" w14:textId="04DD67EB" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="00C060EB" w:rsidP="002746DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The Laspeyres base-weighted price formula is used to compile the SPPI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7D43D9" w14:textId="3AA27A18" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DA2D88" w14:textId="5BCB6B68" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4B25C9" w14:textId="422121C5" w:rsidR="00E013C5" w:rsidRPr="00F55F5F" w:rsidRDefault="003E174A" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="center"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:nary>
+                <m:naryPr>
+                  <m:chr m:val="∑"/>
+                  <m:limLoc m:val="undOvr"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:naryPr>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i=1</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>n</m:t>
+                  </m:r>
+                </m:sup>
+                <m:e>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>p</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>t</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>q</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>s</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:e>
+              </m:nary>
+            </m:num>
+            <m:den>
+              <m:nary>
+                <m:naryPr>
+                  <m:chr m:val="∑"/>
+                  <m:limLoc m:val="undOvr"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:naryPr>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i=1</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>n</m:t>
+                  </m:r>
+                </m:sup>
+                <m:e>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>p</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>s</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>q</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>s</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:e>
+              </m:nary>
+            </m:den>
+          </m:f>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t>=</m:t>
+          </m:r>
+          <m:nary>
+            <m:naryPr>
+              <m:chr m:val="∑"/>
+              <m:limLoc m:val="undOvr"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:naryPr>
+            <m:sub>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>i=1</m:t>
+              </m:r>
+            </m:sub>
+            <m:sup>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>n</m:t>
+              </m:r>
+            </m:sup>
+            <m:e>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>p</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>s</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>q</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>s</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:num>
+                <m:den>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>i=1</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="sv-SE"/>
+                        </w:rPr>
+                        <m:t>n</m:t>
+                      </m:r>
+                    </m:sup>
+                    <m:e>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:i/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>p</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>i</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>s</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:i/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>q</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>i</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:szCs w:val="18"/>
+                              <w:lang w:val="sv-SE"/>
+                            </w:rPr>
+                            <m:t>s</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                    </m:e>
+                  </m:nary>
+                </m:den>
+              </m:f>
+            </m:e>
+          </m:nary>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t xml:space="preserve">× </m:t>
+          </m:r>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:sSubSup>
+                <m:sSubSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>p</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>t</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSubSup>
+            </m:num>
+            <m:den>
+              <m:sSubSup>
+                <m:sSubSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>p</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>s</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSubSup>
+            </m:den>
+          </m:f>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t xml:space="preserve">= </m:t>
+          </m:r>
+          <m:nary>
+            <m:naryPr>
+              <m:chr m:val="∑"/>
+              <m:limLoc m:val="subSup"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:naryPr>
+            <m:sub>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>i=1</m:t>
+              </m:r>
+            </m:sub>
+            <m:sup>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>n</m:t>
+              </m:r>
+            </m:sup>
+            <m:e>
+              <m:sSubSup>
+                <m:sSubSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>w</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>s</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSubSup>
+            </m:e>
+          </m:nary>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t xml:space="preserve">× </m:t>
+          </m:r>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:sSubSup>
+                <m:sSubSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>p</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>t</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSubSup>
+            </m:num>
+            <m:den>
+              <m:sSubSup>
+                <m:sSubSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>p</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>i</m:t>
+                  </m:r>
+                </m:sub>
+                <m:sup>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>s</m:t>
+                  </m:r>
+                </m:sup>
+              </m:sSubSup>
+            </m:den>
+          </m:f>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="7D415638" w14:textId="6C297125" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F69B115" w14:textId="7328B774" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1CB1FD" w14:textId="36FE7ACB" w:rsidR="001E63D0" w:rsidRPr="002B7AC4" w:rsidRDefault="00C060EB" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="001E63D0" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6B4E" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1841E986" w14:textId="6D3A2111" w:rsidR="000A303D" w:rsidRPr="002B7AC4" w:rsidRDefault="000A303D" w:rsidP="002A33DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="567" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpYSpec="bottom"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2631"/>
+        <w:gridCol w:w="346"/>
+        <w:gridCol w:w="3605"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008379CF" w:rsidRPr="002B7AC4" w14:paraId="0FDED385" w14:textId="77777777" w:rsidTr="008379CF">
+        <w:trPr>
+          <w:trHeight w:val="956"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208CD6A6" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="00F55F5F" w:rsidRDefault="003E174A" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="right"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>w</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>s</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve">= </m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>p</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>i</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>s</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSubSup>
+                    <m:sSubSup>
+                      <m:sSubSupPr>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:sSubSupPr>
+                      <m:e>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>q</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>i</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>s</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSubSup>
+                  </m:num>
+                  <m:den>
+                    <m:nary>
+                      <m:naryPr>
+                        <m:chr m:val="∑"/>
+                        <m:limLoc m:val="subSup"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:naryPr>
+                      <m:sub>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>i=1</m:t>
+                        </m:r>
+                      </m:sub>
+                      <m:sup>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          </w:rPr>
+                          <m:t>n</m:t>
+                        </m:r>
+                      </m:sup>
+                      <m:e>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>p</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>i</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>s</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSubSup>
+                        <m:sSubSup>
+                          <m:sSubSupPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:sSubSupPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>q</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>i</m:t>
+                            </m:r>
+                          </m:sub>
+                          <m:sup>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              </w:rPr>
+                              <m:t>s</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSubSup>
+                      </m:e>
+                    </m:nary>
+                  </m:den>
+                </m:f>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="561374FF" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437C3A8C" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Relative value weights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008379CF" w:rsidRPr="002B7AC4" w14:paraId="1B2C2D3F" w14:textId="77777777" w:rsidTr="008379CF">
+        <w:trPr>
+          <w:trHeight w:val="505"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="726553CE" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="00F55F5F" w:rsidRDefault="003E174A" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="right"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344CF268" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FC6144" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Current period prices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008379CF" w:rsidRPr="002B7AC4" w14:paraId="489C59A9" w14:textId="77777777" w:rsidTr="008379CF">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D07E91" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="00F55F5F" w:rsidRDefault="003E174A" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="right"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>s</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41942863" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDE4224" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Base period prices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008379CF" w:rsidRPr="002B7AC4" w14:paraId="2E34F7E1" w14:textId="77777777" w:rsidTr="008379CF">
+        <w:trPr>
+          <w:trHeight w:val="643"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31288887" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="00F55F5F" w:rsidRDefault="003E174A" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="right"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>q</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>i</m:t>
+                    </m:r>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>s</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0A7E9A" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA7D8CC" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Base period quantities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008379CF" w:rsidRPr="002B7AC4" w14:paraId="1D016410" w14:textId="77777777" w:rsidTr="008379CF">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4116508C" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="00F55F5F" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="right"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  </w:rPr>
+                  <m:t>n</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="346" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="101CF496" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DFDD48" w14:textId="77777777" w:rsidR="008379CF" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4438F53D" w14:textId="77777777" w:rsidR="008379CF" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Number of items</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5824F615" w14:textId="77777777" w:rsidR="008379CF" w:rsidRPr="002B7AC4" w:rsidRDefault="008379CF" w:rsidP="008379CF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06E5E452" w14:textId="2C71FB68" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BDCD2D" w14:textId="2E3F70C3" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0FC560" w14:textId="12BCEB8F" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E32125D" w14:textId="5255F4CA" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E23CFD3" w14:textId="13524DA2" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627A4ABE" w14:textId="6DCF90D3" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C11334F" w14:textId="28FAE5A0" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F97D15" w14:textId="577138F4" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4E33C8" w14:textId="4860A0AA" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079B162B" w14:textId="3E4190F7" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D458812" w14:textId="382D0095" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A334C5" w14:textId="6DCFA4E0" w:rsidR="00E013C5" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A13129C" w14:textId="3A7077CD" w:rsidR="00840D75" w:rsidRDefault="002746DA" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The formula selected has an advantage of determining a specific price or group of prices, which is responsible for any changes in the aggregate index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555E2E6A" w14:textId="77777777" w:rsidR="00E013C5" w:rsidRPr="00291603" w:rsidRDefault="00E013C5" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DEE04E" w14:textId="05DAC200" w:rsidR="00A81E18" w:rsidRPr="00984062" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Weights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFC4F57" w14:textId="3DA784A3" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="002746DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The item weights are </w:t>
+      </w:r>
+      <w:r w:rsidR="00A269CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>based on the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proportion of their contributions to the total value of output in the economy. The weights by MSIC and commodity sections are as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8952D8" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5FBD39" w14:textId="7E79DB02" w:rsidR="000A3764" w:rsidRPr="001B61DF" w:rsidRDefault="002746DA" w:rsidP="00D754A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Weights of SPPI by Subsector</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D198A" w:rsidRPr="002B7AC4" w14:paraId="62446701" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEB26B8" w14:textId="2E25ABEB" w:rsidR="00DE59C6" w:rsidRPr="00034C72" w:rsidRDefault="00DE59C6" w:rsidP="00FC0A4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36AC3" w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ubs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="002746DA" w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>tor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B395A26" w14:textId="7878D6B6" w:rsidR="00DE59C6" w:rsidRPr="00034C72" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00034C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Weights</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D198A" w:rsidRPr="002B7AC4" w14:paraId="1C1A7909" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75306D4C" w14:textId="77777777" w:rsidR="00DE59C6" w:rsidRPr="00034C72" w:rsidRDefault="00DE59C6" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDDF7F1" w14:textId="77777777" w:rsidR="00DE59C6" w:rsidRPr="00343456" w:rsidRDefault="00DE59C6" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00343456">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277DB1CB" w14:textId="77777777" w:rsidR="00DE59C6" w:rsidRPr="00343456" w:rsidRDefault="00DE59C6" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00343456">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="1C817469" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA22244" w14:textId="046C9571" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0955EE" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>24.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A327364" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>22.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="39784312" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5B92A6" w14:textId="21BDB3A7" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accommodation and </w:t>
+            </w:r>
+            <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>food &amp; beverage service activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D15AE1E" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>22.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C57723" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>20.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="4BB59273" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B1DCB5" w14:textId="2D1ED037" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information &amp; </w:t>
+            </w:r>
+            <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236CFD6C" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>29.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2742E0C4" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>39.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="67BFA534" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC0180D" w14:textId="6B4F6B04" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real </w:t>
+            </w:r>
+            <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>estate activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57676F22" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="361F3EF9" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="6E454E21" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E31B86C" w14:textId="5AC396A1" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Professional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147CDCBB" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>5.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152CAF14" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>4.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="2F9F9DCC" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D34D35" w14:textId="09D8CA56" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C45E8F6" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7106DED6" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="694EDDE4" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19755DE0" w14:textId="3D1C2782" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469F07C8" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFA6057" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="454DB606" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A37070" w14:textId="2B859E06" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Arts</w:t>
+            </w:r>
+            <w:r w:rsidR="00505AF4" w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, entertainment &amp; recreation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="461D2EC9" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>7.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6898B467" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>4.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002746DA" w:rsidRPr="002B7AC4" w14:paraId="7636BDC0" w14:textId="77777777" w:rsidTr="00D62802">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514CDF84" w14:textId="6A26002B" w:rsidR="002746DA" w:rsidRPr="00D754A0" w:rsidRDefault="002746DA" w:rsidP="00FC0A4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D754A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D27B4E8" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>100.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F497D" w:themeFill="text2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4753D59D" w14:textId="77777777" w:rsidR="002746DA" w:rsidRPr="00CF3420" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF3420">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>100.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="507AE52E" w14:textId="77777777" w:rsidR="00D754A0" w:rsidRDefault="00D754A0" w:rsidP="00986B18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C1DB2B" w14:textId="1A3A7A84" w:rsidR="00F5528D" w:rsidRPr="00984062" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Updating Basket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A3D484" w14:textId="65259A27" w:rsidR="002746DA" w:rsidRDefault="002746DA" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The weights for updating SPPI (2010=100) obtained from the Economic Census 2016 (reference year 2015). The SPPI (2010=100) was prepared using the Fixed Basket method. The compilation of the indices use the Chain Index method, which updates its basket without changing the base year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3385B6B6" w14:textId="77777777" w:rsidR="00FE38A6" w:rsidRPr="002B7AC4" w:rsidRDefault="00FE38A6" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B527AF7" w14:textId="06442A41" w:rsidR="00FC0A4B" w:rsidRDefault="002746DA" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>Laspeyres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chain index method used in the calculation of the SPPI which applied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> previous quarter as the linkaged quater. The updating of SPPI basket (2010=100) used the findings of the Economic Cencus 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBF2F7F" w14:textId="77777777" w:rsidR="00FE38A6" w:rsidRPr="00FC0A4B" w:rsidRDefault="00FE38A6" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23881CEB" w14:textId="690254F3" w:rsidR="002746DA" w:rsidRDefault="002746DA" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Rebasing is different from the process of updating basket.  It only changes its base period and it is purely a mechanical operation in forming a more convenient series for presentations and comparisons or estimates.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Whereas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>SPPI basket updates are using the old basket (2010=100) and updating products and its weight to become a new basket (2015=100).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B36F47F" w14:textId="6D5C0AB9" w:rsidR="002746DA" w:rsidRDefault="002746DA" w:rsidP="00034C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Products are selected based on relative product and contribution to the industry’s sales value and only products with significant weights are selected for inclusion in the SPPI basket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1A30F5" w14:textId="5C877582" w:rsidR="00034C72" w:rsidRPr="002B7AC4" w:rsidRDefault="00034C72" w:rsidP="00034C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064EA826" w14:textId="1FD78D04" w:rsidR="002746DA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="002746DA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Updated SPPI Basket (2010=100) and linking using the following formula:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1E474B" w14:textId="592740A6" w:rsidR="00BE2705" w:rsidRPr="001A2D5B" w:rsidRDefault="00BE2705" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1126BD4D" w14:textId="1E373ECC" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65494615" w14:textId="78CE1C4C" w:rsidR="001A2D5B" w:rsidRDefault="003E174A" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:sSubSup>
+            <m:sSubSupPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:sSubSupPr>
+            <m:e>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <m:t>p</m:t>
+              </m:r>
+            </m:e>
+            <m:sub>
+              <m:f>
+                <m:fPr>
+                  <m:type m:val="skw"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:eqArr>
+                    <m:eqArrPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:eqArrPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t xml:space="preserve"> </m:t>
+                      </m:r>
+                    </m:e>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t>t</m:t>
+                      </m:r>
+                    </m:e>
+                  </m:eqArr>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <m:t>10</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+            </m:sub>
+            <m:sup>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <m:t>ch</m:t>
+              </m:r>
+            </m:sup>
+          </m:sSubSup>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <m:t>=</m:t>
+          </m:r>
+          <m:sSubSup>
+            <m:sSubSupPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:sSubSupPr>
+            <m:e>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <m:t>p</m:t>
+              </m:r>
+            </m:e>
+            <m:sub>
+              <m:f>
+                <m:fPr>
+                  <m:type m:val="skw"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <m:t>t</m:t>
+                  </m:r>
+                </m:num>
+                <m:den>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <m:t>15</m:t>
+                  </m:r>
+                </m:den>
+              </m:f>
+            </m:sub>
+            <m:sup>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <m:t>new</m:t>
+              </m:r>
+            </m:sup>
+          </m:sSubSup>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:sz w:val="28"/>
+            </w:rPr>
+            <m:t>×</m:t>
+          </m:r>
+          <m:d>
+            <m:dPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:dPr>
+            <m:e>
+              <m:f>
+                <m:fPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:fPr>
+                <m:num>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t>p</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:f>
+                        <m:fPr>
+                          <m:type m:val="skw"/>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:i/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:eqArr>
+                            <m:eqArrPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:eqArrPr>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <m:t xml:space="preserve"> </m:t>
+                              </m:r>
+                            </m:e>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <m:t>Q4 17</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:eqArr>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                            <m:t>10</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t>previous</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:num>
+                <m:den>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t>p</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:f>
+                        <m:fPr>
+                          <m:type m:val="skw"/>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:i/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:fPr>
+                        <m:num>
+                          <m:eqArr>
+                            <m:eqArrPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:eqArrPr>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <m:t xml:space="preserve"> </m:t>
+                              </m:r>
+                            </m:e>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <m:t>Q4 17</m:t>
+                              </m:r>
+                            </m:e>
+                          </m:eqArr>
+                        </m:num>
+                        <m:den>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                            <m:t>15</m:t>
+                          </m:r>
+                        </m:den>
+                      </m:f>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <m:t>new</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:den>
+              </m:f>
+            </m:e>
+          </m:d>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="2E3FA9BE" w14:textId="7058F587" w:rsidR="001A2D5B" w:rsidRDefault="001A2D5B" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0079BDD8" w14:textId="67B613F3" w:rsidR="001A2D5B" w:rsidRDefault="001A2D5B" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C267629" w14:textId="6746B697" w:rsidR="000813CA" w:rsidRPr="002B7AC4" w:rsidRDefault="002746DA" w:rsidP="00763AEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC29D6" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="194"/>
+        <w:tblW w:w="7080" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="5120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w14:paraId="5DFBE7D6" w14:textId="77777777" w:rsidTr="00392E2B">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BF5997" w14:textId="03A19496" w:rsidR="00392E2B" w:rsidRPr="00EC2F68" w:rsidRDefault="003E174A" w:rsidP="00392E2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:f>
+                      <m:fPr>
+                        <m:type m:val="skw"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:eqArr>
+                          <m:eqArrPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:eqArrPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t xml:space="preserve"> </m:t>
+                            </m:r>
+                          </m:e>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t>t</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:eqArr>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <m:t>10</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>ch</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F0E054" w14:textId="03AFF7BA" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDAE123" w14:textId="77777777" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>is a chain index that measures price changes from 2010 to any period t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w14:paraId="29FC32BE" w14:textId="77777777" w:rsidTr="00392E2B">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F76376" w14:textId="76A1176C" w:rsidR="00392E2B" w:rsidRPr="00EC2F68" w:rsidRDefault="003E174A" w:rsidP="00392E2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:f>
+                      <m:fPr>
+                        <m:type m:val="skw"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:eqArr>
+                          <m:eqArrPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:eqArrPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t xml:space="preserve"> </m:t>
+                            </m:r>
+                          </m:e>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t>t</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:eqArr>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <m:t>15</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>new</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F9DAC7" w14:textId="17DCA01E" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434ADC8F" w14:textId="77777777" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>is a new series of composite index comparing prices at any period t to fourth quarter 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w14:paraId="29E1ABB5" w14:textId="77777777" w:rsidTr="00392E2B">
+        <w:trPr>
+          <w:trHeight w:val="590"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292B6952" w14:textId="747D1541" w:rsidR="00392E2B" w:rsidRPr="00EC2F68" w:rsidRDefault="003E174A" w:rsidP="00392E2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:f>
+                      <m:fPr>
+                        <m:type m:val="skw"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:eqArr>
+                          <m:eqArrPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:eqArrPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t xml:space="preserve"> </m:t>
+                            </m:r>
+                          </m:e>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t>Q4 17</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:eqArr>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <m:t>10</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>previous</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B335FDD" w14:textId="7EAF610F" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF18E02" w14:textId="77777777" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>is the previous series of composite index comparing prices of fourth quarter 2017 to 2010 prices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w14:paraId="5457B4CF" w14:textId="77777777" w:rsidTr="00392E2B">
+        <w:trPr>
+          <w:trHeight w:val="777"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A5DF13" w14:textId="726869CD" w:rsidR="00392E2B" w:rsidRPr="00EC2F68" w:rsidRDefault="003E174A" w:rsidP="00392E2B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:sSubSup>
+                  <m:sSubSupPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubSupPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>p</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:f>
+                      <m:fPr>
+                        <m:type m:val="skw"/>
+                        <m:ctrlPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:i/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:eqArr>
+                          <m:eqArrPr>
+                            <m:ctrlPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </m:ctrlPr>
+                          </m:eqArrPr>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t xml:space="preserve"> </m:t>
+                            </m:r>
+                          </m:e>
+                          <m:e>
+                            <m:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <m:t>Q4 17</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:eqArr>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <m:t>15</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:sub>
+                  <m:sup>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <m:t>new</m:t>
+                    </m:r>
+                  </m:sup>
+                </m:sSubSup>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51851572" w14:textId="017445C9" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79949652" w14:textId="77777777" w:rsidR="00392E2B" w:rsidRPr="002B7AC4" w:rsidRDefault="00392E2B" w:rsidP="00F571EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>is a new series of composite index comparing prices of fourth quarter 2017 to 2015 prices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="193B7CEC" w14:textId="23BAB749" w:rsidR="00B37860" w:rsidRPr="002B7AC4" w:rsidRDefault="00B37860" w:rsidP="001C4B6F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A46B69C" w14:textId="38163A32" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0957CA" w14:textId="0F12BC75" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515F1B09" w14:textId="05519F28" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5DC736" w14:textId="08E360C2" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3922F9A2" w14:textId="3D1623EC" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D33358D" w14:textId="4A6CE9D9" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F6FF2F" w14:textId="6AC6FCC2" w:rsidR="00FC0A4B" w:rsidRDefault="00FC0A4B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDB9755" w14:textId="794997A1" w:rsidR="00F43582" w:rsidRDefault="00F43582" w:rsidP="00FE38A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="358DA5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D60CE2" w14:textId="22A89CD2" w:rsidR="00BE2705" w:rsidRPr="00984062" w:rsidRDefault="00013FC3" w:rsidP="00034C72">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Price Relative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A718BCB" w14:textId="435CC52F" w:rsidR="001C4B6F" w:rsidRDefault="00013FC3" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The price relative for each type of service provides the basic level for the calculation of higher level indices. It is calculated as percentage ratios of the current prices to those prevailing in the base period and it is obtained by dividing the current prices by the corresponding base year prices and multiply them by 100. The geometric mean of these price relatives is obtained to form indices at group level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590585B9" w14:textId="2F49A37F" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="948A54"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15568C27" w14:textId="25035E5B" w:rsidR="00BE2705" w:rsidRPr="00984062" w:rsidRDefault="00013FC3" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00984062">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Aggregated Index</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4A15BB" w14:textId="2D192A51" w:rsidR="00D754A0" w:rsidRDefault="00013FC3" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The overall SPPI is built up progressively from Industry level (5 digit) to Class </w:t>
+      </w:r>
+      <w:r w:rsidR="00034C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>(4 digit), Group (3 digit), Division (2 digit) and Section (1 digit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397933E0" w14:textId="77777777" w:rsidR="00F43582" w:rsidRPr="001A2D5B" w:rsidRDefault="00F43582" w:rsidP="001A2D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775EF0A2" w14:textId="77777777" w:rsidR="008379CF" w:rsidRDefault="008379CF" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="581A62"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16017213" w14:textId="300628FB" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Percentage Change of Index</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F4A714" w14:textId="104273AF" w:rsidR="00013FC3" w:rsidRDefault="00013FC3" w:rsidP="00013FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The percentage change of the index is calculated based on the following formula:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605CCBBA" w14:textId="77777777" w:rsidR="008379CF" w:rsidRDefault="008379CF" w:rsidP="00013FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1A5F37" w14:textId="1BE8C150" w:rsidR="00BE2705" w:rsidRPr="002B7AC4" w:rsidRDefault="003E174A" w:rsidP="00013FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMathPara>
+        <m:oMath>
+          <m:sSub>
+            <m:sSubPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:sSubPr>
+            <m:e>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>y</m:t>
+              </m:r>
+            </m:e>
+            <m:sub>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>t</m:t>
+              </m:r>
+            </m:sub>
+          </m:sSub>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t>=</m:t>
+          </m:r>
+          <m:f>
+            <m:fPr>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:fPr>
+            <m:num>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>I</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>t</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                  <w:lang w:val="sv-SE"/>
+                </w:rPr>
+                <m:t>-</m:t>
+              </m:r>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>I</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>t-1</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:num>
+            <m:den>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>I</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:lang w:val="sv-SE"/>
+                    </w:rPr>
+                    <m:t>t-1</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:den>
+          </m:f>
+          <m:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:lang w:val="sv-SE"/>
+            </w:rPr>
+            <m:t>×100</m:t>
+          </m:r>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="647F0664" w14:textId="238E4917" w:rsidR="009B2FE3" w:rsidRDefault="009B2FE3" w:rsidP="00AF6559">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAD7960" w14:textId="05ED8DEE" w:rsidR="006C42C0" w:rsidRPr="002B7AC4" w:rsidRDefault="00013FC3" w:rsidP="00AF6559">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidR="006C42C0" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5529" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="4400"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w14:paraId="4F96B409" w14:textId="77777777" w:rsidTr="009B2FE3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C164C29" w14:textId="71CA47F3" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="003E174A" w:rsidP="002B7AC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMath>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>y</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63429E9F" w14:textId="69C90CDC" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="00892E3D" w:rsidP="009B2FE3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E74BD80" w14:textId="0B2CB058" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="00013FC3" w:rsidP="00150AE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>refers to index percentage change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w14:paraId="541AF199" w14:textId="77777777" w:rsidTr="009B2FE3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6385A39F" w14:textId="5ED16A3C" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="003E174A" w:rsidP="002B7AC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMath>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>I</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>t</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD6018D" w14:textId="34B7D57D" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="00892E3D" w:rsidP="009B2FE3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18E2E940" w14:textId="68064B2D" w:rsidR="00892E3D" w:rsidRPr="002B7AC4" w:rsidRDefault="00013FC3" w:rsidP="00150AE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>is the index at time t (current period)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w14:paraId="26BF0F4E" w14:textId="77777777" w:rsidTr="009B2FE3">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B36103" w14:textId="1F44FA18" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="003E174A" w:rsidP="002B7AC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMath>
+                <m:sSub>
+                  <m:sSubPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:iCs/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:sSubPr>
+                  <m:e>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>I</m:t>
+                    </m:r>
+                  </m:e>
+                  <m:sub>
+                    <m:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      </w:rPr>
+                      <m:t>t-1</m:t>
+                    </m:r>
+                  </m:sub>
+                </m:sSub>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AC4148" w14:textId="38F2DEDB" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="009B2FE3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="049D6F2F" w14:textId="79D4434B" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="00150AE8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B7AC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>is the index at time t-1 (previous period)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0ABAE3C7" w14:textId="18BA8DBD" w:rsidR="0084244B" w:rsidRDefault="0084244B" w:rsidP="006D37F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5427B74F" w14:textId="424BD794" w:rsidR="008125CE" w:rsidRPr="002B7AC4" w:rsidRDefault="008125CE" w:rsidP="008125CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DC5A2F" w14:textId="2343E8A2" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE" w:rsidP="008125CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2581"/>
+        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="4913"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008125CE" w:rsidRPr="008125CE" w14:paraId="476B1001" w14:textId="77777777" w:rsidTr="008125CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18D4959B" w14:textId="131E9BEC" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Index Point Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7C12AF" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68E57FF7" w14:textId="18D4BF2B" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Percentage Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008125CE" w:rsidRPr="008125CE" w14:paraId="35A5D4A8" w14:textId="77777777" w:rsidTr="008125CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7151D811" w14:textId="7B03F55B" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current index, </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <m:t>I</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <m:t>t</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDAFEFB" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>116.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B74D84C" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9AB1DA" w14:textId="0B6E9CFC" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE" w:rsidP="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Current index minus previous index, divided by previous index</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>multiplied by one hundred</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008125CE" w:rsidRPr="008125CE" w14:paraId="3F372936" w14:textId="77777777" w:rsidTr="008125CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35DC106A" w14:textId="6AFCCCD2" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Previous index, </w:t>
+            </w:r>
+            <m:oMath>
+              <m:sSub>
+                <m:sSubPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSubPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <m:t>I</m:t>
+                  </m:r>
+                </m:e>
+                <m:sub>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <m:t>t-1</m:t>
+                  </m:r>
+                </m:sub>
+              </m:sSub>
+            </m:oMath>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566E951D" w14:textId="449C8159" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6472FA84" wp14:editId="0E7F4C3D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>145415</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>381000</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="358140" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1" name="Straight Connector 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="358140" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="12700">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:prstDash val="sysDash"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="7FDB62B3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="11.45pt,30pt" to="39.65pt,30pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsoCVu4AEAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGl5XUVN76LVZYOg&#10;4sIH+DrjxpJfGpum+XvGTpryEhKIjRPb58zMOTPe3l+sYWfAqL1r+XpVcwZO+k67U8u/fH54ccdZ&#10;TMJ1wngHLR8h8vvd82fbITSw8b03HSCjIC42Q2h5n1JoqirKHqyIKx/A0aXyaEWiLZ6qDsVA0a2p&#10;NnX9pho8dgG9hBjp9DBd8l2JrxTI9FGpCImZllNtqaxY1qe8VrutaE4oQq/lXIb4hyqs0I6SLqEO&#10;Ign2FfUvoayW6KNXaSW9rbxSWkLRQGrW9U9qHnsRoGghc2JYbIr/L6z8cD4i0x31jjMnLLXoMaHQ&#10;pz6xvXeODPTI1tmnIcSG4Ht3xHkXwxGz6ItCm78kh12Kt+PiLVwSk3T48vXd+hV1QF6vqhsvYEzv&#10;wFuWf1putMuqRSPO72OiXAS9QvKxcWygejdv67rAoje6e9DG5MsyObA3yM6Cep4upXaK8AMqhzuI&#10;2E+gOMa8ySIJaBx9sthJXvlLo4Ep9SdQZBcJWk+586De0gkpwaVrSuMInWmKiluIc9F/Is74TIUy&#10;xH9DXhgls3dpIVvtPP6u7JtLasJfHZh0ZwuefDeWxhdraBqLV/PLyeP+/b7Qb+979w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOnT6uHbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQtRtEoSFOhUA9okCp1KsTL0kgXlux26Z/zyIOcBzNaOZNsZrcIA44xt6ThvlMgUBqvO2p1bB9&#10;X1/fg4jJkDWDJ9Rwwgir8vysMLn1R3rDwya1gkso5kZDl1LIpYxNh87EmQ9I7H340ZnEcmylHc2R&#10;y90gM6UW0pmeeKEzAZ86bL42e6ehvsW+Ckq9vuxsFa6q+Sed1s9aX15Mjw8gEk7pLww/+IwOJTPV&#10;fk82ikFDli05qWGh+BL7d8sbEPWvlmUh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCsoCVu4AEAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDp0+rh2wAAAAcBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt">
+                      <v:stroke dashstyle="3 1"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>116.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5B54DF" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D3D8F6" w14:textId="53009698" w:rsidR="008125CE" w:rsidRPr="00E93F8A" w:rsidRDefault="00E93F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:f>
+                  <m:fPr>
+                    <m:ctrlPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:lang w:val="sv-SE"/>
+                      </w:rPr>
+                    </m:ctrlPr>
+                  </m:fPr>
+                  <m:num>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:lang w:val="sv-SE"/>
+                      </w:rPr>
+                      <m:t>116.5</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:lang w:val="sv-SE"/>
+                      </w:rPr>
+                      <m:t xml:space="preserve"> </m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:lang w:val="sv-SE"/>
+                      </w:rPr>
+                      <m:t>-116.1</m:t>
+                    </m:r>
+                  </m:num>
+                  <m:den>
+                    <m:r>
+                      <m:rPr>
+                        <m:nor/>
+                      </m:rPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:lang w:val="sv-SE"/>
+                      </w:rPr>
+                      <m:t>116.1</m:t>
+                    </m:r>
+                  </m:den>
+                </m:f>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t>×</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t>100</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008125CE" w:rsidRPr="008125CE" w14:paraId="552EB80E" w14:textId="77777777" w:rsidTr="008125CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2581" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4234E046" w14:textId="1B495B2A" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Equal to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="018CA73D" w14:textId="2AC84294" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:i/>
+                <w:noProof/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A018EEB" wp14:editId="0F3CCE6F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>144780</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>195580</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="358140" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Straight Connector 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="358140" cy="0"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="12700">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:prstDash val="sysDash"/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="62A83D19" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="11.4pt,15.4pt" to="39.6pt,15.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdWkmC4AEAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGl5XUVN76LVZYOg&#10;4sIH+Dp2Y8kvzZgm/XvGTpryEhKIjZOxz5mZczze3o/OsrMCNMG3fL2qOVNehs74U8u/fH54cccZ&#10;JuE7YYNXLb8o5Pe758+2Q2zUJvTBdgoYJfHYDLHlfUqxqSqUvXICVyEqT4c6gBOJQjhVHYiBsjtb&#10;ber6TTUE6CIEqRBp9zAd8l3Jr7WS6aPWqBKzLafeUlmhrE95rXZb0ZxAxN7IuQ3xD104YTwVXVId&#10;RBLsK5hfUjkjIWDQaSWDq4LWRqqigdSs65/UPPYiqqKFzMG42IT/L638cD4CM13LN5x54eiKHhMI&#10;c+oT2wfvycAAbJN9GiI2BN/7I8wRxiNk0aMGl78kh43F28virRoTk7T58vXd+hXdgLweVTdeBEzv&#10;VHAs/7TcGp9Vi0ac32OiWgS9QvK29WygWdu8resCw2BN92CszYdlctTeAjsLuvM0rnPvlOEHVE53&#10;ENhPILxgDmag9YTPYid55S9drJpKf1Ka7CJB66l2HtRbOSGl8ula0npCZ5qm5hbi3PSfiDM+U1UZ&#10;4r8hL4xSOfi0kJ3xAX7X9s0lPeGvDky6swVPobuUiy/W0DQWU+eXk8f9+7jQb+979w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFZEEWjbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1&#10;SFwQtRtUftI4FQL1iAIFiasTb5NAvLZit03fnkU9wGk0mtHMV6wmN4g9jrH3pGE+UyCQGm97ajV8&#10;vK+v70HEZMiawRNqOGKEVXl+Vpjc+gO94X6TWsEjFHOjoUsp5FLGpkNn4swHJM62fnQmsR1baUdz&#10;4HE3yEypW+lMT/zQmYBPHTbfm53TUC+wr4JSry+ftgpX1fyLjutnrS8vpscliIRT+ivDLz6jQ8lM&#10;td+RjWLQkGVMnjTcKFbO7x4yEPXJy7KQ//nLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAdWkmC4AEAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBWRBFo2wAAAAcBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt">
+                      <v:stroke dashstyle="3 1"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="008125CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>0.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF87F6B" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="008125CE" w:rsidRDefault="008125CE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="573CDE73" w14:textId="66F7D079" w:rsidR="008125CE" w:rsidRPr="00E93F8A" w:rsidRDefault="00E93F8A">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <m:oMathPara>
+              <m:oMathParaPr>
+                <m:jc m:val="left"/>
+              </m:oMathParaPr>
+              <m:oMath>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t>=</m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t xml:space="preserve"> </m:t>
+                </m:r>
+                <m:r>
+                  <m:rPr>
+                    <m:nor/>
+                  </m:rPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:lang w:val="sv-SE"/>
+                  </w:rPr>
+                  <m:t>0.3%</m:t>
+                </m:r>
+              </m:oMath>
+            </m:oMathPara>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F406338" w14:textId="642B4969" w:rsidR="008125CE" w:rsidRDefault="008125CE" w:rsidP="006D37F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC104DD" w14:textId="2DDCA46C" w:rsidR="00BB180D" w:rsidRDefault="00BB180D" w:rsidP="006D37F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049C8134" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="002B7AC4" w:rsidRDefault="008125CE" w:rsidP="006D37F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0804E978" w14:textId="0FBFCACB" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Quality Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B44BE2" w14:textId="729FFD81" w:rsidR="00034C72" w:rsidRDefault="002B7AC4" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Validation process and quality-control procedure on the prices received are carried out to evaluate whether the prices are reasonable, consistent and accurate. The checking procedures include comparing current prices against the previous prices for the same respondents as well as with prices reported by other respondents for the same type of services.  Prices that display unusual variations are clarified with respondents to ensure the accuracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0DD48" w14:textId="72344734" w:rsidR="00C04772" w:rsidRPr="00BE2705" w:rsidRDefault="00C04772" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3C5ECA" w14:textId="1061535A" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Confidentiality Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454AAD8D" w14:textId="44629E04" w:rsidR="00FA0749" w:rsidRDefault="002B7AC4" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>The data used for the compilation of Services Producer Price Index have been collected under the provisions of the Statistics Act 1965 (Revised-1989). The Act stipulates that the contents of individual return are confidential. In conformity with the stipulations of this Act, only aggregated figures are published.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A085307" w14:textId="31D8C319" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C17683" w14:textId="77777777" w:rsidR="008125CE" w:rsidRPr="002B7AC4" w:rsidRDefault="008125CE" w:rsidP="00BE2705">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F078158" w14:textId="64ABEFC2" w:rsidR="00BE2705" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Revisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0EABEE" w14:textId="4B0286D6" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="002B7AC4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Revisions will be made to the published figures based on the latest data available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635B1476" w14:textId="405CF4C0" w:rsidR="00BE2705" w:rsidRDefault="00BE2705" w:rsidP="002B7AC4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E957B7" w14:textId="175EA45A" w:rsidR="007D332F" w:rsidRPr="001B61DF" w:rsidRDefault="00BE2705" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B61DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Symbols</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558137C3" w14:textId="00A6AC00" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="001A2D5B" w:rsidP="00034C72">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>n.a</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AC4" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: Not </w:t>
+      </w:r>
+      <w:r w:rsidR="002164D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AC4" w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59450CA1" w14:textId="1B28E99E" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="00034C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>0.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>: No change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49025FB1" w14:textId="400D82E7" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="00034C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>: Quarter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1DF605" w14:textId="499E6607" w:rsidR="002B7AC4" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="00034C72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>QoQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>: Quarter-on-Quarter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ECF905" w14:textId="0EE2EFE4" w:rsidR="007D332F" w:rsidRPr="002B7AC4" w:rsidRDefault="002B7AC4" w:rsidP="008B62AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3384"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>YoY</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>: Year-on-Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007D332F" w:rsidRPr="002B7AC4" w:rsidSect="009B1B55">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="737" w:footer="510" w:gutter="0"/>
+      <w:pgNumType w:start="41"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="299"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...475 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29BDDBA5" w14:textId="77777777" w:rsidR="003E174A" w:rsidRDefault="003E174A" w:rsidP="00256027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F43DCC5" w14:textId="77777777" w:rsidR="003E174A" w:rsidRDefault="003E174A" w:rsidP="00256027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...773 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Constantia">
+    <w:panose1 w:val="02030602050306030303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Medium">
+    <w:panose1 w:val="020B0603020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="46696808" w14:textId="77777777" w:rsidR="002164D4" w:rsidRPr="00410CE6" w:rsidRDefault="002164D4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="54C8E1EF" w14:textId="77777777" w:rsidR="002164D4" w:rsidRPr="00D325AB" w:rsidRDefault="002164D4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="19A085B0" w14:textId="77777777" w:rsidR="003E174A" w:rsidRDefault="003E174A" w:rsidP="00256027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="23AD0D69" w14:textId="77777777" w:rsidR="003E174A" w:rsidRDefault="003E174A" w:rsidP="00256027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="5AC62AC4" w14:textId="77777777" w:rsidR="004D4965" w:rsidRPr="008522D9" w:rsidRDefault="004D4965" w:rsidP="004D4965">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F63835B" wp14:editId="27B33851">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>3153410</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-207455</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3183285" cy="377825"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="20" name="Text Box 20"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3183285" cy="377825"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="50356B31" w14:textId="163D87B2" w:rsidR="004D4965" w:rsidRPr="00FB75F4" w:rsidRDefault="004D4965" w:rsidP="004D4965">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+                              <w:i/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="40"/>
+                              <w:lang w:val="en-MY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+                              <w:i/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="40"/>
+                              <w:lang w:val="en-MY"/>
+                            </w:rPr>
+                            <w:t>TECHNICAL NOTES</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7F63835B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 20" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:248.3pt;margin-top:-16.35pt;width:250.65pt;height:29.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtKnNqLgIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8tnIIgloomoKqEk&#10;ElQ5G6/NrmR7XNuwS399x96FoLSnqhcznpl943lvhsVDoxU5CecrMDkd9PqUCMOhqMwhpz926y8z&#10;SnxgpmAKjMjpWXj6sPz8aVHbuRhCCaoQjiCI8fPa5rQMwc6zzPNSaOZ7YIXBoASnWcCrO2SFYzWi&#10;a5UN+/27rAZXWAdceI/epzZIlwlfSsHDi5ReBKJyim8L6XTp3MczWy7Y/OCYLSvePYP9wys0qwwW&#10;vUI9scDI0VV/QOmKO/AgQ4+DzkDKiovUA3Yz6H/oZlsyK1IvSI63V5r8/4Plz6dXR6oip0OkxzCN&#10;Gu1EE8hXaAi6kJ/a+jmmbS0mhgb9qPPF79EZ226k0/EXGyIYR6jzld2IxtE5GsxGw9mEEo6x0XQ6&#10;G04iTPb+tXU+fBOgSTRy6lC9RCo7bXxoUy8psZiBdaVUUlAZUuf0bjTppw+uEQRXBmvEHtq3Ris0&#10;+6ZrbA/FGfty0E6Gt3xdYfEN8+GVORwFbAXHO7zgIRVgEegsSkpwv/7mj/moEEYpqXG0cup/HpkT&#10;lKjvBrW7H4zHcRbTZTyZRubdbWR/GzFH/Qg4vQNcJMuTGfODupjSgX7DLVjFqhhihmPtnIaL+Rja&#10;gcct4mK1Skk4fZaFjdlaHqEjnZHaXfPGnO34D6jcM1yGkM0/yNDmtkKsjgFklTSKBLesdrzj5CaV&#10;uy2Lq3F7T1nv/wXL3wAAAP//AwBQSwMEFAAGAAgAAAAhAO5PXN7jAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01Pg0AURfcm/ofJM3HXDqJSoDyahqQxMXbR2o27gXkF0vlAZtqiv95xpcuXe3Lv&#10;ecVq0opdaHS9NQgP8wgYmcbK3rQIh/fNLAXmvDBSKGsI4YscrMrbm0Lk0l7Nji5737JQYlwuEDrv&#10;h5xz13SkhZvbgUzIjnbUwodzbLkcxTWUa8XjKEq4Fr0JC50YqOqoOe3PGuG12mzFro51+q2ql7fj&#10;evg8fDwj3t9N6yUwT5P/g+FXP6hDGZxqezbSMYXwlCVJQBFmj/ECWCCybJEBqxHiJAVeFvz/C+UP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC0qc2ouAgAAUwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO5PXN7jAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAiAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="50356B31" w14:textId="163D87B2" w:rsidR="004D4965" w:rsidRPr="00FB75F4" w:rsidRDefault="004D4965" w:rsidP="004D4965">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+                        <w:i/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="40"/>
+                        <w:lang w:val="en-MY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium"/>
+                        <w:i/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="40"/>
+                        <w:lang w:val="en-MY"/>
+                      </w:rPr>
+                      <w:t>TECHNICAL NOTES</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21843174" wp14:editId="6769E131">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-958215</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>165100</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7758820" cy="10569"/>
+              <wp:effectExtent l="0" t="0" r="13970" b="27940"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Straight Connector 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm flipH="1" flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7758820" cy="10569"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent2"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent2"/>
+                      </a:fillRef>
+                      <a:effectRef idx="1">
+                        <a:schemeClr val="accent2"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="4A640B7F" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-75.45pt,13pt" to="535.5pt,13.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNr5zS+wEAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzuR8lErzh6y2vbQ&#10;j6jb7p3FECMBg4CNk3/fAbxu2q72UPWCgJn35s1j7O3N2WhyEj4osC2dz2pKhOXQKXts6Y/vd+82&#10;lITIbMc0WNHSiwj0Zvf2zXZwjVhAD7oTniCJDc3gWtrH6JqqCrwXhoUZOGExKMEbFvHoj1Xn2YDs&#10;RleLul5VA/jOeeAiBLy9LUG6y/xSCh6/ShlEJLqlqC3m1ef1Ma3Vbsuao2euV3yUwf5BhWHKYtGJ&#10;6pZFRp68+ovKKO4hgIwzDqYCKRUXuQfsZl7/0c19z5zIvaA5wU02hf9Hy7+cDp6orqUrSiwz+ET3&#10;0TN17CPZg7VoIHiySj4NLjSYvrcHP56CO/jU9Fl6Q6RW7iOOAM27h7RLMWyRnLPfl8lvcY6E4+V6&#10;vdxsFvgsHGPzerl6n+pUhTCBnQ/xgwBD0qalWtlkB2vY6VOIJfU5JV1rm9YAWnV3Sut8SIMk9tqT&#10;E8MRYJwLGxeZRD+Zz9CV+/WyrvMwYPE8ewmSpVyxYaxUEHmwRgnJlmJE3sWLFkXLNyHRWGyzlJto&#10;f1dSutAWsxNMou4JWGedrwLH/AQtqiZwsf9V8ITIlcHGCWyUBf9S9Xiej28kSz6adNV32j5Cd8kj&#10;kgM4t9nH8RtLH8b1OcN//Ql2PwEAAP//AwBQSwMEFAAGAAgAAAAhAEiKERPiAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQayeCpIQ4VVUJISRURJvenXhJUmI7xG4b/p7t&#10;CW67O6PZN/lyMj074eg7ZyVEcwEMbe10ZxsJ5e55tgDmg7Ja9c6ihB/0sCyur3KVaXe2H3jahoZR&#10;iPWZktCGMGSc+7pFo/zcDWhJ+3SjUYHWseF6VGcKNz2PhUi4UZ2lD60acN1i/bU9GgnDS1nd76PD&#10;IV6/rnDx/b5J3so7KW9vptUTsIBT+DPDBZ/QoSCmyh2t9qyXMIsexCN5JcQJlbo4RBrRVNElTYEX&#10;Of/fofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAja+c0vsBAABRBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASIoRE+IAAAALAQAADwAAAAAA&#10;AAAAAAAAAABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" strokecolor="#943634 [2405]" strokeweight="2pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F0FB87" wp14:editId="2EEE4502">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>2909455</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-316410</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3523615" cy="366898"/>
+              <wp:effectExtent l="0" t="0" r="19685" b="14605"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Parallelogram 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3523615" cy="366898"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="parallelogram">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 47867"/>
+                        </a:avLst>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent2">
+                          <a:lumMod val="60000"/>
+                          <a:lumOff val="40000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="60000"/>
+                            <a:lumOff val="40000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5508F664" id="_x0000_t7" coordsize="21600,21600" o:spt="7" adj="5400" path="m@0,l,21600@1,21600,21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="val #0"/>
+                <v:f eqn="sum width 0 #0"/>
+                <v:f eqn="prod #0 1 2"/>
+                <v:f eqn="sum width 0 @2"/>
+                <v:f eqn="mid #0 width"/>
+                <v:f eqn="mid @1 0"/>
+                <v:f eqn="prod height width #0"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="sum height 0 @7"/>
+                <v:f eqn="prod width 1 2"/>
+                <v:f eqn="sum #0 0 @9"/>
+                <v:f eqn="if @10 @8 0"/>
+                <v:f eqn="if @10 @7 height"/>
+              </v:formulas>
+              <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@4,0;10800,@11;@3,10800;@5,21600;10800,@12;@2,10800" textboxrect="1800,1800,19800,19800;8100,8100,13500,13500;10800,10800,10800,10800"/>
+              <v:handles>
+                <v:h position="#0,topLeft" xrange="0,21600"/>
+              </v:handles>
+            </v:shapetype>
+            <v:shape id="Parallelogram 3" o:spid="_x0000_s1026" type="#_x0000_t7" style="position:absolute;margin-left:229.1pt;margin-top:-24.9pt;width:277.45pt;height:28.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQiXoavQIAAGMGAAAOAAAAZHJzL2Uyb0RvYy54bWzEVd1v2yAQf5+0/wHxvjrOV1OrThW16jSp&#10;W6u1U58phtoTcAxInOyv34EdJ926PUyTlgfCff2O+8Gdzy+2WpGNcL4BU9L8ZESJMByqxjyX9MvD&#10;9bsFJT4wUzEFRpR0Jzy9WL59c97aQoyhBlUJRxDE+KK1Ja1DsEWWeV4LzfwJWGHQKMFpFlB0z1nl&#10;WIvoWmXj0WieteAq64AL71F71RnpMuFLKXi4ldKLQFRJ8WwhrS6tT3HNlueseHbM1g3vj8H+4hSa&#10;NQaTDlBXLDCyds0vULrhDjzIcMJBZyBlw0WqAavJRz9Vc18zK1ItSI63A03+38HyT5s7R5qqpBNK&#10;DNN4RXfMMaWEAqRFk0mkqLW+QM97e+d6yeM21ruVTsd/rIRsE627gVaxDYSjcjIbT+b5jBKOtsl8&#10;vjhbRNDsEG2dD+8FaBI3JbXHJ0i0ss2ND4nfqj8lq75SIrXC29owRaani/lpj9o7I/4eN0Z6UE11&#10;3SiVhPi+xKVyBINLyjgXJoxTKrXWH6Hq9PMR/iIqK1CNL6lTT/dqTJFeakRKBb1Iosz/yItniomz&#10;eGfdLaVd2CmR6jCfhcQLx3vp6h0KOKYiT1T4mlWiU89+W7KKgBFZIrcDdg/wGs15f029fwwVqVOH&#10;4FGX/U/BQ0TKDCYMwbox4F4DUGHI3PnvSeqoiSw9QbXDdnDQzQlv+XWDL/KG+RC7Ir1vHHbhFhep&#10;oC0p9DtKanDfX9NHf+xXtFLS4qApqf+2Zk5Qoj4Y7OSzfDqNkykJ09npGAV3bHk6tpi1vgR8sTmO&#10;VcvTNvoHtd9KB/oRZ+IqZkUTMxxzl5QHtxcuQzcAcapysVolN5xGloUbc295BI+sxuZ52D4yZ/u2&#10;DNjQn2A/lFiR+qxr5INvjDSwWgeQTYjGA6+9gJMMdy9G5bGcvA7fhuUPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAkI6VHeEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonpdAQ&#10;sqkqEEVCHCAgwXEbmyRtvI5stw1/j3uC42qfZt4Uy9H04qCd7ywjpNMEhObaqo4bhI/3x0kGwgdi&#10;Rb1ljfCjPSzL87OCcmWP/KYPVWhEDGGfE0IbwpBL6etWG/JTO2iOv2/rDIV4ukYqR8cYbno5S5Ib&#10;aajj2NDSoO9bXe+qvUGwiyfeNp+L59VL5ba7r4f1K9VrxMuLcXUHIugx/MFw0o/qUEanjd2z8qJH&#10;mF9ns4giTOa3ccOJSNKrFMQGIUtAloX8P6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AFCJehq9AgAAYwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJCOlR3hAAAACgEAAA8AAAAAAAAAAAAAAAAAFwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" adj="1077" fillcolor="#d99594 [1941]" strokecolor="#d99594 [1941]" strokeweight="2pt">
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05DA24D6" wp14:editId="1CC3E7AE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>2982802</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-203944</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3523615" cy="366898"/>
+              <wp:effectExtent l="0" t="0" r="19685" b="14605"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Parallelogram 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3523615" cy="366898"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="parallelogram">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 47867"/>
+                        </a:avLst>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="accent2">
+                          <a:lumMod val="75000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:schemeClr val="accent2">
+                            <a:lumMod val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="060CB61E" id="Parallelogram 4" o:spid="_x0000_s1026" type="#_x0000_t7" style="position:absolute;margin-left:234.85pt;margin-top:-16.05pt;width:277.45pt;height:28.9pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy8vpvsgIAADUGAAAOAAAAZHJzL2Uyb0RvYy54bWy0VE1v2zAMvQ/YfxB0X22n+WpQpwhadBjQ&#10;tcHaoWdVlhoPkqhJSpzs14+SHSfdgh2G7SKLIvlIPpO8vNpqRTbC+RpMSYuznBJhOFS1eS3p16fb&#10;D1NKfGCmYgqMKOlOeHo1f//usrEzMYAVqEo4giDGzxpb0lUIdpZlnq+EZv4MrDColOA0Cyi616xy&#10;rEF0rbJBno+zBlxlHXDhPb7etEo6T/hSCh4epPQiEFVSzC2k06XzJZ7Z/JLNXh2zq5p3abC/yEKz&#10;2mDQHuqGBUbWrv4NStfcgQcZzjjoDKSsuUg1YDVF/ks1jytmRaoFyfG2p8n/O1h+v1k6UlclHVJi&#10;mMZftGSOKSUUIC2aDCNFjfUztHy0S9dJHq+x3q10On6xErJNtO56WsU2EI6P56PB+bgYUcJRdz4e&#10;Ty+mETQ7eFvnw0cBmsRLSe1xBolWtrnzIfFbdVmy6hslUiv8WxumyHAyHU861M4Y8fe40dODqqvb&#10;WqkkxP4S18oRdC4p41yYMEih1Fp/hqp9n4zyPPUIYqWWjC4p8zdoyvzXABg8RsjiX2h5T7ewUyLG&#10;VeaLkPgLkem2gj7T4+KKVJxfsUq0z7G007UlwIgska0euwM4RVzREd/ZR1eRZq93ztvof3LuPVJk&#10;MKF31rUBdwpAhT5ya78nqaUmsvQC1Q4b3EE7+d7y2xp77I75EPs8dSyur/CAh1TQlBS6GyUrcD9O&#10;vUd7nEDUUtLg6iip/75mTlCiPhmczYtiOIy7JgnD0WSAgjvWvBxrzFpfA/ZggYvS8nSN9kHtr9KB&#10;fsYtt4hRUcUMx9gl5cHthevQrjTck1wsFskM94tl4c48Wh7BI6txHJ62z8zZbtACjug97NcMm6XJ&#10;aUfzYBs9DSzWAWQdovLAayfgbsLbm+V3LCerw7af/wQAAP//AwBQSwMEFAAGAAgAAAAhAEGWwaLh&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj91OhDAQhe9NfIdmTLzbbcEVFBk2xuiFP9noygN0&#10;aQWydEpoWeDt7V7p5eR8OeebfDubjp304FpLCNFaANNUWdVSjVB+v6zugDkvScnOkkZYtINtcXmR&#10;y0zZib70ae9rFkrIZRKh8b7POHdVo410a9trCtmPHYz04RxqrgY5hXLT8ViIhBvZUlhoZK+fGl0d&#10;96NBeB7TJdpN5fJJx3cx0dvrx67sEa+v5scHYF7P/g+Gs35QhyI4HexIyrEOYZPcpwFFWN3EEbAz&#10;IeJNAuyAEN+mwIuc//+h+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAy8vpvsgIAADUG&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBlsGi4QAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAAwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" adj="1077" fillcolor="#943634 [2405]" strokecolor="#943634 [2405]" strokeweight="2pt">
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="229BD20F" wp14:editId="4ED646BD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>149383</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-80859</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2711450" cy="234315"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Text Box 19"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2711450" cy="234315"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="305ACD9F" w14:textId="77777777" w:rsidR="004D4965" w:rsidRPr="00FB75F4" w:rsidRDefault="004D4965" w:rsidP="004D4965">
+                          <w:pPr>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:i/>
+                              <w:sz w:val="18"/>
+                              <w:lang w:val="en-MY"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FB75F4">
+                            <w:rPr>
+                              <w:b/>
+                              <w:i/>
+                              <w:sz w:val="18"/>
+                              <w:lang w:val="en-MY"/>
+                            </w:rPr>
+                            <w:t>SERVICES PRODUCER PRICE INDEX</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="229BD20F" id="Text Box 19" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:11.75pt;margin-top:-6.35pt;width:213.5pt;height:18.45pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSoFQYLgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LyF87HYRYUV3RVUJ&#10;7a4E1Z6N40CkxOPahoT++j47wNJtT1UvZjwzvJl5b5zpfVtX7KCsK0lnPO31OVNaUl7qbca/rxef&#10;PnPmvNC5qEirjB+V4/ezjx+mjZmoAe2oypVlANFu0piM77w3kyRxcqdq4XpklEawIFsLj6vdJrkV&#10;DdDrKhn0+zdJQzY3lqRyDt7HLshnEb8olPTPReGUZ1XG0ZuPp43nJpzJbComWyvMrpSnNsQ/dFGL&#10;UqPoBepReMH2tvwDqi6lJUeF70mqEyqKUqo4A6ZJ+++mWe2EUXEWkOPMhSb3/2Dl0+HFsjKHdnec&#10;aVFDo7VqPftCLYML/DTGTZC2Mkj0LfzIPfsdnGHstrB1+MVADHEwfbywG9AknIPbNB2NEZKIDYaj&#10;YToOMMnbv411/quimgUj4xbqRVLFYel8l3pOCcU0LcqqigpWmjUZvxkC/rcIwCuNGmGGrtdg+XbT&#10;djOf59hQfsR4lroFcUYuSvSwFM6/CIuNQNvYcv+Mo6gItehkcbYj+/Nv/pAPoRDlrMGGZdz92Aur&#10;OKu+aUh4l45GYSXjZTS+HeBiryOb64je1w+EJU7xnoyMZsj31dksLNWveAzzUBUhoSVqZ9yfzQff&#10;7T0ek1TzeUzCEhrhl3plZIAO3AWG1+2rsOYkg4eAT3TeRTF5p0aX27E+33sqyihV4Llj9UQ/FjiK&#10;fXps4YVc32PW2ydh9gsAAP//AwBQSwMEFAAGAAgAAAAhAAi1vRTgAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG5burDCVJpOU6UJCcFhYxdubuO1FU1SmmwrPD3mBEf7//T7&#10;c76ebC/ONIbOOw2LeQKCXO1N5xoNh7ftbAUiRHQGe+9IwxcFWBfXVzlmxl/cjs772AgucSFDDW2M&#10;QyZlqFuyGOZ+IMfZ0Y8WI49jI82IFy63vVRJci8tdo4vtDhQ2VL9sT9ZDc/l9hV3lbKr7758ejlu&#10;hs/De6r17c20eQQRaYp/MPzqszoU7FT5kzNB9BrUXcqkhtlCPYBgYJkmvKk4WSqQRS7/f1D8AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFKgVBguAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAi1vRTgAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="305ACD9F" w14:textId="77777777" w:rsidR="004D4965" w:rsidRPr="00FB75F4" w:rsidRDefault="004D4965" w:rsidP="004D4965">
+                    <w:pPr>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:i/>
+                        <w:sz w:val="18"/>
+                        <w:lang w:val="en-MY"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FB75F4">
+                      <w:rPr>
+                        <w:b/>
+                        <w:i/>
+                        <w:sz w:val="18"/>
+                        <w:lang w:val="en-MY"/>
+                      </w:rPr>
+                      <w:t>SERVICES PRODUCER PRICE INDEX</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="086803FF" w14:textId="77777777" w:rsidR="004D4965" w:rsidRDefault="004D4965">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="121F6215"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0180C8C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16DE05C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3F6FB42"/>
+    <w:lvl w:ilvl="0" w:tplc="BA0A94A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3E6C0DB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BD5049EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="59A6B030" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AAA62B4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4ABC9C64" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="35AC51EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="07CA4EA4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="57969D18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BAC5528"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F8ED15E"/>
+    <w:lvl w:ilvl="0" w:tplc="A802DFAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6A7EF200" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6BB4430A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3AB20A96" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7662F1F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D0E9E2E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CDF0E74A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE38F1EC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="757C89C8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3098748E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86DC1118"/>
+    <w:lvl w:ilvl="0" w:tplc="35AC93E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9ECEC47E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9D08E83E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10A4C250" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EE48FC38" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9D9AC942" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5E3EC5D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E18E8C6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D430EDB0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37173151"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4C944768"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0571CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1750DD98"/>
+    <w:lvl w:ilvl="0" w:tplc="B276D76C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E364D51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9F2D1D6"/>
+    <w:lvl w:ilvl="0" w:tplc="9B0C9772">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9EC8E68E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="82A8F4A0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="55BCA56E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFBEC454" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4872B862" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E921C98" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="790C5E0A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2A380E9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D754614"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5580910A"/>
+    <w:lvl w:ilvl="0" w:tplc="BA5865DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4EC40CD4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6FDE3242" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6C405852" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A94089F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5FEC5160" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="41B65D32" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DD083DE0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4428477E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="8280"/>
+        </w:tabs>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FF9502D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96746532"/>
+    <w:lvl w:ilvl="0" w:tplc="44944724">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2345" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD517AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D8E3B06"/>
+    <w:lvl w:ilvl="0" w:tplc="E16CAE04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53E636E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="084A50C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1AAB9F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="68B8C2C2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0288596A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8F286328" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D1A242C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EFD43B44" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678E0367"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7812EF56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAD4300"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="356830EA"/>
+    <w:lvl w:ilvl="0" w:tplc="043E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2345" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74EA786E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E62003F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AEB5D0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="306622E2"/>
+    <w:lvl w:ilvl="0" w:tplc="A1769D04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3AB004B0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="212CD5BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7F6E3A08" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D7ECFC40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CB32CC9A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AB101EF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3D1CB7F0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAA69874" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8328B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31585A96"/>
+    <w:lvl w:ilvl="0" w:tplc="94109C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FC5C1760" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1C6A6DBA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F67A5F8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A3DCC480" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F7D412B4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E94A6FF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="712C408C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="94C6DA46" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DBC5E04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="199607EC"/>
+    <w:lvl w:ilvl="0" w:tplc="BA0A94A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="44090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="44090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:drawingGridVerticalSpacing w:val="299"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:docVars>
+    <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTM0NDM3NjQ3NDIysDBX0lEKTi0uzszPAykwrgUALdL3jywAAAA="/>
+  </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="00282D65"/>
+    <w:rsid w:val="00004460"/>
+    <w:rsid w:val="0000551B"/>
+    <w:rsid w:val="00006790"/>
+    <w:rsid w:val="00013FC3"/>
+    <w:rsid w:val="000144FA"/>
+    <w:rsid w:val="0001579F"/>
+    <w:rsid w:val="00015D14"/>
+    <w:rsid w:val="00017360"/>
+    <w:rsid w:val="00031E56"/>
+    <w:rsid w:val="00032FBD"/>
+    <w:rsid w:val="000338FB"/>
+    <w:rsid w:val="00034C72"/>
+    <w:rsid w:val="0004339D"/>
+    <w:rsid w:val="00043DB7"/>
+    <w:rsid w:val="00045172"/>
+    <w:rsid w:val="000501BD"/>
+    <w:rsid w:val="000700CD"/>
+    <w:rsid w:val="00072CB2"/>
+    <w:rsid w:val="000805FE"/>
+    <w:rsid w:val="000813CA"/>
+    <w:rsid w:val="00082521"/>
+    <w:rsid w:val="00082661"/>
+    <w:rsid w:val="00086B71"/>
+    <w:rsid w:val="00093578"/>
+    <w:rsid w:val="000A17D4"/>
+    <w:rsid w:val="000A1CC3"/>
+    <w:rsid w:val="000A303D"/>
+    <w:rsid w:val="000A3764"/>
+    <w:rsid w:val="000A747E"/>
+    <w:rsid w:val="000B4C15"/>
+    <w:rsid w:val="000C0A9E"/>
+    <w:rsid w:val="000C28BD"/>
+    <w:rsid w:val="000C3D35"/>
+    <w:rsid w:val="000D0726"/>
+    <w:rsid w:val="000D4A5E"/>
+    <w:rsid w:val="000D5075"/>
+    <w:rsid w:val="000E00B1"/>
+    <w:rsid w:val="000E11D7"/>
+    <w:rsid w:val="000E29B1"/>
+    <w:rsid w:val="000E5C2A"/>
+    <w:rsid w:val="000E78F6"/>
+    <w:rsid w:val="000F2525"/>
+    <w:rsid w:val="000F3CCD"/>
+    <w:rsid w:val="00106321"/>
+    <w:rsid w:val="00117A4F"/>
+    <w:rsid w:val="00122C3B"/>
+    <w:rsid w:val="00123355"/>
+    <w:rsid w:val="001243C2"/>
+    <w:rsid w:val="00125055"/>
+    <w:rsid w:val="00127760"/>
+    <w:rsid w:val="00130A63"/>
+    <w:rsid w:val="00146C01"/>
+    <w:rsid w:val="00150AE8"/>
+    <w:rsid w:val="001515EF"/>
+    <w:rsid w:val="00153F53"/>
+    <w:rsid w:val="00156E6A"/>
+    <w:rsid w:val="00157E3A"/>
+    <w:rsid w:val="00166DF1"/>
+    <w:rsid w:val="00167865"/>
+    <w:rsid w:val="00170800"/>
+    <w:rsid w:val="00175DEA"/>
+    <w:rsid w:val="00176D33"/>
+    <w:rsid w:val="001807E8"/>
+    <w:rsid w:val="0018490D"/>
+    <w:rsid w:val="00187141"/>
+    <w:rsid w:val="0019610E"/>
+    <w:rsid w:val="001A2D5B"/>
+    <w:rsid w:val="001A64B4"/>
+    <w:rsid w:val="001B4398"/>
+    <w:rsid w:val="001B43F0"/>
+    <w:rsid w:val="001B61DF"/>
+    <w:rsid w:val="001B7201"/>
+    <w:rsid w:val="001C232D"/>
+    <w:rsid w:val="001C4B6F"/>
+    <w:rsid w:val="001D296B"/>
+    <w:rsid w:val="001D3B42"/>
+    <w:rsid w:val="001D44D7"/>
+    <w:rsid w:val="001D4894"/>
+    <w:rsid w:val="001E285D"/>
+    <w:rsid w:val="001E3783"/>
+    <w:rsid w:val="001E63D0"/>
+    <w:rsid w:val="001F5AAE"/>
+    <w:rsid w:val="001F7BC5"/>
+    <w:rsid w:val="0020576F"/>
+    <w:rsid w:val="002067D5"/>
+    <w:rsid w:val="00207DAD"/>
+    <w:rsid w:val="00210083"/>
+    <w:rsid w:val="00211F58"/>
+    <w:rsid w:val="00215214"/>
+    <w:rsid w:val="002164D4"/>
+    <w:rsid w:val="00216AD2"/>
+    <w:rsid w:val="00223E5E"/>
+    <w:rsid w:val="00224D3D"/>
+    <w:rsid w:val="002273E2"/>
+    <w:rsid w:val="00227873"/>
+    <w:rsid w:val="002305D1"/>
+    <w:rsid w:val="002369E7"/>
+    <w:rsid w:val="00237EAB"/>
+    <w:rsid w:val="00242DC7"/>
+    <w:rsid w:val="002449D5"/>
+    <w:rsid w:val="00255CEC"/>
+    <w:rsid w:val="00256027"/>
+    <w:rsid w:val="00265C05"/>
+    <w:rsid w:val="00271347"/>
+    <w:rsid w:val="00271F43"/>
+    <w:rsid w:val="00273A68"/>
+    <w:rsid w:val="00273F72"/>
+    <w:rsid w:val="002746DA"/>
+    <w:rsid w:val="00282736"/>
+    <w:rsid w:val="00282D65"/>
+    <w:rsid w:val="00285E7F"/>
+    <w:rsid w:val="00286928"/>
+    <w:rsid w:val="00291603"/>
+    <w:rsid w:val="0029268A"/>
+    <w:rsid w:val="00296A08"/>
+    <w:rsid w:val="002976CC"/>
+    <w:rsid w:val="002A09BD"/>
+    <w:rsid w:val="002A14D3"/>
+    <w:rsid w:val="002A33DE"/>
+    <w:rsid w:val="002B0AFE"/>
+    <w:rsid w:val="002B5AA2"/>
+    <w:rsid w:val="002B7AC4"/>
+    <w:rsid w:val="002C2961"/>
+    <w:rsid w:val="002C3DC2"/>
+    <w:rsid w:val="002C5909"/>
+    <w:rsid w:val="002C6370"/>
+    <w:rsid w:val="002C66CE"/>
+    <w:rsid w:val="002D1079"/>
+    <w:rsid w:val="002D196F"/>
+    <w:rsid w:val="002E1DCC"/>
+    <w:rsid w:val="002E56DE"/>
+    <w:rsid w:val="002E5CD6"/>
+    <w:rsid w:val="002E7AB2"/>
+    <w:rsid w:val="002F093B"/>
+    <w:rsid w:val="002F6885"/>
+    <w:rsid w:val="00301964"/>
+    <w:rsid w:val="00302507"/>
+    <w:rsid w:val="003037AB"/>
+    <w:rsid w:val="003056B2"/>
+    <w:rsid w:val="003133D0"/>
+    <w:rsid w:val="00313581"/>
+    <w:rsid w:val="00314730"/>
+    <w:rsid w:val="003205AF"/>
+    <w:rsid w:val="00320F84"/>
+    <w:rsid w:val="003309A9"/>
+    <w:rsid w:val="00336D8B"/>
+    <w:rsid w:val="003376FB"/>
+    <w:rsid w:val="00337B91"/>
+    <w:rsid w:val="00343456"/>
+    <w:rsid w:val="0034355F"/>
+    <w:rsid w:val="00344BFB"/>
+    <w:rsid w:val="00351829"/>
+    <w:rsid w:val="00353A0B"/>
+    <w:rsid w:val="0036615B"/>
+    <w:rsid w:val="00367928"/>
+    <w:rsid w:val="003734CA"/>
+    <w:rsid w:val="0037351A"/>
+    <w:rsid w:val="003737DD"/>
+    <w:rsid w:val="003823BE"/>
+    <w:rsid w:val="00382F4F"/>
+    <w:rsid w:val="00383439"/>
+    <w:rsid w:val="003918B3"/>
+    <w:rsid w:val="00392E2B"/>
+    <w:rsid w:val="0039515C"/>
+    <w:rsid w:val="003A1AD7"/>
+    <w:rsid w:val="003A59FE"/>
+    <w:rsid w:val="003A6BBA"/>
+    <w:rsid w:val="003B2746"/>
+    <w:rsid w:val="003C2859"/>
+    <w:rsid w:val="003C7172"/>
+    <w:rsid w:val="003C7928"/>
+    <w:rsid w:val="003D2EF5"/>
+    <w:rsid w:val="003D3352"/>
+    <w:rsid w:val="003D6824"/>
+    <w:rsid w:val="003E00F9"/>
+    <w:rsid w:val="003E0A5A"/>
+    <w:rsid w:val="003E174A"/>
+    <w:rsid w:val="003E2740"/>
+    <w:rsid w:val="003E44B1"/>
+    <w:rsid w:val="003F0C6B"/>
+    <w:rsid w:val="003F2B1F"/>
+    <w:rsid w:val="003F36A9"/>
+    <w:rsid w:val="003F7CBF"/>
+    <w:rsid w:val="004022C5"/>
+    <w:rsid w:val="00404211"/>
+    <w:rsid w:val="00407EF2"/>
+    <w:rsid w:val="00410CE6"/>
+    <w:rsid w:val="00415FC7"/>
+    <w:rsid w:val="00420702"/>
+    <w:rsid w:val="004213D1"/>
+    <w:rsid w:val="00443EAC"/>
+    <w:rsid w:val="00454062"/>
+    <w:rsid w:val="00455928"/>
+    <w:rsid w:val="00465430"/>
+    <w:rsid w:val="0046748D"/>
+    <w:rsid w:val="00467721"/>
+    <w:rsid w:val="00472998"/>
+    <w:rsid w:val="00472FA2"/>
+    <w:rsid w:val="00475121"/>
+    <w:rsid w:val="00485B3E"/>
+    <w:rsid w:val="00497243"/>
+    <w:rsid w:val="004A2957"/>
+    <w:rsid w:val="004A411C"/>
+    <w:rsid w:val="004A5585"/>
+    <w:rsid w:val="004A6955"/>
+    <w:rsid w:val="004B0382"/>
+    <w:rsid w:val="004B0B2F"/>
+    <w:rsid w:val="004B1834"/>
+    <w:rsid w:val="004B6415"/>
+    <w:rsid w:val="004B7BC4"/>
+    <w:rsid w:val="004C14C9"/>
+    <w:rsid w:val="004C31EC"/>
+    <w:rsid w:val="004C5084"/>
+    <w:rsid w:val="004D4965"/>
+    <w:rsid w:val="004D7392"/>
+    <w:rsid w:val="004E50E5"/>
+    <w:rsid w:val="004E6088"/>
+    <w:rsid w:val="004E6C68"/>
+    <w:rsid w:val="004F4072"/>
+    <w:rsid w:val="004F61E6"/>
+    <w:rsid w:val="005012E8"/>
+    <w:rsid w:val="00504609"/>
+    <w:rsid w:val="00505AF4"/>
+    <w:rsid w:val="00512D7B"/>
+    <w:rsid w:val="00516D43"/>
+    <w:rsid w:val="005233CA"/>
+    <w:rsid w:val="00525429"/>
+    <w:rsid w:val="00534805"/>
+    <w:rsid w:val="00544737"/>
+    <w:rsid w:val="0055062E"/>
+    <w:rsid w:val="00554839"/>
+    <w:rsid w:val="00565F58"/>
+    <w:rsid w:val="005666B6"/>
+    <w:rsid w:val="00574488"/>
+    <w:rsid w:val="00576BA6"/>
+    <w:rsid w:val="00585A14"/>
+    <w:rsid w:val="00586851"/>
+    <w:rsid w:val="00590625"/>
+    <w:rsid w:val="0059368B"/>
+    <w:rsid w:val="005950A0"/>
+    <w:rsid w:val="005962FE"/>
+    <w:rsid w:val="005A38DF"/>
+    <w:rsid w:val="005A5405"/>
+    <w:rsid w:val="005A59D4"/>
+    <w:rsid w:val="005B1237"/>
+    <w:rsid w:val="005B5D7E"/>
+    <w:rsid w:val="005B6723"/>
+    <w:rsid w:val="005B75A3"/>
+    <w:rsid w:val="005C088D"/>
+    <w:rsid w:val="005C0A70"/>
+    <w:rsid w:val="005C17F1"/>
+    <w:rsid w:val="005C1947"/>
+    <w:rsid w:val="005C30A8"/>
+    <w:rsid w:val="005C5971"/>
+    <w:rsid w:val="005C7C76"/>
+    <w:rsid w:val="005D0CC1"/>
+    <w:rsid w:val="005D3FCA"/>
+    <w:rsid w:val="005E08DC"/>
+    <w:rsid w:val="005E3DFA"/>
+    <w:rsid w:val="005F222C"/>
+    <w:rsid w:val="005F6B4E"/>
+    <w:rsid w:val="005F75A1"/>
+    <w:rsid w:val="00602A9B"/>
+    <w:rsid w:val="00605E42"/>
+    <w:rsid w:val="00610444"/>
+    <w:rsid w:val="00617D15"/>
+    <w:rsid w:val="00627C92"/>
+    <w:rsid w:val="00630099"/>
+    <w:rsid w:val="00634EDC"/>
+    <w:rsid w:val="006478D6"/>
+    <w:rsid w:val="006505F4"/>
+    <w:rsid w:val="0065363B"/>
+    <w:rsid w:val="00654107"/>
+    <w:rsid w:val="006559AA"/>
+    <w:rsid w:val="0066409B"/>
+    <w:rsid w:val="006759FC"/>
+    <w:rsid w:val="00675B06"/>
+    <w:rsid w:val="006763F9"/>
+    <w:rsid w:val="006830F0"/>
+    <w:rsid w:val="00683BE4"/>
+    <w:rsid w:val="0068433E"/>
+    <w:rsid w:val="00686DD2"/>
+    <w:rsid w:val="00693D35"/>
+    <w:rsid w:val="00694FFB"/>
+    <w:rsid w:val="006A07BC"/>
+    <w:rsid w:val="006A2FD1"/>
+    <w:rsid w:val="006A5D28"/>
+    <w:rsid w:val="006B14EB"/>
+    <w:rsid w:val="006B63DD"/>
+    <w:rsid w:val="006B6B77"/>
+    <w:rsid w:val="006B716E"/>
+    <w:rsid w:val="006B7519"/>
+    <w:rsid w:val="006B7B9A"/>
+    <w:rsid w:val="006C13BC"/>
+    <w:rsid w:val="006C42C0"/>
+    <w:rsid w:val="006D18CA"/>
+    <w:rsid w:val="006D198A"/>
+    <w:rsid w:val="006D37F4"/>
+    <w:rsid w:val="006D5AFF"/>
+    <w:rsid w:val="006D6A63"/>
+    <w:rsid w:val="006D6C4F"/>
+    <w:rsid w:val="006F3F38"/>
+    <w:rsid w:val="006F4B54"/>
+    <w:rsid w:val="007013C8"/>
+    <w:rsid w:val="00704A9C"/>
+    <w:rsid w:val="00726CDD"/>
+    <w:rsid w:val="00732B30"/>
+    <w:rsid w:val="00732DDB"/>
+    <w:rsid w:val="00735E39"/>
+    <w:rsid w:val="007372EE"/>
+    <w:rsid w:val="0074131E"/>
+    <w:rsid w:val="00741B01"/>
+    <w:rsid w:val="007442B2"/>
+    <w:rsid w:val="007508A6"/>
+    <w:rsid w:val="0075236F"/>
+    <w:rsid w:val="007548A2"/>
+    <w:rsid w:val="007603A8"/>
+    <w:rsid w:val="00761223"/>
+    <w:rsid w:val="00763AEE"/>
+    <w:rsid w:val="00766192"/>
+    <w:rsid w:val="007675ED"/>
+    <w:rsid w:val="007709CA"/>
+    <w:rsid w:val="007745B2"/>
+    <w:rsid w:val="007768BE"/>
+    <w:rsid w:val="00777033"/>
+    <w:rsid w:val="0078130F"/>
+    <w:rsid w:val="0078266F"/>
+    <w:rsid w:val="007861E0"/>
+    <w:rsid w:val="00795251"/>
+    <w:rsid w:val="007954FC"/>
+    <w:rsid w:val="007A0A5E"/>
+    <w:rsid w:val="007A0BBA"/>
+    <w:rsid w:val="007A2067"/>
+    <w:rsid w:val="007A4D2A"/>
+    <w:rsid w:val="007A65F8"/>
+    <w:rsid w:val="007B2ACC"/>
+    <w:rsid w:val="007C0362"/>
+    <w:rsid w:val="007C1573"/>
+    <w:rsid w:val="007C4175"/>
+    <w:rsid w:val="007C5E6E"/>
+    <w:rsid w:val="007D00A6"/>
+    <w:rsid w:val="007D332F"/>
+    <w:rsid w:val="007D385E"/>
+    <w:rsid w:val="007D660D"/>
+    <w:rsid w:val="007D69B3"/>
+    <w:rsid w:val="007E2D3E"/>
+    <w:rsid w:val="007F6CBB"/>
+    <w:rsid w:val="007F78F3"/>
+    <w:rsid w:val="00803454"/>
+    <w:rsid w:val="008125CE"/>
+    <w:rsid w:val="00814BCD"/>
+    <w:rsid w:val="0081767D"/>
+    <w:rsid w:val="00822F91"/>
+    <w:rsid w:val="00823ABD"/>
+    <w:rsid w:val="0082714A"/>
+    <w:rsid w:val="00836647"/>
+    <w:rsid w:val="008379CF"/>
+    <w:rsid w:val="00840D75"/>
+    <w:rsid w:val="00841A3D"/>
+    <w:rsid w:val="0084244B"/>
+    <w:rsid w:val="008608DB"/>
+    <w:rsid w:val="00862A97"/>
+    <w:rsid w:val="00862B7D"/>
+    <w:rsid w:val="008672A4"/>
+    <w:rsid w:val="00876386"/>
+    <w:rsid w:val="00881AAA"/>
+    <w:rsid w:val="00892E3D"/>
+    <w:rsid w:val="008938F0"/>
+    <w:rsid w:val="008A5D2C"/>
+    <w:rsid w:val="008A71C5"/>
+    <w:rsid w:val="008B0AFD"/>
+    <w:rsid w:val="008B1930"/>
+    <w:rsid w:val="008B62AC"/>
+    <w:rsid w:val="008C0488"/>
+    <w:rsid w:val="008C16B0"/>
+    <w:rsid w:val="008C1990"/>
+    <w:rsid w:val="008C1B75"/>
+    <w:rsid w:val="008C4612"/>
+    <w:rsid w:val="008C483E"/>
+    <w:rsid w:val="008C4ED6"/>
+    <w:rsid w:val="008C5B0F"/>
+    <w:rsid w:val="008C7027"/>
+    <w:rsid w:val="008C75F6"/>
+    <w:rsid w:val="008D1071"/>
+    <w:rsid w:val="008D1C32"/>
+    <w:rsid w:val="008D1DBD"/>
+    <w:rsid w:val="008D2317"/>
+    <w:rsid w:val="008D34CD"/>
+    <w:rsid w:val="008D709B"/>
+    <w:rsid w:val="008F3B85"/>
+    <w:rsid w:val="00906FF0"/>
+    <w:rsid w:val="0091405E"/>
+    <w:rsid w:val="009150A2"/>
+    <w:rsid w:val="0091559D"/>
+    <w:rsid w:val="00916A2F"/>
+    <w:rsid w:val="00920D9B"/>
+    <w:rsid w:val="00922D35"/>
+    <w:rsid w:val="00925610"/>
+    <w:rsid w:val="00931D0F"/>
+    <w:rsid w:val="009324E9"/>
+    <w:rsid w:val="009332D3"/>
+    <w:rsid w:val="009376BA"/>
+    <w:rsid w:val="009406BC"/>
+    <w:rsid w:val="00942D61"/>
+    <w:rsid w:val="0095503F"/>
+    <w:rsid w:val="009647D8"/>
+    <w:rsid w:val="00975C36"/>
+    <w:rsid w:val="00977384"/>
+    <w:rsid w:val="00977614"/>
+    <w:rsid w:val="00981B87"/>
+    <w:rsid w:val="00981FF1"/>
+    <w:rsid w:val="00982746"/>
+    <w:rsid w:val="00983997"/>
+    <w:rsid w:val="00984062"/>
+    <w:rsid w:val="009858D3"/>
+    <w:rsid w:val="00986B18"/>
+    <w:rsid w:val="00994B1C"/>
+    <w:rsid w:val="00994D4C"/>
+    <w:rsid w:val="00995F15"/>
+    <w:rsid w:val="009A2BC5"/>
+    <w:rsid w:val="009A4EAE"/>
+    <w:rsid w:val="009B19FB"/>
+    <w:rsid w:val="009B1B55"/>
+    <w:rsid w:val="009B2FE3"/>
+    <w:rsid w:val="009C18B7"/>
+    <w:rsid w:val="009C4DD2"/>
+    <w:rsid w:val="009D00CD"/>
+    <w:rsid w:val="009D0300"/>
+    <w:rsid w:val="009D0A90"/>
+    <w:rsid w:val="009D42CA"/>
+    <w:rsid w:val="009E29CD"/>
+    <w:rsid w:val="009E60F6"/>
+    <w:rsid w:val="009E785C"/>
+    <w:rsid w:val="009F3080"/>
+    <w:rsid w:val="009F328F"/>
+    <w:rsid w:val="009F4CBB"/>
+    <w:rsid w:val="009F637D"/>
+    <w:rsid w:val="009F68F4"/>
+    <w:rsid w:val="009F788E"/>
+    <w:rsid w:val="00A1075D"/>
+    <w:rsid w:val="00A11B1C"/>
+    <w:rsid w:val="00A1571E"/>
+    <w:rsid w:val="00A17762"/>
+    <w:rsid w:val="00A17A73"/>
+    <w:rsid w:val="00A21F24"/>
+    <w:rsid w:val="00A24E35"/>
+    <w:rsid w:val="00A261A2"/>
+    <w:rsid w:val="00A269CA"/>
+    <w:rsid w:val="00A26A0C"/>
+    <w:rsid w:val="00A35881"/>
+    <w:rsid w:val="00A409E6"/>
+    <w:rsid w:val="00A52C66"/>
+    <w:rsid w:val="00A56841"/>
+    <w:rsid w:val="00A60E1C"/>
+    <w:rsid w:val="00A7118F"/>
+    <w:rsid w:val="00A715FE"/>
+    <w:rsid w:val="00A80268"/>
+    <w:rsid w:val="00A81478"/>
+    <w:rsid w:val="00A81E18"/>
+    <w:rsid w:val="00A94E9C"/>
+    <w:rsid w:val="00AA247D"/>
+    <w:rsid w:val="00AA61BC"/>
+    <w:rsid w:val="00AA72B2"/>
+    <w:rsid w:val="00AB012E"/>
+    <w:rsid w:val="00AB11BB"/>
+    <w:rsid w:val="00AB73FF"/>
+    <w:rsid w:val="00AC29D6"/>
+    <w:rsid w:val="00AC4C8D"/>
+    <w:rsid w:val="00AD5BB1"/>
+    <w:rsid w:val="00AE2AE2"/>
+    <w:rsid w:val="00AE7D56"/>
+    <w:rsid w:val="00AF6559"/>
+    <w:rsid w:val="00B04B9F"/>
+    <w:rsid w:val="00B05417"/>
+    <w:rsid w:val="00B07622"/>
+    <w:rsid w:val="00B07B6D"/>
+    <w:rsid w:val="00B10A24"/>
+    <w:rsid w:val="00B2092A"/>
+    <w:rsid w:val="00B37708"/>
+    <w:rsid w:val="00B37860"/>
+    <w:rsid w:val="00B42DA4"/>
+    <w:rsid w:val="00B50856"/>
+    <w:rsid w:val="00B50C52"/>
+    <w:rsid w:val="00B66FC3"/>
+    <w:rsid w:val="00B746C0"/>
+    <w:rsid w:val="00B75090"/>
+    <w:rsid w:val="00B75829"/>
+    <w:rsid w:val="00B76163"/>
+    <w:rsid w:val="00B80BFD"/>
+    <w:rsid w:val="00B8169F"/>
+    <w:rsid w:val="00B85421"/>
+    <w:rsid w:val="00B955C3"/>
+    <w:rsid w:val="00BA1418"/>
+    <w:rsid w:val="00BA4D5F"/>
+    <w:rsid w:val="00BA56D8"/>
+    <w:rsid w:val="00BA5A5C"/>
+    <w:rsid w:val="00BA61C0"/>
+    <w:rsid w:val="00BA63FC"/>
+    <w:rsid w:val="00BA6CCA"/>
+    <w:rsid w:val="00BB0133"/>
+    <w:rsid w:val="00BB0C38"/>
+    <w:rsid w:val="00BB180D"/>
+    <w:rsid w:val="00BB4228"/>
+    <w:rsid w:val="00BB472D"/>
+    <w:rsid w:val="00BB62CF"/>
+    <w:rsid w:val="00BB6358"/>
+    <w:rsid w:val="00BC520D"/>
+    <w:rsid w:val="00BD01B3"/>
+    <w:rsid w:val="00BD02BA"/>
+    <w:rsid w:val="00BD31B1"/>
+    <w:rsid w:val="00BD4D83"/>
+    <w:rsid w:val="00BD4DA7"/>
+    <w:rsid w:val="00BD5C55"/>
+    <w:rsid w:val="00BD72CF"/>
+    <w:rsid w:val="00BE2705"/>
+    <w:rsid w:val="00BE4143"/>
+    <w:rsid w:val="00BE620F"/>
+    <w:rsid w:val="00BF4F4C"/>
+    <w:rsid w:val="00BF60DE"/>
+    <w:rsid w:val="00BF7872"/>
+    <w:rsid w:val="00C04772"/>
+    <w:rsid w:val="00C058AC"/>
+    <w:rsid w:val="00C060EB"/>
+    <w:rsid w:val="00C12A42"/>
+    <w:rsid w:val="00C131D0"/>
+    <w:rsid w:val="00C145EA"/>
+    <w:rsid w:val="00C16A32"/>
+    <w:rsid w:val="00C16B10"/>
+    <w:rsid w:val="00C210F7"/>
+    <w:rsid w:val="00C21A58"/>
+    <w:rsid w:val="00C24F20"/>
+    <w:rsid w:val="00C3506A"/>
+    <w:rsid w:val="00C35468"/>
+    <w:rsid w:val="00C427B9"/>
+    <w:rsid w:val="00C43B20"/>
+    <w:rsid w:val="00C455FC"/>
+    <w:rsid w:val="00C53180"/>
+    <w:rsid w:val="00C61218"/>
+    <w:rsid w:val="00C82B92"/>
+    <w:rsid w:val="00C851EA"/>
+    <w:rsid w:val="00C908AF"/>
+    <w:rsid w:val="00CA2919"/>
+    <w:rsid w:val="00CA5899"/>
+    <w:rsid w:val="00CB04BB"/>
+    <w:rsid w:val="00CB0C34"/>
+    <w:rsid w:val="00CB1341"/>
+    <w:rsid w:val="00CB38D6"/>
+    <w:rsid w:val="00CB7EDC"/>
+    <w:rsid w:val="00CC0003"/>
+    <w:rsid w:val="00CC22BB"/>
+    <w:rsid w:val="00CC36A1"/>
+    <w:rsid w:val="00CC63CD"/>
+    <w:rsid w:val="00CD1C6F"/>
+    <w:rsid w:val="00CD32B9"/>
+    <w:rsid w:val="00CD41AE"/>
+    <w:rsid w:val="00CD4FBF"/>
+    <w:rsid w:val="00CD6F17"/>
+    <w:rsid w:val="00CD7A66"/>
+    <w:rsid w:val="00CE0891"/>
+    <w:rsid w:val="00CE3521"/>
+    <w:rsid w:val="00CE70C3"/>
+    <w:rsid w:val="00CF02DF"/>
+    <w:rsid w:val="00CF3420"/>
+    <w:rsid w:val="00CF35CB"/>
+    <w:rsid w:val="00CF46E5"/>
+    <w:rsid w:val="00CF54E1"/>
+    <w:rsid w:val="00D02B5A"/>
+    <w:rsid w:val="00D032B0"/>
+    <w:rsid w:val="00D042A2"/>
+    <w:rsid w:val="00D05DBA"/>
+    <w:rsid w:val="00D10225"/>
+    <w:rsid w:val="00D1092D"/>
+    <w:rsid w:val="00D12CE0"/>
+    <w:rsid w:val="00D15BFC"/>
+    <w:rsid w:val="00D16EC8"/>
+    <w:rsid w:val="00D20BB5"/>
+    <w:rsid w:val="00D255D2"/>
+    <w:rsid w:val="00D30E76"/>
+    <w:rsid w:val="00D325AB"/>
+    <w:rsid w:val="00D40CE8"/>
+    <w:rsid w:val="00D40F54"/>
+    <w:rsid w:val="00D422F5"/>
+    <w:rsid w:val="00D4336F"/>
+    <w:rsid w:val="00D46046"/>
+    <w:rsid w:val="00D52576"/>
+    <w:rsid w:val="00D52A09"/>
+    <w:rsid w:val="00D55372"/>
+    <w:rsid w:val="00D556ED"/>
+    <w:rsid w:val="00D60BCD"/>
+    <w:rsid w:val="00D62802"/>
+    <w:rsid w:val="00D7053B"/>
+    <w:rsid w:val="00D73333"/>
+    <w:rsid w:val="00D74FEC"/>
+    <w:rsid w:val="00D754A0"/>
+    <w:rsid w:val="00D7585E"/>
+    <w:rsid w:val="00D760FC"/>
+    <w:rsid w:val="00D80181"/>
+    <w:rsid w:val="00D80BB0"/>
+    <w:rsid w:val="00D84B35"/>
+    <w:rsid w:val="00D874B8"/>
+    <w:rsid w:val="00D9221C"/>
+    <w:rsid w:val="00D9441C"/>
+    <w:rsid w:val="00D9699F"/>
+    <w:rsid w:val="00DA2980"/>
+    <w:rsid w:val="00DA3937"/>
+    <w:rsid w:val="00DA6C99"/>
+    <w:rsid w:val="00DB3EC7"/>
+    <w:rsid w:val="00DB718B"/>
+    <w:rsid w:val="00DB71A8"/>
+    <w:rsid w:val="00DC6865"/>
+    <w:rsid w:val="00DD08BD"/>
+    <w:rsid w:val="00DD27FB"/>
+    <w:rsid w:val="00DD28FE"/>
+    <w:rsid w:val="00DE0072"/>
+    <w:rsid w:val="00DE59C6"/>
+    <w:rsid w:val="00DE67FD"/>
+    <w:rsid w:val="00DE6FD4"/>
+    <w:rsid w:val="00DF0124"/>
+    <w:rsid w:val="00DF4810"/>
+    <w:rsid w:val="00DF6E26"/>
+    <w:rsid w:val="00E013C5"/>
+    <w:rsid w:val="00E03950"/>
+    <w:rsid w:val="00E056B8"/>
+    <w:rsid w:val="00E05E9F"/>
+    <w:rsid w:val="00E05F61"/>
+    <w:rsid w:val="00E10780"/>
+    <w:rsid w:val="00E27DDD"/>
+    <w:rsid w:val="00E30C04"/>
+    <w:rsid w:val="00E32ACD"/>
+    <w:rsid w:val="00E339D0"/>
+    <w:rsid w:val="00E36AC3"/>
+    <w:rsid w:val="00E42FCD"/>
+    <w:rsid w:val="00E437BE"/>
+    <w:rsid w:val="00E43BC5"/>
+    <w:rsid w:val="00E5275B"/>
+    <w:rsid w:val="00E52CC8"/>
+    <w:rsid w:val="00E60516"/>
+    <w:rsid w:val="00E64374"/>
+    <w:rsid w:val="00E65C8D"/>
+    <w:rsid w:val="00E82020"/>
+    <w:rsid w:val="00E8616F"/>
+    <w:rsid w:val="00E86BB2"/>
+    <w:rsid w:val="00E9086A"/>
+    <w:rsid w:val="00E91561"/>
+    <w:rsid w:val="00E93F8A"/>
+    <w:rsid w:val="00E95C44"/>
+    <w:rsid w:val="00EA1239"/>
+    <w:rsid w:val="00EA65FE"/>
+    <w:rsid w:val="00EB1F0A"/>
+    <w:rsid w:val="00EB4B6A"/>
+    <w:rsid w:val="00EC16C0"/>
+    <w:rsid w:val="00EC18FE"/>
+    <w:rsid w:val="00EC2F68"/>
+    <w:rsid w:val="00EC625C"/>
+    <w:rsid w:val="00ED2CA7"/>
+    <w:rsid w:val="00ED2FC3"/>
+    <w:rsid w:val="00EE595A"/>
+    <w:rsid w:val="00EF34D5"/>
+    <w:rsid w:val="00EF7653"/>
+    <w:rsid w:val="00F021BD"/>
+    <w:rsid w:val="00F036AC"/>
+    <w:rsid w:val="00F039B8"/>
+    <w:rsid w:val="00F06313"/>
+    <w:rsid w:val="00F06C62"/>
+    <w:rsid w:val="00F10E49"/>
+    <w:rsid w:val="00F13B00"/>
+    <w:rsid w:val="00F14A6A"/>
+    <w:rsid w:val="00F229AC"/>
+    <w:rsid w:val="00F2473E"/>
+    <w:rsid w:val="00F34A06"/>
+    <w:rsid w:val="00F43582"/>
+    <w:rsid w:val="00F528A2"/>
+    <w:rsid w:val="00F5528D"/>
+    <w:rsid w:val="00F55A6C"/>
+    <w:rsid w:val="00F55F5F"/>
+    <w:rsid w:val="00F56C0D"/>
+    <w:rsid w:val="00F56D71"/>
+    <w:rsid w:val="00F571EB"/>
+    <w:rsid w:val="00F605ED"/>
+    <w:rsid w:val="00F60B45"/>
+    <w:rsid w:val="00F651BC"/>
+    <w:rsid w:val="00F65815"/>
+    <w:rsid w:val="00F665A2"/>
+    <w:rsid w:val="00F705DA"/>
+    <w:rsid w:val="00F91CD6"/>
+    <w:rsid w:val="00F96FBA"/>
+    <w:rsid w:val="00FA0749"/>
+    <w:rsid w:val="00FA3C54"/>
+    <w:rsid w:val="00FB1164"/>
+    <w:rsid w:val="00FB13CD"/>
+    <w:rsid w:val="00FB67C5"/>
+    <w:rsid w:val="00FC0A4B"/>
+    <w:rsid w:val="00FC2D22"/>
+    <w:rsid w:val="00FC4F96"/>
+    <w:rsid w:val="00FD555C"/>
+    <w:rsid w:val="00FD5B67"/>
+    <w:rsid w:val="00FD7315"/>
+    <w:rsid w:val="00FE1E63"/>
+    <w:rsid w:val="00FE2251"/>
+    <w:rsid w:val="00FE38A6"/>
+    <w:rsid w:val="00FF761E"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-MY"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4E462548"/>
+  <w15:docId w15:val="{76D3DD05-032E-4139-8C7E-E476D3F4E0A8}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ms-MY" w:eastAsia="ms-MY" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB04BB"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D30E76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="007C4175"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C4175"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C4175"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E78F6"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00256027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00256027"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00256027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00256027"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A2957"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004A2957"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="001E63D0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00916A2F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003734CA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003734CA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="50814063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="84621246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="321280901">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="187640057">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="645089372">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="801653351">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="860363924">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1007367494">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1886022888">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="421947920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="488206288">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="551886243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="625041984">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1412852941">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1487894357">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1657340225">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1951551233">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1960797215">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="612631150">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="76364938">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="277177519">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437919054">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="813255387">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="828523432">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1028027023">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2042389671">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="721058464">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="882860717">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="92940205">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="366763293">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="528185299">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="767775099">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="837188694">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="901067270">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1242449113">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2058122492">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="963654294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1056006701">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="678459995">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="900096729">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="945894147">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1055811511">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1274749736">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1730104636">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1949003005">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1107891086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="787313993">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="789518611">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1166702970">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1218318239">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1620449527">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1682462825">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1146819246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1198157758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1136723443">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1681464447">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1943872949">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1290553393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1356998571">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="514810475">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1554272483">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2078551401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Flow">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Flow">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="隶书"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Traditional Arabic"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Constantia"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="HGP明朝E"/>
+        <a:font script="Hang" typeface="HY신명조"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Arab" typeface="Majalla UI"/>
+        <a:font script="Hebr" typeface="David"/>
+        <a:font script="Thai" typeface="Browallia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...68 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Flow">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="70000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="43000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:tint val="44000"/>
+                <a:satMod val="165000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="93000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="165000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="5000"/>
+                <a:satMod val="250000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="130000" r="50000" b="-30000"/>
+          </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:tint val="98000"/>
+                <a:shade val="25000"/>
+                <a:satMod val="250000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="68000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:tint val="86000"/>
+                <a:satMod val="115000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="130000" r="50000" b="-30000"/>
+          </a:path>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
-              <a:shade val="95000"/>
-              <a:satMod val="105000"/>
+              <a:shade val="50000"/>
+              <a:satMod val="103000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
-[...2 lines deleted...]
-              </a:srgbClr>
+            <a:outerShdw blurRad="57150" dist="38100" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="9000"/>
+                <a:satMod val="105000"/>
+                <a:alpha val="48000"/>
+              </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
-[...2 lines deleted...]
-              </a:srgbClr>
+            <a:outerShdw blurRad="57150" dist="38100" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="9000"/>
+                <a:satMod val="105000"/>
+                <a:alpha val="48000"/>
+              </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
-[...2 lines deleted...]
-              </a:srgbClr>
+            <a:outerShdw blurRad="57150" dist="38100" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="9000"/>
+                <a:satMod val="105000"/>
+                <a:alpha val="48000"/>
+              </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
-            <a:camera prst="orthographicFront">
+            <a:camera prst="orthographicFront" fov="0">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
-            <a:lightRig rig="threePt" dir="t">
-              <a:rot lat="0" lon="0" rev="1200000"/>
+            <a:lightRig rig="glow" dir="tl">
+              <a:rot lat="0" lon="0" rev="900000"/>
             </a:lightRig>
           </a:scene3d>
-          <a:sp3d>
-            <a:bevelT w="63500" h="25400"/>
+          <a:sp3d prstMaterial="powder">
+            <a:bevelT w="25400" h="38100"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="80000"/>
+                <a:satMod val="400000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="25000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="83000"/>
+                <a:satMod val="320000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="15000"/>
+                <a:satMod val="320000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
-            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+            <a:fillToRect l="10000" t="110000" r="10000" b="100000"/>
           </a:path>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
-[...1 lines deleted...]
-            <a:gs pos="0">
+        <a:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+            <a:duotone>
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-                <a:satMod val="300000"/>
+                <a:shade val="90000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
-            </a:gs>
-            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="30000"/>
-                <a:satMod val="200000"/>
+                <a:tint val="88000"/>
+                <a:satMod val="150000"/>
               </a:schemeClr>
-            </a:gs>
-[...4 lines deleted...]
-        </a:gradFill>
+            </a:duotone>
+          </a:blip>
+          <a:tile tx="0" ty="0" sx="65000" sy="65000" flip="none" algn="tl"/>
+        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
+  <PublishDate/>
+  <Abstract/>
+  <CompanyAddress>Indeks Harga Pengeluar Perkhidmatan</CompanyAddress>
+  <CompanyPhone/>
+  <CompanyFax/>
+  <CompanyEmail/>
+</CoverPageProperties>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3801 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13709 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFDE4778-5625-478C-8A4F-45FC3CEF0B5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1415</Words>
+  <Characters>8072</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...7 lines deleted...]
-      <vt:lpstr>'JADUAL 3'!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>NOTA TEKNIKAL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9469</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>SEKSYEN PANDUAN BAHAGIAN PERIN</dc:creator>
+  <dc:title>NOTA TEKNIKAL</dc:title>
+  <dc:subject/>
+  <dc:creator>jamilah.omar@dosm.gov.my</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>