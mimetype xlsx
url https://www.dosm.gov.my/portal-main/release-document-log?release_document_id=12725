--- v0 (2025-11-29)
+++ v1 (2026-08-21)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20416"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\masitoh\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NOOR HANIM\RTSA SABAH\RTSA 2023\DTS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED3F1F0E-7C26-4A92-8648-ECBC5A24D782}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1F69D60-7A2B-4549-BBD2-1CAF4FBAA165}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9804" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11028" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DTS 7-10" sheetId="2" r:id="rId1"/>
     <sheet name="DTS 11-13" sheetId="3" r:id="rId2"/>
     <sheet name="DTS 14" sheetId="4" r:id="rId3"/>
     <sheet name="DTS 15" sheetId="5" r:id="rId4"/>
     <sheet name="DTS 16" sheetId="9" r:id="rId5"/>
     <sheet name="DTS 17" sheetId="10" r:id="rId6"/>
     <sheet name="DTS 18-19" sheetId="6" r:id="rId7"/>
     <sheet name="DTS 20-21" sheetId="7" r:id="rId8"/>
     <sheet name="DTS 22-23" sheetId="8" r:id="rId9"/>
     <sheet name="DTS 24-25" sheetId="11" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'DTS 11-13'!$A$1:$F$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'DTS 14'!$A$1:$K$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'DTS 15'!$A$1:$J$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'DTS 16'!$A$1:$P$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'DTS 18-19'!$A$1:$G$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'DTS 20-21'!$A$1:$G$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'DTS 22-23'!$A$1:$G$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'DTS 24-25'!$A$1:$K$29</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
@@ -3692,72 +3692,72 @@
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="180" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -7160,246 +7160,246 @@
       <c r="E1" s="176"/>
       <c r="F1" s="176"/>
       <c r="G1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="176"/>
       <c r="J1" s="176"/>
     </row>
     <row r="2" spans="1:14" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I2" s="21"/>
     </row>
     <row r="3" spans="1:14" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="194" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="194"/>
       <c r="C3" s="194"/>
       <c r="D3" s="194"/>
       <c r="E3" s="194"/>
       <c r="F3" s="194"/>
       <c r="G3" s="194"/>
       <c r="H3" s="194"/>
       <c r="I3" s="194"/>
       <c r="J3" s="194"/>
     </row>
     <row r="4" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="190">
+      <c r="A4" s="195">
         <v>2019</v>
       </c>
-      <c r="B4" s="190"/>
-      <c r="C4" s="190">
+      <c r="B4" s="195"/>
+      <c r="C4" s="195">
         <v>2020</v>
       </c>
-      <c r="D4" s="190"/>
-      <c r="E4" s="190">
+      <c r="D4" s="195"/>
+      <c r="E4" s="195">
         <v>2021</v>
       </c>
-      <c r="F4" s="190"/>
-      <c r="G4" s="190">
+      <c r="F4" s="195"/>
+      <c r="G4" s="195">
         <v>2022</v>
       </c>
-      <c r="H4" s="190"/>
-      <c r="I4" s="190">
+      <c r="H4" s="195"/>
+      <c r="I4" s="195">
         <v>2023</v>
       </c>
-      <c r="J4" s="190"/>
+      <c r="J4" s="195"/>
     </row>
     <row r="5" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="189" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="189"/>
       <c r="C5" s="189" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="189"/>
       <c r="E5" s="189" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="189"/>
       <c r="G5" s="189" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="189"/>
       <c r="I5" s="189" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="189"/>
       <c r="K5" s="35"/>
-      <c r="L5" s="192"/>
-[...1 lines deleted...]
-      <c r="N5" s="192"/>
+      <c r="L5" s="196"/>
+      <c r="M5" s="196"/>
+      <c r="N5" s="196"/>
     </row>
     <row r="6" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="189" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="189"/>
       <c r="C6" s="189" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="189"/>
       <c r="E6" s="189" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="189"/>
       <c r="G6" s="189" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="189"/>
       <c r="I6" s="189" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="189"/>
       <c r="K6" s="35"/>
-      <c r="L6" s="192"/>
-[...1 lines deleted...]
-      <c r="N6" s="192"/>
+      <c r="L6" s="196"/>
+      <c r="M6" s="196"/>
+      <c r="N6" s="196"/>
     </row>
     <row r="7" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="189" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="189"/>
       <c r="C7" s="189" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="189"/>
       <c r="E7" s="189" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="189"/>
       <c r="G7" s="189" t="s">
         <v>92</v>
       </c>
       <c r="H7" s="189"/>
       <c r="I7" s="189" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="189"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
       <c r="N7" s="35"/>
     </row>
     <row r="8" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="189" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="189"/>
       <c r="C8" s="189" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="189"/>
       <c r="E8" s="189" t="s">
         <v>151</v>
       </c>
       <c r="F8" s="189"/>
       <c r="G8" s="189" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="189"/>
       <c r="I8" s="189" t="s">
         <v>92</v>
       </c>
       <c r="J8" s="189"/>
-      <c r="K8" s="192"/>
+      <c r="K8" s="196"/>
       <c r="L8" s="35"/>
-      <c r="M8" s="192"/>
-      <c r="N8" s="192"/>
+      <c r="M8" s="196"/>
+      <c r="N8" s="196"/>
     </row>
     <row r="9" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="191" t="s">
+      <c r="A9" s="197" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="191"/>
+      <c r="B9" s="197"/>
       <c r="C9" s="189" t="s">
         <v>152</v>
       </c>
       <c r="D9" s="189"/>
-      <c r="E9" s="193" t="s">
+      <c r="E9" s="192" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="193"/>
-      <c r="G9" s="193" t="s">
+      <c r="F9" s="192"/>
+      <c r="G9" s="192" t="s">
         <v>25</v>
       </c>
-      <c r="H9" s="193"/>
-      <c r="I9" s="193" t="s">
+      <c r="H9" s="192"/>
+      <c r="I9" s="192" t="s">
         <v>156</v>
       </c>
-      <c r="J9" s="193"/>
-      <c r="K9" s="192"/>
+      <c r="J9" s="192"/>
+      <c r="K9" s="196"/>
       <c r="L9" s="35"/>
-      <c r="M9" s="192"/>
-      <c r="N9" s="192"/>
+      <c r="M9" s="196"/>
+      <c r="N9" s="196"/>
     </row>
     <row r="10" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:14" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="196" t="s">
+      <c r="A11" s="191" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="196"/>
-[...7 lines deleted...]
-      <c r="J11" s="196"/>
+      <c r="B11" s="191"/>
+      <c r="C11" s="191"/>
+      <c r="D11" s="191"/>
+      <c r="E11" s="191"/>
+      <c r="F11" s="191"/>
+      <c r="G11" s="191"/>
+      <c r="H11" s="191"/>
+      <c r="I11" s="191"/>
+      <c r="J11" s="191"/>
     </row>
     <row r="12" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="190">
+      <c r="A12" s="195">
         <v>2019</v>
       </c>
-      <c r="B12" s="190"/>
-      <c r="C12" s="190">
+      <c r="B12" s="195"/>
+      <c r="C12" s="195">
         <v>2020</v>
       </c>
-      <c r="D12" s="190"/>
-      <c r="E12" s="190">
+      <c r="D12" s="195"/>
+      <c r="E12" s="195">
         <v>2021</v>
       </c>
-      <c r="F12" s="190"/>
-      <c r="G12" s="190">
+      <c r="F12" s="195"/>
+      <c r="G12" s="195">
         <v>2022</v>
       </c>
-      <c r="H12" s="190"/>
-      <c r="I12" s="190">
+      <c r="H12" s="195"/>
+      <c r="I12" s="195">
         <v>2023</v>
       </c>
-      <c r="J12" s="190"/>
+      <c r="J12" s="195"/>
     </row>
     <row r="13" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="189" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="189"/>
       <c r="C13" s="189" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="189"/>
       <c r="E13" s="189" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="189"/>
       <c r="G13" s="189" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="189"/>
       <c r="I13" s="189" t="s">
         <v>30</v>
       </c>
       <c r="J13" s="189"/>
     </row>
     <row r="14" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="189" t="s">
@@ -7446,70 +7446,70 @@
       <c r="J15" s="189"/>
     </row>
     <row r="16" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="189" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="189"/>
       <c r="C16" s="189" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="189"/>
       <c r="E16" s="189" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="189"/>
       <c r="G16" s="189" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="189"/>
       <c r="I16" s="189" t="s">
         <v>95</v>
       </c>
       <c r="J16" s="189"/>
     </row>
     <row r="17" spans="1:10" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="197" t="s">
+      <c r="A17" s="193" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="197"/>
-      <c r="C17" s="195" t="s">
+      <c r="B17" s="193"/>
+      <c r="C17" s="190" t="s">
         <v>25</v>
       </c>
-      <c r="D17" s="195"/>
-      <c r="E17" s="195" t="s">
+      <c r="D17" s="190"/>
+      <c r="E17" s="190" t="s">
         <v>94</v>
       </c>
-      <c r="F17" s="195"/>
-      <c r="G17" s="195" t="s">
+      <c r="F17" s="190"/>
+      <c r="G17" s="190" t="s">
         <v>38</v>
       </c>
-      <c r="H17" s="195"/>
-      <c r="I17" s="195" t="s">
+      <c r="H17" s="190"/>
+      <c r="I17" s="190" t="s">
         <v>28</v>
       </c>
-      <c r="J17" s="195"/>
+      <c r="J17" s="190"/>
     </row>
     <row r="18" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
     </row>
     <row r="19" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="175" t="s">
         <v>99</v>
       </c>
       <c r="B19" s="175"/>
       <c r="C19" s="175"/>
       <c r="D19" s="175"/>
       <c r="E19" s="175"/>
       <c r="F19" s="175"/>
       <c r="G19" s="175"/>
       <c r="H19" s="175"/>
       <c r="I19" s="25"/>
     </row>
@@ -7608,120 +7608,120 @@
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A30" s="6"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="70">
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="N5:N6"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N8:N9"/>
+    <mergeCell ref="L5:L6"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="C6:D6"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:D15"/>
-    <mergeCell ref="A3:J3"/>
-[...52 lines deleted...]
-    <mergeCell ref="E12:F12"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.51181102362204722" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="73" zoomScaleNormal="73" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
@@ -7748,75 +7748,75 @@
       <c r="E1" s="176"/>
       <c r="F1" s="176"/>
       <c r="G1" s="176"/>
       <c r="H1" s="176"/>
       <c r="I1" s="176"/>
       <c r="J1" s="176"/>
       <c r="K1" s="176"/>
       <c r="L1" s="176"/>
       <c r="M1" s="176"/>
       <c r="N1" s="176"/>
       <c r="O1" s="176"/>
       <c r="P1" s="176"/>
     </row>
     <row r="2" spans="1:16" ht="4.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H2" s="200"/>
       <c r="I2" s="200"/>
       <c r="J2" s="200"/>
       <c r="K2" s="200"/>
       <c r="L2" s="200"/>
       <c r="M2" s="200"/>
     </row>
     <row r="3" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="199" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="190">
+      <c r="B3" s="195">
         <v>2019</v>
       </c>
-      <c r="C3" s="190"/>
-[...1 lines deleted...]
-      <c r="E3" s="190">
+      <c r="C3" s="195"/>
+      <c r="D3" s="195"/>
+      <c r="E3" s="195">
         <v>2020</v>
       </c>
-      <c r="F3" s="190"/>
-[...1 lines deleted...]
-      <c r="H3" s="190">
+      <c r="F3" s="195"/>
+      <c r="G3" s="195"/>
+      <c r="H3" s="195">
         <v>2021</v>
       </c>
-      <c r="I3" s="190"/>
-[...1 lines deleted...]
-      <c r="K3" s="190">
+      <c r="I3" s="195"/>
+      <c r="J3" s="195"/>
+      <c r="K3" s="195">
         <v>2022</v>
       </c>
-      <c r="L3" s="190"/>
-[...1 lines deleted...]
-      <c r="N3" s="190">
+      <c r="L3" s="195"/>
+      <c r="M3" s="195"/>
+      <c r="N3" s="195">
         <v>2023</v>
       </c>
-      <c r="O3" s="190"/>
-      <c r="P3" s="190"/>
+      <c r="O3" s="195"/>
+      <c r="P3" s="195"/>
     </row>
     <row r="4" spans="1:16" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="199"/>
       <c r="B4" s="170"/>
       <c r="C4" s="170"/>
       <c r="D4" s="170"/>
       <c r="E4" s="78"/>
       <c r="F4" s="169"/>
       <c r="G4" s="169"/>
       <c r="H4" s="78"/>
       <c r="I4" s="169"/>
       <c r="J4" s="169"/>
       <c r="K4" s="78"/>
       <c r="L4" s="169"/>
       <c r="M4" s="169"/>
       <c r="N4" s="78"/>
       <c r="O4" s="170"/>
       <c r="P4" s="170"/>
     </row>
     <row r="5" spans="1:16" s="171" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="199"/>
       <c r="B5" s="96" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="96" t="s">
@@ -10472,61 +10472,61 @@
       <c r="B41" s="19"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="18"/>
     </row>
     <row r="42" spans="1:7" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="16"/>
       <c r="B42" s="16"/>
       <c r="C42" s="17"/>
       <c r="D42" s="17"/>
       <c r="E42" s="17"/>
       <c r="F42" s="17"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="7"/>
       <c r="B45" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="C2:F2"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A25:B26"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C26:G26"/>
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.23622047244094491" top="0.51181102362204722" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:M36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="65" zoomScaleNormal="65" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.21875" style="1" customWidth="1"/>
     <col min="2" max="2" width="29.5546875" style="1" customWidth="1"/>
     <col min="3" max="7" width="14.77734375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
@@ -10994,60 +10994,60 @@
       <c r="B32" s="19"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="18"/>
     </row>
     <row r="33" spans="1:6" ht="3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="16"/>
       <c r="B33" s="16"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="34"/>
       <c r="B35" s="34"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A3:B4"/>
+    <mergeCell ref="A15:B16"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="C4:G4"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A13:G13"/>
     <mergeCell ref="C16:G16"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C14:F14"/>
-    <mergeCell ref="A24:F24"/>
-[...3 lines deleted...]
-    <mergeCell ref="C4:G4"/>
   </mergeCells>
   <pageMargins left="0.55118110236220474" right="0.23622047244094491" top="0.51181102362204722" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="73" zoomScaleNormal="100" zoomScaleSheetLayoutView="73" workbookViewId="0">
       <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="45.6640625" style="1" customWidth="1"/>
     <col min="3" max="7" width="11.77734375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>