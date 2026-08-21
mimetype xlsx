--- v0 (2025-11-29)
+++ v1 (2026-08-21)
@@ -17,60 +17,60 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\masitoh\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NOOR HANIM\RTSA SABAH\RTSA 2023\PENERBITAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{437836B9-4D1A-41C6-96A9-16F68E7CF107}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FAB8890-4F3D-4761-B6F2-5961DF3B0692}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9804" xr2:uid="{1301CA43-BD89-448D-8385-AA1654A69E8E}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="10092" activeTab="5" xr2:uid="{1301CA43-BD89-448D-8385-AA1654A69E8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Jad 1" sheetId="1" r:id="rId1"/>
     <sheet name="Jad 1A" sheetId="2" r:id="rId2"/>
     <sheet name="Jad 1B" sheetId="3" r:id="rId3"/>
     <sheet name="Jad 1C" sheetId="4" r:id="rId4"/>
     <sheet name="Jad 2_new" sheetId="5" r:id="rId5"/>
     <sheet name="Jad 3_new" sheetId="6" r:id="rId6"/>
     <sheet name="Jad 4 &amp; Jad 5_new" sheetId="7" r:id="rId7"/>
     <sheet name="Jad 6_new" sheetId="8" r:id="rId8"/>
     <sheet name="Jad 5_new" sheetId="9" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Jad 1'!$A$1:$D$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Jad 1A'!$A$1:$D$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Jad 1B'!$A$1:$D$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Jad 1C'!$A$1:$D$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Jad 2_new'!$A$1:$D$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Jad 3_new'!$A$1:$D$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Jad 4 &amp; Jad 5_new'!$A$1:$D$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Jad 5_new'!$A$1:$D$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Jad 6_new'!$A$1:$D$23</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
@@ -4860,51 +4860,51 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E64F44B1-E90E-4054-872D-5DCCB9AA4F82}">
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="88" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="88" workbookViewId="0">
       <selection activeCell="T6" sqref="T6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="0.88671875" customWidth="1"/>
     <col min="2" max="2" width="74.77734375" customWidth="1"/>
     <col min="3" max="4" width="20.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="82"/>
       <c r="C3" s="25">
         <v>2022</v>
       </c>
@@ -5977,51 +5977,51 @@
     </row>
     <row r="18" spans="2:4" s="8" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="72" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="87"/>
       <c r="D18" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C18:D18"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.51181102362204722" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0153F4B0-AF9D-427B-9084-10795A198C0E}">
   <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B10" zoomScale="78" zoomScaleNormal="78" zoomScaleSheetLayoutView="88" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B10" zoomScale="78" zoomScaleNormal="78" zoomScaleSheetLayoutView="88" workbookViewId="0">
       <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="0.88671875" customWidth="1"/>
     <col min="2" max="2" width="74.77734375" customWidth="1"/>
     <col min="3" max="4" width="20.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:8" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:8" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="82"/>
       <c r="C3" s="25">
         <v>2022</v>
       </c>